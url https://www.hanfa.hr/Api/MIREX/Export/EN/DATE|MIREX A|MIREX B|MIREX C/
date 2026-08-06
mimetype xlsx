--- v3 (2026-07-17)
+++ v4 (2026-08-06)
@@ -1,20078 +1,20078 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb15e8b229c684ab8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56b4506febf24c10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2a4f3724f2574433"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc0a58c4c6d244231"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="dd.MM.yyyy."/>
     <x:numFmt numFmtId="165" formatCode="#,##0.0000###"/>
   </x:numFmts>
   <x:fonts>
     <x:font/>
   </x:fonts>
   <x:fills>
     <x:fill/>
   </x:fills>
   <x:borders>
     <x:border/>
   </x:borders>
   <x:cellStyleXfs>
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs>
     <x:xf/>
     <x:xf numFmtId="2" applyNumberFormat="1"/>
     <x:xf numFmtId="164" applyNumberFormat="1"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2a4f3724f2574433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd99961bd96184621" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc0a58c4c6d244231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15216f4761034043" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>DATE</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>MIREX A</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>MIREX B</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>MIREX C</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="2" t="n">
-        <x:v/>
+        <x:v>46150</x:v>
       </x:c>
       <x:c r="B2" t="inlineStr">
         <x:is>
-          <x:t>282.5168</x:t>
+          <x:t>286.1574</x:t>
         </x:is>
       </x:c>
       <x:c r="C2" t="inlineStr">
         <x:is>
-          <x:t>382.0040</x:t>
+          <x:t>384.5152</x:t>
         </x:is>
       </x:c>
       <x:c r="D2" t="inlineStr">
         <x:is>
-          <x:t>144.8109</x:t>
+          <x:t>144.9445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" s="2" t="n">
-        <x:v/>
+        <x:v>46120</x:v>
       </x:c>
       <x:c r="B3" t="inlineStr">
         <x:is>
-          <x:t>283.1996</x:t>
+          <x:t>286.4137</x:t>
         </x:is>
       </x:c>
       <x:c r="C3" t="inlineStr">
         <x:is>
-          <x:t>382.3770</x:t>
+          <x:t>384.2357</x:t>
         </x:is>
       </x:c>
       <x:c r="D3" t="inlineStr">
         <x:is>
-          <x:t>144.8541</x:t>
+          <x:t>144.9271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" s="2" t="n">
-        <x:v/>
+        <x:v>46089</x:v>
       </x:c>
       <x:c r="B4" t="inlineStr">
         <x:is>
-          <x:t>282.9318</x:t>
+          <x:t>284.9396</x:t>
         </x:is>
       </x:c>
       <x:c r="C4" t="inlineStr">
         <x:is>
-          <x:t>381.7629</x:t>
+          <x:t>383.0824</x:t>
         </x:is>
       </x:c>
       <x:c r="D4" t="inlineStr">
         <x:is>
-          <x:t>144.8405</x:t>
+          <x:t>144.8384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B5" t="inlineStr">
         <x:is>
-          <x:t>281.9108</x:t>
+          <x:t>283.2641</x:t>
         </x:is>
       </x:c>
       <x:c r="C5" t="inlineStr">
         <x:is>
-          <x:t>381.1528</x:t>
+          <x:t>381.7664</x:t>
         </x:is>
       </x:c>
       <x:c r="D5" t="inlineStr">
         <x:is>
-          <x:t>144.9035</x:t>
+          <x:t>144.7417</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" s="2" t="n">
-        <x:v>46302</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B6" t="inlineStr">
         <x:is>
-          <x:t>283.2621</x:t>
+          <x:t>283.5048</x:t>
         </x:is>
       </x:c>
       <x:c r="C6" t="inlineStr">
         <x:is>
-          <x:t>382.3069</x:t>
+          <x:t>382.0617</x:t>
         </x:is>
       </x:c>
       <x:c r="D6" t="inlineStr">
         <x:is>
-          <x:t>144.9739</x:t>
+          <x:t>144.7705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" s="2" t="n">
-        <x:v>46272</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B7" t="inlineStr">
         <x:is>
-          <x:t>283.0450</x:t>
+          <x:t>281.6507</x:t>
         </x:is>
       </x:c>
       <x:c r="C7" t="inlineStr">
         <x:is>
-          <x:t>382.1315</x:t>
+          <x:t>381.2384</x:t>
         </x:is>
       </x:c>
       <x:c r="D7" t="inlineStr">
         <x:is>
-          <x:t>144.9272</x:t>
+          <x:t>144.7554</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" s="2" t="n">
-        <x:v>46241</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B8" t="inlineStr">
         <x:is>
-          <x:t>281.9484</x:t>
+          <x:t>282.6474</x:t>
         </x:is>
       </x:c>
       <x:c r="C8" t="inlineStr">
         <x:is>
-          <x:t>381.1991</x:t>
+          <x:t>382.0782</x:t>
         </x:is>
       </x:c>
       <x:c r="D8" t="inlineStr">
         <x:is>
-          <x:t>144.8528</x:t>
+          <x:t>144.8566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" s="2" t="n">
-        <x:v>46210</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B9" t="inlineStr">
         <x:is>
-          <x:t>283.5568</x:t>
+          <x:t>282.5982</x:t>
         </x:is>
       </x:c>
       <x:c r="C9" t="inlineStr">
         <x:is>
-          <x:t>382.7235</x:t>
+          <x:t>381.8137</x:t>
         </x:is>
       </x:c>
       <x:c r="D9" t="inlineStr">
         <x:is>
-          <x:t>145.0151</x:t>
+          <x:t>144.7936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" s="2" t="n">
-        <x:v>46180</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B10" t="inlineStr">
         <x:is>
-          <x:t>284.6120</x:t>
+          <x:t>282.3062</x:t>
         </x:is>
       </x:c>
       <x:c r="C10" t="inlineStr">
         <x:is>
-          <x:t>383.4603</x:t>
+          <x:t>381.6765</x:t>
         </x:is>
       </x:c>
       <x:c r="D10" t="inlineStr">
         <x:is>
-          <x:t>145.0784</x:t>
+          <x:t>144.6887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" s="2" t="n">
-        <x:v>46088</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B11" t="inlineStr">
         <x:is>
-          <x:t>283.4039</x:t>
+          <x:t>281.8738</x:t>
         </x:is>
       </x:c>
       <x:c r="C11" t="inlineStr">
         <x:is>
-          <x:t>382.6654</x:t>
+          <x:t>380.8476</x:t>
         </x:is>
       </x:c>
       <x:c r="D11" t="inlineStr">
         <x:is>
-          <x:t>145.0494</x:t>
+          <x:t>144.6501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" s="2" t="n">
-        <x:v>46060</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B12" t="inlineStr">
         <x:is>
-          <x:t>283.3416</x:t>
+          <x:t>281.9184</x:t>
         </x:is>
       </x:c>
       <x:c r="C12" t="inlineStr">
         <x:is>
-          <x:t>382.4011</x:t>
+          <x:t>381.0166</x:t>
         </x:is>
       </x:c>
       <x:c r="D12" t="inlineStr">
         <x:is>
-          <x:t>145.0773</x:t>
+          <x:t>144.7264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" s="2" t="n">
-        <x:v>46029</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B13" t="inlineStr">
         <x:is>
-          <x:t>283.0785</x:t>
+          <x:t>282.0645</x:t>
         </x:is>
       </x:c>
       <x:c r="C13" t="inlineStr">
         <x:is>
-          <x:t>382.2390</x:t>
+          <x:t>381.1482</x:t>
         </x:is>
       </x:c>
       <x:c r="D13" t="inlineStr">
         <x:is>
-          <x:t>145.0726</x:t>
+          <x:t>144.7529</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B14" t="inlineStr">
         <x:is>
-          <x:t>282.9955</x:t>
+          <x:t>281.2848</x:t>
         </x:is>
       </x:c>
       <x:c r="C14" t="inlineStr">
         <x:is>
-          <x:t>382.4158</x:t>
+          <x:t>381.0058</x:t>
         </x:is>
       </x:c>
       <x:c r="D14" t="inlineStr">
         <x:is>
-          <x:t>145.0769</x:t>
+          <x:t>144.7962</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B15" t="inlineStr">
         <x:is>
-          <x:t>281.6956</x:t>
+          <x:t>281.5715</x:t>
         </x:is>
       </x:c>
       <x:c r="C15" t="inlineStr">
         <x:is>
-          <x:t>381.7620</x:t>
+          <x:t>381.4090</x:t>
         </x:is>
       </x:c>
       <x:c r="D15" t="inlineStr">
         <x:is>
-          <x:t>145.0500</x:t>
+          <x:t>144.8217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B16" t="inlineStr">
         <x:is>
-          <x:t>281.0798</x:t>
+          <x:t>282.5168</x:t>
         </x:is>
       </x:c>
       <x:c r="C16" t="inlineStr">
         <x:is>
-          <x:t>381.7120</x:t>
+          <x:t>382.0040</x:t>
         </x:is>
       </x:c>
       <x:c r="D16" t="inlineStr">
         <x:is>
-          <x:t>145.0305</x:t>
+          <x:t>144.8109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B17" t="inlineStr">
         <x:is>
-          <x:t>281.3254</x:t>
+          <x:t>283.1996</x:t>
         </x:is>
       </x:c>
       <x:c r="C17" t="inlineStr">
         <x:is>
-          <x:t>381.8046</x:t>
+          <x:t>382.3770</x:t>
         </x:is>
       </x:c>
       <x:c r="D17" t="inlineStr">
         <x:is>
-          <x:t>145.0008</x:t>
+          <x:t>144.8541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B18" t="inlineStr">
         <x:is>
-          <x:t>280.1332</x:t>
+          <x:t>282.9318</x:t>
         </x:is>
       </x:c>
       <x:c r="C18" t="inlineStr">
         <x:is>
-          <x:t>381.3597</x:t>
+          <x:t>381.7629</x:t>
         </x:is>
       </x:c>
       <x:c r="D18" t="inlineStr">
         <x:is>
-          <x:t>144.9694</x:t>
+          <x:t>144.8405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B19" t="inlineStr">
         <x:is>
-          <x:t>279.9090</x:t>
+          <x:t>281.9108</x:t>
         </x:is>
       </x:c>
       <x:c r="C19" t="inlineStr">
         <x:is>
-          <x:t>380.9184</x:t>
+          <x:t>381.1528</x:t>
         </x:is>
       </x:c>
       <x:c r="D19" t="inlineStr">
         <x:is>
-          <x:t>144.8879</x:t>
+          <x:t>144.9035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" s="2" t="n">
-        <x:v/>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="B20" t="inlineStr">
         <x:is>
-          <x:t>281.9601</x:t>
+          <x:t>283.2621</x:t>
         </x:is>
       </x:c>
       <x:c r="C20" t="inlineStr">
         <x:is>
-          <x:t>382.0749</x:t>
+          <x:t>382.3069</x:t>
         </x:is>
       </x:c>
       <x:c r="D20" t="inlineStr">
         <x:is>
-          <x:t>144.8566</x:t>
+          <x:t>144.9739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" s="2" t="n">
-        <x:v/>
+        <x:v>46272</x:v>
       </x:c>
       <x:c r="B21" t="inlineStr">
         <x:is>
-          <x:t>281.7301</x:t>
+          <x:t>283.0450</x:t>
         </x:is>
       </x:c>
       <x:c r="C21" t="inlineStr">
         <x:is>
-          <x:t>382.0901</x:t>
+          <x:t>382.1315</x:t>
         </x:is>
       </x:c>
       <x:c r="D21" t="inlineStr">
         <x:is>
-          <x:t>144.8027</x:t>
+          <x:t>144.9272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" s="2" t="n">
-        <x:v/>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B22" t="inlineStr">
         <x:is>
-          <x:t>281.3850</x:t>
+          <x:t>281.9484</x:t>
         </x:is>
       </x:c>
       <x:c r="C22" t="inlineStr">
         <x:is>
-          <x:t>381.9373</x:t>
+          <x:t>381.1991</x:t>
         </x:is>
       </x:c>
       <x:c r="D22" t="inlineStr">
         <x:is>
-          <x:t>144.8602</x:t>
+          <x:t>144.8528</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" s="2" t="n">
-        <x:v/>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B23" t="inlineStr">
         <x:is>
-          <x:t>280.4067</x:t>
+          <x:t>283.5568</x:t>
         </x:is>
       </x:c>
       <x:c r="C23" t="inlineStr">
         <x:is>
-          <x:t>381.5899</x:t>
+          <x:t>382.7235</x:t>
         </x:is>
       </x:c>
       <x:c r="D23" t="inlineStr">
         <x:is>
-          <x:t>144.8727</x:t>
+          <x:t>145.0151</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" s="2" t="n">
-        <x:v/>
+        <x:v>46180</x:v>
       </x:c>
       <x:c r="B24" t="inlineStr">
         <x:is>
-          <x:t>280.2728</x:t>
+          <x:t>284.6120</x:t>
         </x:is>
       </x:c>
       <x:c r="C24" t="inlineStr">
         <x:is>
-          <x:t>381.6857</x:t>
+          <x:t>383.4603</x:t>
         </x:is>
       </x:c>
       <x:c r="D24" t="inlineStr">
         <x:is>
-          <x:t>144.8653</x:t>
+          <x:t>145.0784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" s="2" t="n">
-        <x:v/>
+        <x:v>46088</x:v>
       </x:c>
       <x:c r="B25" t="inlineStr">
         <x:is>
-          <x:t>280.1555</x:t>
+          <x:t>283.4039</x:t>
         </x:is>
       </x:c>
       <x:c r="C25" t="inlineStr">
         <x:is>
-          <x:t>381.1653</x:t>
+          <x:t>382.6654</x:t>
         </x:is>
       </x:c>
       <x:c r="D25" t="inlineStr">
         <x:is>
-          <x:t>144.8184</x:t>
+          <x:t>145.0494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" s="2" t="n">
-        <x:v>46362</x:v>
+        <x:v>46060</x:v>
       </x:c>
       <x:c r="B26" t="inlineStr">
         <x:is>
-          <x:t>277.2888</x:t>
+          <x:t>283.3416</x:t>
         </x:is>
       </x:c>
       <x:c r="C26" t="inlineStr">
         <x:is>
-          <x:t>378.9252</x:t>
+          <x:t>382.4011</x:t>
         </x:is>
       </x:c>
       <x:c r="D26" t="inlineStr">
         <x:is>
-          <x:t>144.6923</x:t>
+          <x:t>145.0773</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" s="2" t="n">
-        <x:v>46332</x:v>
+        <x:v>46029</x:v>
       </x:c>
       <x:c r="B27" t="inlineStr">
         <x:is>
-          <x:t>275.5945</x:t>
+          <x:t>283.0785</x:t>
         </x:is>
       </x:c>
       <x:c r="C27" t="inlineStr">
         <x:is>
-          <x:t>377.2168</x:t>
+          <x:t>382.2390</x:t>
         </x:is>
       </x:c>
       <x:c r="D27" t="inlineStr">
         <x:is>
-          <x:t>144.5747</x:t>
+          <x:t>145.0726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" s="2" t="n">
-        <x:v>46301</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B28" t="inlineStr">
         <x:is>
-          <x:t>274.1481</x:t>
+          <x:t>282.9955</x:t>
         </x:is>
       </x:c>
       <x:c r="C28" t="inlineStr">
         <x:is>
-          <x:t>376.3449</x:t>
+          <x:t>382.4158</x:t>
         </x:is>
       </x:c>
       <x:c r="D28" t="inlineStr">
         <x:is>
-          <x:t>144.5095</x:t>
+          <x:t>145.0769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" s="2" t="n">
-        <x:v>46271</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B29" t="inlineStr">
         <x:is>
-          <x:t>275.3114</x:t>
+          <x:t>281.6956</x:t>
         </x:is>
       </x:c>
       <x:c r="C29" t="inlineStr">
         <x:is>
-          <x:t>377.1369</x:t>
+          <x:t>381.7620</x:t>
         </x:is>
       </x:c>
       <x:c r="D29" t="inlineStr">
         <x:is>
-          <x:t>144.5437</x:t>
+          <x:t>145.0500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" s="2" t="n">
-        <x:v>46240</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B30" t="inlineStr">
         <x:is>
-          <x:t>275.0473</x:t>
+          <x:t>281.0798</x:t>
         </x:is>
       </x:c>
       <x:c r="C30" t="inlineStr">
         <x:is>
-          <x:t>376.5768</x:t>
+          <x:t>381.7120</x:t>
         </x:is>
       </x:c>
       <x:c r="D30" t="inlineStr">
         <x:is>
-          <x:t>144.4987</x:t>
+          <x:t>145.0305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" s="2" t="n">
-        <x:v>46148</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B31" t="inlineStr">
         <x:is>
-          <x:t>275.3179</x:t>
+          <x:t>281.3254</x:t>
         </x:is>
       </x:c>
       <x:c r="C31" t="inlineStr">
         <x:is>
-          <x:t>377.1015</x:t>
+          <x:t>381.8046</x:t>
         </x:is>
       </x:c>
       <x:c r="D31" t="inlineStr">
         <x:is>
-          <x:t>144.5425</x:t>
+          <x:t>145.0008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" s="2" t="n">
-        <x:v>46118</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B32" t="inlineStr">
         <x:is>
-          <x:t>277.5602</x:t>
+          <x:t>280.1332</x:t>
         </x:is>
       </x:c>
       <x:c r="C32" t="inlineStr">
         <x:is>
-          <x:t>379.1280</x:t>
+          <x:t>381.3597</x:t>
         </x:is>
       </x:c>
       <x:c r="D32" t="inlineStr">
         <x:is>
-          <x:t>144.5724</x:t>
+          <x:t>144.9694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" s="2" t="n">
-        <x:v>46087</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B33" t="inlineStr">
         <x:is>
-          <x:t>277.7427</x:t>
+          <x:t>279.9090</x:t>
         </x:is>
       </x:c>
       <x:c r="C33" t="inlineStr">
         <x:is>
-          <x:t>379.1076</x:t>
+          <x:t>380.9184</x:t>
         </x:is>
       </x:c>
       <x:c r="D33" t="inlineStr">
         <x:is>
-          <x:t>144.5732</x:t>
+          <x:t>144.8879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" s="2" t="n">
-        <x:v>46059</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B34" t="inlineStr">
         <x:is>
-          <x:t>277.6288</x:t>
+          <x:t>281.9601</x:t>
         </x:is>
       </x:c>
       <x:c r="C34" t="inlineStr">
         <x:is>
-          <x:t>378.8861</x:t>
+          <x:t>382.0749</x:t>
         </x:is>
       </x:c>
       <x:c r="D34" t="inlineStr">
         <x:is>
-          <x:t>144.6548</x:t>
+          <x:t>144.8566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" s="2" t="n">
-        <x:v>46028</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B35" t="inlineStr">
         <x:is>
-          <x:t>276.8111</x:t>
+          <x:t>281.7301</x:t>
         </x:is>
       </x:c>
       <x:c r="C35" t="inlineStr">
         <x:is>
-          <x:t>378.0388</x:t>
+          <x:t>382.0901</x:t>
         </x:is>
       </x:c>
       <x:c r="D35" t="inlineStr">
         <x:is>
-          <x:t>144.6062</x:t>
+          <x:t>144.8027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B36" t="inlineStr">
         <x:is>
-          <x:t>275.9867</x:t>
+          <x:t>281.3850</x:t>
         </x:is>
       </x:c>
       <x:c r="C36" t="inlineStr">
         <x:is>
-          <x:t>377.2872</x:t>
+          <x:t>381.9373</x:t>
         </x:is>
       </x:c>
       <x:c r="D36" t="inlineStr">
         <x:is>
-          <x:t>144.6949</x:t>
+          <x:t>144.8602</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B37" t="inlineStr">
         <x:is>
-          <x:t>275.9741</x:t>
+          <x:t>280.4067</x:t>
         </x:is>
       </x:c>
       <x:c r="C37" t="inlineStr">
         <x:is>
-          <x:t>377.2644</x:t>
+          <x:t>381.5899</x:t>
         </x:is>
       </x:c>
       <x:c r="D37" t="inlineStr">
         <x:is>
-          <x:t>144.6796</x:t>
+          <x:t>144.8727</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B38" t="inlineStr">
         <x:is>
-          <x:t>275.3338</x:t>
+          <x:t>280.2728</x:t>
         </x:is>
       </x:c>
       <x:c r="C38" t="inlineStr">
         <x:is>
-          <x:t>376.5667</x:t>
+          <x:t>381.6857</x:t>
         </x:is>
       </x:c>
       <x:c r="D38" t="inlineStr">
         <x:is>
-          <x:t>144.6200</x:t>
+          <x:t>144.8653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B39" t="inlineStr">
         <x:is>
-          <x:t>274.8003</x:t>
+          <x:t>280.1555</x:t>
         </x:is>
       </x:c>
       <x:c r="C39" t="inlineStr">
         <x:is>
-          <x:t>376.2218</x:t>
+          <x:t>381.1653</x:t>
         </x:is>
       </x:c>
       <x:c r="D39" t="inlineStr">
         <x:is>
-          <x:t>144.5902</x:t>
+          <x:t>144.8184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" s="2" t="n">
-        <x:v/>
+        <x:v>46362</x:v>
       </x:c>
       <x:c r="B40" t="inlineStr">
         <x:is>
-          <x:t>274.8261</x:t>
+          <x:t>277.2888</x:t>
         </x:is>
       </x:c>
       <x:c r="C40" t="inlineStr">
         <x:is>
-          <x:t>376.2682</x:t>
+          <x:t>378.9252</x:t>
         </x:is>
       </x:c>
       <x:c r="D40" t="inlineStr">
         <x:is>
-          <x:t>144.5337</x:t>
+          <x:t>144.6923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" s="2" t="n">
-        <x:v/>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B41" t="inlineStr">
         <x:is>
-          <x:t>273.9954</x:t>
+          <x:t>275.5945</x:t>
         </x:is>
       </x:c>
       <x:c r="C41" t="inlineStr">
         <x:is>
-          <x:t>376.0357</x:t>
+          <x:t>377.2168</x:t>
         </x:is>
       </x:c>
       <x:c r="D41" t="inlineStr">
         <x:is>
-          <x:t>144.5749</x:t>
+          <x:t>144.5747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" s="2" t="n">
-        <x:v/>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="B42" t="inlineStr">
         <x:is>
-          <x:t>273.0843</x:t>
+          <x:t>274.1481</x:t>
         </x:is>
       </x:c>
       <x:c r="C42" t="inlineStr">
         <x:is>
-          <x:t>375.0840</x:t>
+          <x:t>376.3449</x:t>
         </x:is>
       </x:c>
       <x:c r="D42" t="inlineStr">
         <x:is>
-          <x:t>144.3857</x:t>
+          <x:t>144.5095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" s="2" t="n">
-        <x:v/>
+        <x:v>46271</x:v>
       </x:c>
       <x:c r="B43" t="inlineStr">
         <x:is>
-          <x:t>272.3141</x:t>
+          <x:t>275.3114</x:t>
         </x:is>
       </x:c>
       <x:c r="C43" t="inlineStr">
         <x:is>
-          <x:t>374.1246</x:t>
+          <x:t>377.1369</x:t>
         </x:is>
       </x:c>
       <x:c r="D43" t="inlineStr">
         <x:is>
-          <x:t>144.3022</x:t>
+          <x:t>144.5437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" s="2" t="n">
-        <x:v/>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B44" t="inlineStr">
         <x:is>
-          <x:t>271.6580</x:t>
+          <x:t>275.0473</x:t>
         </x:is>
       </x:c>
       <x:c r="C44" t="inlineStr">
         <x:is>
-          <x:t>373.7161</x:t>
+          <x:t>376.5768</x:t>
         </x:is>
       </x:c>
       <x:c r="D44" t="inlineStr">
         <x:is>
-          <x:t>144.2749</x:t>
+          <x:t>144.4987</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" s="2" t="n">
-        <x:v/>
+        <x:v>46148</x:v>
       </x:c>
       <x:c r="B45" t="inlineStr">
         <x:is>
-          <x:t>270.2924</x:t>
+          <x:t>275.3179</x:t>
         </x:is>
       </x:c>
       <x:c r="C45" t="inlineStr">
         <x:is>
-          <x:t>372.6900</x:t>
+          <x:t>377.1015</x:t>
         </x:is>
       </x:c>
       <x:c r="D45" t="inlineStr">
         <x:is>
-          <x:t>144.1364</x:t>
+          <x:t>144.5425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" s="2" t="n">
-        <x:v/>
+        <x:v>46118</x:v>
       </x:c>
       <x:c r="B46" t="inlineStr">
         <x:is>
-          <x:t>270.9015</x:t>
+          <x:t>277.5602</x:t>
         </x:is>
       </x:c>
       <x:c r="C46" t="inlineStr">
         <x:is>
-          <x:t>373.3422</x:t>
+          <x:t>379.1280</x:t>
         </x:is>
       </x:c>
       <x:c r="D46" t="inlineStr">
         <x:is>
-          <x:t>144.1937</x:t>
+          <x:t>144.5724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" s="2" t="n">
-        <x:v/>
+        <x:v>46087</x:v>
       </x:c>
       <x:c r="B47" t="inlineStr">
         <x:is>
-          <x:t>270.8370</x:t>
+          <x:t>277.7427</x:t>
         </x:is>
       </x:c>
       <x:c r="C47" t="inlineStr">
         <x:is>
-          <x:t>372.8853</x:t>
+          <x:t>379.1076</x:t>
         </x:is>
       </x:c>
       <x:c r="D47" t="inlineStr">
         <x:is>
-          <x:t>144.1864</x:t>
+          <x:t>144.5732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" s="2" t="n">
-        <x:v/>
+        <x:v>46059</x:v>
       </x:c>
       <x:c r="B48" t="inlineStr">
         <x:is>
-          <x:t>272.4536</x:t>
+          <x:t>277.6288</x:t>
         </x:is>
       </x:c>
       <x:c r="C48" t="inlineStr">
         <x:is>
-          <x:t>374.5774</x:t>
+          <x:t>378.8861</x:t>
         </x:is>
       </x:c>
       <x:c r="D48" t="inlineStr">
         <x:is>
-          <x:t>144.3469</x:t>
+          <x:t>144.6548</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" s="2" t="n">
-        <x:v/>
+        <x:v>46028</x:v>
       </x:c>
       <x:c r="B49" t="inlineStr">
         <x:is>
-          <x:t>271.8207</x:t>
+          <x:t>276.8111</x:t>
         </x:is>
       </x:c>
       <x:c r="C49" t="inlineStr">
         <x:is>
-          <x:t>373.7731</x:t>
+          <x:t>378.0388</x:t>
         </x:is>
       </x:c>
       <x:c r="D49" t="inlineStr">
         <x:is>
-          <x:t>144.2852</x:t>
+          <x:t>144.6062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" s="2" t="n">
-        <x:v>46361</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B50" t="inlineStr">
         <x:is>
-          <x:t>270.7462</x:t>
+          <x:t>275.9867</x:t>
         </x:is>
       </x:c>
       <x:c r="C50" t="inlineStr">
         <x:is>
-          <x:t>372.8918</x:t>
+          <x:t>377.2872</x:t>
         </x:is>
       </x:c>
       <x:c r="D50" t="inlineStr">
         <x:is>
-          <x:t>144.2763</x:t>
+          <x:t>144.6949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" s="2" t="n">
-        <x:v>46331</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B51" t="inlineStr">
         <x:is>
-          <x:t>271.6928</x:t>
+          <x:t>275.9741</x:t>
         </x:is>
       </x:c>
       <x:c r="C51" t="inlineStr">
         <x:is>
-          <x:t>373.8374</x:t>
+          <x:t>377.2644</x:t>
         </x:is>
       </x:c>
       <x:c r="D51" t="inlineStr">
         <x:is>
-          <x:t>144.3741</x:t>
+          <x:t>144.6796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" s="2" t="n">
-        <x:v>46239</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B52" t="inlineStr">
         <x:is>
-          <x:t>271.3076</x:t>
+          <x:t>275.3338</x:t>
         </x:is>
       </x:c>
       <x:c r="C52" t="inlineStr">
         <x:is>
-          <x:t>373.4769</x:t>
+          <x:t>376.5667</x:t>
         </x:is>
       </x:c>
       <x:c r="D52" t="inlineStr">
         <x:is>
-          <x:t>144.4181</x:t>
+          <x:t>144.6200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" s="2" t="n">
-        <x:v>46208</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B53" t="inlineStr">
         <x:is>
-          <x:t>270.8234</x:t>
+          <x:t>274.8003</x:t>
         </x:is>
       </x:c>
       <x:c r="C53" t="inlineStr">
         <x:is>
-          <x:t>372.8603</x:t>
+          <x:t>376.2218</x:t>
         </x:is>
       </x:c>
       <x:c r="D53" t="inlineStr">
         <x:is>
-          <x:t>144.4255</x:t>
+          <x:t>144.5902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" s="2" t="n">
-        <x:v>46178</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B54" t="inlineStr">
         <x:is>
-          <x:t>271.0550</x:t>
+          <x:t>274.8261</x:t>
         </x:is>
       </x:c>
       <x:c r="C54" t="inlineStr">
         <x:is>
-          <x:t>373.0121</x:t>
+          <x:t>376.2682</x:t>
         </x:is>
       </x:c>
       <x:c r="D54" t="inlineStr">
         <x:is>
-          <x:t>144.3937</x:t>
+          <x:t>144.5337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" s="2" t="n">
-        <x:v>46147</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B55" t="inlineStr">
         <x:is>
-          <x:t>269.0032</x:t>
+          <x:t>273.9954</x:t>
         </x:is>
       </x:c>
       <x:c r="C55" t="inlineStr">
         <x:is>
-          <x:t>371.0474</x:t>
+          <x:t>376.0357</x:t>
         </x:is>
       </x:c>
       <x:c r="D55" t="inlineStr">
         <x:is>
-          <x:t>144.1870</x:t>
+          <x:t>144.5749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" s="2" t="n">
-        <x:v>46117</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B56" t="inlineStr">
         <x:is>
-          <x:t>268.0903</x:t>
+          <x:t>273.0843</x:t>
         </x:is>
       </x:c>
       <x:c r="C56" t="inlineStr">
         <x:is>
-          <x:t>370.2497</x:t>
+          <x:t>375.0840</x:t>
         </x:is>
       </x:c>
       <x:c r="D56" t="inlineStr">
         <x:is>
-          <x:t>144.1081</x:t>
+          <x:t>144.3857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" s="2" t="n">
-        <x:v>46027</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B57" t="inlineStr">
         <x:is>
-          <x:t>268.1960</x:t>
+          <x:t>272.3141</x:t>
         </x:is>
       </x:c>
       <x:c r="C57" t="inlineStr">
         <x:is>
-          <x:t>370.4191</x:t>
+          <x:t>374.1246</x:t>
         </x:is>
       </x:c>
       <x:c r="D57" t="inlineStr">
         <x:is>
-          <x:t>144.2421</x:t>
+          <x:t>144.3022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B58" t="inlineStr">
         <x:is>
-          <x:t>268.1174</x:t>
+          <x:t>271.6580</x:t>
         </x:is>
       </x:c>
       <x:c r="C58" t="inlineStr">
         <x:is>
-          <x:t>370.4080</x:t>
+          <x:t>373.7161</x:t>
         </x:is>
       </x:c>
       <x:c r="D58" t="inlineStr">
         <x:is>
-          <x:t>144.2334</x:t>
+          <x:t>144.2749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B59" t="inlineStr">
         <x:is>
-          <x:t>267.1718</x:t>
+          <x:t>270.2924</x:t>
         </x:is>
       </x:c>
       <x:c r="C59" t="inlineStr">
         <x:is>
-          <x:t>369.0333</x:t>
+          <x:t>372.6900</x:t>
         </x:is>
       </x:c>
       <x:c r="D59" t="inlineStr">
         <x:is>
-          <x:t>144.1915</x:t>
+          <x:t>144.1364</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B60" t="inlineStr">
         <x:is>
-          <x:t>267.4346</x:t>
+          <x:t>270.9015</x:t>
         </x:is>
       </x:c>
       <x:c r="C60" t="inlineStr">
         <x:is>
-          <x:t>369.7280</x:t>
+          <x:t>373.3422</x:t>
         </x:is>
       </x:c>
       <x:c r="D60" t="inlineStr">
         <x:is>
-          <x:t>144.2389</x:t>
+          <x:t>144.1937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B61" t="inlineStr">
         <x:is>
-          <x:t>267.4576</x:t>
+          <x:t>270.8370</x:t>
         </x:is>
       </x:c>
       <x:c r="C61" t="inlineStr">
         <x:is>
-          <x:t>369.8062</x:t>
+          <x:t>372.8853</x:t>
         </x:is>
       </x:c>
       <x:c r="D61" t="inlineStr">
         <x:is>
-          <x:t>144.3260</x:t>
+          <x:t>144.1864</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B62" t="inlineStr">
         <x:is>
-          <x:t>267.3220</x:t>
+          <x:t>272.4536</x:t>
         </x:is>
       </x:c>
       <x:c r="C62" t="inlineStr">
         <x:is>
-          <x:t>369.8365</x:t>
+          <x:t>374.5774</x:t>
         </x:is>
       </x:c>
       <x:c r="D62" t="inlineStr">
         <x:is>
-          <x:t>144.3416</x:t>
+          <x:t>144.3469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B63" t="inlineStr">
         <x:is>
-          <x:t>266.8310</x:t>
+          <x:t>271.8207</x:t>
         </x:is>
       </x:c>
       <x:c r="C63" t="inlineStr">
         <x:is>
-          <x:t>369.2718</x:t>
+          <x:t>373.7731</x:t>
         </x:is>
       </x:c>
       <x:c r="D63" t="inlineStr">
         <x:is>
-          <x:t>144.3390</x:t>
+          <x:t>144.2852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" s="2" t="n">
-        <x:v/>
+        <x:v>46361</x:v>
       </x:c>
       <x:c r="B64" t="inlineStr">
         <x:is>
-          <x:t>267.1424</x:t>
+          <x:t>270.7462</x:t>
         </x:is>
       </x:c>
       <x:c r="C64" t="inlineStr">
         <x:is>
-          <x:t>369.3502</x:t>
+          <x:t>372.8918</x:t>
         </x:is>
       </x:c>
       <x:c r="D64" t="inlineStr">
         <x:is>
-          <x:t>144.3379</x:t>
+          <x:t>144.2763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" s="2" t="n">
-        <x:v/>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="B65" t="inlineStr">
         <x:is>
-          <x:t>266.4807</x:t>
+          <x:t>271.6928</x:t>
         </x:is>
       </x:c>
       <x:c r="C65" t="inlineStr">
         <x:is>
-          <x:t>368.7610</x:t>
+          <x:t>373.8374</x:t>
         </x:is>
       </x:c>
       <x:c r="D65" t="inlineStr">
         <x:is>
-          <x:t>144.3163</x:t>
+          <x:t>144.3741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" s="2" t="n">
-        <x:v/>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="B66" t="inlineStr">
         <x:is>
-          <x:t>267.3089</x:t>
+          <x:t>271.3076</x:t>
         </x:is>
       </x:c>
       <x:c r="C66" t="inlineStr">
         <x:is>
-          <x:t>369.5218</x:t>
+          <x:t>373.4769</x:t>
         </x:is>
       </x:c>
       <x:c r="D66" t="inlineStr">
         <x:is>
-          <x:t>144.3580</x:t>
+          <x:t>144.4181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" s="2" t="n">
-        <x:v/>
+        <x:v>46208</x:v>
       </x:c>
       <x:c r="B67" t="inlineStr">
         <x:is>
-          <x:t>267.7664</x:t>
+          <x:t>270.8234</x:t>
         </x:is>
       </x:c>
       <x:c r="C67" t="inlineStr">
         <x:is>
-          <x:t>369.7957</x:t>
+          <x:t>372.8603</x:t>
         </x:is>
       </x:c>
       <x:c r="D67" t="inlineStr">
         <x:is>
-          <x:t>144.3846</x:t>
+          <x:t>144.4255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" s="2" t="n">
-        <x:v/>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="B68" t="inlineStr">
         <x:is>
-          <x:t>266.6399</x:t>
+          <x:t>271.0550</x:t>
         </x:is>
       </x:c>
       <x:c r="C68" t="inlineStr">
         <x:is>
-          <x:t>368.5858</x:t>
+          <x:t>373.0121</x:t>
         </x:is>
       </x:c>
       <x:c r="D68" t="inlineStr">
         <x:is>
-          <x:t>144.1800</x:t>
+          <x:t>144.3937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" s="2" t="n">
-        <x:v/>
+        <x:v>46147</x:v>
       </x:c>
       <x:c r="B69" t="inlineStr">
         <x:is>
-          <x:t>265.8009</x:t>
+          <x:t>269.0032</x:t>
         </x:is>
       </x:c>
       <x:c r="C69" t="inlineStr">
         <x:is>
-          <x:t>367.7264</x:t>
+          <x:t>371.0474</x:t>
         </x:is>
       </x:c>
       <x:c r="D69" t="inlineStr">
         <x:is>
-          <x:t>144.1741</x:t>
+          <x:t>144.1870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" s="2" t="n">
-        <x:v/>
+        <x:v>46117</x:v>
       </x:c>
       <x:c r="B70" t="inlineStr">
         <x:is>
-          <x:t>265.5224</x:t>
+          <x:t>268.0903</x:t>
         </x:is>
       </x:c>
       <x:c r="C70" t="inlineStr">
         <x:is>
-          <x:t>367.9146</x:t>
+          <x:t>370.2497</x:t>
         </x:is>
       </x:c>
       <x:c r="D70" t="inlineStr">
         <x:is>
-          <x:t>144.1718</x:t>
+          <x:t>144.1081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" s="2" t="n">
-        <x:v/>
+        <x:v>46027</x:v>
       </x:c>
       <x:c r="B71" t="inlineStr">
         <x:is>
-          <x:t>263.6610</x:t>
+          <x:t>268.1960</x:t>
         </x:is>
       </x:c>
       <x:c r="C71" t="inlineStr">
         <x:is>
-          <x:t>366.4389</x:t>
+          <x:t>370.4191</x:t>
         </x:is>
       </x:c>
       <x:c r="D71" t="inlineStr">
         <x:is>
-          <x:t>144.0580</x:t>
+          <x:t>144.2421</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" s="2" t="n">
-        <x:v>46299</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B72" t="inlineStr">
         <x:is>
-          <x:t>263.6246</x:t>
+          <x:t>268.1174</x:t>
         </x:is>
       </x:c>
       <x:c r="C72" t="inlineStr">
         <x:is>
-          <x:t>366.6925</x:t>
+          <x:t>370.4080</x:t>
         </x:is>
       </x:c>
       <x:c r="D72" t="inlineStr">
         <x:is>
-          <x:t>144.1040</x:t>
+          <x:t>144.2334</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" s="2" t="n">
-        <x:v>46269</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B73" t="inlineStr">
         <x:is>
-          <x:t>263.0477</x:t>
+          <x:t>267.1718</x:t>
         </x:is>
       </x:c>
       <x:c r="C73" t="inlineStr">
         <x:is>
-          <x:t>366.3950</x:t>
+          <x:t>369.0333</x:t>
         </x:is>
       </x:c>
       <x:c r="D73" t="inlineStr">
         <x:is>
-          <x:t>144.1617</x:t>
+          <x:t>144.1915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" s="2" t="n">
-        <x:v>46238</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B74" t="inlineStr">
         <x:is>
-          <x:t>263.5383</x:t>
+          <x:t>267.4346</x:t>
         </x:is>
       </x:c>
       <x:c r="C74" t="inlineStr">
         <x:is>
-          <x:t>366.8859</x:t>
+          <x:t>369.7280</x:t>
         </x:is>
       </x:c>
       <x:c r="D74" t="inlineStr">
         <x:is>
-          <x:t>144.2217</x:t>
+          <x:t>144.2389</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" s="2" t="n">
-        <x:v>46207</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B75" t="inlineStr">
         <x:is>
-          <x:t>258.6202</x:t>
+          <x:t>267.4576</x:t>
         </x:is>
       </x:c>
       <x:c r="C75" t="inlineStr">
         <x:is>
-          <x:t>362.3486</x:t>
+          <x:t>369.8062</x:t>
         </x:is>
       </x:c>
       <x:c r="D75" t="inlineStr">
         <x:is>
-          <x:t>143.6618</x:t>
+          <x:t>144.3260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" s="2" t="n">
-        <x:v>46177</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B76" t="inlineStr">
         <x:is>
-          <x:t>258.8211</x:t>
+          <x:t>267.3220</x:t>
         </x:is>
       </x:c>
       <x:c r="C76" t="inlineStr">
         <x:is>
-          <x:t>362.7331</x:t>
+          <x:t>369.8365</x:t>
         </x:is>
       </x:c>
       <x:c r="D76" t="inlineStr">
         <x:is>
-          <x:t>143.7478</x:t>
+          <x:t>144.3416</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" s="2" t="n">
-        <x:v>46085</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B77" t="inlineStr">
         <x:is>
-          <x:t>258.7041</x:t>
+          <x:t>266.8310</x:t>
         </x:is>
       </x:c>
       <x:c r="C77" t="inlineStr">
         <x:is>
-          <x:t>362.6492</x:t>
+          <x:t>369.2718</x:t>
         </x:is>
       </x:c>
       <x:c r="D77" t="inlineStr">
         <x:is>
-          <x:t>143.7256</x:t>
+          <x:t>144.3390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" s="2" t="n">
-        <x:v>46057</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B78" t="inlineStr">
         <x:is>
-          <x:t>258.7050</x:t>
+          <x:t>267.1424</x:t>
         </x:is>
       </x:c>
       <x:c r="C78" t="inlineStr">
         <x:is>
-          <x:t>362.6607</x:t>
+          <x:t>369.3502</x:t>
         </x:is>
       </x:c>
       <x:c r="D78" t="inlineStr">
         <x:is>
-          <x:t>143.7181</x:t>
+          <x:t>144.3379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" s="2" t="n">
-        <x:v>46026</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B79" t="inlineStr">
         <x:is>
-          <x:t>259.0821</x:t>
+          <x:t>266.4807</x:t>
         </x:is>
       </x:c>
       <x:c r="C79" t="inlineStr">
         <x:is>
-          <x:t>362.9501</x:t>
+          <x:t>368.7610</x:t>
         </x:is>
       </x:c>
       <x:c r="D79" t="inlineStr">
         <x:is>
-          <x:t>143.7547</x:t>
+          <x:t>144.3163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B80" t="inlineStr">
         <x:is>
-          <x:t>256.9400</x:t>
+          <x:t>267.3089</x:t>
         </x:is>
       </x:c>
       <x:c r="C80" t="inlineStr">
         <x:is>
-          <x:t>361.2961</x:t>
+          <x:t>369.5218</x:t>
         </x:is>
       </x:c>
       <x:c r="D80" t="inlineStr">
         <x:is>
-          <x:t>143.6022</x:t>
+          <x:t>144.3580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B81" t="inlineStr">
         <x:is>
-          <x:t>255.6850</x:t>
+          <x:t>267.7664</x:t>
         </x:is>
       </x:c>
       <x:c r="C81" t="inlineStr">
         <x:is>
-          <x:t>360.7436</x:t>
+          <x:t>369.7957</x:t>
         </x:is>
       </x:c>
       <x:c r="D81" t="inlineStr">
         <x:is>
-          <x:t>143.5394</x:t>
+          <x:t>144.3846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B82" t="inlineStr">
         <x:is>
-          <x:t>255.9800</x:t>
+          <x:t>266.6399</x:t>
         </x:is>
       </x:c>
       <x:c r="C82" t="inlineStr">
         <x:is>
-          <x:t>360.6162</x:t>
+          <x:t>368.5858</x:t>
         </x:is>
       </x:c>
       <x:c r="D82" t="inlineStr">
         <x:is>
-          <x:t>143.4876</x:t>
+          <x:t>144.1800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B83" t="inlineStr">
         <x:is>
-          <x:t>256.7941</x:t>
+          <x:t>265.8009</x:t>
         </x:is>
       </x:c>
       <x:c r="C83" t="inlineStr">
         <x:is>
-          <x:t>361.3290</x:t>
+          <x:t>367.7264</x:t>
         </x:is>
       </x:c>
       <x:c r="D83" t="inlineStr">
         <x:is>
-          <x:t>143.6081</x:t>
+          <x:t>144.1741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B84" t="inlineStr">
         <x:is>
-          <x:t>258.6906</x:t>
+          <x:t>265.5224</x:t>
         </x:is>
       </x:c>
       <x:c r="C84" t="inlineStr">
         <x:is>
-          <x:t>363.0123</x:t>
+          <x:t>367.9146</x:t>
         </x:is>
       </x:c>
       <x:c r="D84" t="inlineStr">
         <x:is>
-          <x:t>143.8270</x:t>
+          <x:t>144.1718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B85" t="inlineStr">
         <x:is>
-          <x:t>257.0759</x:t>
+          <x:t>263.6610</x:t>
         </x:is>
       </x:c>
       <x:c r="C85" t="inlineStr">
         <x:is>
-          <x:t>361.6785</x:t>
+          <x:t>366.4389</x:t>
         </x:is>
       </x:c>
       <x:c r="D85" t="inlineStr">
         <x:is>
-          <x:t>143.6894</x:t>
+          <x:t>144.0580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" s="2" t="n">
-        <x:v/>
+        <x:v>46299</x:v>
       </x:c>
       <x:c r="B86" t="inlineStr">
         <x:is>
-          <x:t>256.7409</x:t>
+          <x:t>263.6246</x:t>
         </x:is>
       </x:c>
       <x:c r="C86" t="inlineStr">
         <x:is>
-          <x:t>361.4432</x:t>
+          <x:t>366.6925</x:t>
         </x:is>
       </x:c>
       <x:c r="D86" t="inlineStr">
         <x:is>
-          <x:t>143.7452</x:t>
+          <x:t>144.1040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" s="2" t="n">
-        <x:v/>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B87" t="inlineStr">
         <x:is>
-          <x:t>257.0620</x:t>
+          <x:t>263.0477</x:t>
         </x:is>
       </x:c>
       <x:c r="C87" t="inlineStr">
         <x:is>
-          <x:t>361.7031</x:t>
+          <x:t>366.3950</x:t>
         </x:is>
       </x:c>
       <x:c r="D87" t="inlineStr">
         <x:is>
-          <x:t>143.7254</x:t>
+          <x:t>144.1617</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" s="2" t="n">
-        <x:v/>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B88" t="inlineStr">
         <x:is>
-          <x:t>258.8877</x:t>
+          <x:t>263.5383</x:t>
         </x:is>
       </x:c>
       <x:c r="C88" t="inlineStr">
         <x:is>
-          <x:t>362.9919</x:t>
+          <x:t>366.8859</x:t>
         </x:is>
       </x:c>
       <x:c r="D88" t="inlineStr">
         <x:is>
-          <x:t>143.8975</x:t>
+          <x:t>144.2217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" s="2" t="n">
-        <x:v/>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="B89" t="inlineStr">
         <x:is>
-          <x:t>261.2430</x:t>
+          <x:t>258.6202</x:t>
         </x:is>
       </x:c>
       <x:c r="C89" t="inlineStr">
         <x:is>
-          <x:t>365.4312</x:t>
+          <x:t>362.3486</x:t>
         </x:is>
       </x:c>
       <x:c r="D89" t="inlineStr">
         <x:is>
-          <x:t>144.1602</x:t>
+          <x:t>143.6618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" s="2" t="n">
-        <x:v/>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="B90" t="inlineStr">
         <x:is>
-          <x:t>261.7945</x:t>
+          <x:t>258.8211</x:t>
         </x:is>
       </x:c>
       <x:c r="C90" t="inlineStr">
         <x:is>
-          <x:t>365.9044</x:t>
+          <x:t>362.7331</x:t>
         </x:is>
       </x:c>
       <x:c r="D90" t="inlineStr">
         <x:is>
-          <x:t>144.2173</x:t>
+          <x:t>143.7478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" s="2" t="n">
-        <x:v/>
+        <x:v>46085</x:v>
       </x:c>
       <x:c r="B91" t="inlineStr">
         <x:is>
-          <x:t>261.1798</x:t>
+          <x:t>258.7041</x:t>
         </x:is>
       </x:c>
       <x:c r="C91" t="inlineStr">
         <x:is>
-          <x:t>365.3975</x:t>
+          <x:t>362.6492</x:t>
         </x:is>
       </x:c>
       <x:c r="D91" t="inlineStr">
         <x:is>
-          <x:t>144.1575</x:t>
+          <x:t>143.7256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" s="2" t="n">
-        <x:v/>
+        <x:v>46057</x:v>
       </x:c>
       <x:c r="B92" t="inlineStr">
         <x:is>
-          <x:t>260.4754</x:t>
+          <x:t>258.7050</x:t>
         </x:is>
       </x:c>
       <x:c r="C92" t="inlineStr">
         <x:is>
-          <x:t>364.5972</x:t>
+          <x:t>362.6607</x:t>
         </x:is>
       </x:c>
       <x:c r="D92" t="inlineStr">
         <x:is>
-          <x:t>144.0975</x:t>
+          <x:t>143.7181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" s="2" t="n">
-        <x:v>46359</x:v>
+        <x:v>46026</x:v>
       </x:c>
       <x:c r="B93" t="inlineStr">
         <x:is>
-          <x:t>261.1538</x:t>
+          <x:t>259.0821</x:t>
         </x:is>
       </x:c>
       <x:c r="C93" t="inlineStr">
         <x:is>
-          <x:t>365.0653</x:t>
+          <x:t>362.9501</x:t>
         </x:is>
       </x:c>
       <x:c r="D93" t="inlineStr">
         <x:is>
-          <x:t>144.1870</x:t>
+          <x:t>143.7547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" s="2" t="n">
-        <x:v>46329</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B94" t="inlineStr">
         <x:is>
-          <x:t>262.2685</x:t>
+          <x:t>256.9400</x:t>
         </x:is>
       </x:c>
       <x:c r="C94" t="inlineStr">
         <x:is>
-          <x:t>365.8921</x:t>
+          <x:t>361.2961</x:t>
         </x:is>
       </x:c>
       <x:c r="D94" t="inlineStr">
         <x:is>
-          <x:t>144.2618</x:t>
+          <x:t>143.6022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" s="2" t="n">
-        <x:v>46298</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B95" t="inlineStr">
         <x:is>
-          <x:t>262.6112</x:t>
+          <x:t>255.6850</x:t>
         </x:is>
       </x:c>
       <x:c r="C95" t="inlineStr">
         <x:is>
-          <x:t>366.3496</x:t>
+          <x:t>360.7436</x:t>
         </x:is>
       </x:c>
       <x:c r="D95" t="inlineStr">
         <x:is>
-          <x:t>144.4493</x:t>
+          <x:t>143.5394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" s="2" t="n">
-        <x:v>46268</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B96" t="inlineStr">
         <x:is>
-          <x:t>260.1020</x:t>
+          <x:t>255.9800</x:t>
         </x:is>
       </x:c>
       <x:c r="C96" t="inlineStr">
         <x:is>
-          <x:t>364.1880</x:t>
+          <x:t>360.6162</x:t>
         </x:is>
       </x:c>
       <x:c r="D96" t="inlineStr">
         <x:is>
-          <x:t>144.2639</x:t>
+          <x:t>143.4876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" s="2" t="n">
-        <x:v>46176</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B97" t="inlineStr">
         <x:is>
-          <x:t>262.3944</x:t>
+          <x:t>256.7941</x:t>
         </x:is>
       </x:c>
       <x:c r="C97" t="inlineStr">
         <x:is>
-          <x:t>365.7940</x:t>
+          <x:t>361.3290</x:t>
         </x:is>
       </x:c>
       <x:c r="D97" t="inlineStr">
         <x:is>
-          <x:t>144.4437</x:t>
+          <x:t>143.6081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" s="2" t="n">
-        <x:v>46145</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B98" t="inlineStr">
         <x:is>
-          <x:t>262.7619</x:t>
+          <x:t>258.6906</x:t>
         </x:is>
       </x:c>
       <x:c r="C98" t="inlineStr">
         <x:is>
-          <x:t>366.8403</x:t>
+          <x:t>363.0123</x:t>
         </x:is>
       </x:c>
       <x:c r="D98" t="inlineStr">
         <x:is>
-          <x:t>144.5237</x:t>
+          <x:t>143.8270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" s="2" t="n">
-        <x:v>46115</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B99" t="inlineStr">
         <x:is>
-          <x:t>262.4009</x:t>
+          <x:t>257.0759</x:t>
         </x:is>
       </x:c>
       <x:c r="C99" t="inlineStr">
         <x:is>
-          <x:t>366.8783</x:t>
+          <x:t>361.6785</x:t>
         </x:is>
       </x:c>
       <x:c r="D99" t="inlineStr">
         <x:is>
-          <x:t>144.6270</x:t>
+          <x:t>143.6894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" s="2" t="n">
-        <x:v>46084</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B100" t="inlineStr">
         <x:is>
-          <x:t>260.1802</x:t>
+          <x:t>256.7409</x:t>
         </x:is>
       </x:c>
       <x:c r="C100" t="inlineStr">
         <x:is>
-          <x:t>364.7604</x:t>
+          <x:t>361.4432</x:t>
         </x:is>
       </x:c>
       <x:c r="D100" t="inlineStr">
         <x:is>
-          <x:t>144.5633</x:t>
+          <x:t>143.7452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" s="2" t="n">
-        <x:v>46056</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B101" t="inlineStr">
         <x:is>
-          <x:t>264.4348</x:t>
+          <x:t>257.0620</x:t>
         </x:is>
       </x:c>
       <x:c r="C101" t="inlineStr">
         <x:is>
-          <x:t>369.2708</x:t>
+          <x:t>361.7031</x:t>
         </x:is>
       </x:c>
       <x:c r="D101" t="inlineStr">
         <x:is>
-          <x:t>144.7496</x:t>
+          <x:t>143.7254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="102">
       <x:c r="A102" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B102" t="inlineStr">
         <x:is>
-          <x:t>266.7295</x:t>
+          <x:t>258.8877</x:t>
         </x:is>
       </x:c>
       <x:c r="C102" t="inlineStr">
         <x:is>
-          <x:t>371.5460</x:t>
+          <x:t>362.9919</x:t>
         </x:is>
       </x:c>
       <x:c r="D102" t="inlineStr">
         <x:is>
-          <x:t>144.8180</x:t>
+          <x:t>143.8975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="103">
       <x:c r="A103" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B103" t="inlineStr">
         <x:is>
-          <x:t>266.7242</x:t>
+          <x:t>261.2430</x:t>
         </x:is>
       </x:c>
       <x:c r="C103" t="inlineStr">
         <x:is>
-          <x:t>371.5348</x:t>
+          <x:t>365.4312</x:t>
         </x:is>
       </x:c>
       <x:c r="D103" t="inlineStr">
         <x:is>
-          <x:t>144.8090</x:t>
+          <x:t>144.1602</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="104">
       <x:c r="A104" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B104" t="inlineStr">
         <x:is>
-          <x:t>267.3277</x:t>
+          <x:t>261.7945</x:t>
         </x:is>
       </x:c>
       <x:c r="C104" t="inlineStr">
         <x:is>
-          <x:t>371.7469</x:t>
+          <x:t>365.9044</x:t>
         </x:is>
       </x:c>
       <x:c r="D104" t="inlineStr">
         <x:is>
-          <x:t>144.7553</x:t>
+          <x:t>144.2173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="105">
       <x:c r="A105" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B105" t="inlineStr">
         <x:is>
-          <x:t>267.8320</x:t>
+          <x:t>261.1798</x:t>
         </x:is>
       </x:c>
       <x:c r="C105" t="inlineStr">
         <x:is>
-          <x:t>372.0942</x:t>
+          <x:t>365.3975</x:t>
         </x:is>
       </x:c>
       <x:c r="D105" t="inlineStr">
         <x:is>
-          <x:t>144.7243</x:t>
+          <x:t>144.1575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="106">
       <x:c r="A106" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B106" t="inlineStr">
         <x:is>
-          <x:t>267.0759</x:t>
+          <x:t>260.4754</x:t>
         </x:is>
       </x:c>
       <x:c r="C106" t="inlineStr">
         <x:is>
-          <x:t>371.5947</x:t>
+          <x:t>364.5972</x:t>
         </x:is>
       </x:c>
       <x:c r="D106" t="inlineStr">
         <x:is>
-          <x:t>144.7023</x:t>
+          <x:t>144.0975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="107">
       <x:c r="A107" s="2" t="n">
-        <x:v/>
+        <x:v>46359</x:v>
       </x:c>
       <x:c r="B107" t="inlineStr">
         <x:is>
-          <x:t>266.4731</x:t>
+          <x:t>261.1538</x:t>
         </x:is>
       </x:c>
       <x:c r="C107" t="inlineStr">
         <x:is>
-          <x:t>370.9658</x:t>
+          <x:t>365.0653</x:t>
         </x:is>
       </x:c>
       <x:c r="D107" t="inlineStr">
         <x:is>
-          <x:t>144.6444</x:t>
+          <x:t>144.1870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="108">
       <x:c r="A108" s="2" t="n">
-        <x:v/>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B108" t="inlineStr">
         <x:is>
-          <x:t>266.6898</x:t>
+          <x:t>262.2685</x:t>
         </x:is>
       </x:c>
       <x:c r="C108" t="inlineStr">
         <x:is>
-          <x:t>371.0747</x:t>
+          <x:t>365.8921</x:t>
         </x:is>
       </x:c>
       <x:c r="D108" t="inlineStr">
         <x:is>
-          <x:t>144.5810</x:t>
+          <x:t>144.2618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="109">
       <x:c r="A109" s="2" t="n">
-        <x:v/>
+        <x:v>46298</x:v>
       </x:c>
       <x:c r="B109" t="inlineStr">
         <x:is>
-          <x:t>266.4159</x:t>
+          <x:t>262.6112</x:t>
         </x:is>
       </x:c>
       <x:c r="C109" t="inlineStr">
         <x:is>
-          <x:t>371.1059</x:t>
+          <x:t>366.3496</x:t>
         </x:is>
       </x:c>
       <x:c r="D109" t="inlineStr">
         <x:is>
-          <x:t>144.5653</x:t>
+          <x:t>144.4493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="110">
       <x:c r="A110" s="2" t="n">
-        <x:v/>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="B110" t="inlineStr">
         <x:is>
-          <x:t>266.2057</x:t>
+          <x:t>260.1020</x:t>
         </x:is>
       </x:c>
       <x:c r="C110" t="inlineStr">
         <x:is>
-          <x:t>371.0663</x:t>
+          <x:t>364.1880</x:t>
         </x:is>
       </x:c>
       <x:c r="D110" t="inlineStr">
         <x:is>
-          <x:t>144.5442</x:t>
+          <x:t>144.2639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="111">
       <x:c r="A111" s="2" t="n">
-        <x:v/>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="B111" t="inlineStr">
         <x:is>
-          <x:t>265.1466</x:t>
+          <x:t>262.3944</x:t>
         </x:is>
       </x:c>
       <x:c r="C111" t="inlineStr">
         <x:is>
-          <x:t>370.4784</x:t>
+          <x:t>365.7940</x:t>
         </x:is>
       </x:c>
       <x:c r="D111" t="inlineStr">
         <x:is>
-          <x:t>144.5332</x:t>
+          <x:t>144.4437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="112">
       <x:c r="A112" s="2" t="n">
-        <x:v/>
+        <x:v>46145</x:v>
       </x:c>
       <x:c r="B112" t="inlineStr">
         <x:is>
-          <x:t>264.7694</x:t>
+          <x:t>262.7619</x:t>
         </x:is>
       </x:c>
       <x:c r="C112" t="inlineStr">
         <x:is>
-          <x:t>370.4133</x:t>
+          <x:t>366.8403</x:t>
         </x:is>
       </x:c>
       <x:c r="D112" t="inlineStr">
         <x:is>
-          <x:t>144.4971</x:t>
+          <x:t>144.5237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="113">
       <x:c r="A113" s="2" t="n">
-        <x:v/>
+        <x:v>46115</x:v>
       </x:c>
       <x:c r="B113" t="inlineStr">
         <x:is>
-          <x:t>263.7758</x:t>
+          <x:t>262.4009</x:t>
         </x:is>
       </x:c>
       <x:c r="C113" t="inlineStr">
         <x:is>
-          <x:t>369.6251</x:t>
+          <x:t>366.8783</x:t>
         </x:is>
       </x:c>
       <x:c r="D113" t="inlineStr">
         <x:is>
-          <x:t>144.4201</x:t>
+          <x:t>144.6270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="114">
       <x:c r="A114" s="2" t="n">
-        <x:v>46358</x:v>
+        <x:v>46084</x:v>
       </x:c>
       <x:c r="B114" t="inlineStr">
         <x:is>
-          <x:t>263.1203</x:t>
+          <x:t>260.1802</x:t>
         </x:is>
       </x:c>
       <x:c r="C114" t="inlineStr">
         <x:is>
-          <x:t>368.7910</x:t>
+          <x:t>364.7604</x:t>
         </x:is>
       </x:c>
       <x:c r="D114" t="inlineStr">
         <x:is>
-          <x:t>144.3863</x:t>
+          <x:t>144.5633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="115">
       <x:c r="A115" s="2" t="n">
-        <x:v>46328</x:v>
+        <x:v>46056</x:v>
       </x:c>
       <x:c r="B115" t="inlineStr">
         <x:is>
-          <x:t>263.1418</x:t>
+          <x:t>264.4348</x:t>
         </x:is>
       </x:c>
       <x:c r="C115" t="inlineStr">
         <x:is>
-          <x:t>368.7912</x:t>
+          <x:t>369.2708</x:t>
         </x:is>
       </x:c>
       <x:c r="D115" t="inlineStr">
         <x:is>
-          <x:t>144.3675</x:t>
+          <x:t>144.7496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="116">
       <x:c r="A116" s="2" t="n">
-        <x:v>46297</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B116" t="inlineStr">
         <x:is>
-          <x:t>262.6238</x:t>
+          <x:t>266.7295</x:t>
         </x:is>
       </x:c>
       <x:c r="C116" t="inlineStr">
         <x:is>
-          <x:t>368.3398</x:t>
+          <x:t>371.5460</x:t>
         </x:is>
       </x:c>
       <x:c r="D116" t="inlineStr">
         <x:is>
-          <x:t>144.3202</x:t>
+          <x:t>144.8180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="117">
       <x:c r="A117" s="2" t="n">
-        <x:v>46267</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B117" t="inlineStr">
         <x:is>
-          <x:t>261.7476</x:t>
+          <x:t>266.7242</x:t>
         </x:is>
       </x:c>
       <x:c r="C117" t="inlineStr">
         <x:is>
-          <x:t>367.8398</x:t>
+          <x:t>371.5348</x:t>
         </x:is>
       </x:c>
       <x:c r="D117" t="inlineStr">
         <x:is>
-          <x:t>144.2392</x:t>
+          <x:t>144.8090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="118">
       <x:c r="A118" s="2" t="n">
-        <x:v>46175</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B118" t="inlineStr">
         <x:is>
-          <x:t>260.4531</x:t>
+          <x:t>267.3277</x:t>
         </x:is>
       </x:c>
       <x:c r="C118" t="inlineStr">
         <x:is>
-          <x:t>366.3989</x:t>
+          <x:t>371.7469</x:t>
         </x:is>
       </x:c>
       <x:c r="D118" t="inlineStr">
         <x:is>
-          <x:t>144.2076</x:t>
+          <x:t>144.7553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="119">
       <x:c r="A119" s="2" t="n">
-        <x:v>46144</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B119" t="inlineStr">
         <x:is>
-          <x:t>259.6397</x:t>
+          <x:t>267.8320</x:t>
         </x:is>
       </x:c>
       <x:c r="C119" t="inlineStr">
         <x:is>
-          <x:t>365.8129</x:t>
+          <x:t>372.0942</x:t>
         </x:is>
       </x:c>
       <x:c r="D119" t="inlineStr">
         <x:is>
-          <x:t>144.1769</x:t>
+          <x:t>144.7243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="120">
       <x:c r="A120" s="2" t="n">
-        <x:v>46114</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B120" t="inlineStr">
         <x:is>
-          <x:t>260.5227</x:t>
+          <x:t>267.0759</x:t>
         </x:is>
       </x:c>
       <x:c r="C120" t="inlineStr">
         <x:is>
-          <x:t>366.3530</x:t>
+          <x:t>371.5947</x:t>
         </x:is>
       </x:c>
       <x:c r="D120" t="inlineStr">
         <x:is>
-          <x:t>144.1544</x:t>
+          <x:t>144.7023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="121">
       <x:c r="A121" s="2" t="n">
-        <x:v>46083</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B121" t="inlineStr">
         <x:is>
-          <x:t>260.3880</x:t>
+          <x:t>266.4731</x:t>
         </x:is>
       </x:c>
       <x:c r="C121" t="inlineStr">
         <x:is>
-          <x:t>366.1595</x:t>
+          <x:t>370.9658</x:t>
         </x:is>
       </x:c>
       <x:c r="D121" t="inlineStr">
         <x:is>
-          <x:t>144.1235</x:t>
+          <x:t>144.6444</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="122">
       <x:c r="A122" s="2" t="n">
-        <x:v>46055</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B122" t="inlineStr">
         <x:is>
-          <x:t>259.6313</x:t>
+          <x:t>266.6898</x:t>
         </x:is>
       </x:c>
       <x:c r="C122" t="inlineStr">
         <x:is>
-          <x:t>365.6303</x:t>
+          <x:t>371.0747</x:t>
         </x:is>
       </x:c>
       <x:c r="D122" t="inlineStr">
         <x:is>
-          <x:t>144.1332</x:t>
+          <x:t>144.5810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="123">
       <x:c r="A123" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B123" t="inlineStr">
         <x:is>
-          <x:t>259.5920</x:t>
+          <x:t>266.4159</x:t>
         </x:is>
       </x:c>
       <x:c r="C123" t="inlineStr">
         <x:is>
-          <x:t>365.3726</x:t>
+          <x:t>371.1059</x:t>
         </x:is>
       </x:c>
       <x:c r="D123" t="inlineStr">
         <x:is>
-          <x:t>144.1207</x:t>
+          <x:t>144.5653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="124">
       <x:c r="A124" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B124" t="inlineStr">
         <x:is>
-          <x:t>259.5878</x:t>
+          <x:t>266.2057</x:t>
         </x:is>
       </x:c>
       <x:c r="C124" t="inlineStr">
         <x:is>
-          <x:t>365.3615</x:t>
+          <x:t>371.0663</x:t>
         </x:is>
       </x:c>
       <x:c r="D124" t="inlineStr">
         <x:is>
-          <x:t>144.1108</x:t>
+          <x:t>144.5442</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="125">
       <x:c r="A125" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B125" t="inlineStr">
         <x:is>
-          <x:t>260.1599</x:t>
+          <x:t>265.1466</x:t>
         </x:is>
       </x:c>
       <x:c r="C125" t="inlineStr">
         <x:is>
-          <x:t>366.0294</x:t>
+          <x:t>370.4784</x:t>
         </x:is>
       </x:c>
       <x:c r="D125" t="inlineStr">
         <x:is>
-          <x:t>144.0921</x:t>
+          <x:t>144.5332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="126">
       <x:c r="A126" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B126" t="inlineStr">
         <x:is>
-          <x:t>260.3507</x:t>
+          <x:t>264.7694</x:t>
         </x:is>
       </x:c>
       <x:c r="C126" t="inlineStr">
         <x:is>
-          <x:t>366.1592</x:t>
+          <x:t>370.4133</x:t>
         </x:is>
       </x:c>
       <x:c r="D126" t="inlineStr">
         <x:is>
-          <x:t>144.0676</x:t>
+          <x:t>144.4971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="127">
       <x:c r="A127" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B127" t="inlineStr">
         <x:is>
-          <x:t>260.2680</x:t>
+          <x:t>263.7758</x:t>
         </x:is>
       </x:c>
       <x:c r="C127" t="inlineStr">
         <x:is>
-          <x:t>366.1108</x:t>
+          <x:t>369.6251</x:t>
         </x:is>
       </x:c>
       <x:c r="D127" t="inlineStr">
         <x:is>
-          <x:t>144.0438</x:t>
+          <x:t>144.4201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="128">
       <x:c r="A128" s="2" t="n">
-        <x:v/>
+        <x:v>46358</x:v>
       </x:c>
       <x:c r="B128" t="inlineStr">
         <x:is>
-          <x:t>259.1901</x:t>
+          <x:t>263.1203</x:t>
         </x:is>
       </x:c>
       <x:c r="C128" t="inlineStr">
         <x:is>
-          <x:t>365.6123</x:t>
+          <x:t>368.7910</x:t>
         </x:is>
       </x:c>
       <x:c r="D128" t="inlineStr">
         <x:is>
-          <x:t>144.0487</x:t>
+          <x:t>144.3863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="129">
       <x:c r="A129" s="2" t="n">
-        <x:v/>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B129" t="inlineStr">
         <x:is>
-          <x:t>258.6965</x:t>
+          <x:t>263.1418</x:t>
         </x:is>
       </x:c>
       <x:c r="C129" t="inlineStr">
         <x:is>
-          <x:t>365.3444</x:t>
+          <x:t>368.7912</x:t>
         </x:is>
       </x:c>
       <x:c r="D129" t="inlineStr">
         <x:is>
-          <x:t>144.0168</x:t>
+          <x:t>144.3675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="130">
       <x:c r="A130" s="2" t="n">
-        <x:v/>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B130" t="inlineStr">
         <x:is>
-          <x:t>258.2082</x:t>
+          <x:t>262.6238</x:t>
         </x:is>
       </x:c>
       <x:c r="C130" t="inlineStr">
         <x:is>
-          <x:t>365.0513</x:t>
+          <x:t>368.3398</x:t>
         </x:is>
       </x:c>
       <x:c r="D130" t="inlineStr">
         <x:is>
-          <x:t>144.0082</x:t>
+          <x:t>144.3202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="131">
       <x:c r="A131" s="2" t="n">
-        <x:v/>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="B131" t="inlineStr">
         <x:is>
-          <x:t>256.1245</x:t>
+          <x:t>261.7476</x:t>
         </x:is>
       </x:c>
       <x:c r="C131" t="inlineStr">
         <x:is>
-          <x:t>363.0936</x:t>
+          <x:t>367.8398</x:t>
         </x:is>
       </x:c>
       <x:c r="D131" t="inlineStr">
         <x:is>
-          <x:t>143.9853</x:t>
+          <x:t>144.2392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="132">
       <x:c r="A132" s="2" t="n">
-        <x:v/>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="B132" t="inlineStr">
         <x:is>
-          <x:t>256.1105</x:t>
+          <x:t>260.4531</x:t>
         </x:is>
       </x:c>
       <x:c r="C132" t="inlineStr">
         <x:is>
-          <x:t>363.0997</x:t>
+          <x:t>366.3989</x:t>
         </x:is>
       </x:c>
       <x:c r="D132" t="inlineStr">
         <x:is>
-          <x:t>143.9653</x:t>
+          <x:t>144.2076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="133">
       <x:c r="A133" s="2" t="n">
-        <x:v/>
+        <x:v>46144</x:v>
       </x:c>
       <x:c r="B133" t="inlineStr">
         <x:is>
-          <x:t>257.3022</x:t>
+          <x:t>259.6397</x:t>
         </x:is>
       </x:c>
       <x:c r="C133" t="inlineStr">
         <x:is>
-          <x:t>364.1197</x:t>
+          <x:t>365.8129</x:t>
         </x:is>
       </x:c>
       <x:c r="D133" t="inlineStr">
         <x:is>
-          <x:t>144.0142</x:t>
+          <x:t>144.1769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="134">
       <x:c r="A134" s="2" t="n">
-        <x:v/>
+        <x:v>46114</x:v>
       </x:c>
       <x:c r="B134" t="inlineStr">
         <x:is>
-          <x:t>258.0104</x:t>
+          <x:t>260.5227</x:t>
         </x:is>
       </x:c>
       <x:c r="C134" t="inlineStr">
         <x:is>
-          <x:t>364.7232</x:t>
+          <x:t>366.3530</x:t>
         </x:is>
       </x:c>
       <x:c r="D134" t="inlineStr">
         <x:is>
-          <x:t>143.9871</x:t>
+          <x:t>144.1544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="135">
       <x:c r="A135" s="2" t="n">
-        <x:v/>
+        <x:v>46083</x:v>
       </x:c>
       <x:c r="B135" t="inlineStr">
         <x:is>
-          <x:t>257.9539</x:t>
+          <x:t>260.3880</x:t>
         </x:is>
       </x:c>
       <x:c r="C135" t="inlineStr">
         <x:is>
-          <x:t>364.8446</x:t>
+          <x:t>366.1595</x:t>
         </x:is>
       </x:c>
       <x:c r="D135" t="inlineStr">
         <x:is>
-          <x:t>143.9945</x:t>
+          <x:t>144.1235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="136">
       <x:c r="A136" s="2" t="n">
-        <x:v/>
+        <x:v>46055</x:v>
       </x:c>
       <x:c r="B136" t="inlineStr">
         <x:is>
-          <x:t>257.3182</x:t>
+          <x:t>259.6313</x:t>
         </x:is>
       </x:c>
       <x:c r="C136" t="inlineStr">
         <x:is>
-          <x:t>364.3384</x:t>
+          <x:t>365.6303</x:t>
         </x:is>
       </x:c>
       <x:c r="D136" t="inlineStr">
         <x:is>
-          <x:t>143.9774</x:t>
+          <x:t>144.1332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="137">
       <x:c r="A137" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B137" t="inlineStr">
         <x:is>
-          <x:t>257.0056</x:t>
+          <x:t>259.5920</x:t>
         </x:is>
       </x:c>
       <x:c r="C137" t="inlineStr">
         <x:is>
-          <x:t>364.0297</x:t>
+          <x:t>365.3726</x:t>
         </x:is>
       </x:c>
       <x:c r="D137" t="inlineStr">
         <x:is>
-          <x:t>143.9627</x:t>
+          <x:t>144.1207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="138">
       <x:c r="A138" s="2" t="n">
-        <x:v>46357</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B138" t="inlineStr">
         <x:is>
-          <x:t>256.5978</x:t>
+          <x:t>259.5878</x:t>
         </x:is>
       </x:c>
       <x:c r="C138" t="inlineStr">
         <x:is>
-          <x:t>363.5940</x:t>
+          <x:t>365.3615</x:t>
         </x:is>
       </x:c>
       <x:c r="D138" t="inlineStr">
         <x:is>
-          <x:t>143.9528</x:t>
+          <x:t>144.1108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="139">
       <x:c r="A139" s="2" t="n">
-        <x:v>46266</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B139" t="inlineStr">
         <x:is>
-          <x:t>255.7903</x:t>
+          <x:t>260.1599</x:t>
         </x:is>
       </x:c>
       <x:c r="C139" t="inlineStr">
         <x:is>
-          <x:t>363.0444</x:t>
+          <x:t>366.0294</x:t>
         </x:is>
       </x:c>
       <x:c r="D139" t="inlineStr">
         <x:is>
-          <x:t>143.9462</x:t>
+          <x:t>144.0921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="140">
       <x:c r="A140" s="2" t="n">
-        <x:v>46235</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B140" t="inlineStr">
         <x:is>
-          <x:t>254.9796</x:t>
+          <x:t>260.3507</x:t>
         </x:is>
       </x:c>
       <x:c r="C140" t="inlineStr">
         <x:is>
-          <x:t>362.2358</x:t>
+          <x:t>366.1592</x:t>
         </x:is>
       </x:c>
       <x:c r="D140" t="inlineStr">
         <x:is>
-          <x:t>143.9449</x:t>
+          <x:t>144.0676</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="141">
       <x:c r="A141" s="2" t="n">
-        <x:v>46204</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B141" t="inlineStr">
         <x:is>
-          <x:t>254.2540</x:t>
+          <x:t>260.2680</x:t>
         </x:is>
       </x:c>
       <x:c r="C141" t="inlineStr">
         <x:is>
-          <x:t>361.5697</x:t>
+          <x:t>366.1108</x:t>
         </x:is>
       </x:c>
       <x:c r="D141" t="inlineStr">
         <x:is>
-          <x:t>143.9419</x:t>
+          <x:t>144.0438</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="142">
       <x:c r="A142" s="2" t="n">
-        <x:v>46174</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B142" t="inlineStr">
         <x:is>
-          <x:t>253.7336</x:t>
+          <x:t>259.1901</x:t>
         </x:is>
       </x:c>
       <x:c r="C142" t="inlineStr">
         <x:is>
-          <x:t>361.2290</x:t>
+          <x:t>365.6123</x:t>
         </x:is>
       </x:c>
       <x:c r="D142" t="inlineStr">
         <x:is>
-          <x:t>143.9104</x:t>
+          <x:t>144.0487</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="143">
       <x:c r="A143" s="2" t="n">
-        <x:v>46143</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B143" t="inlineStr">
         <x:is>
-          <x:t>252.8465</x:t>
+          <x:t>258.6965</x:t>
         </x:is>
       </x:c>
       <x:c r="C143" t="inlineStr">
         <x:is>
-          <x:t>360.3190</x:t>
+          <x:t>365.3444</x:t>
         </x:is>
       </x:c>
       <x:c r="D143" t="inlineStr">
         <x:is>
-          <x:t>143.9027</x:t>
+          <x:t>144.0168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="144">
       <x:c r="A144" s="2" t="n">
-        <x:v>46054</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B144" t="inlineStr">
         <x:is>
-          <x:t>251.8920</x:t>
+          <x:t>258.2082</x:t>
         </x:is>
       </x:c>
       <x:c r="C144" t="inlineStr">
         <x:is>
-          <x:t>359.4457</x:t>
+          <x:t>365.0513</x:t>
         </x:is>
       </x:c>
       <x:c r="D144" t="inlineStr">
         <x:is>
-          <x:t>143.8507</x:t>
+          <x:t>144.0082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="145">
       <x:c r="A145" s="2" t="n">
-        <x:v>46023</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B145" t="inlineStr">
         <x:is>
-          <x:t>251.3278</x:t>
+          <x:t>256.1245</x:t>
         </x:is>
       </x:c>
       <x:c r="C145" t="inlineStr">
         <x:is>
-          <x:t>359.0038</x:t>
+          <x:t>363.0936</x:t>
         </x:is>
       </x:c>
       <x:c r="D145" t="inlineStr">
         <x:is>
-          <x:t>143.8631</x:t>
+          <x:t>143.9853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="146">
       <x:c r="A146" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B146" t="inlineStr">
         <x:is>
-          <x:t>251.3219</x:t>
+          <x:t>256.1105</x:t>
         </x:is>
       </x:c>
       <x:c r="C146" t="inlineStr">
         <x:is>
-          <x:t>358.9935</x:t>
+          <x:t>363.0997</x:t>
         </x:is>
       </x:c>
       <x:c r="D146" t="inlineStr">
         <x:is>
-          <x:t>143.8556</x:t>
+          <x:t>143.9653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="147">
       <x:c r="A147" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B147" t="inlineStr">
         <x:is>
-          <x:t>251.4698</x:t>
+          <x:t>257.3022</x:t>
         </x:is>
       </x:c>
       <x:c r="C147" t="inlineStr">
         <x:is>
-          <x:t>359.0973</x:t>
+          <x:t>364.1197</x:t>
         </x:is>
       </x:c>
       <x:c r="D147" t="inlineStr">
         <x:is>
-          <x:t>143.8445</x:t>
+          <x:t>144.0142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="148">
       <x:c r="A148" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B148" t="inlineStr">
         <x:is>
-          <x:t>251.1628</x:t>
+          <x:t>258.0104</x:t>
         </x:is>
       </x:c>
       <x:c r="C148" t="inlineStr">
         <x:is>
-          <x:t>358.6556</x:t>
+          <x:t>364.7232</x:t>
         </x:is>
       </x:c>
       <x:c r="D148" t="inlineStr">
         <x:is>
-          <x:t>143.8380</x:t>
+          <x:t>143.9871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="149">
       <x:c r="A149" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B149" t="inlineStr">
         <x:is>
-          <x:t>251.1379</x:t>
+          <x:t>257.9539</x:t>
         </x:is>
       </x:c>
       <x:c r="C149" t="inlineStr">
         <x:is>
-          <x:t>358.6082</x:t>
+          <x:t>364.8446</x:t>
         </x:is>
       </x:c>
       <x:c r="D149" t="inlineStr">
         <x:is>
-          <x:t>143.7947</x:t>
+          <x:t>143.9945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="150">
       <x:c r="A150" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B150" t="inlineStr">
         <x:is>
-          <x:t>251.0569</x:t>
+          <x:t>257.3182</x:t>
         </x:is>
       </x:c>
       <x:c r="C150" t="inlineStr">
         <x:is>
-          <x:t>358.5327</x:t>
+          <x:t>364.3384</x:t>
         </x:is>
       </x:c>
       <x:c r="D150" t="inlineStr">
         <x:is>
-          <x:t>143.7867</x:t>
+          <x:t>143.9774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="151">
       <x:c r="A151" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B151" t="inlineStr">
         <x:is>
-          <x:t>251.0511</x:t>
+          <x:t>257.0056</x:t>
         </x:is>
       </x:c>
       <x:c r="C151" t="inlineStr">
         <x:is>
-          <x:t>358.5224</x:t>
+          <x:t>364.0297</x:t>
         </x:is>
       </x:c>
       <x:c r="D151" t="inlineStr">
         <x:is>
-          <x:t>143.7794</x:t>
+          <x:t>143.9627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="152">
       <x:c r="A152" s="2" t="n">
-        <x:v/>
+        <x:v>46357</x:v>
       </x:c>
       <x:c r="B152" t="inlineStr">
         <x:is>
-          <x:t>250.9523</x:t>
+          <x:t>256.5978</x:t>
         </x:is>
       </x:c>
       <x:c r="C152" t="inlineStr">
         <x:is>
-          <x:t>358.4359</x:t>
+          <x:t>363.5940</x:t>
         </x:is>
       </x:c>
       <x:c r="D152" t="inlineStr">
         <x:is>
-          <x:t>143.7646</x:t>
+          <x:t>143.9528</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="153">
       <x:c r="A153" s="2" t="n">
-        <x:v/>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B153" t="inlineStr">
         <x:is>
-          <x:t>250.7502</x:t>
+          <x:t>255.7903</x:t>
         </x:is>
       </x:c>
       <x:c r="C153" t="inlineStr">
         <x:is>
-          <x:t>358.1807</x:t>
+          <x:t>363.0444</x:t>
         </x:is>
       </x:c>
       <x:c r="D153" t="inlineStr">
         <x:is>
-          <x:t>143.7388</x:t>
+          <x:t>143.9462</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="154">
       <x:c r="A154" s="2" t="n">
-        <x:v/>
+        <x:v>46235</x:v>
       </x:c>
       <x:c r="B154" t="inlineStr">
         <x:is>
-          <x:t>250.6670</x:t>
+          <x:t>254.9796</x:t>
         </x:is>
       </x:c>
       <x:c r="C154" t="inlineStr">
         <x:is>
-          <x:t>358.2840</x:t>
+          <x:t>362.2358</x:t>
         </x:is>
       </x:c>
       <x:c r="D154" t="inlineStr">
         <x:is>
-          <x:t>143.7400</x:t>
+          <x:t>143.9449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="155">
       <x:c r="A155" s="2" t="n">
-        <x:v/>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="B155" t="inlineStr">
         <x:is>
-          <x:t>249.9039</x:t>
+          <x:t>254.2540</x:t>
         </x:is>
       </x:c>
       <x:c r="C155" t="inlineStr">
         <x:is>
-          <x:t>357.4510</x:t>
+          <x:t>361.5697</x:t>
         </x:is>
       </x:c>
       <x:c r="D155" t="inlineStr">
         <x:is>
-          <x:t>143.7520</x:t>
+          <x:t>143.9419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="156">
       <x:c r="A156" s="2" t="n">
-        <x:v/>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="B156" t="inlineStr">
         <x:is>
-          <x:t>249.1848</x:t>
+          <x:t>253.7336</x:t>
         </x:is>
       </x:c>
       <x:c r="C156" t="inlineStr">
         <x:is>
-          <x:t>356.6427</x:t>
+          <x:t>361.2290</x:t>
         </x:is>
       </x:c>
       <x:c r="D156" t="inlineStr">
         <x:is>
-          <x:t>143.7251</x:t>
+          <x:t>143.9104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="157">
       <x:c r="A157" s="2" t="n">
-        <x:v/>
+        <x:v>46143</x:v>
       </x:c>
       <x:c r="B157" t="inlineStr">
         <x:is>
-          <x:t>249.1718</x:t>
+          <x:t>252.8465</x:t>
         </x:is>
       </x:c>
       <x:c r="C157" t="inlineStr">
         <x:is>
-          <x:t>356.4592</x:t>
+          <x:t>360.3190</x:t>
         </x:is>
       </x:c>
       <x:c r="D157" t="inlineStr">
         <x:is>
-          <x:t>143.7177</x:t>
+          <x:t>143.9027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="158">
       <x:c r="A158" s="2" t="n">
-        <x:v/>
+        <x:v>46054</x:v>
       </x:c>
       <x:c r="B158" t="inlineStr">
         <x:is>
-          <x:t>249.5895</x:t>
+          <x:t>251.8920</x:t>
         </x:is>
       </x:c>
       <x:c r="C158" t="inlineStr">
         <x:is>
-          <x:t>357.2127</x:t>
+          <x:t>359.4457</x:t>
         </x:is>
       </x:c>
       <x:c r="D158" t="inlineStr">
         <x:is>
-          <x:t>143.6885</x:t>
+          <x:t>143.8507</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="159">
       <x:c r="A159" s="2" t="n">
-        <x:v>46003</x:v>
+        <x:v>46023</x:v>
       </x:c>
       <x:c r="B159" t="inlineStr">
         <x:is>
-          <x:t>249.5897</x:t>
+          <x:t>251.3278</x:t>
         </x:is>
       </x:c>
       <x:c r="C159" t="inlineStr">
         <x:is>
-          <x:t>357.1763</x:t>
+          <x:t>359.0038</x:t>
         </x:is>
       </x:c>
       <x:c r="D159" t="inlineStr">
         <x:is>
-          <x:t>143.6801</x:t>
+          <x:t>143.8631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="160">
       <x:c r="A160" s="2" t="n">
-        <x:v>45973</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B160" t="inlineStr">
         <x:is>
-          <x:t>249.9137</x:t>
+          <x:t>251.3219</x:t>
         </x:is>
       </x:c>
       <x:c r="C160" t="inlineStr">
         <x:is>
-          <x:t>357.6177</x:t>
+          <x:t>358.9935</x:t>
         </x:is>
       </x:c>
       <x:c r="D160" t="inlineStr">
         <x:is>
-          <x:t>143.7376</x:t>
+          <x:t>143.8556</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="161">
       <x:c r="A161" s="2" t="n">
-        <x:v>45942</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B161" t="inlineStr">
         <x:is>
-          <x:t>249.5409</x:t>
+          <x:t>251.4698</x:t>
         </x:is>
       </x:c>
       <x:c r="C161" t="inlineStr">
         <x:is>
-          <x:t>357.4348</x:t>
+          <x:t>359.0973</x:t>
         </x:is>
       </x:c>
       <x:c r="D161" t="inlineStr">
         <x:is>
-          <x:t>143.7822</x:t>
+          <x:t>143.8445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="162">
       <x:c r="A162" s="2" t="n">
-        <x:v>45912</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B162" t="inlineStr">
         <x:is>
-          <x:t>249.3861</x:t>
+          <x:t>251.1628</x:t>
         </x:is>
       </x:c>
       <x:c r="C162" t="inlineStr">
         <x:is>
-          <x:t>357.2383</x:t>
+          <x:t>358.6556</x:t>
         </x:is>
       </x:c>
       <x:c r="D162" t="inlineStr">
         <x:is>
-          <x:t>143.8279</x:t>
+          <x:t>143.8380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="163">
       <x:c r="A163" s="2" t="n">
-        <x:v>45881</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B163" t="inlineStr">
         <x:is>
-          <x:t>249.2644</x:t>
+          <x:t>251.1379</x:t>
         </x:is>
       </x:c>
       <x:c r="C163" t="inlineStr">
         <x:is>
-          <x:t>357.2685</x:t>
+          <x:t>358.6082</x:t>
         </x:is>
       </x:c>
       <x:c r="D163" t="inlineStr">
         <x:is>
-          <x:t>143.8504</x:t>
+          <x:t>143.7947</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="164">
       <x:c r="A164" s="2" t="n">
-        <x:v>45789</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B164" t="inlineStr">
         <x:is>
-          <x:t>249.6166</x:t>
+          <x:t>251.0569</x:t>
         </x:is>
       </x:c>
       <x:c r="C164" t="inlineStr">
         <x:is>
-          <x:t>357.5688</x:t>
+          <x:t>358.5327</x:t>
         </x:is>
       </x:c>
       <x:c r="D164" t="inlineStr">
         <x:is>
-          <x:t>143.9248</x:t>
+          <x:t>143.7867</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="165">
       <x:c r="A165" s="2" t="n">
-        <x:v>45759</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B165" t="inlineStr">
         <x:is>
-          <x:t>249.5861</x:t>
+          <x:t>251.0511</x:t>
         </x:is>
       </x:c>
       <x:c r="C165" t="inlineStr">
         <x:is>
-          <x:t>357.4967</x:t>
+          <x:t>358.5224</x:t>
         </x:is>
       </x:c>
       <x:c r="D165" t="inlineStr">
         <x:is>
-          <x:t>143.9338</x:t>
+          <x:t>143.7794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="166">
       <x:c r="A166" s="2" t="n">
-        <x:v>45728</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B166" t="inlineStr">
         <x:is>
-          <x:t>249.3803</x:t>
+          <x:t>250.9523</x:t>
         </x:is>
       </x:c>
       <x:c r="C166" t="inlineStr">
         <x:is>
-          <x:t>357.4609</x:t>
+          <x:t>358.4359</x:t>
         </x:is>
       </x:c>
       <x:c r="D166" t="inlineStr">
         <x:is>
-          <x:t>143.9483</x:t>
+          <x:t>143.7646</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="167">
       <x:c r="A167" s="2" t="n">
-        <x:v>45700</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B167" t="inlineStr">
         <x:is>
-          <x:t>248.9846</x:t>
+          <x:t>250.7502</x:t>
         </x:is>
       </x:c>
       <x:c r="C167" t="inlineStr">
         <x:is>
-          <x:t>357.1353</x:t>
+          <x:t>358.1807</x:t>
         </x:is>
       </x:c>
       <x:c r="D167" t="inlineStr">
         <x:is>
-          <x:t>143.9331</x:t>
+          <x:t>143.7388</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="168">
       <x:c r="A168" s="2" t="n">
-        <x:v>45669</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B168" t="inlineStr">
         <x:is>
-          <x:t>248.6470</x:t>
+          <x:t>250.6670</x:t>
         </x:is>
       </x:c>
       <x:c r="C168" t="inlineStr">
         <x:is>
-          <x:t>357.1445</x:t>
+          <x:t>358.2840</x:t>
         </x:is>
       </x:c>
       <x:c r="D168" t="inlineStr">
         <x:is>
-          <x:t>143.9453</x:t>
+          <x:t>143.7400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="169">
       <x:c r="A169" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B169" t="inlineStr">
         <x:is>
-          <x:t>248.9050</x:t>
+          <x:t>249.9039</x:t>
         </x:is>
       </x:c>
       <x:c r="C169" t="inlineStr">
         <x:is>
-          <x:t>357.3825</x:t>
+          <x:t>357.4510</x:t>
         </x:is>
       </x:c>
       <x:c r="D169" t="inlineStr">
         <x:is>
-          <x:t>144.0310</x:t>
+          <x:t>143.7520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="170">
       <x:c r="A170" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B170" t="inlineStr">
         <x:is>
-          <x:t>248.8931</x:t>
+          <x:t>249.1848</x:t>
         </x:is>
       </x:c>
       <x:c r="C170" t="inlineStr">
         <x:is>
-          <x:t>357.3652</x:t>
+          <x:t>356.6427</x:t>
         </x:is>
       </x:c>
       <x:c r="D170" t="inlineStr">
         <x:is>
-          <x:t>144.0198</x:t>
+          <x:t>143.7251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="171">
       <x:c r="A171" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B171" t="inlineStr">
         <x:is>
-          <x:t>248.3237</x:t>
+          <x:t>249.1718</x:t>
         </x:is>
       </x:c>
       <x:c r="C171" t="inlineStr">
         <x:is>
-          <x:t>356.9025</x:t>
+          <x:t>356.4592</x:t>
         </x:is>
       </x:c>
       <x:c r="D171" t="inlineStr">
         <x:is>
-          <x:t>144.0061</x:t>
+          <x:t>143.7177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="172">
       <x:c r="A172" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B172" t="inlineStr">
         <x:is>
-          <x:t>248.1228</x:t>
+          <x:t>249.5895</x:t>
         </x:is>
       </x:c>
       <x:c r="C172" t="inlineStr">
         <x:is>
-          <x:t>356.7862</x:t>
+          <x:t>357.2127</x:t>
         </x:is>
       </x:c>
       <x:c r="D172" t="inlineStr">
         <x:is>
-          <x:t>144.0104</x:t>
+          <x:t>143.6885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="173">
       <x:c r="A173" s="2" t="n">
-        <x:v/>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="B173" t="inlineStr">
         <x:is>
-          <x:t>247.3424</x:t>
+          <x:t>249.5897</x:t>
         </x:is>
       </x:c>
       <x:c r="C173" t="inlineStr">
         <x:is>
-          <x:t>356.2075</x:t>
+          <x:t>357.1763</x:t>
         </x:is>
       </x:c>
       <x:c r="D173" t="inlineStr">
         <x:is>
-          <x:t>144.0063</x:t>
+          <x:t>143.6801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="174">
       <x:c r="A174" s="2" t="n">
-        <x:v/>
+        <x:v>45973</x:v>
       </x:c>
       <x:c r="B174" t="inlineStr">
         <x:is>
-          <x:t>246.7968</x:t>
+          <x:t>249.9137</x:t>
         </x:is>
       </x:c>
       <x:c r="C174" t="inlineStr">
         <x:is>
-          <x:t>355.6866</x:t>
+          <x:t>357.6177</x:t>
         </x:is>
       </x:c>
       <x:c r="D174" t="inlineStr">
         <x:is>
-          <x:t>143.9819</x:t>
+          <x:t>143.7376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="175">
       <x:c r="A175" s="2" t="n">
-        <x:v/>
+        <x:v>45942</x:v>
       </x:c>
       <x:c r="B175" t="inlineStr">
         <x:is>
-          <x:t>245.7639</x:t>
+          <x:t>249.5409</x:t>
         </x:is>
       </x:c>
       <x:c r="C175" t="inlineStr">
         <x:is>
-          <x:t>354.7899</x:t>
+          <x:t>357.4348</x:t>
         </x:is>
       </x:c>
       <x:c r="D175" t="inlineStr">
         <x:is>
-          <x:t>143.9664</x:t>
+          <x:t>143.7822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="176">
       <x:c r="A176" s="2" t="n">
-        <x:v/>
+        <x:v>45912</x:v>
       </x:c>
       <x:c r="B176" t="inlineStr">
         <x:is>
-          <x:t>246.1716</x:t>
+          <x:t>249.3861</x:t>
         </x:is>
       </x:c>
       <x:c r="C176" t="inlineStr">
         <x:is>
-          <x:t>354.9918</x:t>
+          <x:t>357.2383</x:t>
         </x:is>
       </x:c>
       <x:c r="D176" t="inlineStr">
         <x:is>
-          <x:t>143.9514</x:t>
+          <x:t>143.8279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="177">
       <x:c r="A177" s="2" t="n">
-        <x:v/>
+        <x:v>45881</x:v>
       </x:c>
       <x:c r="B177" t="inlineStr">
         <x:is>
-          <x:t>246.4058</x:t>
+          <x:t>249.2644</x:t>
         </x:is>
       </x:c>
       <x:c r="C177" t="inlineStr">
         <x:is>
-          <x:t>355.0466</x:t>
+          <x:t>357.2685</x:t>
         </x:is>
       </x:c>
       <x:c r="D177" t="inlineStr">
         <x:is>
-          <x:t>143.9238</x:t>
+          <x:t>143.8504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="178">
       <x:c r="A178" s="2" t="n">
-        <x:v/>
+        <x:v>45789</x:v>
       </x:c>
       <x:c r="B178" t="inlineStr">
         <x:is>
-          <x:t>246.5659</x:t>
+          <x:t>249.6166</x:t>
         </x:is>
       </x:c>
       <x:c r="C178" t="inlineStr">
         <x:is>
-          <x:t>355.1290</x:t>
+          <x:t>357.5688</x:t>
         </x:is>
       </x:c>
       <x:c r="D178" t="inlineStr">
         <x:is>
-          <x:t>143.9192</x:t>
+          <x:t>143.9248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="179">
       <x:c r="A179" s="2" t="n">
-        <x:v/>
+        <x:v>45759</x:v>
       </x:c>
       <x:c r="B179" t="inlineStr">
         <x:is>
-          <x:t>247.1297</x:t>
+          <x:t>249.5861</x:t>
         </x:is>
       </x:c>
       <x:c r="C179" t="inlineStr">
         <x:is>
-          <x:t>355.5553</x:t>
+          <x:t>357.4967</x:t>
         </x:is>
       </x:c>
       <x:c r="D179" t="inlineStr">
         <x:is>
-          <x:t>143.9058</x:t>
+          <x:t>143.9338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="180">
       <x:c r="A180" s="2" t="n">
-        <x:v/>
+        <x:v>45728</x:v>
       </x:c>
       <x:c r="B180" t="inlineStr">
         <x:is>
-          <x:t>247.5479</x:t>
+          <x:t>249.3803</x:t>
         </x:is>
       </x:c>
       <x:c r="C180" t="inlineStr">
         <x:is>
-          <x:t>355.8843</x:t>
+          <x:t>357.4609</x:t>
         </x:is>
       </x:c>
       <x:c r="D180" t="inlineStr">
         <x:is>
-          <x:t>143.8638</x:t>
+          <x:t>143.9483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="181">
       <x:c r="A181" s="2" t="n">
-        <x:v/>
+        <x:v>45700</x:v>
       </x:c>
       <x:c r="B181" t="inlineStr">
         <x:is>
-          <x:t>247.8657</x:t>
+          <x:t>248.9846</x:t>
         </x:is>
       </x:c>
       <x:c r="C181" t="inlineStr">
         <x:is>
-          <x:t>356.2031</x:t>
+          <x:t>357.1353</x:t>
         </x:is>
       </x:c>
       <x:c r="D181" t="inlineStr">
         <x:is>
-          <x:t>143.8970</x:t>
+          <x:t>143.9331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="182">
       <x:c r="A182" s="2" t="n">
-        <x:v>46002</x:v>
+        <x:v>45669</x:v>
       </x:c>
       <x:c r="B182" t="inlineStr">
         <x:is>
-          <x:t>248.4514</x:t>
+          <x:t>248.6470</x:t>
         </x:is>
       </x:c>
       <x:c r="C182" t="inlineStr">
         <x:is>
-          <x:t>356.5857</x:t>
+          <x:t>357.1445</x:t>
         </x:is>
       </x:c>
       <x:c r="D182" t="inlineStr">
         <x:is>
-          <x:t>143.9250</x:t>
+          <x:t>143.9453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="183">
       <x:c r="A183" s="2" t="n">
-        <x:v>45972</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B183" t="inlineStr">
         <x:is>
-          <x:t>247.9460</x:t>
+          <x:t>248.9050</x:t>
         </x:is>
       </x:c>
       <x:c r="C183" t="inlineStr">
         <x:is>
-          <x:t>356.3112</x:t>
+          <x:t>357.3825</x:t>
         </x:is>
       </x:c>
       <x:c r="D183" t="inlineStr">
         <x:is>
-          <x:t>143.9032</x:t>
+          <x:t>144.0310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="184">
       <x:c r="A184" s="2" t="n">
-        <x:v>45941</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B184" t="inlineStr">
         <x:is>
-          <x:t>247.5654</x:t>
+          <x:t>248.8931</x:t>
         </x:is>
       </x:c>
       <x:c r="C184" t="inlineStr">
         <x:is>
-          <x:t>355.8947</x:t>
+          <x:t>357.3652</x:t>
         </x:is>
       </x:c>
       <x:c r="D184" t="inlineStr">
         <x:is>
-          <x:t>143.8828</x:t>
+          <x:t>144.0198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="185">
       <x:c r="A185" s="2" t="n">
-        <x:v>45849</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B185" t="inlineStr">
         <x:is>
-          <x:t>246.4985</x:t>
+          <x:t>248.3237</x:t>
         </x:is>
       </x:c>
       <x:c r="C185" t="inlineStr">
         <x:is>
-          <x:t>355.2092</x:t>
+          <x:t>356.9025</x:t>
         </x:is>
       </x:c>
       <x:c r="D185" t="inlineStr">
         <x:is>
-          <x:t>143.8755</x:t>
+          <x:t>144.0061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="186">
       <x:c r="A186" s="2" t="n">
-        <x:v>45819</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B186" t="inlineStr">
         <x:is>
-          <x:t>247.1510</x:t>
+          <x:t>248.1228</x:t>
         </x:is>
       </x:c>
       <x:c r="C186" t="inlineStr">
         <x:is>
-          <x:t>355.7693</x:t>
+          <x:t>356.7862</x:t>
         </x:is>
       </x:c>
       <x:c r="D186" t="inlineStr">
         <x:is>
-          <x:t>143.8754</x:t>
+          <x:t>144.0104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="187">
       <x:c r="A187" s="2" t="n">
-        <x:v>45788</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B187" t="inlineStr">
         <x:is>
-          <x:t>247.4261</x:t>
+          <x:t>247.3424</x:t>
         </x:is>
       </x:c>
       <x:c r="C187" t="inlineStr">
         <x:is>
-          <x:t>355.8733</x:t>
+          <x:t>356.2075</x:t>
         </x:is>
       </x:c>
       <x:c r="D187" t="inlineStr">
         <x:is>
-          <x:t>143.8422</x:t>
+          <x:t>144.0063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="188">
       <x:c r="A188" s="2" t="n">
-        <x:v>45758</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B188" t="inlineStr">
         <x:is>
-          <x:t>247.5729</x:t>
+          <x:t>246.7968</x:t>
         </x:is>
       </x:c>
       <x:c r="C188" t="inlineStr">
         <x:is>
-          <x:t>355.8961</x:t>
+          <x:t>355.6866</x:t>
         </x:is>
       </x:c>
       <x:c r="D188" t="inlineStr">
         <x:is>
-          <x:t>143.8586</x:t>
+          <x:t>143.9819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="189">
       <x:c r="A189" s="2" t="n">
-        <x:v>45727</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B189" t="inlineStr">
         <x:is>
-          <x:t>248.6926</x:t>
+          <x:t>245.7639</x:t>
         </x:is>
       </x:c>
       <x:c r="C189" t="inlineStr">
         <x:is>
-          <x:t>356.9319</x:t>
+          <x:t>354.7899</x:t>
         </x:is>
       </x:c>
       <x:c r="D189" t="inlineStr">
         <x:is>
-          <x:t>143.8504</x:t>
+          <x:t>143.9664</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="190">
       <x:c r="A190" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B190" t="inlineStr">
         <x:is>
-          <x:t>248.4911</x:t>
+          <x:t>246.1716</x:t>
         </x:is>
       </x:c>
       <x:c r="C190" t="inlineStr">
         <x:is>
-          <x:t>356.7331</x:t>
+          <x:t>354.9918</x:t>
         </x:is>
       </x:c>
       <x:c r="D190" t="inlineStr">
         <x:is>
-          <x:t>143.8385</x:t>
+          <x:t>143.9514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="191">
       <x:c r="A191" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B191" t="inlineStr">
         <x:is>
-          <x:t>248.3504</x:t>
+          <x:t>246.4058</x:t>
         </x:is>
       </x:c>
       <x:c r="C191" t="inlineStr">
         <x:is>
-          <x:t>356.9575</x:t>
+          <x:t>355.0466</x:t>
         </x:is>
       </x:c>
       <x:c r="D191" t="inlineStr">
         <x:is>
-          <x:t>143.8164</x:t>
+          <x:t>143.9238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="192">
       <x:c r="A192" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B192" t="inlineStr">
         <x:is>
-          <x:t>247.9772</x:t>
+          <x:t>246.5659</x:t>
         </x:is>
       </x:c>
       <x:c r="C192" t="inlineStr">
         <x:is>
-          <x:t>356.6855</x:t>
+          <x:t>355.1290</x:t>
         </x:is>
       </x:c>
       <x:c r="D192" t="inlineStr">
         <x:is>
-          <x:t>143.8144</x:t>
+          <x:t>143.9192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="193">
       <x:c r="A193" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B193" t="inlineStr">
         <x:is>
-          <x:t>248.3308</x:t>
+          <x:t>247.1297</x:t>
         </x:is>
       </x:c>
       <x:c r="C193" t="inlineStr">
         <x:is>
-          <x:t>357.1861</x:t>
+          <x:t>355.5553</x:t>
         </x:is>
       </x:c>
       <x:c r="D193" t="inlineStr">
         <x:is>
-          <x:t>143.7927</x:t>
+          <x:t>143.9058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="194">
       <x:c r="A194" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B194" t="inlineStr">
         <x:is>
-          <x:t>247.8179</x:t>
+          <x:t>247.5479</x:t>
         </x:is>
       </x:c>
       <x:c r="C194" t="inlineStr">
         <x:is>
-          <x:t>356.9039</x:t>
+          <x:t>355.8843</x:t>
         </x:is>
       </x:c>
       <x:c r="D194" t="inlineStr">
         <x:is>
-          <x:t>143.7676</x:t>
+          <x:t>143.8638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="195">
       <x:c r="A195" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B195" t="inlineStr">
         <x:is>
-          <x:t>248.0292</x:t>
+          <x:t>247.8657</x:t>
         </x:is>
       </x:c>
       <x:c r="C195" t="inlineStr">
         <x:is>
-          <x:t>357.2197</x:t>
+          <x:t>356.2031</x:t>
         </x:is>
       </x:c>
       <x:c r="D195" t="inlineStr">
         <x:is>
-          <x:t>143.7296</x:t>
+          <x:t>143.8970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="196">
       <x:c r="A196" s="2" t="n">
-        <x:v/>
+        <x:v>46002</x:v>
       </x:c>
       <x:c r="B196" t="inlineStr">
         <x:is>
-          <x:t>248.0154</x:t>
+          <x:t>248.4514</x:t>
         </x:is>
       </x:c>
       <x:c r="C196" t="inlineStr">
         <x:is>
-          <x:t>357.3358</x:t>
+          <x:t>356.5857</x:t>
         </x:is>
       </x:c>
       <x:c r="D196" t="inlineStr">
         <x:is>
-          <x:t>143.7681</x:t>
+          <x:t>143.9250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="197">
       <x:c r="A197" s="2" t="n">
-        <x:v/>
+        <x:v>45972</x:v>
       </x:c>
       <x:c r="B197" t="inlineStr">
         <x:is>
-          <x:t>247.6324</x:t>
+          <x:t>247.9460</x:t>
         </x:is>
       </x:c>
       <x:c r="C197" t="inlineStr">
         <x:is>
-          <x:t>357.0125</x:t>
+          <x:t>356.3112</x:t>
         </x:is>
       </x:c>
       <x:c r="D197" t="inlineStr">
         <x:is>
-          <x:t>143.7945</x:t>
+          <x:t>143.9032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="198">
       <x:c r="A198" s="2" t="n">
-        <x:v/>
+        <x:v>45941</x:v>
       </x:c>
       <x:c r="B198" t="inlineStr">
         <x:is>
-          <x:t>247.2631</x:t>
+          <x:t>247.5654</x:t>
         </x:is>
       </x:c>
       <x:c r="C198" t="inlineStr">
         <x:is>
-          <x:t>356.6624</x:t>
+          <x:t>355.8947</x:t>
         </x:is>
       </x:c>
       <x:c r="D198" t="inlineStr">
         <x:is>
-          <x:t>143.7781</x:t>
+          <x:t>143.8828</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="199">
       <x:c r="A199" s="2" t="n">
-        <x:v/>
+        <x:v>45849</x:v>
       </x:c>
       <x:c r="B199" t="inlineStr">
         <x:is>
-          <x:t>247.1443</x:t>
+          <x:t>246.4985</x:t>
         </x:is>
       </x:c>
       <x:c r="C199" t="inlineStr">
         <x:is>
-          <x:t>356.1386</x:t>
+          <x:t>355.2092</x:t>
         </x:is>
       </x:c>
       <x:c r="D199" t="inlineStr">
         <x:is>
-          <x:t>143.7551</x:t>
+          <x:t>143.8755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="200">
       <x:c r="A200" s="2" t="n">
-        <x:v/>
+        <x:v>45819</x:v>
       </x:c>
       <x:c r="B200" t="inlineStr">
         <x:is>
-          <x:t>245.9852</x:t>
+          <x:t>247.1510</x:t>
         </x:is>
       </x:c>
       <x:c r="C200" t="inlineStr">
         <x:is>
-          <x:t>354.7675</x:t>
+          <x:t>355.7693</x:t>
         </x:is>
       </x:c>
       <x:c r="D200" t="inlineStr">
         <x:is>
-          <x:t>143.7302</x:t>
+          <x:t>143.8754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="201">
       <x:c r="A201" s="2" t="n">
-        <x:v/>
+        <x:v>45788</x:v>
       </x:c>
       <x:c r="B201" t="inlineStr">
         <x:is>
-          <x:t>246.8860</x:t>
+          <x:t>247.4261</x:t>
         </x:is>
       </x:c>
       <x:c r="C201" t="inlineStr">
         <x:is>
-          <x:t>355.5775</x:t>
+          <x:t>355.8733</x:t>
         </x:is>
       </x:c>
       <x:c r="D201" t="inlineStr">
         <x:is>
-          <x:t>143.7240</x:t>
+          <x:t>143.8422</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="202">
       <x:c r="A202" s="2" t="n">
-        <x:v/>
+        <x:v>45758</x:v>
       </x:c>
       <x:c r="B202" t="inlineStr">
         <x:is>
-          <x:t>246.2044</x:t>
+          <x:t>247.5729</x:t>
         </x:is>
       </x:c>
       <x:c r="C202" t="inlineStr">
         <x:is>
-          <x:t>354.7486</x:t>
+          <x:t>355.8961</x:t>
         </x:is>
       </x:c>
       <x:c r="D202" t="inlineStr">
         <x:is>
-          <x:t>143.6920</x:t>
+          <x:t>143.8586</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="203">
       <x:c r="A203" s="2" t="n">
-        <x:v/>
+        <x:v>45727</x:v>
       </x:c>
       <x:c r="B203" t="inlineStr">
         <x:is>
-          <x:t>245.5294</x:t>
+          <x:t>248.6926</x:t>
         </x:is>
       </x:c>
       <x:c r="C203" t="inlineStr">
         <x:is>
-          <x:t>354.1876</x:t>
+          <x:t>356.9319</x:t>
         </x:is>
       </x:c>
       <x:c r="D203" t="inlineStr">
         <x:is>
-          <x:t>143.6571</x:t>
+          <x:t>143.8504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="204">
       <x:c r="A204" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B204" t="inlineStr">
         <x:is>
-          <x:t>245.8803</x:t>
+          <x:t>248.4911</x:t>
         </x:is>
       </x:c>
       <x:c r="C204" t="inlineStr">
         <x:is>
-          <x:t>354.2137</x:t>
+          <x:t>356.7331</x:t>
         </x:is>
       </x:c>
       <x:c r="D204" t="inlineStr">
         <x:is>
-          <x:t>143.5971</x:t>
+          <x:t>143.8385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="205">
       <x:c r="A205" s="2" t="n">
-        <x:v>45940</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B205" t="inlineStr">
         <x:is>
-          <x:t>244.7937</x:t>
+          <x:t>248.3504</x:t>
         </x:is>
       </x:c>
       <x:c r="C205" t="inlineStr">
         <x:is>
-          <x:t>353.2107</x:t>
+          <x:t>356.9575</x:t>
         </x:is>
       </x:c>
       <x:c r="D205" t="inlineStr">
         <x:is>
-          <x:t>143.5466</x:t>
+          <x:t>143.8164</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="206">
       <x:c r="A206" s="2" t="n">
-        <x:v>45910</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B206" t="inlineStr">
         <x:is>
-          <x:t>245.4134</x:t>
+          <x:t>247.9772</x:t>
         </x:is>
       </x:c>
       <x:c r="C206" t="inlineStr">
         <x:is>
-          <x:t>353.3184</x:t>
+          <x:t>356.6855</x:t>
         </x:is>
       </x:c>
       <x:c r="D206" t="inlineStr">
         <x:is>
-          <x:t>143.4704</x:t>
+          <x:t>143.8144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="207">
       <x:c r="A207" s="2" t="n">
-        <x:v>45879</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B207" t="inlineStr">
         <x:is>
-          <x:t>246.0309</x:t>
+          <x:t>248.3308</x:t>
         </x:is>
       </x:c>
       <x:c r="C207" t="inlineStr">
         <x:is>
-          <x:t>354.1011</x:t>
+          <x:t>357.1861</x:t>
         </x:is>
       </x:c>
       <x:c r="D207" t="inlineStr">
         <x:is>
-          <x:t>143.4819</x:t>
+          <x:t>143.7927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="208">
       <x:c r="A208" s="2" t="n">
-        <x:v>45848</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B208" t="inlineStr">
         <x:is>
-          <x:t>246.0141</x:t>
+          <x:t>247.8179</x:t>
         </x:is>
       </x:c>
       <x:c r="C208" t="inlineStr">
         <x:is>
-          <x:t>354.1499</x:t>
+          <x:t>356.9039</x:t>
         </x:is>
       </x:c>
       <x:c r="D208" t="inlineStr">
         <x:is>
-          <x:t>143.4219</x:t>
+          <x:t>143.7676</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="209">
       <x:c r="A209" s="2" t="n">
-        <x:v>45818</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B209" t="inlineStr">
         <x:is>
-          <x:t>246.7660</x:t>
+          <x:t>248.0292</x:t>
         </x:is>
       </x:c>
       <x:c r="C209" t="inlineStr">
         <x:is>
-          <x:t>355.0842</x:t>
+          <x:t>357.2197</x:t>
         </x:is>
       </x:c>
       <x:c r="D209" t="inlineStr">
         <x:is>
-          <x:t>143.4167</x:t>
+          <x:t>143.7296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="210">
       <x:c r="A210" s="2" t="n">
-        <x:v>45726</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B210" t="inlineStr">
         <x:is>
-          <x:t>246.8998</x:t>
+          <x:t>248.0154</x:t>
         </x:is>
       </x:c>
       <x:c r="C210" t="inlineStr">
         <x:is>
-          <x:t>355.5386</x:t>
+          <x:t>357.3358</x:t>
         </x:is>
       </x:c>
       <x:c r="D210" t="inlineStr">
         <x:is>
-          <x:t>143.4096</x:t>
+          <x:t>143.7681</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="211">
       <x:c r="A211" s="2" t="n">
-        <x:v>45698</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B211" t="inlineStr">
         <x:is>
-          <x:t>246.6728</x:t>
+          <x:t>247.6324</x:t>
         </x:is>
       </x:c>
       <x:c r="C211" t="inlineStr">
         <x:is>
-          <x:t>355.4185</x:t>
+          <x:t>357.0125</x:t>
         </x:is>
       </x:c>
       <x:c r="D211" t="inlineStr">
         <x:is>
-          <x:t>143.3962</x:t>
+          <x:t>143.7945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="212">
       <x:c r="A212" s="2" t="n">
-        <x:v>45667</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B212" t="inlineStr">
         <x:is>
-          <x:t>245.9257</x:t>
+          <x:t>247.2631</x:t>
         </x:is>
       </x:c>
       <x:c r="C212" t="inlineStr">
         <x:is>
-          <x:t>354.6384</x:t>
+          <x:t>356.6624</x:t>
         </x:is>
       </x:c>
       <x:c r="D212" t="inlineStr">
         <x:is>
-          <x:t>143.3838</x:t>
+          <x:t>143.7781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="213">
       <x:c r="A213" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B213" t="inlineStr">
         <x:is>
-          <x:t>245.4790</x:t>
+          <x:t>247.1443</x:t>
         </x:is>
       </x:c>
       <x:c r="C213" t="inlineStr">
         <x:is>
-          <x:t>353.7149</x:t>
+          <x:t>356.1386</x:t>
         </x:is>
       </x:c>
       <x:c r="D213" t="inlineStr">
         <x:is>
-          <x:t>143.3586</x:t>
+          <x:t>143.7551</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="214">
       <x:c r="A214" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B214" t="inlineStr">
         <x:is>
-          <x:t>245.1437</x:t>
+          <x:t>245.9852</x:t>
         </x:is>
       </x:c>
       <x:c r="C214" t="inlineStr">
         <x:is>
-          <x:t>353.5924</x:t>
+          <x:t>354.7675</x:t>
         </x:is>
       </x:c>
       <x:c r="D214" t="inlineStr">
         <x:is>
-          <x:t>143.3404</x:t>
+          <x:t>143.7302</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="215">
       <x:c r="A215" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B215" t="inlineStr">
         <x:is>
-          <x:t>244.5495</x:t>
+          <x:t>246.8860</x:t>
         </x:is>
       </x:c>
       <x:c r="C215" t="inlineStr">
         <x:is>
-          <x:t>353.1450</x:t>
+          <x:t>355.5775</x:t>
         </x:is>
       </x:c>
       <x:c r="D215" t="inlineStr">
         <x:is>
-          <x:t>143.2698</x:t>
+          <x:t>143.7240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="216">
       <x:c r="A216" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B216" t="inlineStr">
         <x:is>
-          <x:t>244.1364</x:t>
+          <x:t>246.2044</x:t>
         </x:is>
       </x:c>
       <x:c r="C216" t="inlineStr">
         <x:is>
-          <x:t>352.5679</x:t>
+          <x:t>354.7486</x:t>
         </x:is>
       </x:c>
       <x:c r="D216" t="inlineStr">
         <x:is>
-          <x:t>143.2317</x:t>
+          <x:t>143.6920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="217">
       <x:c r="A217" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B217" t="inlineStr">
         <x:is>
-          <x:t>244.3082</x:t>
+          <x:t>245.5294</x:t>
         </x:is>
       </x:c>
       <x:c r="C217" t="inlineStr">
         <x:is>
-          <x:t>352.8357</x:t>
+          <x:t>354.1876</x:t>
         </x:is>
       </x:c>
       <x:c r="D217" t="inlineStr">
         <x:is>
-          <x:t>143.2711</x:t>
+          <x:t>143.6571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="218">
       <x:c r="A218" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B218" t="inlineStr">
         <x:is>
-          <x:t>244.3071</x:t>
+          <x:t>245.8803</x:t>
         </x:is>
       </x:c>
       <x:c r="C218" t="inlineStr">
         <x:is>
-          <x:t>352.6716</x:t>
+          <x:t>354.2137</x:t>
         </x:is>
       </x:c>
       <x:c r="D218" t="inlineStr">
         <x:is>
-          <x:t>143.2545</x:t>
+          <x:t>143.5971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="219">
       <x:c r="A219" s="2" t="n">
-        <x:v/>
+        <x:v>45940</x:v>
       </x:c>
       <x:c r="B219" t="inlineStr">
         <x:is>
-          <x:t>244.8315</x:t>
+          <x:t>244.7937</x:t>
         </x:is>
       </x:c>
       <x:c r="C219" t="inlineStr">
         <x:is>
-          <x:t>353.5821</x:t>
+          <x:t>353.2107</x:t>
         </x:is>
       </x:c>
       <x:c r="D219" t="inlineStr">
         <x:is>
-          <x:t>143.2569</x:t>
+          <x:t>143.5466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="220">
       <x:c r="A220" s="2" t="n">
-        <x:v/>
+        <x:v>45910</x:v>
       </x:c>
       <x:c r="B220" t="inlineStr">
         <x:is>
-          <x:t>244.9219</x:t>
+          <x:t>245.4134</x:t>
         </x:is>
       </x:c>
       <x:c r="C220" t="inlineStr">
         <x:is>
-          <x:t>353.7125</x:t>
+          <x:t>353.3184</x:t>
         </x:is>
       </x:c>
       <x:c r="D220" t="inlineStr">
         <x:is>
-          <x:t>143.2629</x:t>
+          <x:t>143.4704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="221">
       <x:c r="A221" s="2" t="n">
-        <x:v/>
+        <x:v>45879</x:v>
       </x:c>
       <x:c r="B221" t="inlineStr">
         <x:is>
-          <x:t>244.4353</x:t>
+          <x:t>246.0309</x:t>
         </x:is>
       </x:c>
       <x:c r="C221" t="inlineStr">
         <x:is>
-          <x:t>353.1766</x:t>
+          <x:t>354.1011</x:t>
         </x:is>
       </x:c>
       <x:c r="D221" t="inlineStr">
         <x:is>
-          <x:t>143.2741</x:t>
+          <x:t>143.4819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="222">
       <x:c r="A222" s="2" t="n">
-        <x:v/>
+        <x:v>45848</x:v>
       </x:c>
       <x:c r="B222" t="inlineStr">
         <x:is>
-          <x:t>244.2336</x:t>
+          <x:t>246.0141</x:t>
         </x:is>
       </x:c>
       <x:c r="C222" t="inlineStr">
         <x:is>
-          <x:t>353.1452</x:t>
+          <x:t>354.1499</x:t>
         </x:is>
       </x:c>
       <x:c r="D222" t="inlineStr">
         <x:is>
-          <x:t>143.2872</x:t>
+          <x:t>143.4219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="223">
       <x:c r="A223" s="2" t="n">
-        <x:v/>
+        <x:v>45818</x:v>
       </x:c>
       <x:c r="B223" t="inlineStr">
         <x:is>
-          <x:t>244.6518</x:t>
+          <x:t>246.7660</x:t>
         </x:is>
       </x:c>
       <x:c r="C223" t="inlineStr">
         <x:is>
-          <x:t>353.5436</x:t>
+          <x:t>355.0842</x:t>
         </x:is>
       </x:c>
       <x:c r="D223" t="inlineStr">
         <x:is>
-          <x:t>143.3006</x:t>
+          <x:t>143.4167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="224">
       <x:c r="A224" s="2" t="n">
-        <x:v/>
+        <x:v>45726</x:v>
       </x:c>
       <x:c r="B224" t="inlineStr">
         <x:is>
-          <x:t>245.3615</x:t>
+          <x:t>246.8998</x:t>
         </x:is>
       </x:c>
       <x:c r="C224" t="inlineStr">
         <x:is>
-          <x:t>354.3734</x:t>
+          <x:t>355.5386</x:t>
         </x:is>
       </x:c>
       <x:c r="D224" t="inlineStr">
         <x:is>
-          <x:t>143.2790</x:t>
+          <x:t>143.4096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="225">
       <x:c r="A225" s="2" t="n">
-        <x:v>46000</x:v>
+        <x:v>45698</x:v>
       </x:c>
       <x:c r="B225" t="inlineStr">
         <x:is>
-          <x:t>244.8779</x:t>
+          <x:t>246.6728</x:t>
         </x:is>
       </x:c>
       <x:c r="C225" t="inlineStr">
         <x:is>
-          <x:t>353.8436</x:t>
+          <x:t>355.4185</x:t>
         </x:is>
       </x:c>
       <x:c r="D225" t="inlineStr">
         <x:is>
-          <x:t>143.2651</x:t>
+          <x:t>143.3962</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="226">
       <x:c r="A226" s="2" t="n">
-        <x:v>45970</x:v>
+        <x:v>45667</x:v>
       </x:c>
       <x:c r="B226" t="inlineStr">
         <x:is>
-          <x:t>245.1303</x:t>
+          <x:t>245.9257</x:t>
         </x:is>
       </x:c>
       <x:c r="C226" t="inlineStr">
         <x:is>
-          <x:t>354.1126</x:t>
+          <x:t>354.6384</x:t>
         </x:is>
       </x:c>
       <x:c r="D226" t="inlineStr">
         <x:is>
-          <x:t>143.3210</x:t>
+          <x:t>143.3838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="227">
       <x:c r="A227" s="2" t="n">
-        <x:v>45939</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B227" t="inlineStr">
         <x:is>
-          <x:t>244.1952</x:t>
+          <x:t>245.4790</x:t>
         </x:is>
       </x:c>
       <x:c r="C227" t="inlineStr">
         <x:is>
-          <x:t>353.3542</x:t>
+          <x:t>353.7149</x:t>
         </x:is>
       </x:c>
       <x:c r="D227" t="inlineStr">
         <x:is>
-          <x:t>143.3214</x:t>
+          <x:t>143.3586</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="228">
       <x:c r="A228" s="2" t="n">
-        <x:v>45909</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B228" t="inlineStr">
         <x:is>
-          <x:t>243.7130</x:t>
+          <x:t>245.1437</x:t>
         </x:is>
       </x:c>
       <x:c r="C228" t="inlineStr">
         <x:is>
-          <x:t>353.0402</x:t>
+          <x:t>353.5924</x:t>
         </x:is>
       </x:c>
       <x:c r="D228" t="inlineStr">
         <x:is>
-          <x:t>143.2998</x:t>
+          <x:t>143.3404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="229">
       <x:c r="A229" s="2" t="n">
-        <x:v>45878</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B229" t="inlineStr">
         <x:is>
-          <x:t>243.1792</x:t>
+          <x:t>244.5495</x:t>
         </x:is>
       </x:c>
       <x:c r="C229" t="inlineStr">
         <x:is>
-          <x:t>352.5788</x:t>
+          <x:t>353.1450</x:t>
         </x:is>
       </x:c>
       <x:c r="D229" t="inlineStr">
         <x:is>
-          <x:t>143.3420</x:t>
+          <x:t>143.2698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="230">
       <x:c r="A230" s="2" t="n">
-        <x:v>45786</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B230" t="inlineStr">
         <x:is>
-          <x:t>241.9748</x:t>
+          <x:t>244.1364</x:t>
         </x:is>
       </x:c>
       <x:c r="C230" t="inlineStr">
         <x:is>
-          <x:t>350.4040</x:t>
+          <x:t>352.5679</x:t>
         </x:is>
       </x:c>
       <x:c r="D230" t="inlineStr">
         <x:is>
-          <x:t>143.2805</x:t>
+          <x:t>143.2317</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="231">
       <x:c r="A231" s="2" t="n">
-        <x:v>45756</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B231" t="inlineStr">
         <x:is>
-          <x:t>241.4724</x:t>
+          <x:t>244.3082</x:t>
         </x:is>
       </x:c>
       <x:c r="C231" t="inlineStr">
         <x:is>
-          <x:t>349.8241</x:t>
+          <x:t>352.8357</x:t>
         </x:is>
       </x:c>
       <x:c r="D231" t="inlineStr">
         <x:is>
-          <x:t>143.2169</x:t>
+          <x:t>143.2711</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="232">
       <x:c r="A232" s="2" t="n">
-        <x:v>45725</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B232" t="inlineStr">
         <x:is>
-          <x:t>241.1440</x:t>
+          <x:t>244.3071</x:t>
         </x:is>
       </x:c>
       <x:c r="C232" t="inlineStr">
         <x:is>
-          <x:t>349.3246</x:t>
+          <x:t>352.6716</x:t>
         </x:is>
       </x:c>
       <x:c r="D232" t="inlineStr">
         <x:is>
-          <x:t>143.1624</x:t>
+          <x:t>143.2545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="233">
       <x:c r="A233" s="2" t="n">
-        <x:v>45697</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B233" t="inlineStr">
         <x:is>
-          <x:t>240.4265</x:t>
+          <x:t>244.8315</x:t>
         </x:is>
       </x:c>
       <x:c r="C233" t="inlineStr">
         <x:is>
-          <x:t>348.5755</x:t>
+          <x:t>353.5821</x:t>
         </x:is>
       </x:c>
       <x:c r="D233" t="inlineStr">
         <x:is>
-          <x:t>143.0805</x:t>
+          <x:t>143.2569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="234">
       <x:c r="A234" s="2" t="n">
-        <x:v>45666</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B234" t="inlineStr">
         <x:is>
-          <x:t>240.5923</x:t>
+          <x:t>244.9219</x:t>
         </x:is>
       </x:c>
       <x:c r="C234" t="inlineStr">
         <x:is>
-          <x:t>348.6302</x:t>
+          <x:t>353.7125</x:t>
         </x:is>
       </x:c>
       <x:c r="D234" t="inlineStr">
         <x:is>
-          <x:t>143.1237</x:t>
+          <x:t>143.2629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="235">
       <x:c r="A235" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B235" t="inlineStr">
         <x:is>
-          <x:t>240.6216</x:t>
+          <x:t>244.4353</x:t>
         </x:is>
       </x:c>
       <x:c r="C235" t="inlineStr">
         <x:is>
-          <x:t>348.8121</x:t>
+          <x:t>353.1766</x:t>
         </x:is>
       </x:c>
       <x:c r="D235" t="inlineStr">
         <x:is>
-          <x:t>143.1322</x:t>
+          <x:t>143.2741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="236">
       <x:c r="A236" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B236" t="inlineStr">
         <x:is>
-          <x:t>240.6276</x:t>
+          <x:t>244.2336</x:t>
         </x:is>
       </x:c>
       <x:c r="C236" t="inlineStr">
         <x:is>
-          <x:t>348.8386</x:t>
+          <x:t>353.1452</x:t>
         </x:is>
       </x:c>
       <x:c r="D236" t="inlineStr">
         <x:is>
-          <x:t>143.1144</x:t>
+          <x:t>143.2872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="237">
       <x:c r="A237" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B237" t="inlineStr">
         <x:is>
-          <x:t>240.6352</x:t>
+          <x:t>244.6518</x:t>
         </x:is>
       </x:c>
       <x:c r="C237" t="inlineStr">
         <x:is>
-          <x:t>348.8043</x:t>
+          <x:t>353.5436</x:t>
         </x:is>
       </x:c>
       <x:c r="D237" t="inlineStr">
         <x:is>
-          <x:t>143.0928</x:t>
+          <x:t>143.3006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="238">
       <x:c r="A238" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B238" t="inlineStr">
         <x:is>
-          <x:t>240.6388</x:t>
+          <x:t>245.3615</x:t>
         </x:is>
       </x:c>
       <x:c r="C238" t="inlineStr">
         <x:is>
-          <x:t>348.7503</x:t>
+          <x:t>354.3734</x:t>
         </x:is>
       </x:c>
       <x:c r="D238" t="inlineStr">
         <x:is>
-          <x:t>143.1523</x:t>
+          <x:t>143.2790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="239">
       <x:c r="A239" s="2" t="n">
-        <x:v/>
+        <x:v>46000</x:v>
       </x:c>
       <x:c r="B239" t="inlineStr">
         <x:is>
-          <x:t>240.4730</x:t>
+          <x:t>244.8779</x:t>
         </x:is>
       </x:c>
       <x:c r="C239" t="inlineStr">
         <x:is>
-          <x:t>348.4829</x:t>
+          <x:t>353.8436</x:t>
         </x:is>
       </x:c>
       <x:c r="D239" t="inlineStr">
         <x:is>
-          <x:t>143.1075</x:t>
+          <x:t>143.2651</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="240">
       <x:c r="A240" s="2" t="n">
-        <x:v/>
+        <x:v>45970</x:v>
       </x:c>
       <x:c r="B240" t="inlineStr">
         <x:is>
-          <x:t>240.5468</x:t>
+          <x:t>245.1303</x:t>
         </x:is>
       </x:c>
       <x:c r="C240" t="inlineStr">
         <x:is>
-          <x:t>348.4171</x:t>
+          <x:t>354.1126</x:t>
         </x:is>
       </x:c>
       <x:c r="D240" t="inlineStr">
         <x:is>
-          <x:t>143.0561</x:t>
+          <x:t>143.3210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="241">
       <x:c r="A241" s="2" t="n">
-        <x:v/>
+        <x:v>45939</x:v>
       </x:c>
       <x:c r="B241" t="inlineStr">
         <x:is>
-          <x:t>241.0018</x:t>
+          <x:t>244.1952</x:t>
         </x:is>
       </x:c>
       <x:c r="C241" t="inlineStr">
         <x:is>
-          <x:t>348.9938</x:t>
+          <x:t>353.3542</x:t>
         </x:is>
       </x:c>
       <x:c r="D241" t="inlineStr">
         <x:is>
-          <x:t>143.1087</x:t>
+          <x:t>143.3214</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="242">
       <x:c r="A242" s="2" t="n">
-        <x:v/>
+        <x:v>45909</x:v>
       </x:c>
       <x:c r="B242" t="inlineStr">
         <x:is>
-          <x:t>240.3519</x:t>
+          <x:t>243.7130</x:t>
         </x:is>
       </x:c>
       <x:c r="C242" t="inlineStr">
         <x:is>
-          <x:t>348.0951</x:t>
+          <x:t>353.0402</x:t>
         </x:is>
       </x:c>
       <x:c r="D242" t="inlineStr">
         <x:is>
-          <x:t>143.0704</x:t>
+          <x:t>143.2998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="243">
       <x:c r="A243" s="2" t="n">
-        <x:v/>
+        <x:v>45878</x:v>
       </x:c>
       <x:c r="B243" t="inlineStr">
         <x:is>
-          <x:t>240.6067</x:t>
+          <x:t>243.1792</x:t>
         </x:is>
       </x:c>
       <x:c r="C243" t="inlineStr">
         <x:is>
-          <x:t>348.2375</x:t>
+          <x:t>352.5788</x:t>
         </x:is>
       </x:c>
       <x:c r="D243" t="inlineStr">
         <x:is>
-          <x:t>143.0964</x:t>
+          <x:t>143.3420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="244">
       <x:c r="A244" s="2" t="n">
-        <x:v/>
+        <x:v>45786</x:v>
       </x:c>
       <x:c r="B244" t="inlineStr">
         <x:is>
-          <x:t>240.5132</x:t>
+          <x:t>241.9748</x:t>
         </x:is>
       </x:c>
       <x:c r="C244" t="inlineStr">
         <x:is>
-          <x:t>348.1852</x:t>
+          <x:t>350.4040</x:t>
         </x:is>
       </x:c>
       <x:c r="D244" t="inlineStr">
         <x:is>
-          <x:t>143.0611</x:t>
+          <x:t>143.2805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="245">
       <x:c r="A245" s="2" t="n">
-        <x:v/>
+        <x:v>45756</x:v>
       </x:c>
       <x:c r="B245" t="inlineStr">
         <x:is>
-          <x:t>240.7116</x:t>
+          <x:t>241.4724</x:t>
         </x:is>
       </x:c>
       <x:c r="C245" t="inlineStr">
         <x:is>
-          <x:t>348.3089</x:t>
+          <x:t>349.8241</x:t>
         </x:is>
       </x:c>
       <x:c r="D245" t="inlineStr">
         <x:is>
-          <x:t>143.0589</x:t>
+          <x:t>143.2169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="246">
       <x:c r="A246" s="2" t="n">
-        <x:v/>
+        <x:v>45725</x:v>
       </x:c>
       <x:c r="B246" t="inlineStr">
         <x:is>
-          <x:t>240.8287</x:t>
+          <x:t>241.1440</x:t>
         </x:is>
       </x:c>
       <x:c r="C246" t="inlineStr">
         <x:is>
-          <x:t>348.2367</x:t>
+          <x:t>349.3246</x:t>
         </x:is>
       </x:c>
       <x:c r="D246" t="inlineStr">
         <x:is>
-          <x:t>143.0371</x:t>
+          <x:t>143.1624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="247">
       <x:c r="A247" s="2" t="n">
-        <x:v/>
+        <x:v>45697</x:v>
       </x:c>
       <x:c r="B247" t="inlineStr">
         <x:is>
-          <x:t>240.9050</x:t>
+          <x:t>240.4265</x:t>
         </x:is>
       </x:c>
       <x:c r="C247" t="inlineStr">
         <x:is>
-          <x:t>348.3531</x:t>
+          <x:t>348.5755</x:t>
         </x:is>
       </x:c>
       <x:c r="D247" t="inlineStr">
         <x:is>
-          <x:t>143.0798</x:t>
+          <x:t>143.0805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="248">
       <x:c r="A248" s="2" t="n">
-        <x:v/>
+        <x:v>45666</x:v>
       </x:c>
       <x:c r="B248" t="inlineStr">
         <x:is>
-          <x:t>240.4233</x:t>
+          <x:t>240.5923</x:t>
         </x:is>
       </x:c>
       <x:c r="C248" t="inlineStr">
         <x:is>
-          <x:t>348.0526</x:t>
+          <x:t>348.6302</x:t>
         </x:is>
       </x:c>
       <x:c r="D248" t="inlineStr">
         <x:is>
-          <x:t>143.0708</x:t>
+          <x:t>143.1237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="249">
       <x:c r="A249" s="2" t="n">
-        <x:v>45999</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B249" t="inlineStr">
         <x:is>
-          <x:t>240.1569</x:t>
+          <x:t>240.6216</x:t>
         </x:is>
       </x:c>
       <x:c r="C249" t="inlineStr">
         <x:is>
-          <x:t>347.6014</x:t>
+          <x:t>348.8121</x:t>
         </x:is>
       </x:c>
       <x:c r="D249" t="inlineStr">
         <x:is>
-          <x:t>143.0325</x:t>
+          <x:t>143.1322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="250">
       <x:c r="A250" s="2" t="n">
-        <x:v>45969</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B250" t="inlineStr">
         <x:is>
-          <x:t>239.9504</x:t>
+          <x:t>240.6276</x:t>
         </x:is>
       </x:c>
       <x:c r="C250" t="inlineStr">
         <x:is>
-          <x:t>347.4918</x:t>
+          <x:t>348.8386</x:t>
         </x:is>
       </x:c>
       <x:c r="D250" t="inlineStr">
         <x:is>
-          <x:t>143.0532</x:t>
+          <x:t>143.1144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="251">
       <x:c r="A251" s="2" t="n">
-        <x:v>45877</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B251" t="inlineStr">
         <x:is>
-          <x:t>239.8226</x:t>
+          <x:t>240.6352</x:t>
         </x:is>
       </x:c>
       <x:c r="C251" t="inlineStr">
         <x:is>
-          <x:t>347.3849</x:t>
+          <x:t>348.8043</x:t>
         </x:is>
       </x:c>
       <x:c r="D251" t="inlineStr">
         <x:is>
-          <x:t>143.0198</x:t>
+          <x:t>143.0928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="252">
       <x:c r="A252" s="2" t="n">
-        <x:v>45846</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B252" t="inlineStr">
         <x:is>
-          <x:t>239.7876</x:t>
+          <x:t>240.6388</x:t>
         </x:is>
       </x:c>
       <x:c r="C252" t="inlineStr">
         <x:is>
-          <x:t>347.5715</x:t>
+          <x:t>348.7503</x:t>
         </x:is>
       </x:c>
       <x:c r="D252" t="inlineStr">
         <x:is>
-          <x:t>143.0406</x:t>
+          <x:t>143.1523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="253">
       <x:c r="A253" s="2" t="n">
-        <x:v>45816</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B253" t="inlineStr">
         <x:is>
-          <x:t>239.4501</x:t>
+          <x:t>240.4730</x:t>
         </x:is>
       </x:c>
       <x:c r="C253" t="inlineStr">
         <x:is>
-          <x:t>347.2979</x:t>
+          <x:t>348.4829</x:t>
         </x:is>
       </x:c>
       <x:c r="D253" t="inlineStr">
         <x:is>
-          <x:t>143.0228</x:t>
+          <x:t>143.1075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="254">
       <x:c r="A254" s="2" t="n">
-        <x:v>45785</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B254" t="inlineStr">
         <x:is>
-          <x:t>239.3141</x:t>
+          <x:t>240.5468</x:t>
         </x:is>
       </x:c>
       <x:c r="C254" t="inlineStr">
         <x:is>
-          <x:t>347.4511</x:t>
+          <x:t>348.4171</x:t>
         </x:is>
       </x:c>
       <x:c r="D254" t="inlineStr">
         <x:is>
-          <x:t>143.0578</x:t>
+          <x:t>143.0561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="255">
       <x:c r="A255" s="2" t="n">
-        <x:v>45755</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B255" t="inlineStr">
         <x:is>
-          <x:t>238.9691</x:t>
+          <x:t>241.0018</x:t>
         </x:is>
       </x:c>
       <x:c r="C255" t="inlineStr">
         <x:is>
-          <x:t>347.1096</x:t>
+          <x:t>348.9938</x:t>
         </x:is>
       </x:c>
       <x:c r="D255" t="inlineStr">
         <x:is>
-          <x:t>143.0340</x:t>
+          <x:t>143.1087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="256">
       <x:c r="A256" s="2" t="n">
-        <x:v>45665</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B256" t="inlineStr">
         <x:is>
-          <x:t>238.5898</x:t>
+          <x:t>240.3519</x:t>
         </x:is>
       </x:c>
       <x:c r="C256" t="inlineStr">
         <x:is>
-          <x:t>347.1729</x:t>
+          <x:t>348.0951</x:t>
         </x:is>
       </x:c>
       <x:c r="D256" t="inlineStr">
         <x:is>
-          <x:t>143.0224</x:t>
+          <x:t>143.0704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="257">
       <x:c r="A257" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B257" t="inlineStr">
         <x:is>
-          <x:t>239.7865</x:t>
+          <x:t>240.6067</x:t>
         </x:is>
       </x:c>
       <x:c r="C257" t="inlineStr">
         <x:is>
-          <x:t>348.1963</x:t>
+          <x:t>348.2375</x:t>
         </x:is>
       </x:c>
       <x:c r="D257" t="inlineStr">
         <x:is>
-          <x:t>142.9739</x:t>
+          <x:t>143.0964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="258">
       <x:c r="A258" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B258" t="inlineStr">
         <x:is>
-          <x:t>239.8346</x:t>
+          <x:t>240.5132</x:t>
         </x:is>
       </x:c>
       <x:c r="C258" t="inlineStr">
         <x:is>
-          <x:t>348.1347</x:t>
+          <x:t>348.1852</x:t>
         </x:is>
       </x:c>
       <x:c r="D258" t="inlineStr">
         <x:is>
-          <x:t>142.9272</x:t>
+          <x:t>143.0611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="259">
       <x:c r="A259" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B259" t="inlineStr">
         <x:is>
-          <x:t>240.0970</x:t>
+          <x:t>240.7116</x:t>
         </x:is>
       </x:c>
       <x:c r="C259" t="inlineStr">
         <x:is>
-          <x:t>348.4629</x:t>
+          <x:t>348.3089</x:t>
         </x:is>
       </x:c>
       <x:c r="D259" t="inlineStr">
         <x:is>
-          <x:t>142.9380</x:t>
+          <x:t>143.0589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="260">
       <x:c r="A260" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B260" t="inlineStr">
         <x:is>
-          <x:t>239.3522</x:t>
+          <x:t>240.8287</x:t>
         </x:is>
       </x:c>
       <x:c r="C260" t="inlineStr">
         <x:is>
-          <x:t>347.7067</x:t>
+          <x:t>348.2367</x:t>
         </x:is>
       </x:c>
       <x:c r="D260" t="inlineStr">
         <x:is>
-          <x:t>142.8999</x:t>
+          <x:t>143.0371</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="261">
       <x:c r="A261" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B261" t="inlineStr">
         <x:is>
-          <x:t>238.8126</x:t>
+          <x:t>240.9050</x:t>
         </x:is>
       </x:c>
       <x:c r="C261" t="inlineStr">
         <x:is>
-          <x:t>347.1012</x:t>
+          <x:t>348.3531</x:t>
         </x:is>
       </x:c>
       <x:c r="D261" t="inlineStr">
         <x:is>
-          <x:t>142.8185</x:t>
+          <x:t>143.0798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="262">
       <x:c r="A262" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B262" t="inlineStr">
         <x:is>
-          <x:t>238.8506</x:t>
+          <x:t>240.4233</x:t>
         </x:is>
       </x:c>
       <x:c r="C262" t="inlineStr">
         <x:is>
-          <x:t>347.0227</x:t>
+          <x:t>348.0526</x:t>
         </x:is>
       </x:c>
       <x:c r="D262" t="inlineStr">
         <x:is>
-          <x:t>142.8117</x:t>
+          <x:t>143.0708</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="263">
       <x:c r="A263" s="2" t="n">
-        <x:v/>
+        <x:v>45999</x:v>
       </x:c>
       <x:c r="B263" t="inlineStr">
         <x:is>
-          <x:t>238.5995</x:t>
+          <x:t>240.1569</x:t>
         </x:is>
       </x:c>
       <x:c r="C263" t="inlineStr">
         <x:is>
-          <x:t>347.0069</x:t>
+          <x:t>347.6014</x:t>
         </x:is>
       </x:c>
       <x:c r="D263" t="inlineStr">
         <x:is>
-          <x:t>142.8690</x:t>
+          <x:t>143.0325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="264">
       <x:c r="A264" s="2" t="n">
-        <x:v/>
+        <x:v>45969</x:v>
       </x:c>
       <x:c r="B264" t="inlineStr">
         <x:is>
-          <x:t>237.9895</x:t>
+          <x:t>239.9504</x:t>
         </x:is>
       </x:c>
       <x:c r="C264" t="inlineStr">
         <x:is>
-          <x:t>346.8878</x:t>
+          <x:t>347.4918</x:t>
         </x:is>
       </x:c>
       <x:c r="D264" t="inlineStr">
         <x:is>
-          <x:t>142.8787</x:t>
+          <x:t>143.0532</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="265">
       <x:c r="A265" s="2" t="n">
-        <x:v/>
+        <x:v>45877</x:v>
       </x:c>
       <x:c r="B265" t="inlineStr">
         <x:is>
-          <x:t>237.0207</x:t>
+          <x:t>239.8226</x:t>
         </x:is>
       </x:c>
       <x:c r="C265" t="inlineStr">
         <x:is>
-          <x:t>345.8683</x:t>
+          <x:t>347.3849</x:t>
         </x:is>
       </x:c>
       <x:c r="D265" t="inlineStr">
         <x:is>
-          <x:t>142.8739</x:t>
+          <x:t>143.0198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="266">
       <x:c r="A266" s="2" t="n">
-        <x:v/>
+        <x:v>45846</x:v>
       </x:c>
       <x:c r="B266" t="inlineStr">
         <x:is>
-          <x:t>236.5514</x:t>
+          <x:t>239.7876</x:t>
         </x:is>
       </x:c>
       <x:c r="C266" t="inlineStr">
         <x:is>
-          <x:t>345.3808</x:t>
+          <x:t>347.5715</x:t>
         </x:is>
       </x:c>
       <x:c r="D266" t="inlineStr">
         <x:is>
-          <x:t>142.8007</x:t>
+          <x:t>143.0406</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="267">
       <x:c r="A267" s="2" t="n">
-        <x:v/>
+        <x:v>45816</x:v>
       </x:c>
       <x:c r="B267" t="inlineStr">
         <x:is>
-          <x:t>236.6553</x:t>
+          <x:t>239.4501</x:t>
         </x:is>
       </x:c>
       <x:c r="C267" t="inlineStr">
         <x:is>
-          <x:t>345.5387</x:t>
+          <x:t>347.2979</x:t>
         </x:is>
       </x:c>
       <x:c r="D267" t="inlineStr">
         <x:is>
-          <x:t>142.8096</x:t>
+          <x:t>143.0228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="268">
       <x:c r="A268" s="2" t="n">
-        <x:v/>
+        <x:v>45785</x:v>
       </x:c>
       <x:c r="B268" t="inlineStr">
         <x:is>
-          <x:t>235.6483</x:t>
+          <x:t>239.3141</x:t>
         </x:is>
       </x:c>
       <x:c r="C268" t="inlineStr">
         <x:is>
-          <x:t>344.5854</x:t>
+          <x:t>347.4511</x:t>
         </x:is>
       </x:c>
       <x:c r="D268" t="inlineStr">
         <x:is>
-          <x:t>142.7876</x:t>
+          <x:t>143.0578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="269">
       <x:c r="A269" s="2" t="n">
-        <x:v/>
+        <x:v>45755</x:v>
       </x:c>
       <x:c r="B269" t="inlineStr">
         <x:is>
-          <x:t>235.3305</x:t>
+          <x:t>238.9691</x:t>
         </x:is>
       </x:c>
       <x:c r="C269" t="inlineStr">
         <x:is>
-          <x:t>344.2333</x:t>
+          <x:t>347.1096</x:t>
         </x:is>
       </x:c>
       <x:c r="D269" t="inlineStr">
         <x:is>
-          <x:t>142.7436</x:t>
+          <x:t>143.0340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="270">
       <x:c r="A270" s="2" t="n">
-        <x:v/>
+        <x:v>45665</x:v>
       </x:c>
       <x:c r="B270" t="inlineStr">
         <x:is>
-          <x:t>235.0882</x:t>
+          <x:t>238.5898</x:t>
         </x:is>
       </x:c>
       <x:c r="C270" t="inlineStr">
         <x:is>
-          <x:t>344.0476</x:t>
+          <x:t>347.1729</x:t>
         </x:is>
       </x:c>
       <x:c r="D270" t="inlineStr">
         <x:is>
-          <x:t>142.7011</x:t>
+          <x:t>143.0224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="271">
       <x:c r="A271" s="2" t="n">
-        <x:v>45968</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B271" t="inlineStr">
         <x:is>
-          <x:t>234.5364</x:t>
+          <x:t>239.7865</x:t>
         </x:is>
       </x:c>
       <x:c r="C271" t="inlineStr">
         <x:is>
-          <x:t>343.5353</x:t>
+          <x:t>348.1963</x:t>
         </x:is>
       </x:c>
       <x:c r="D271" t="inlineStr">
         <x:is>
-          <x:t>142.6876</x:t>
+          <x:t>142.9739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="272">
       <x:c r="A272" s="2" t="n">
-        <x:v>45937</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B272" t="inlineStr">
         <x:is>
-          <x:t>234.4464</x:t>
+          <x:t>239.8346</x:t>
         </x:is>
       </x:c>
       <x:c r="C272" t="inlineStr">
         <x:is>
-          <x:t>343.3078</x:t>
+          <x:t>348.1347</x:t>
         </x:is>
       </x:c>
       <x:c r="D272" t="inlineStr">
         <x:is>
-          <x:t>142.6735</x:t>
+          <x:t>142.9272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="273">
       <x:c r="A273" s="2" t="n">
-        <x:v>45907</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B273" t="inlineStr">
         <x:is>
-          <x:t>234.0039</x:t>
+          <x:t>240.0970</x:t>
         </x:is>
       </x:c>
       <x:c r="C273" t="inlineStr">
         <x:is>
-          <x:t>342.9246</x:t>
+          <x:t>348.4629</x:t>
         </x:is>
       </x:c>
       <x:c r="D273" t="inlineStr">
         <x:is>
-          <x:t>142.6952</x:t>
+          <x:t>142.9380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="274">
       <x:c r="A274" s="2" t="n">
-        <x:v>45876</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B274" t="inlineStr">
         <x:is>
-          <x:t>233.2264</x:t>
+          <x:t>239.3522</x:t>
         </x:is>
       </x:c>
       <x:c r="C274" t="inlineStr">
         <x:is>
-          <x:t>342.3597</x:t>
+          <x:t>347.7067</x:t>
         </x:is>
       </x:c>
       <x:c r="D274" t="inlineStr">
         <x:is>
-          <x:t>142.6523</x:t>
+          <x:t>142.8999</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="275">
       <x:c r="A275" s="2" t="n">
-        <x:v>45845</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B275" t="inlineStr">
         <x:is>
-          <x:t>233.2814</x:t>
+          <x:t>238.8126</x:t>
         </x:is>
       </x:c>
       <x:c r="C275" t="inlineStr">
         <x:is>
-          <x:t>342.4873</x:t>
+          <x:t>347.1012</x:t>
         </x:is>
       </x:c>
       <x:c r="D275" t="inlineStr">
         <x:is>
-          <x:t>142.6897</x:t>
+          <x:t>142.8185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="276">
       <x:c r="A276" s="2" t="n">
-        <x:v>45754</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B276" t="inlineStr">
         <x:is>
-          <x:t>233.1323</x:t>
+          <x:t>238.8506</x:t>
         </x:is>
       </x:c>
       <x:c r="C276" t="inlineStr">
         <x:is>
-          <x:t>342.2483</x:t>
+          <x:t>347.0227</x:t>
         </x:is>
       </x:c>
       <x:c r="D276" t="inlineStr">
         <x:is>
-          <x:t>142.6867</x:t>
+          <x:t>142.8117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="277">
       <x:c r="A277" s="2" t="n">
-        <x:v>45723</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B277" t="inlineStr">
         <x:is>
-          <x:t>233.0821</x:t>
+          <x:t>238.5995</x:t>
         </x:is>
       </x:c>
       <x:c r="C277" t="inlineStr">
         <x:is>
-          <x:t>342.1452</x:t>
+          <x:t>347.0069</x:t>
         </x:is>
       </x:c>
       <x:c r="D277" t="inlineStr">
         <x:is>
-          <x:t>142.6426</x:t>
+          <x:t>142.8690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="278">
       <x:c r="A278" s="2" t="n">
-        <x:v>45695</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B278" t="inlineStr">
         <x:is>
-          <x:t>232.6795</x:t>
+          <x:t>237.9895</x:t>
         </x:is>
       </x:c>
       <x:c r="C278" t="inlineStr">
         <x:is>
-          <x:t>341.8245</x:t>
+          <x:t>346.8878</x:t>
         </x:is>
       </x:c>
       <x:c r="D278" t="inlineStr">
         <x:is>
-          <x:t>142.6089</x:t>
+          <x:t>142.8787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="279">
       <x:c r="A279" s="2" t="n">
-        <x:v>45664</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B279" t="inlineStr">
         <x:is>
-          <x:t>232.3791</x:t>
+          <x:t>237.0207</x:t>
         </x:is>
       </x:c>
       <x:c r="C279" t="inlineStr">
         <x:is>
-          <x:t>341.6584</x:t>
+          <x:t>345.8683</x:t>
         </x:is>
       </x:c>
       <x:c r="D279" t="inlineStr">
         <x:is>
-          <x:t>142.6060</x:t>
+          <x:t>142.8739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="280">
       <x:c r="A280" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B280" t="inlineStr">
         <x:is>
-          <x:t>232.3406</x:t>
+          <x:t>236.5514</x:t>
         </x:is>
       </x:c>
       <x:c r="C280" t="inlineStr">
         <x:is>
-          <x:t>341.6388</x:t>
+          <x:t>345.3808</x:t>
         </x:is>
       </x:c>
       <x:c r="D280" t="inlineStr">
         <x:is>
-          <x:t>142.6067</x:t>
+          <x:t>142.8007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="281">
       <x:c r="A281" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B281" t="inlineStr">
         <x:is>
-          <x:t>232.1173</x:t>
+          <x:t>236.6553</x:t>
         </x:is>
       </x:c>
       <x:c r="C281" t="inlineStr">
         <x:is>
-          <x:t>341.3635</x:t>
+          <x:t>345.5387</x:t>
         </x:is>
       </x:c>
       <x:c r="D281" t="inlineStr">
         <x:is>
-          <x:t>142.5991</x:t>
+          <x:t>142.8096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="282">
       <x:c r="A282" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B282" t="inlineStr">
         <x:is>
-          <x:t>231.8378</x:t>
+          <x:t>235.6483</x:t>
         </x:is>
       </x:c>
       <x:c r="C282" t="inlineStr">
         <x:is>
-          <x:t>341.3364</x:t>
+          <x:t>344.5854</x:t>
         </x:is>
       </x:c>
       <x:c r="D282" t="inlineStr">
         <x:is>
-          <x:t>142.6253</x:t>
+          <x:t>142.7876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="283">
       <x:c r="A283" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B283" t="inlineStr">
         <x:is>
-          <x:t>231.1591</x:t>
+          <x:t>235.3305</x:t>
         </x:is>
       </x:c>
       <x:c r="C283" t="inlineStr">
         <x:is>
-          <x:t>340.8700</x:t>
+          <x:t>344.2333</x:t>
         </x:is>
       </x:c>
       <x:c r="D283" t="inlineStr">
         <x:is>
-          <x:t>142.6490</x:t>
+          <x:t>142.7436</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="284">
       <x:c r="A284" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B284" t="inlineStr">
         <x:is>
-          <x:t>230.8596</x:t>
+          <x:t>235.0882</x:t>
         </x:is>
       </x:c>
       <x:c r="C284" t="inlineStr">
         <x:is>
-          <x:t>340.5983</x:t>
+          <x:t>344.0476</x:t>
         </x:is>
       </x:c>
       <x:c r="D284" t="inlineStr">
         <x:is>
-          <x:t>142.6490</x:t>
+          <x:t>142.7011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="285">
       <x:c r="A285" s="2" t="n">
-        <x:v/>
+        <x:v>45968</x:v>
       </x:c>
       <x:c r="B285" t="inlineStr">
         <x:is>
-          <x:t>230.0022</x:t>
+          <x:t>234.5364</x:t>
         </x:is>
       </x:c>
       <x:c r="C285" t="inlineStr">
         <x:is>
-          <x:t>339.8867</x:t>
+          <x:t>343.5353</x:t>
         </x:is>
       </x:c>
       <x:c r="D285" t="inlineStr">
         <x:is>
-          <x:t>142.6891</x:t>
+          <x:t>142.6876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="286">
       <x:c r="A286" s="2" t="n">
-        <x:v/>
+        <x:v>45937</x:v>
       </x:c>
       <x:c r="B286" t="inlineStr">
         <x:is>
-          <x:t>229.9861</x:t>
+          <x:t>234.4464</x:t>
         </x:is>
       </x:c>
       <x:c r="C286" t="inlineStr">
         <x:is>
-          <x:t>339.7788</x:t>
+          <x:t>343.3078</x:t>
         </x:is>
       </x:c>
       <x:c r="D286" t="inlineStr">
         <x:is>
-          <x:t>142.6350</x:t>
+          <x:t>142.6735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="287">
       <x:c r="A287" s="2" t="n">
-        <x:v/>
+        <x:v>45907</x:v>
       </x:c>
       <x:c r="B287" t="inlineStr">
         <x:is>
-          <x:t>229.9727</x:t>
+          <x:t>234.0039</x:t>
         </x:is>
       </x:c>
       <x:c r="C287" t="inlineStr">
         <x:is>
-          <x:t>339.4019</x:t>
+          <x:t>342.9246</x:t>
         </x:is>
       </x:c>
       <x:c r="D287" t="inlineStr">
         <x:is>
-          <x:t>142.6270</x:t>
+          <x:t>142.6952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="288">
       <x:c r="A288" s="2" t="n">
-        <x:v/>
+        <x:v>45876</x:v>
       </x:c>
       <x:c r="B288" t="inlineStr">
         <x:is>
-          <x:t>230.4366</x:t>
+          <x:t>233.2264</x:t>
         </x:is>
       </x:c>
       <x:c r="C288" t="inlineStr">
         <x:is>
-          <x:t>339.8241</x:t>
+          <x:t>342.3597</x:t>
         </x:is>
       </x:c>
       <x:c r="D288" t="inlineStr">
         <x:is>
-          <x:t>142.6376</x:t>
+          <x:t>142.6523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="289">
       <x:c r="A289" s="2" t="n">
-        <x:v/>
+        <x:v>45845</x:v>
       </x:c>
       <x:c r="B289" t="inlineStr">
         <x:is>
-          <x:t>230.6579</x:t>
+          <x:t>233.2814</x:t>
         </x:is>
       </x:c>
       <x:c r="C289" t="inlineStr">
         <x:is>
-          <x:t>339.8644</x:t>
+          <x:t>342.4873</x:t>
         </x:is>
       </x:c>
       <x:c r="D289" t="inlineStr">
         <x:is>
-          <x:t>142.5833</x:t>
+          <x:t>142.6897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="290">
       <x:c r="A290" s="2" t="n">
-        <x:v/>
+        <x:v>45754</x:v>
       </x:c>
       <x:c r="B290" t="inlineStr">
         <x:is>
-          <x:t>230.4107</x:t>
+          <x:t>233.1323</x:t>
         </x:is>
       </x:c>
       <x:c r="C290" t="inlineStr">
         <x:is>
-          <x:t>339.4926</x:t>
+          <x:t>342.2483</x:t>
         </x:is>
       </x:c>
       <x:c r="D290" t="inlineStr">
         <x:is>
-          <x:t>142.5643</x:t>
+          <x:t>142.6867</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="291">
       <x:c r="A291" s="2" t="n">
-        <x:v/>
+        <x:v>45723</x:v>
       </x:c>
       <x:c r="B291" t="inlineStr">
         <x:is>
-          <x:t>229.8910</x:t>
+          <x:t>233.0821</x:t>
         </x:is>
       </x:c>
       <x:c r="C291" t="inlineStr">
         <x:is>
-          <x:t>339.0730</x:t>
+          <x:t>342.1452</x:t>
         </x:is>
       </x:c>
       <x:c r="D291" t="inlineStr">
         <x:is>
-          <x:t>142.5798</x:t>
+          <x:t>142.6426</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="292">
       <x:c r="A292" s="2" t="n">
-        <x:v>45997</x:v>
+        <x:v>45695</x:v>
       </x:c>
       <x:c r="B292" t="inlineStr">
         <x:is>
-          <x:t>230.5141</x:t>
+          <x:t>232.6795</x:t>
         </x:is>
       </x:c>
       <x:c r="C292" t="inlineStr">
         <x:is>
-          <x:t>339.5914</x:t>
+          <x:t>341.8245</x:t>
         </x:is>
       </x:c>
       <x:c r="D292" t="inlineStr">
         <x:is>
-          <x:t>142.6011</x:t>
+          <x:t>142.6089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="293">
       <x:c r="A293" s="2" t="n">
-        <x:v>45967</x:v>
+        <x:v>45664</x:v>
       </x:c>
       <x:c r="B293" t="inlineStr">
         <x:is>
-          <x:t>230.7764</x:t>
+          <x:t>232.3791</x:t>
         </x:is>
       </x:c>
       <x:c r="C293" t="inlineStr">
         <x:is>
-          <x:t>339.9858</x:t>
+          <x:t>341.6584</x:t>
         </x:is>
       </x:c>
       <x:c r="D293" t="inlineStr">
         <x:is>
-          <x:t>142.6018</x:t>
+          <x:t>142.6060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="294">
       <x:c r="A294" s="2" t="n">
-        <x:v>45936</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B294" t="inlineStr">
         <x:is>
-          <x:t>230.5107</x:t>
+          <x:t>232.3406</x:t>
         </x:is>
       </x:c>
       <x:c r="C294" t="inlineStr">
         <x:is>
-          <x:t>339.7865</x:t>
+          <x:t>341.6388</x:t>
         </x:is>
       </x:c>
       <x:c r="D294" t="inlineStr">
         <x:is>
-          <x:t>142.6031</x:t>
+          <x:t>142.6067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="295">
       <x:c r="A295" s="2" t="n">
-        <x:v>45906</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B295" t="inlineStr">
         <x:is>
-          <x:t>230.4511</x:t>
+          <x:t>232.1173</x:t>
         </x:is>
       </x:c>
       <x:c r="C295" t="inlineStr">
         <x:is>
-          <x:t>340.1914</x:t>
+          <x:t>341.3635</x:t>
         </x:is>
       </x:c>
       <x:c r="D295" t="inlineStr">
         <x:is>
-          <x:t>142.5816</x:t>
+          <x:t>142.5991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="296">
       <x:c r="A296" s="2" t="n">
-        <x:v>45814</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B296" t="inlineStr">
         <x:is>
-          <x:t>230.2023</x:t>
+          <x:t>231.8378</x:t>
         </x:is>
       </x:c>
       <x:c r="C296" t="inlineStr">
         <x:is>
-          <x:t>339.9277</x:t>
+          <x:t>341.3364</x:t>
         </x:is>
       </x:c>
       <x:c r="D296" t="inlineStr">
         <x:is>
-          <x:t>142.5440</x:t>
+          <x:t>142.6253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="297">
       <x:c r="A297" s="2" t="n">
-        <x:v>45783</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B297" t="inlineStr">
         <x:is>
-          <x:t>229.7535</x:t>
+          <x:t>231.1591</x:t>
         </x:is>
       </x:c>
       <x:c r="C297" t="inlineStr">
         <x:is>
-          <x:t>339.7685</x:t>
+          <x:t>340.8700</x:t>
         </x:is>
       </x:c>
       <x:c r="D297" t="inlineStr">
         <x:is>
-          <x:t>142.5451</x:t>
+          <x:t>142.6490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="298">
       <x:c r="A298" s="2" t="n">
-        <x:v>45753</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B298" t="inlineStr">
         <x:is>
-          <x:t>229.7937</x:t>
+          <x:t>230.8596</x:t>
         </x:is>
       </x:c>
       <x:c r="C298" t="inlineStr">
         <x:is>
-          <x:t>339.8019</x:t>
+          <x:t>340.5983</x:t>
         </x:is>
       </x:c>
       <x:c r="D298" t="inlineStr">
         <x:is>
-          <x:t>142.5621</x:t>
+          <x:t>142.6490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="299">
       <x:c r="A299" s="2" t="n">
-        <x:v>45722</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B299" t="inlineStr">
         <x:is>
-          <x:t>229.1384</x:t>
+          <x:t>230.0022</x:t>
         </x:is>
       </x:c>
       <x:c r="C299" t="inlineStr">
         <x:is>
-          <x:t>339.2099</x:t>
+          <x:t>339.8867</x:t>
         </x:is>
       </x:c>
       <x:c r="D299" t="inlineStr">
         <x:is>
-          <x:t>142.5553</x:t>
+          <x:t>142.6891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="300">
       <x:c r="A300" s="2" t="n">
-        <x:v>45694</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B300" t="inlineStr">
         <x:is>
-          <x:t>228.4787</x:t>
+          <x:t>229.9861</x:t>
         </x:is>
       </x:c>
       <x:c r="C300" t="inlineStr">
         <x:is>
-          <x:t>338.5138</x:t>
+          <x:t>339.7788</x:t>
         </x:is>
       </x:c>
       <x:c r="D300" t="inlineStr">
         <x:is>
-          <x:t>142.5171</x:t>
+          <x:t>142.6350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="301">
       <x:c r="A301" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B301" t="inlineStr">
         <x:is>
-          <x:t>228.2406</x:t>
+          <x:t>229.9727</x:t>
         </x:is>
       </x:c>
       <x:c r="C301" t="inlineStr">
         <x:is>
-          <x:t>338.4558</x:t>
+          <x:t>339.4019</x:t>
         </x:is>
       </x:c>
       <x:c r="D301" t="inlineStr">
         <x:is>
-          <x:t>142.5655</x:t>
+          <x:t>142.6270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="302">
       <x:c r="A302" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B302" t="inlineStr">
         <x:is>
-          <x:t>228.2398</x:t>
+          <x:t>230.4366</x:t>
         </x:is>
       </x:c>
       <x:c r="C302" t="inlineStr">
         <x:is>
-          <x:t>338.4541</x:t>
+          <x:t>339.8241</x:t>
         </x:is>
       </x:c>
       <x:c r="D302" t="inlineStr">
         <x:is>
-          <x:t>142.5552</x:t>
+          <x:t>142.6376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="303">
       <x:c r="A303" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B303" t="inlineStr">
         <x:is>
-          <x:t>228.4853</x:t>
+          <x:t>230.6579</x:t>
         </x:is>
       </x:c>
       <x:c r="C303" t="inlineStr">
         <x:is>
-          <x:t>338.6526</x:t>
+          <x:t>339.8644</x:t>
         </x:is>
       </x:c>
       <x:c r="D303" t="inlineStr">
         <x:is>
-          <x:t>142.5543</x:t>
+          <x:t>142.5833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="304">
       <x:c r="A304" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B304" t="inlineStr">
         <x:is>
-          <x:t>228.1616</x:t>
+          <x:t>230.4107</x:t>
         </x:is>
       </x:c>
       <x:c r="C304" t="inlineStr">
         <x:is>
-          <x:t>338.3912</x:t>
+          <x:t>339.4926</x:t>
         </x:is>
       </x:c>
       <x:c r="D304" t="inlineStr">
         <x:is>
-          <x:t>142.5107</x:t>
+          <x:t>142.5643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="305">
       <x:c r="A305" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B305" t="inlineStr">
         <x:is>
-          <x:t>228.2197</x:t>
+          <x:t>229.8910</x:t>
         </x:is>
       </x:c>
       <x:c r="C305" t="inlineStr">
         <x:is>
-          <x:t>338.3939</x:t>
+          <x:t>339.0730</x:t>
         </x:is>
       </x:c>
       <x:c r="D305" t="inlineStr">
         <x:is>
-          <x:t>142.4929</x:t>
+          <x:t>142.5798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="306">
       <x:c r="A306" s="2" t="n">
-        <x:v/>
+        <x:v>45997</x:v>
       </x:c>
       <x:c r="B306" t="inlineStr">
         <x:is>
-          <x:t>227.5028</x:t>
+          <x:t>230.5141</x:t>
         </x:is>
       </x:c>
       <x:c r="C306" t="inlineStr">
         <x:is>
-          <x:t>337.6363</x:t>
+          <x:t>339.5914</x:t>
         </x:is>
       </x:c>
       <x:c r="D306" t="inlineStr">
         <x:is>
-          <x:t>142.4367</x:t>
+          <x:t>142.6011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="307">
       <x:c r="A307" s="2" t="n">
-        <x:v/>
+        <x:v>45967</x:v>
       </x:c>
       <x:c r="B307" t="inlineStr">
         <x:is>
-          <x:t>226.8151</x:t>
+          <x:t>230.7764</x:t>
         </x:is>
       </x:c>
       <x:c r="C307" t="inlineStr">
         <x:is>
-          <x:t>337.5281</x:t>
+          <x:t>339.9858</x:t>
         </x:is>
       </x:c>
       <x:c r="D307" t="inlineStr">
         <x:is>
-          <x:t>142.4538</x:t>
+          <x:t>142.6018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="308">
       <x:c r="A308" s="2" t="n">
-        <x:v/>
+        <x:v>45936</x:v>
       </x:c>
       <x:c r="B308" t="inlineStr">
         <x:is>
-          <x:t>227.2541</x:t>
+          <x:t>230.5107</x:t>
         </x:is>
       </x:c>
       <x:c r="C308" t="inlineStr">
         <x:is>
-          <x:t>338.0835</x:t>
+          <x:t>339.7865</x:t>
         </x:is>
       </x:c>
       <x:c r="D308" t="inlineStr">
         <x:is>
-          <x:t>142.3845</x:t>
+          <x:t>142.6031</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="309">
       <x:c r="A309" s="2" t="n">
-        <x:v/>
+        <x:v>45906</x:v>
       </x:c>
       <x:c r="B309" t="inlineStr">
         <x:is>
-          <x:t>227.3149</x:t>
+          <x:t>230.4511</x:t>
         </x:is>
       </x:c>
       <x:c r="C309" t="inlineStr">
         <x:is>
-          <x:t>337.9965</x:t>
+          <x:t>340.1914</x:t>
         </x:is>
       </x:c>
       <x:c r="D309" t="inlineStr">
         <x:is>
-          <x:t>142.3758</x:t>
+          <x:t>142.5816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="310">
       <x:c r="A310" s="2" t="n">
-        <x:v/>
+        <x:v>45814</x:v>
       </x:c>
       <x:c r="B310" t="inlineStr">
         <x:is>
-          <x:t>227.8784</x:t>
+          <x:t>230.2023</x:t>
         </x:is>
       </x:c>
       <x:c r="C310" t="inlineStr">
         <x:is>
-          <x:t>338.8930</x:t>
+          <x:t>339.9277</x:t>
         </x:is>
       </x:c>
       <x:c r="D310" t="inlineStr">
         <x:is>
-          <x:t>142.4419</x:t>
+          <x:t>142.5440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="311">
       <x:c r="A311" s="2" t="n">
-        <x:v/>
+        <x:v>45783</x:v>
       </x:c>
       <x:c r="B311" t="inlineStr">
         <x:is>
-          <x:t>227.7220</x:t>
+          <x:t>229.7535</x:t>
         </x:is>
       </x:c>
       <x:c r="C311" t="inlineStr">
         <x:is>
-          <x:t>339.0401</x:t>
+          <x:t>339.7685</x:t>
         </x:is>
       </x:c>
       <x:c r="D311" t="inlineStr">
         <x:is>
-          <x:t>142.4276</x:t>
+          <x:t>142.5451</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="312">
       <x:c r="A312" s="2" t="n">
-        <x:v/>
+        <x:v>45753</x:v>
       </x:c>
       <x:c r="B312" t="inlineStr">
         <x:is>
-          <x:t>227.7013</x:t>
+          <x:t>229.7937</x:t>
         </x:is>
       </x:c>
       <x:c r="C312" t="inlineStr">
         <x:is>
-          <x:t>339.0200</x:t>
+          <x:t>339.8019</x:t>
         </x:is>
       </x:c>
       <x:c r="D312" t="inlineStr">
         <x:is>
-          <x:t>142.4157</x:t>
+          <x:t>142.5621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="313">
       <x:c r="A313" s="2" t="n">
-        <x:v/>
+        <x:v>45722</x:v>
       </x:c>
       <x:c r="B313" t="inlineStr">
         <x:is>
-          <x:t>226.9122</x:t>
+          <x:t>229.1384</x:t>
         </x:is>
       </x:c>
       <x:c r="C313" t="inlineStr">
         <x:is>
-          <x:t>338.4030</x:t>
+          <x:t>339.2099</x:t>
         </x:is>
       </x:c>
       <x:c r="D313" t="inlineStr">
         <x:is>
-          <x:t>142.3765</x:t>
+          <x:t>142.5553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="314">
       <x:c r="A314" s="2" t="n">
-        <x:v/>
+        <x:v>45694</x:v>
       </x:c>
       <x:c r="B314" t="inlineStr">
         <x:is>
-          <x:t>226.4340</x:t>
+          <x:t>228.4787</x:t>
         </x:is>
       </x:c>
       <x:c r="C314" t="inlineStr">
         <x:is>
-          <x:t>337.5467</x:t>
+          <x:t>338.5138</x:t>
         </x:is>
       </x:c>
       <x:c r="D314" t="inlineStr">
         <x:is>
-          <x:t>142.3116</x:t>
+          <x:t>142.5171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="315">
       <x:c r="A315" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B315" t="inlineStr">
         <x:is>
-          <x:t>226.4329</x:t>
+          <x:t>228.2406</x:t>
         </x:is>
       </x:c>
       <x:c r="C315" t="inlineStr">
         <x:is>
-          <x:t>337.8426</x:t>
+          <x:t>338.4558</x:t>
         </x:is>
       </x:c>
       <x:c r="D315" t="inlineStr">
         <x:is>
-          <x:t>142.3667</x:t>
+          <x:t>142.5655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="316">
       <x:c r="A316" s="2" t="n">
-        <x:v>45996</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B316" t="inlineStr">
         <x:is>
-          <x:t>225.7183</x:t>
+          <x:t>228.2398</x:t>
         </x:is>
       </x:c>
       <x:c r="C316" t="inlineStr">
         <x:is>
-          <x:t>337.4398</x:t>
+          <x:t>338.4541</x:t>
         </x:is>
       </x:c>
       <x:c r="D316" t="inlineStr">
         <x:is>
-          <x:t>142.4145</x:t>
+          <x:t>142.5552</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="317">
       <x:c r="A317" s="2" t="n">
-        <x:v>45905</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B317" t="inlineStr">
         <x:is>
-          <x:t>224.1357</x:t>
+          <x:t>228.4853</x:t>
         </x:is>
       </x:c>
       <x:c r="C317" t="inlineStr">
         <x:is>
-          <x:t>336.1597</x:t>
+          <x:t>338.6526</x:t>
         </x:is>
       </x:c>
       <x:c r="D317" t="inlineStr">
         <x:is>
-          <x:t>142.4225</x:t>
+          <x:t>142.5543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="318">
       <x:c r="A318" s="2" t="n">
-        <x:v>45874</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B318" t="inlineStr">
         <x:is>
-          <x:t>223.4929</x:t>
+          <x:t>228.1616</x:t>
         </x:is>
       </x:c>
       <x:c r="C318" t="inlineStr">
         <x:is>
-          <x:t>335.3864</x:t>
+          <x:t>338.3912</x:t>
         </x:is>
       </x:c>
       <x:c r="D318" t="inlineStr">
         <x:is>
-          <x:t>142.4346</x:t>
+          <x:t>142.5107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="319">
       <x:c r="A319" s="2" t="n">
-        <x:v>45843</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B319" t="inlineStr">
         <x:is>
-          <x:t>223.0446</x:t>
+          <x:t>228.2197</x:t>
         </x:is>
       </x:c>
       <x:c r="C319" t="inlineStr">
         <x:is>
-          <x:t>334.7148</x:t>
+          <x:t>338.3939</x:t>
         </x:is>
       </x:c>
       <x:c r="D319" t="inlineStr">
         <x:is>
-          <x:t>142.4474</x:t>
+          <x:t>142.4929</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="320">
       <x:c r="A320" s="2" t="n">
-        <x:v>45813</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B320" t="inlineStr">
         <x:is>
-          <x:t>222.5793</x:t>
+          <x:t>227.5028</x:t>
         </x:is>
       </x:c>
       <x:c r="C320" t="inlineStr">
         <x:is>
-          <x:t>334.2618</x:t>
+          <x:t>337.6363</x:t>
         </x:is>
       </x:c>
       <x:c r="D320" t="inlineStr">
         <x:is>
-          <x:t>142.4000</x:t>
+          <x:t>142.4367</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="321">
       <x:c r="A321" s="2" t="n">
-        <x:v>45782</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B321" t="inlineStr">
         <x:is>
-          <x:t>222.5705</x:t>
+          <x:t>226.8151</x:t>
         </x:is>
       </x:c>
       <x:c r="C321" t="inlineStr">
         <x:is>
-          <x:t>334.3137</x:t>
+          <x:t>337.5281</x:t>
         </x:is>
       </x:c>
       <x:c r="D321" t="inlineStr">
         <x:is>
-          <x:t>142.3952</x:t>
+          <x:t>142.4538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="322">
       <x:c r="A322" s="2" t="n">
-        <x:v>45693</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B322" t="inlineStr">
         <x:is>
-          <x:t>222.1938</x:t>
+          <x:t>227.2541</x:t>
         </x:is>
       </x:c>
       <x:c r="C322" t="inlineStr">
         <x:is>
-          <x:t>333.8460</x:t>
+          <x:t>338.0835</x:t>
         </x:is>
       </x:c>
       <x:c r="D322" t="inlineStr">
         <x:is>
-          <x:t>142.3292</x:t>
+          <x:t>142.3845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="323">
       <x:c r="A323" s="2" t="n">
-        <x:v>45662</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B323" t="inlineStr">
         <x:is>
-          <x:t>221.6955</x:t>
+          <x:t>227.3149</x:t>
         </x:is>
       </x:c>
       <x:c r="C323" t="inlineStr">
         <x:is>
-          <x:t>333.4793</x:t>
+          <x:t>337.9965</x:t>
         </x:is>
       </x:c>
       <x:c r="D323" t="inlineStr">
         <x:is>
-          <x:t>142.3647</x:t>
+          <x:t>142.3758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="324">
       <x:c r="A324" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B324" t="inlineStr">
         <x:is>
-          <x:t>221.4637</x:t>
+          <x:t>227.8784</x:t>
         </x:is>
       </x:c>
       <x:c r="C324" t="inlineStr">
         <x:is>
-          <x:t>333.3532</x:t>
+          <x:t>338.8930</x:t>
         </x:is>
       </x:c>
       <x:c r="D324" t="inlineStr">
         <x:is>
-          <x:t>142.3612</x:t>
+          <x:t>142.4419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="325">
       <x:c r="A325" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B325" t="inlineStr">
         <x:is>
-          <x:t>221.6268</x:t>
+          <x:t>227.7220</x:t>
         </x:is>
       </x:c>
       <x:c r="C325" t="inlineStr">
         <x:is>
-          <x:t>333.4606</x:t>
+          <x:t>339.0401</x:t>
         </x:is>
       </x:c>
       <x:c r="D325" t="inlineStr">
         <x:is>
-          <x:t>142.2887</x:t>
+          <x:t>142.4276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="326">
       <x:c r="A326" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B326" t="inlineStr">
         <x:is>
-          <x:t>220.5937</x:t>
+          <x:t>227.7013</x:t>
         </x:is>
       </x:c>
       <x:c r="C326" t="inlineStr">
         <x:is>
-          <x:t>332.4312</x:t>
+          <x:t>339.0200</x:t>
         </x:is>
       </x:c>
       <x:c r="D326" t="inlineStr">
         <x:is>
-          <x:t>142.2377</x:t>
+          <x:t>142.4157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="327">
       <x:c r="A327" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B327" t="inlineStr">
         <x:is>
-          <x:t>220.1078</x:t>
+          <x:t>226.9122</x:t>
         </x:is>
       </x:c>
       <x:c r="C327" t="inlineStr">
         <x:is>
-          <x:t>332.1640</x:t>
+          <x:t>338.4030</x:t>
         </x:is>
       </x:c>
       <x:c r="D327" t="inlineStr">
         <x:is>
-          <x:t>142.2271</x:t>
+          <x:t>142.3765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="328">
       <x:c r="A328" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B328" t="inlineStr">
         <x:is>
-          <x:t>219.3192</x:t>
+          <x:t>226.4340</x:t>
         </x:is>
       </x:c>
       <x:c r="C328" t="inlineStr">
         <x:is>
-          <x:t>331.6194</x:t>
+          <x:t>337.5467</x:t>
         </x:is>
       </x:c>
       <x:c r="D328" t="inlineStr">
         <x:is>
-          <x:t>142.1462</x:t>
+          <x:t>142.3116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="329">
       <x:c r="A329" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B329" t="inlineStr">
         <x:is>
-          <x:t>218.3328</x:t>
+          <x:t>226.4329</x:t>
         </x:is>
       </x:c>
       <x:c r="C329" t="inlineStr">
         <x:is>
-          <x:t>330.4819</x:t>
+          <x:t>337.8426</x:t>
         </x:is>
       </x:c>
       <x:c r="D329" t="inlineStr">
         <x:is>
-          <x:t>141.8703</x:t>
+          <x:t>142.3667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="330">
       <x:c r="A330" s="2" t="n">
-        <x:v/>
+        <x:v>45996</x:v>
       </x:c>
       <x:c r="B330" t="inlineStr">
         <x:is>
-          <x:t>217.3552</x:t>
+          <x:t>225.7183</x:t>
         </x:is>
       </x:c>
       <x:c r="C330" t="inlineStr">
         <x:is>
-          <x:t>329.3565</x:t>
+          <x:t>337.4398</x:t>
         </x:is>
       </x:c>
       <x:c r="D330" t="inlineStr">
         <x:is>
-          <x:t>141.8116</x:t>
+          <x:t>142.4145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="331">
       <x:c r="A331" s="2" t="n">
-        <x:v/>
+        <x:v>45905</x:v>
       </x:c>
       <x:c r="B331" t="inlineStr">
         <x:is>
-          <x:t>217.3609</x:t>
+          <x:t>224.1357</x:t>
         </x:is>
       </x:c>
       <x:c r="C331" t="inlineStr">
         <x:is>
-          <x:t>329.4869</x:t>
+          <x:t>336.1597</x:t>
         </x:is>
       </x:c>
       <x:c r="D331" t="inlineStr">
         <x:is>
-          <x:t>141.7997</x:t>
+          <x:t>142.4225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="332">
       <x:c r="A332" s="2" t="n">
-        <x:v/>
+        <x:v>45874</x:v>
       </x:c>
       <x:c r="B332" t="inlineStr">
         <x:is>
-          <x:t>217.5149</x:t>
+          <x:t>223.4929</x:t>
         </x:is>
       </x:c>
       <x:c r="C332" t="inlineStr">
         <x:is>
-          <x:t>329.6191</x:t>
+          <x:t>335.3864</x:t>
         </x:is>
       </x:c>
       <x:c r="D332" t="inlineStr">
         <x:is>
-          <x:t>141.7789</x:t>
+          <x:t>142.4346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="333">
       <x:c r="A333" s="2" t="n">
-        <x:v/>
+        <x:v>45843</x:v>
       </x:c>
       <x:c r="B333" t="inlineStr">
         <x:is>
-          <x:t>217.5076</x:t>
+          <x:t>223.0446</x:t>
         </x:is>
       </x:c>
       <x:c r="C333" t="inlineStr">
         <x:is>
-          <x:t>329.6078</x:t>
+          <x:t>334.7148</x:t>
         </x:is>
       </x:c>
       <x:c r="D333" t="inlineStr">
         <x:is>
-          <x:t>141.7713</x:t>
+          <x:t>142.4474</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="334">
       <x:c r="A334" s="2" t="n">
-        <x:v/>
+        <x:v>45813</x:v>
       </x:c>
       <x:c r="B334" t="inlineStr">
         <x:is>
-          <x:t>217.7790</x:t>
+          <x:t>222.5793</x:t>
         </x:is>
       </x:c>
       <x:c r="C334" t="inlineStr">
         <x:is>
-          <x:t>329.9895</x:t>
+          <x:t>334.2618</x:t>
         </x:is>
       </x:c>
       <x:c r="D334" t="inlineStr">
         <x:is>
-          <x:t>141.7050</x:t>
+          <x:t>142.4000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="335">
       <x:c r="A335" s="2" t="n">
-        <x:v/>
+        <x:v>45782</x:v>
       </x:c>
       <x:c r="B335" t="inlineStr">
         <x:is>
-          <x:t>218.3541</x:t>
+          <x:t>222.5705</x:t>
         </x:is>
       </x:c>
       <x:c r="C335" t="inlineStr">
         <x:is>
-          <x:t>330.4866</x:t>
+          <x:t>334.3137</x:t>
         </x:is>
       </x:c>
       <x:c r="D335" t="inlineStr">
         <x:is>
-          <x:t>141.6174</x:t>
+          <x:t>142.3952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="336">
       <x:c r="A336" s="2" t="n">
-        <x:v/>
+        <x:v>45693</x:v>
       </x:c>
       <x:c r="B336" t="inlineStr">
         <x:is>
-          <x:t>217.5155</x:t>
+          <x:t>222.1938</x:t>
         </x:is>
       </x:c>
       <x:c r="C336" t="inlineStr">
         <x:is>
-          <x:t>329.6323</x:t>
+          <x:t>333.8460</x:t>
         </x:is>
       </x:c>
       <x:c r="D336" t="inlineStr">
         <x:is>
-          <x:t>141.5576</x:t>
+          <x:t>142.3292</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="337">
       <x:c r="A337" s="2" t="n">
-        <x:v>45965</x:v>
+        <x:v>45662</x:v>
       </x:c>
       <x:c r="B337" t="inlineStr">
         <x:is>
-          <x:t>216.4150</x:t>
+          <x:t>221.6955</x:t>
         </x:is>
       </x:c>
       <x:c r="C337" t="inlineStr">
         <x:is>
-          <x:t>328.7079</x:t>
+          <x:t>333.4793</x:t>
         </x:is>
       </x:c>
       <x:c r="D337" t="inlineStr">
         <x:is>
-          <x:t>141.4545</x:t>
+          <x:t>142.3647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="338">
       <x:c r="A338" s="2" t="n">
-        <x:v>45934</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B338" t="inlineStr">
         <x:is>
-          <x:t>216.5371</x:t>
+          <x:t>221.4637</x:t>
         </x:is>
       </x:c>
       <x:c r="C338" t="inlineStr">
         <x:is>
-          <x:t>329.4548</x:t>
+          <x:t>333.3532</x:t>
         </x:is>
       </x:c>
       <x:c r="D338" t="inlineStr">
         <x:is>
-          <x:t>141.5201</x:t>
+          <x:t>142.3612</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="339">
       <x:c r="A339" s="2" t="n">
-        <x:v>45904</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B339" t="inlineStr">
         <x:is>
-          <x:t>213.5866</x:t>
+          <x:t>221.6268</x:t>
         </x:is>
       </x:c>
       <x:c r="C339" t="inlineStr">
         <x:is>
-          <x:t>326.6507</x:t>
+          <x:t>333.4606</x:t>
         </x:is>
       </x:c>
       <x:c r="D339" t="inlineStr">
         <x:is>
-          <x:t>141.5083</x:t>
+          <x:t>142.2887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="340">
       <x:c r="A340" s="2" t="n">
-        <x:v>45873</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B340" t="inlineStr">
         <x:is>
-          <x:t>213.8358</x:t>
+          <x:t>220.5937</x:t>
         </x:is>
       </x:c>
       <x:c r="C340" t="inlineStr">
         <x:is>
-          <x:t>327.3152</x:t>
+          <x:t>332.4312</x:t>
         </x:is>
       </x:c>
       <x:c r="D340" t="inlineStr">
         <x:is>
-          <x:t>141.5334</x:t>
+          <x:t>142.2377</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="341">
       <x:c r="A341" s="2" t="n">
-        <x:v>45842</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B341" t="inlineStr">
         <x:is>
-          <x:t>211.4715</x:t>
+          <x:t>220.1078</x:t>
         </x:is>
       </x:c>
       <x:c r="C341" t="inlineStr">
         <x:is>
-          <x:t>324.7258</x:t>
+          <x:t>332.1640</x:t>
         </x:is>
       </x:c>
       <x:c r="D341" t="inlineStr">
         <x:is>
-          <x:t>141.5530</x:t>
+          <x:t>142.2271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="342">
       <x:c r="A342" s="2" t="n">
-        <x:v>45751</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B342" t="inlineStr">
         <x:is>
-          <x:t>215.1706</x:t>
+          <x:t>219.3192</x:t>
         </x:is>
       </x:c>
       <x:c r="C342" t="inlineStr">
         <x:is>
-          <x:t>328.1159</x:t>
+          <x:t>331.6194</x:t>
         </x:is>
       </x:c>
       <x:c r="D342" t="inlineStr">
         <x:is>
-          <x:t>141.5607</x:t>
+          <x:t>142.1462</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="343">
       <x:c r="A343" s="2" t="n">
-        <x:v>45720</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B343" t="inlineStr">
         <x:is>
-          <x:t>218.2018</x:t>
+          <x:t>218.3328</x:t>
         </x:is>
       </x:c>
       <x:c r="C343" t="inlineStr">
         <x:is>
-          <x:t>331.0066</x:t>
+          <x:t>330.4819</x:t>
         </x:is>
       </x:c>
       <x:c r="D343" t="inlineStr">
         <x:is>
-          <x:t>141.5154</x:t>
+          <x:t>141.8703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="344">
       <x:c r="A344" s="2" t="n">
-        <x:v>45692</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B344" t="inlineStr">
         <x:is>
-          <x:t>221.0048</x:t>
+          <x:t>217.3552</x:t>
         </x:is>
       </x:c>
       <x:c r="C344" t="inlineStr">
         <x:is>
-          <x:t>333.8346</x:t>
+          <x:t>329.3565</x:t>
         </x:is>
       </x:c>
       <x:c r="D344" t="inlineStr">
         <x:is>
-          <x:t>141.5032</x:t>
+          <x:t>141.8116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="345">
       <x:c r="A345" s="2" t="n">
-        <x:v>45661</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B345" t="inlineStr">
         <x:is>
-          <x:t>221.2798</x:t>
+          <x:t>217.3609</x:t>
         </x:is>
       </x:c>
       <x:c r="C345" t="inlineStr">
         <x:is>
-          <x:t>334.0262</x:t>
+          <x:t>329.4869</x:t>
         </x:is>
       </x:c>
       <x:c r="D345" t="inlineStr">
         <x:is>
-          <x:t>141.4815</x:t>
+          <x:t>141.7997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="346">
       <x:c r="A346" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B346" t="inlineStr">
         <x:is>
-          <x:t>220.7831</x:t>
+          <x:t>217.5149</x:t>
         </x:is>
       </x:c>
       <x:c r="C346" t="inlineStr">
         <x:is>
-          <x:t>333.5505</x:t>
+          <x:t>329.6191</x:t>
         </x:is>
       </x:c>
       <x:c r="D346" t="inlineStr">
         <x:is>
-          <x:t>141.3966</x:t>
+          <x:t>141.7789</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="347">
       <x:c r="A347" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B347" t="inlineStr">
         <x:is>
-          <x:t>221.4542</x:t>
+          <x:t>217.5076</x:t>
         </x:is>
       </x:c>
       <x:c r="C347" t="inlineStr">
         <x:is>
-          <x:t>333.9263</x:t>
+          <x:t>329.6078</x:t>
         </x:is>
       </x:c>
       <x:c r="D347" t="inlineStr">
         <x:is>
-          <x:t>141.3610</x:t>
+          <x:t>141.7713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="348">
       <x:c r="A348" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B348" t="inlineStr">
         <x:is>
-          <x:t>222.2042</x:t>
+          <x:t>217.7790</x:t>
         </x:is>
       </x:c>
       <x:c r="C348" t="inlineStr">
         <x:is>
-          <x:t>334.4589</x:t>
+          <x:t>329.9895</x:t>
         </x:is>
       </x:c>
       <x:c r="D348" t="inlineStr">
         <x:is>
-          <x:t>141.2822</x:t>
+          <x:t>141.7050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="349">
       <x:c r="A349" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B349" t="inlineStr">
         <x:is>
-          <x:t>222.1679</x:t>
+          <x:t>218.3541</x:t>
         </x:is>
       </x:c>
       <x:c r="C349" t="inlineStr">
         <x:is>
-          <x:t>334.4233</x:t>
+          <x:t>330.4866</x:t>
         </x:is>
       </x:c>
       <x:c r="D349" t="inlineStr">
         <x:is>
-          <x:t>141.2450</x:t>
+          <x:t>141.6174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="350">
       <x:c r="A350" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B350" t="inlineStr">
         <x:is>
-          <x:t>222.5629</x:t>
+          <x:t>217.5155</x:t>
         </x:is>
       </x:c>
       <x:c r="C350" t="inlineStr">
         <x:is>
-          <x:t>334.4108</x:t>
+          <x:t>329.6323</x:t>
         </x:is>
       </x:c>
       <x:c r="D350" t="inlineStr">
         <x:is>
-          <x:t>141.2185</x:t>
+          <x:t>141.5576</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="351">
       <x:c r="A351" s="2" t="n">
-        <x:v/>
+        <x:v>45965</x:v>
       </x:c>
       <x:c r="B351" t="inlineStr">
         <x:is>
-          <x:t>221.9534</x:t>
+          <x:t>216.4150</x:t>
         </x:is>
       </x:c>
       <x:c r="C351" t="inlineStr">
         <x:is>
-          <x:t>333.8540</x:t>
+          <x:t>328.7079</x:t>
         </x:is>
       </x:c>
       <x:c r="D351" t="inlineStr">
         <x:is>
-          <x:t>141.2177</x:t>
+          <x:t>141.4545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="352">
       <x:c r="A352" s="2" t="n">
-        <x:v/>
+        <x:v>45934</x:v>
       </x:c>
       <x:c r="B352" t="inlineStr">
         <x:is>
-          <x:t>221.4521</x:t>
+          <x:t>216.5371</x:t>
         </x:is>
       </x:c>
       <x:c r="C352" t="inlineStr">
         <x:is>
-          <x:t>333.3530</x:t>
+          <x:t>329.4548</x:t>
         </x:is>
       </x:c>
       <x:c r="D352" t="inlineStr">
         <x:is>
-          <x:t>141.2058</x:t>
+          <x:t>141.5201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="353">
       <x:c r="A353" s="2" t="n">
-        <x:v/>
+        <x:v>45904</x:v>
       </x:c>
       <x:c r="B353" t="inlineStr">
         <x:is>
-          <x:t>221.5454</x:t>
+          <x:t>213.5866</x:t>
         </x:is>
       </x:c>
       <x:c r="C353" t="inlineStr">
         <x:is>
-          <x:t>333.6031</x:t>
+          <x:t>326.6507</x:t>
         </x:is>
       </x:c>
       <x:c r="D353" t="inlineStr">
         <x:is>
-          <x:t>141.1746</x:t>
+          <x:t>141.5083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="354">
       <x:c r="A354" s="2" t="n">
-        <x:v/>
+        <x:v>45873</x:v>
       </x:c>
       <x:c r="B354" t="inlineStr">
         <x:is>
-          <x:t>221.7788</x:t>
+          <x:t>213.8358</x:t>
         </x:is>
       </x:c>
       <x:c r="C354" t="inlineStr">
         <x:is>
-          <x:t>333.6640</x:t>
+          <x:t>327.3152</x:t>
         </x:is>
       </x:c>
       <x:c r="D354" t="inlineStr">
         <x:is>
-          <x:t>141.0291</x:t>
+          <x:t>141.5334</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="355">
       <x:c r="A355" s="2" t="n">
-        <x:v/>
+        <x:v>45842</x:v>
       </x:c>
       <x:c r="B355" t="inlineStr">
         <x:is>
-          <x:t>221.4594</x:t>
+          <x:t>211.4715</x:t>
         </x:is>
       </x:c>
       <x:c r="C355" t="inlineStr">
         <x:is>
-          <x:t>333.0163</x:t>
+          <x:t>324.7258</x:t>
         </x:is>
       </x:c>
       <x:c r="D355" t="inlineStr">
         <x:is>
-          <x:t>140.9692</x:t>
+          <x:t>141.5530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="356">
       <x:c r="A356" s="2" t="n">
-        <x:v/>
+        <x:v>45751</x:v>
       </x:c>
       <x:c r="B356" t="inlineStr">
         <x:is>
-          <x:t>221.1528</x:t>
+          <x:t>215.1706</x:t>
         </x:is>
       </x:c>
       <x:c r="C356" t="inlineStr">
         <x:is>
-          <x:t>332.6164</x:t>
+          <x:t>328.1159</x:t>
         </x:is>
       </x:c>
       <x:c r="D356" t="inlineStr">
         <x:is>
-          <x:t>140.9540</x:t>
+          <x:t>141.5607</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="357">
       <x:c r="A357" s="2" t="n">
-        <x:v/>
+        <x:v>45720</x:v>
       </x:c>
       <x:c r="B357" t="inlineStr">
         <x:is>
-          <x:t>220.6095</x:t>
+          <x:t>218.2018</x:t>
         </x:is>
       </x:c>
       <x:c r="C357" t="inlineStr">
         <x:is>
-          <x:t>332.0003</x:t>
+          <x:t>331.0066</x:t>
         </x:is>
       </x:c>
       <x:c r="D357" t="inlineStr">
         <x:is>
-          <x:t>140.9090</x:t>
+          <x:t>141.5154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="358">
       <x:c r="A358" s="2" t="n">
-        <x:v/>
+        <x:v>45692</x:v>
       </x:c>
       <x:c r="B358" t="inlineStr">
         <x:is>
-          <x:t>220.1223</x:t>
+          <x:t>221.0048</x:t>
         </x:is>
       </x:c>
       <x:c r="C358" t="inlineStr">
         <x:is>
-          <x:t>331.7015</x:t>
+          <x:t>333.8346</x:t>
         </x:is>
       </x:c>
       <x:c r="D358" t="inlineStr">
         <x:is>
-          <x:t>140.9547</x:t>
+          <x:t>141.5032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="359">
       <x:c r="A359" s="2" t="n">
-        <x:v>45994</x:v>
+        <x:v>45661</x:v>
       </x:c>
       <x:c r="B359" t="inlineStr">
         <x:is>
-          <x:t>220.2333</x:t>
+          <x:t>221.2798</x:t>
         </x:is>
       </x:c>
       <x:c r="C359" t="inlineStr">
         <x:is>
-          <x:t>331.5253</x:t>
+          <x:t>334.0262</x:t>
         </x:is>
       </x:c>
       <x:c r="D359" t="inlineStr">
         <x:is>
-          <x:t>140.9051</x:t>
+          <x:t>141.4815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="360">
       <x:c r="A360" s="2" t="n">
-        <x:v>45964</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B360" t="inlineStr">
         <x:is>
-          <x:t>219.5115</x:t>
+          <x:t>220.7831</x:t>
         </x:is>
       </x:c>
       <x:c r="C360" t="inlineStr">
         <x:is>
-          <x:t>330.9755</x:t>
+          <x:t>333.5505</x:t>
         </x:is>
       </x:c>
       <x:c r="D360" t="inlineStr">
         <x:is>
-          <x:t>140.9048</x:t>
+          <x:t>141.3966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="361">
       <x:c r="A361" s="2" t="n">
-        <x:v>45933</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B361" t="inlineStr">
         <x:is>
-          <x:t>220.6906</x:t>
+          <x:t>221.4542</x:t>
         </x:is>
       </x:c>
       <x:c r="C361" t="inlineStr">
         <x:is>
-          <x:t>332.2585</x:t>
+          <x:t>333.9263</x:t>
         </x:is>
       </x:c>
       <x:c r="D361" t="inlineStr">
         <x:is>
-          <x:t>141.0224</x:t>
+          <x:t>141.3610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="362">
       <x:c r="A362" s="2" t="n">
-        <x:v>45841</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B362" t="inlineStr">
         <x:is>
-          <x:t>221.4215</x:t>
+          <x:t>222.2042</x:t>
         </x:is>
       </x:c>
       <x:c r="C362" t="inlineStr">
         <x:is>
-          <x:t>332.8353</x:t>
+          <x:t>334.4589</x:t>
         </x:is>
       </x:c>
       <x:c r="D362" t="inlineStr">
         <x:is>
-          <x:t>140.9979</x:t>
+          <x:t>141.2822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="363">
       <x:c r="A363" s="2" t="n">
-        <x:v>45811</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B363" t="inlineStr">
         <x:is>
-          <x:t>221.8957</x:t>
+          <x:t>222.1679</x:t>
         </x:is>
       </x:c>
       <x:c r="C363" t="inlineStr">
         <x:is>
-          <x:t>333.4698</x:t>
+          <x:t>334.4233</x:t>
         </x:is>
       </x:c>
       <x:c r="D363" t="inlineStr">
         <x:is>
-          <x:t>141.0214</x:t>
+          <x:t>141.2450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="364">
       <x:c r="A364" s="2" t="n">
-        <x:v>45780</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B364" t="inlineStr">
         <x:is>
-          <x:t>222.2677</x:t>
+          <x:t>222.5629</x:t>
         </x:is>
       </x:c>
       <x:c r="C364" t="inlineStr">
         <x:is>
-          <x:t>333.9727</x:t>
+          <x:t>334.4108</x:t>
         </x:is>
       </x:c>
       <x:c r="D364" t="inlineStr">
         <x:is>
-          <x:t>141.2515</x:t>
+          <x:t>141.2185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="365">
       <x:c r="A365" s="2" t="n">
-        <x:v>45750</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B365" t="inlineStr">
         <x:is>
-          <x:t>221.4324</x:t>
+          <x:t>221.9534</x:t>
         </x:is>
       </x:c>
       <x:c r="C365" t="inlineStr">
         <x:is>
-          <x:t>334.1183</x:t>
+          <x:t>333.8540</x:t>
         </x:is>
       </x:c>
       <x:c r="D365" t="inlineStr">
         <x:is>
-          <x:t>141.5895</x:t>
+          <x:t>141.2177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="366">
       <x:c r="A366" s="2" t="n">
-        <x:v>45719</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B366" t="inlineStr">
         <x:is>
-          <x:t>224.6528</x:t>
+          <x:t>221.4521</x:t>
         </x:is>
       </x:c>
       <x:c r="C366" t="inlineStr">
         <x:is>
-          <x:t>337.3257</x:t>
+          <x:t>333.3530</x:t>
         </x:is>
       </x:c>
       <x:c r="D366" t="inlineStr">
         <x:is>
-          <x:t>141.6156</x:t>
+          <x:t>141.2058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="367">
       <x:c r="A367" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B367" t="inlineStr">
         <x:is>
-          <x:t>225.3130</x:t>
+          <x:t>221.5454</x:t>
         </x:is>
       </x:c>
       <x:c r="C367" t="inlineStr">
         <x:is>
-          <x:t>337.9443</x:t>
+          <x:t>333.6031</x:t>
         </x:is>
       </x:c>
       <x:c r="D367" t="inlineStr">
         <x:is>
-          <x:t>141.6558</x:t>
+          <x:t>141.1746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="368">
       <x:c r="A368" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B368" t="inlineStr">
         <x:is>
-          <x:t>225.3658</x:t>
+          <x:t>221.7788</x:t>
         </x:is>
       </x:c>
       <x:c r="C368" t="inlineStr">
         <x:is>
-          <x:t>338.0390</x:t>
+          <x:t>333.6640</x:t>
         </x:is>
       </x:c>
       <x:c r="D368" t="inlineStr">
         <x:is>
-          <x:t>141.5742</x:t>
+          <x:t>141.0291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="369">
       <x:c r="A369" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B369" t="inlineStr">
         <x:is>
-          <x:t>225.9697</x:t>
+          <x:t>221.4594</x:t>
         </x:is>
       </x:c>
       <x:c r="C369" t="inlineStr">
         <x:is>
-          <x:t>338.2265</x:t>
+          <x:t>333.0163</x:t>
         </x:is>
       </x:c>
       <x:c r="D369" t="inlineStr">
         <x:is>
-          <x:t>141.5517</x:t>
+          <x:t>140.9692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="370">
       <x:c r="A370" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B370" t="inlineStr">
         <x:is>
-          <x:t>225.2937</x:t>
+          <x:t>221.1528</x:t>
         </x:is>
       </x:c>
       <x:c r="C370" t="inlineStr">
         <x:is>
-          <x:t>337.7108</x:t>
+          <x:t>332.6164</x:t>
         </x:is>
       </x:c>
       <x:c r="D370" t="inlineStr">
         <x:is>
-          <x:t>141.4918</x:t>
+          <x:t>140.9540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="371">
       <x:c r="A371" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B371" t="inlineStr">
         <x:is>
-          <x:t>225.5168</x:t>
+          <x:t>220.6095</x:t>
         </x:is>
       </x:c>
       <x:c r="C371" t="inlineStr">
         <x:is>
-          <x:t>337.8608</x:t>
+          <x:t>332.0003</x:t>
         </x:is>
       </x:c>
       <x:c r="D371" t="inlineStr">
         <x:is>
-          <x:t>141.4572</x:t>
+          <x:t>140.9090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="372">
       <x:c r="A372" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B372" t="inlineStr">
         <x:is>
-          <x:t>226.0918</x:t>
+          <x:t>220.1223</x:t>
         </x:is>
       </x:c>
       <x:c r="C372" t="inlineStr">
         <x:is>
-          <x:t>338.4392</x:t>
+          <x:t>331.7015</x:t>
         </x:is>
       </x:c>
       <x:c r="D372" t="inlineStr">
         <x:is>
-          <x:t>141.4236</x:t>
+          <x:t>140.9547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="373">
       <x:c r="A373" s="2" t="n">
-        <x:v/>
+        <x:v>45994</x:v>
       </x:c>
       <x:c r="B373" t="inlineStr">
         <x:is>
-          <x:t>226.3132</x:t>
+          <x:t>220.2333</x:t>
         </x:is>
       </x:c>
       <x:c r="C373" t="inlineStr">
         <x:is>
-          <x:t>338.4972</x:t>
+          <x:t>331.5253</x:t>
         </x:is>
       </x:c>
       <x:c r="D373" t="inlineStr">
         <x:is>
-          <x:t>141.3420</x:t>
+          <x:t>140.9051</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="374">
       <x:c r="A374" s="2" t="n">
-        <x:v/>
+        <x:v>45964</x:v>
       </x:c>
       <x:c r="B374" t="inlineStr">
         <x:is>
-          <x:t>226.7535</x:t>
+          <x:t>219.5115</x:t>
         </x:is>
       </x:c>
       <x:c r="C374" t="inlineStr">
         <x:is>
-          <x:t>338.8116</x:t>
+          <x:t>330.9755</x:t>
         </x:is>
       </x:c>
       <x:c r="D374" t="inlineStr">
         <x:is>
-          <x:t>141.3006</x:t>
+          <x:t>140.9048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="375">
       <x:c r="A375" s="2" t="n">
-        <x:v/>
+        <x:v>45933</x:v>
       </x:c>
       <x:c r="B375" t="inlineStr">
         <x:is>
-          <x:t>226.6623</x:t>
+          <x:t>220.6906</x:t>
         </x:is>
       </x:c>
       <x:c r="C375" t="inlineStr">
         <x:is>
-          <x:t>338.7728</x:t>
+          <x:t>332.2585</x:t>
         </x:is>
       </x:c>
       <x:c r="D375" t="inlineStr">
         <x:is>
-          <x:t>141.3479</x:t>
+          <x:t>141.0224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="376">
       <x:c r="A376" s="2" t="n">
-        <x:v/>
+        <x:v>45841</x:v>
       </x:c>
       <x:c r="B376" t="inlineStr">
         <x:is>
-          <x:t>226.0975</x:t>
+          <x:t>221.4215</x:t>
         </x:is>
       </x:c>
       <x:c r="C376" t="inlineStr">
         <x:is>
-          <x:t>338.2223</x:t>
+          <x:t>332.8353</x:t>
         </x:is>
       </x:c>
       <x:c r="D376" t="inlineStr">
         <x:is>
-          <x:t>141.3509</x:t>
+          <x:t>140.9979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="377">
       <x:c r="A377" s="2" t="n">
-        <x:v/>
+        <x:v>45811</x:v>
       </x:c>
       <x:c r="B377" t="inlineStr">
         <x:is>
-          <x:t>225.7710</x:t>
+          <x:t>221.8957</x:t>
         </x:is>
       </x:c>
       <x:c r="C377" t="inlineStr">
         <x:is>
-          <x:t>337.8343</x:t>
+          <x:t>333.4698</x:t>
         </x:is>
       </x:c>
       <x:c r="D377" t="inlineStr">
         <x:is>
-          <x:t>141.3524</x:t>
+          <x:t>141.0214</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="378">
       <x:c r="A378" s="2" t="n">
-        <x:v/>
+        <x:v>45780</x:v>
       </x:c>
       <x:c r="B378" t="inlineStr">
         <x:is>
-          <x:t>225.8489</x:t>
+          <x:t>222.2677</x:t>
         </x:is>
       </x:c>
       <x:c r="C378" t="inlineStr">
         <x:is>
-          <x:t>338.0043</x:t>
+          <x:t>333.9727</x:t>
         </x:is>
       </x:c>
       <x:c r="D378" t="inlineStr">
         <x:is>
-          <x:t>141.3601</x:t>
+          <x:t>141.2515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="379">
       <x:c r="A379" s="2" t="n">
-        <x:v>45993</x:v>
+        <x:v>45750</x:v>
       </x:c>
       <x:c r="B379" t="inlineStr">
         <x:is>
-          <x:t>225.4641</x:t>
+          <x:t>221.4324</x:t>
         </x:is>
       </x:c>
       <x:c r="C379" t="inlineStr">
         <x:is>
-          <x:t>337.6533</x:t>
+          <x:t>334.1183</x:t>
         </x:is>
       </x:c>
       <x:c r="D379" t="inlineStr">
         <x:is>
-          <x:t>141.2686</x:t>
+          <x:t>141.5895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="380">
       <x:c r="A380" s="2" t="n">
-        <x:v>45963</x:v>
+        <x:v>45719</x:v>
       </x:c>
       <x:c r="B380" t="inlineStr">
         <x:is>
-          <x:t>225.7648</x:t>
+          <x:t>224.6528</x:t>
         </x:is>
       </x:c>
       <x:c r="C380" t="inlineStr">
         <x:is>
-          <x:t>338.1384</x:t>
+          <x:t>337.3257</x:t>
         </x:is>
       </x:c>
       <x:c r="D380" t="inlineStr">
         <x:is>
-          <x:t>141.3451</x:t>
+          <x:t>141.6156</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="381">
       <x:c r="A381" s="2" t="n">
-        <x:v>45932</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B381" t="inlineStr">
         <x:is>
-          <x:t>225.9195</x:t>
+          <x:t>225.3130</x:t>
         </x:is>
       </x:c>
       <x:c r="C381" t="inlineStr">
         <x:is>
-          <x:t>338.5616</x:t>
+          <x:t>337.9443</x:t>
         </x:is>
       </x:c>
       <x:c r="D381" t="inlineStr">
         <x:is>
-          <x:t>141.3849</x:t>
+          <x:t>141.6558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="382">
       <x:c r="A382" s="2" t="n">
-        <x:v>45840</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B382" t="inlineStr">
         <x:is>
-          <x:t>225.1864</x:t>
+          <x:t>225.3658</x:t>
         </x:is>
       </x:c>
       <x:c r="C382" t="inlineStr">
         <x:is>
-          <x:t>337.7277</x:t>
+          <x:t>338.0390</x:t>
         </x:is>
       </x:c>
       <x:c r="D382" t="inlineStr">
         <x:is>
-          <x:t>141.3168</x:t>
+          <x:t>141.5742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="383">
       <x:c r="A383" s="2" t="n">
-        <x:v>45810</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B383" t="inlineStr">
         <x:is>
-          <x:t>225.6524</x:t>
+          <x:t>225.9697</x:t>
         </x:is>
       </x:c>
       <x:c r="C383" t="inlineStr">
         <x:is>
-          <x:t>338.3324</x:t>
+          <x:t>338.2265</x:t>
         </x:is>
       </x:c>
       <x:c r="D383" t="inlineStr">
         <x:is>
-          <x:t>141.3185</x:t>
+          <x:t>141.5517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="384">
       <x:c r="A384" s="2" t="n">
-        <x:v>45779</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B384" t="inlineStr">
         <x:is>
-          <x:t>225.0697</x:t>
+          <x:t>225.2937</x:t>
         </x:is>
       </x:c>
       <x:c r="C384" t="inlineStr">
         <x:is>
-          <x:t>337.7761</x:t>
+          <x:t>337.7108</x:t>
         </x:is>
       </x:c>
       <x:c r="D384" t="inlineStr">
         <x:is>
-          <x:t>141.2838</x:t>
+          <x:t>141.4918</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="385">
       <x:c r="A385" s="2" t="n">
-        <x:v>45749</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B385" t="inlineStr">
         <x:is>
-          <x:t>224.7483</x:t>
+          <x:t>225.5168</x:t>
         </x:is>
       </x:c>
       <x:c r="C385" t="inlineStr">
         <x:is>
-          <x:t>337.4501</x:t>
+          <x:t>337.8608</x:t>
         </x:is>
       </x:c>
       <x:c r="D385" t="inlineStr">
         <x:is>
-          <x:t>141.1811</x:t>
+          <x:t>141.4572</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="386">
       <x:c r="A386" s="2" t="n">
-        <x:v>45718</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B386" t="inlineStr">
         <x:is>
-          <x:t>224.2418</x:t>
+          <x:t>226.0918</x:t>
         </x:is>
       </x:c>
       <x:c r="C386" t="inlineStr">
         <x:is>
-          <x:t>337.1384</x:t>
+          <x:t>338.4392</x:t>
         </x:is>
       </x:c>
       <x:c r="D386" t="inlineStr">
         <x:is>
-          <x:t>141.2382</x:t>
+          <x:t>141.4236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="387">
       <x:c r="A387" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B387" t="inlineStr">
         <x:is>
-          <x:t>224.7856</x:t>
+          <x:t>226.3132</x:t>
         </x:is>
       </x:c>
       <x:c r="C387" t="inlineStr">
         <x:is>
-          <x:t>337.3116</x:t>
+          <x:t>338.4972</x:t>
         </x:is>
       </x:c>
       <x:c r="D387" t="inlineStr">
         <x:is>
-          <x:t>141.1086</x:t>
+          <x:t>141.3420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="388">
       <x:c r="A388" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B388" t="inlineStr">
         <x:is>
-          <x:t>224.3115</x:t>
+          <x:t>226.7535</x:t>
         </x:is>
       </x:c>
       <x:c r="C388" t="inlineStr">
         <x:is>
-          <x:t>336.8541</x:t>
+          <x:t>338.8116</x:t>
         </x:is>
       </x:c>
       <x:c r="D388" t="inlineStr">
         <x:is>
-          <x:t>141.0155</x:t>
+          <x:t>141.3006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="389">
       <x:c r="A389" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B389" t="inlineStr">
         <x:is>
-          <x:t>223.7832</x:t>
+          <x:t>226.6623</x:t>
         </x:is>
       </x:c>
       <x:c r="C389" t="inlineStr">
         <x:is>
-          <x:t>336.3679</x:t>
+          <x:t>338.7728</x:t>
         </x:is>
       </x:c>
       <x:c r="D389" t="inlineStr">
         <x:is>
-          <x:t>140.9191</x:t>
+          <x:t>141.3479</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="390">
       <x:c r="A390" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B390" t="inlineStr">
         <x:is>
-          <x:t>223.2501</x:t>
+          <x:t>226.0975</x:t>
         </x:is>
       </x:c>
       <x:c r="C390" t="inlineStr">
         <x:is>
-          <x:t>335.8206</x:t>
+          <x:t>338.2223</x:t>
         </x:is>
       </x:c>
       <x:c r="D390" t="inlineStr">
         <x:is>
-          <x:t>140.8955</x:t>
+          <x:t>141.3509</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="391">
       <x:c r="A391" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B391" t="inlineStr">
         <x:is>
-          <x:t>222.5524</x:t>
+          <x:t>225.7710</x:t>
         </x:is>
       </x:c>
       <x:c r="C391" t="inlineStr">
         <x:is>
-          <x:t>334.9840</x:t>
+          <x:t>337.8343</x:t>
         </x:is>
       </x:c>
       <x:c r="D391" t="inlineStr">
         <x:is>
-          <x:t>140.8496</x:t>
+          <x:t>141.3524</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="392">
       <x:c r="A392" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B392" t="inlineStr">
         <x:is>
-          <x:t>223.3513</x:t>
+          <x:t>225.8489</x:t>
         </x:is>
       </x:c>
       <x:c r="C392" t="inlineStr">
         <x:is>
-          <x:t>335.6317</x:t>
+          <x:t>338.0043</x:t>
         </x:is>
       </x:c>
       <x:c r="D392" t="inlineStr">
         <x:is>
-          <x:t>140.7980</x:t>
+          <x:t>141.3601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="393">
       <x:c r="A393" s="2" t="n">
-        <x:v/>
+        <x:v>45993</x:v>
       </x:c>
       <x:c r="B393" t="inlineStr">
         <x:is>
-          <x:t>223.3179</x:t>
+          <x:t>225.4641</x:t>
         </x:is>
       </x:c>
       <x:c r="C393" t="inlineStr">
         <x:is>
-          <x:t>335.6512</x:t>
+          <x:t>337.6533</x:t>
         </x:is>
       </x:c>
       <x:c r="D393" t="inlineStr">
         <x:is>
-          <x:t>140.8093</x:t>
+          <x:t>141.2686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="394">
       <x:c r="A394" s="2" t="n">
-        <x:v/>
+        <x:v>45963</x:v>
       </x:c>
       <x:c r="B394" t="inlineStr">
         <x:is>
-          <x:t>222.8771</x:t>
+          <x:t>225.7648</x:t>
         </x:is>
       </x:c>
       <x:c r="C394" t="inlineStr">
         <x:is>
-          <x:t>335.2392</x:t>
+          <x:t>338.1384</x:t>
         </x:is>
       </x:c>
       <x:c r="D394" t="inlineStr">
         <x:is>
-          <x:t>140.8013</x:t>
+          <x:t>141.3451</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="395">
       <x:c r="A395" s="2" t="n">
-        <x:v/>
+        <x:v>45932</x:v>
       </x:c>
       <x:c r="B395" t="inlineStr">
         <x:is>
-          <x:t>222.5700</x:t>
+          <x:t>225.9195</x:t>
         </x:is>
       </x:c>
       <x:c r="C395" t="inlineStr">
         <x:is>
-          <x:t>335.2789</x:t>
+          <x:t>338.5616</x:t>
         </x:is>
       </x:c>
       <x:c r="D395" t="inlineStr">
         <x:is>
-          <x:t>140.8068</x:t>
+          <x:t>141.3849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="396">
       <x:c r="A396" s="2" t="n">
-        <x:v/>
+        <x:v>45840</x:v>
       </x:c>
       <x:c r="B396" t="inlineStr">
         <x:is>
-          <x:t>221.8625</x:t>
+          <x:t>225.1864</x:t>
         </x:is>
       </x:c>
       <x:c r="C396" t="inlineStr">
         <x:is>
-          <x:t>334.7155</x:t>
+          <x:t>337.7277</x:t>
         </x:is>
       </x:c>
       <x:c r="D396" t="inlineStr">
         <x:is>
-          <x:t>140.7788</x:t>
+          <x:t>141.3168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="397">
       <x:c r="A397" s="2" t="n">
-        <x:v/>
+        <x:v>45810</x:v>
       </x:c>
       <x:c r="B397" t="inlineStr">
         <x:is>
-          <x:t>221.4437</x:t>
+          <x:t>225.6524</x:t>
         </x:is>
       </x:c>
       <x:c r="C397" t="inlineStr">
         <x:is>
-          <x:t>334.3858</x:t>
+          <x:t>338.3324</x:t>
         </x:is>
       </x:c>
       <x:c r="D397" t="inlineStr">
         <x:is>
-          <x:t>140.7531</x:t>
+          <x:t>141.3185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="398">
       <x:c r="A398" s="2" t="n">
-        <x:v/>
+        <x:v>45779</x:v>
       </x:c>
       <x:c r="B398" t="inlineStr">
         <x:is>
-          <x:t>220.8225</x:t>
+          <x:t>225.0697</x:t>
         </x:is>
       </x:c>
       <x:c r="C398" t="inlineStr">
         <x:is>
-          <x:t>333.8809</x:t>
+          <x:t>337.7761</x:t>
         </x:is>
       </x:c>
       <x:c r="D398" t="inlineStr">
         <x:is>
-          <x:t>140.6911</x:t>
+          <x:t>141.2838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="399">
       <x:c r="A399" s="2" t="n">
-        <x:v/>
+        <x:v>45749</x:v>
       </x:c>
       <x:c r="B399" t="inlineStr">
         <x:is>
-          <x:t>220.4047</x:t>
+          <x:t>224.7483</x:t>
         </x:is>
       </x:c>
       <x:c r="C399" t="inlineStr">
         <x:is>
-          <x:t>333.2679</x:t>
+          <x:t>337.4501</x:t>
         </x:is>
       </x:c>
       <x:c r="D399" t="inlineStr">
         <x:is>
-          <x:t>140.6267</x:t>
+          <x:t>141.1811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="400">
       <x:c r="A400" s="2" t="n">
-        <x:v/>
+        <x:v>45718</x:v>
       </x:c>
       <x:c r="B400" t="inlineStr">
         <x:is>
-          <x:t>219.4624</x:t>
+          <x:t>224.2418</x:t>
         </x:is>
       </x:c>
       <x:c r="C400" t="inlineStr">
         <x:is>
-          <x:t>332.4482</x:t>
+          <x:t>337.1384</x:t>
         </x:is>
       </x:c>
       <x:c r="D400" t="inlineStr">
         <x:is>
-          <x:t>140.5503</x:t>
+          <x:t>141.2382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="401">
       <x:c r="A401" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B401" t="inlineStr">
         <x:is>
-          <x:t>219.0202</x:t>
+          <x:t>224.7856</x:t>
         </x:is>
       </x:c>
       <x:c r="C401" t="inlineStr">
         <x:is>
-          <x:t>332.3545</x:t>
+          <x:t>337.3116</x:t>
         </x:is>
       </x:c>
       <x:c r="D401" t="inlineStr">
         <x:is>
-          <x:t>140.6297</x:t>
+          <x:t>141.1086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="402">
       <x:c r="A402" s="2" t="n">
-        <x:v>45931</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B402" t="inlineStr">
         <x:is>
-          <x:t>218.4793</x:t>
+          <x:t>224.3115</x:t>
         </x:is>
       </x:c>
       <x:c r="C402" t="inlineStr">
         <x:is>
-          <x:t>331.5566</x:t>
+          <x:t>336.8541</x:t>
         </x:is>
       </x:c>
       <x:c r="D402" t="inlineStr">
         <x:is>
-          <x:t>140.6522</x:t>
+          <x:t>141.0155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="403">
       <x:c r="A403" s="2" t="n">
-        <x:v>45901</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B403" t="inlineStr">
         <x:is>
-          <x:t>218.5064</x:t>
+          <x:t>223.7832</x:t>
         </x:is>
       </x:c>
       <x:c r="C403" t="inlineStr">
         <x:is>
-          <x:t>331.7996</x:t>
+          <x:t>336.3679</x:t>
         </x:is>
       </x:c>
       <x:c r="D403" t="inlineStr">
         <x:is>
-          <x:t>140.7159</x:t>
+          <x:t>140.9191</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="404">
       <x:c r="A404" s="2" t="n">
-        <x:v>45870</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B404" t="inlineStr">
         <x:is>
-          <x:t>217.9984</x:t>
+          <x:t>223.2501</x:t>
         </x:is>
       </x:c>
       <x:c r="C404" t="inlineStr">
         <x:is>
-          <x:t>331.3876</x:t>
+          <x:t>335.8206</x:t>
         </x:is>
       </x:c>
       <x:c r="D404" t="inlineStr">
         <x:is>
-          <x:t>140.7840</x:t>
+          <x:t>140.8955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="405">
       <x:c r="A405" s="2" t="n">
-        <x:v>45839</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B405" t="inlineStr">
         <x:is>
-          <x:t>217.3927</x:t>
+          <x:t>222.5524</x:t>
         </x:is>
       </x:c>
       <x:c r="C405" t="inlineStr">
         <x:is>
-          <x:t>330.4872</x:t>
+          <x:t>334.9840</x:t>
         </x:is>
       </x:c>
       <x:c r="D405" t="inlineStr">
         <x:is>
-          <x:t>140.8405</x:t>
+          <x:t>140.8496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="406">
       <x:c r="A406" s="2" t="n">
-        <x:v>45809</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B406" t="inlineStr">
         <x:is>
-          <x:t>217.4303</x:t>
+          <x:t>223.3513</x:t>
         </x:is>
       </x:c>
       <x:c r="C406" t="inlineStr">
         <x:is>
-          <x:t>330.3658</x:t>
+          <x:t>335.6317</x:t>
         </x:is>
       </x:c>
       <x:c r="D406" t="inlineStr">
         <x:is>
-          <x:t>140.8149</x:t>
+          <x:t>140.7980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="407">
       <x:c r="A407" s="2" t="n">
-        <x:v>45717</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B407" t="inlineStr">
         <x:is>
-          <x:t>217.4119</x:t>
+          <x:t>223.3179</x:t>
         </x:is>
       </x:c>
       <x:c r="C407" t="inlineStr">
         <x:is>
-          <x:t>330.6899</x:t>
+          <x:t>335.6512</x:t>
         </x:is>
       </x:c>
       <x:c r="D407" t="inlineStr">
         <x:is>
-          <x:t>140.8912</x:t>
+          <x:t>140.8093</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="408">
       <x:c r="A408" s="2" t="n">
-        <x:v>45689</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B408" t="inlineStr">
         <x:is>
-          <x:t>217.4127</x:t>
+          <x:t>222.8771</x:t>
         </x:is>
       </x:c>
       <x:c r="C408" t="inlineStr">
         <x:is>
-          <x:t>330.7276</x:t>
+          <x:t>335.2392</x:t>
         </x:is>
       </x:c>
       <x:c r="D408" t="inlineStr">
         <x:is>
-          <x:t>140.9717</x:t>
+          <x:t>140.8013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="409">
       <x:c r="A409" s="2" t="n">
-        <x:v>45658</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B409" t="inlineStr">
         <x:is>
-          <x:t>216.6829</x:t>
+          <x:t>222.5700</x:t>
         </x:is>
       </x:c>
       <x:c r="C409" t="inlineStr">
         <x:is>
-          <x:t>329.8630</x:t>
+          <x:t>335.2789</x:t>
         </x:is>
       </x:c>
       <x:c r="D409" t="inlineStr">
         <x:is>
-          <x:t>140.9327</x:t>
+          <x:t>140.8068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="410">
       <x:c r="A410" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B410" t="inlineStr">
         <x:is>
-          <x:t>216.6764</x:t>
+          <x:t>221.8625</x:t>
         </x:is>
       </x:c>
       <x:c r="C410" t="inlineStr">
         <x:is>
-          <x:t>329.8517</x:t>
+          <x:t>334.7155</x:t>
         </x:is>
       </x:c>
       <x:c r="D410" t="inlineStr">
         <x:is>
-          <x:t>140.9250</x:t>
+          <x:t>140.7788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="411">
       <x:c r="A411" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B411" t="inlineStr">
         <x:is>
-          <x:t>216.5872</x:t>
+          <x:t>221.4437</x:t>
         </x:is>
       </x:c>
       <x:c r="C411" t="inlineStr">
         <x:is>
-          <x:t>329.6899</x:t>
+          <x:t>334.3858</x:t>
         </x:is>
       </x:c>
       <x:c r="D411" t="inlineStr">
         <x:is>
-          <x:t>140.8959</x:t>
+          <x:t>140.7531</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="412">
       <x:c r="A412" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B412" t="inlineStr">
         <x:is>
-          <x:t>217.2025</x:t>
+          <x:t>220.8225</x:t>
         </x:is>
       </x:c>
       <x:c r="C412" t="inlineStr">
         <x:is>
-          <x:t>330.2507</x:t>
+          <x:t>333.8809</x:t>
         </x:is>
       </x:c>
       <x:c r="D412" t="inlineStr">
         <x:is>
-          <x:t>140.8448</x:t>
+          <x:t>140.6911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="413">
       <x:c r="A413" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B413" t="inlineStr">
         <x:is>
-          <x:t>217.2483</x:t>
+          <x:t>220.4047</x:t>
         </x:is>
       </x:c>
       <x:c r="C413" t="inlineStr">
         <x:is>
-          <x:t>330.2142</x:t>
+          <x:t>333.2679</x:t>
         </x:is>
       </x:c>
       <x:c r="D413" t="inlineStr">
         <x:is>
-          <x:t>140.9264</x:t>
+          <x:t>140.6267</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="414">
       <x:c r="A414" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B414" t="inlineStr">
         <x:is>
-          <x:t>217.2716</x:t>
+          <x:t>219.4624</x:t>
         </x:is>
       </x:c>
       <x:c r="C414" t="inlineStr">
         <x:is>
-          <x:t>330.1995</x:t>
+          <x:t>332.4482</x:t>
         </x:is>
       </x:c>
       <x:c r="D414" t="inlineStr">
         <x:is>
-          <x:t>140.9179</x:t>
+          <x:t>140.5503</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="415">
       <x:c r="A415" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B415" t="inlineStr">
         <x:is>
-          <x:t>217.2652</x:t>
+          <x:t>219.0202</x:t>
         </x:is>
       </x:c>
       <x:c r="C415" t="inlineStr">
         <x:is>
-          <x:t>330.1883</x:t>
+          <x:t>332.3545</x:t>
         </x:is>
       </x:c>
       <x:c r="D415" t="inlineStr">
         <x:is>
-          <x:t>140.9102</x:t>
+          <x:t>140.6297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="416">
       <x:c r="A416" s="2" t="n">
-        <x:v/>
+        <x:v>45931</x:v>
       </x:c>
       <x:c r="B416" t="inlineStr">
         <x:is>
-          <x:t>216.9821</x:t>
+          <x:t>218.4793</x:t>
         </x:is>
       </x:c>
       <x:c r="C416" t="inlineStr">
         <x:is>
-          <x:t>329.9810</x:t>
+          <x:t>331.5566</x:t>
         </x:is>
       </x:c>
       <x:c r="D416" t="inlineStr">
         <x:is>
-          <x:t>140.9070</x:t>
+          <x:t>140.6522</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="417">
       <x:c r="A417" s="2" t="n">
-        <x:v/>
+        <x:v>45901</x:v>
       </x:c>
       <x:c r="B417" t="inlineStr">
         <x:is>
-          <x:t>216.7190</x:t>
+          <x:t>218.5064</x:t>
         </x:is>
       </x:c>
       <x:c r="C417" t="inlineStr">
         <x:is>
-          <x:t>329.7749</x:t>
+          <x:t>331.7996</x:t>
         </x:is>
       </x:c>
       <x:c r="D417" t="inlineStr">
         <x:is>
-          <x:t>140.9083</x:t>
+          <x:t>140.7159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="418">
       <x:c r="A418" s="2" t="n">
-        <x:v/>
+        <x:v>45870</x:v>
       </x:c>
       <x:c r="B418" t="inlineStr">
         <x:is>
-          <x:t>216.7749</x:t>
+          <x:t>217.9984</x:t>
         </x:is>
       </x:c>
       <x:c r="C418" t="inlineStr">
         <x:is>
-          <x:t>329.8762</x:t>
+          <x:t>331.3876</x:t>
         </x:is>
       </x:c>
       <x:c r="D418" t="inlineStr">
         <x:is>
-          <x:t>140.8647</x:t>
+          <x:t>140.7840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="419">
       <x:c r="A419" s="2" t="n">
-        <x:v/>
+        <x:v>45839</x:v>
       </x:c>
       <x:c r="B419" t="inlineStr">
         <x:is>
-          <x:t>217.2987</x:t>
+          <x:t>217.3927</x:t>
         </x:is>
       </x:c>
       <x:c r="C419" t="inlineStr">
         <x:is>
-          <x:t>330.2646</x:t>
+          <x:t>330.4872</x:t>
         </x:is>
       </x:c>
       <x:c r="D419" t="inlineStr">
         <x:is>
-          <x:t>140.9496</x:t>
+          <x:t>140.8405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="420">
       <x:c r="A420" s="2" t="n">
-        <x:v/>
+        <x:v>45809</x:v>
       </x:c>
       <x:c r="B420" t="inlineStr">
         <x:is>
-          <x:t>217.8402</x:t>
+          <x:t>217.4303</x:t>
         </x:is>
       </x:c>
       <x:c r="C420" t="inlineStr">
         <x:is>
-          <x:t>330.6765</x:t>
+          <x:t>330.3658</x:t>
         </x:is>
       </x:c>
       <x:c r="D420" t="inlineStr">
         <x:is>
-          <x:t>140.9542</x:t>
+          <x:t>140.8149</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="421">
       <x:c r="A421" s="2" t="n">
-        <x:v/>
+        <x:v>45717</x:v>
       </x:c>
       <x:c r="B421" t="inlineStr">
         <x:is>
-          <x:t>217.8773</x:t>
+          <x:t>217.4119</x:t>
         </x:is>
       </x:c>
       <x:c r="C421" t="inlineStr">
         <x:is>
-          <x:t>330.6253</x:t>
+          <x:t>330.6899</x:t>
         </x:is>
       </x:c>
       <x:c r="D421" t="inlineStr">
         <x:is>
-          <x:t>140.9480</x:t>
+          <x:t>140.8912</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="422">
       <x:c r="A422" s="2" t="n">
-        <x:v/>
+        <x:v>45689</x:v>
       </x:c>
       <x:c r="B422" t="inlineStr">
         <x:is>
-          <x:t>217.6883</x:t>
+          <x:t>217.4127</x:t>
         </x:is>
       </x:c>
       <x:c r="C422" t="inlineStr">
         <x:is>
-          <x:t>330.5665</x:t>
+          <x:t>330.7276</x:t>
         </x:is>
       </x:c>
       <x:c r="D422" t="inlineStr">
         <x:is>
-          <x:t>140.9031</x:t>
+          <x:t>140.9717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="423">
       <x:c r="A423" s="2" t="n">
-        <x:v>45638</x:v>
+        <x:v>45658</x:v>
       </x:c>
       <x:c r="B423" t="inlineStr">
         <x:is>
-          <x:t>217.8274</x:t>
+          <x:t>216.6829</x:t>
         </x:is>
       </x:c>
       <x:c r="C423" t="inlineStr">
         <x:is>
-          <x:t>330.6913</x:t>
+          <x:t>329.8630</x:t>
         </x:is>
       </x:c>
       <x:c r="D423" t="inlineStr">
         <x:is>
-          <x:t>140.9329</x:t>
+          <x:t>140.9327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="424">
       <x:c r="A424" s="2" t="n">
-        <x:v>45608</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B424" t="inlineStr">
         <x:is>
-          <x:t>218.1521</x:t>
+          <x:t>216.6764</x:t>
         </x:is>
       </x:c>
       <x:c r="C424" t="inlineStr">
         <x:is>
-          <x:t>330.7097</x:t>
+          <x:t>329.8517</x:t>
         </x:is>
       </x:c>
       <x:c r="D424" t="inlineStr">
         <x:is>
-          <x:t>140.9880</x:t>
+          <x:t>140.9250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="425">
       <x:c r="A425" s="2" t="n">
-        <x:v>45577</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B425" t="inlineStr">
         <x:is>
-          <x:t>217.5731</x:t>
+          <x:t>216.5872</x:t>
         </x:is>
       </x:c>
       <x:c r="C425" t="inlineStr">
         <x:is>
-          <x:t>330.0182</x:t>
+          <x:t>329.6899</x:t>
         </x:is>
       </x:c>
       <x:c r="D425" t="inlineStr">
         <x:is>
-          <x:t>140.9590</x:t>
+          <x:t>140.8959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="426">
       <x:c r="A426" s="2" t="n">
-        <x:v>45547</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B426" t="inlineStr">
         <x:is>
-          <x:t>217.3050</x:t>
+          <x:t>217.2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C426" t="inlineStr">
         <x:is>
-          <x:t>329.5283</x:t>
+          <x:t>330.2507</x:t>
         </x:is>
       </x:c>
       <x:c r="D426" t="inlineStr">
         <x:is>
-          <x:t>140.9201</x:t>
+          <x:t>140.8448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="427">
       <x:c r="A427" s="2" t="n">
-        <x:v>45455</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B427" t="inlineStr">
         <x:is>
-          <x:t>217.2375</x:t>
+          <x:t>217.2483</x:t>
         </x:is>
       </x:c>
       <x:c r="C427" t="inlineStr">
         <x:is>
-          <x:t>329.4774</x:t>
+          <x:t>330.2142</x:t>
         </x:is>
       </x:c>
       <x:c r="D427" t="inlineStr">
         <x:is>
-          <x:t>140.8468</x:t>
+          <x:t>140.9264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="428">
       <x:c r="A428" s="2" t="n">
-        <x:v>45424</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B428" t="inlineStr">
         <x:is>
-          <x:t>217.1060</x:t>
+          <x:t>217.2716</x:t>
         </x:is>
       </x:c>
       <x:c r="C428" t="inlineStr">
         <x:is>
-          <x:t>329.5789</x:t>
+          <x:t>330.1995</x:t>
         </x:is>
       </x:c>
       <x:c r="D428" t="inlineStr">
         <x:is>
-          <x:t>140.7951</x:t>
+          <x:t>140.9179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="429">
       <x:c r="A429" s="2" t="n">
-        <x:v>45394</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B429" t="inlineStr">
         <x:is>
-          <x:t>217.0849</x:t>
+          <x:t>217.2652</x:t>
         </x:is>
       </x:c>
       <x:c r="C429" t="inlineStr">
         <x:is>
-          <x:t>329.8717</x:t>
+          <x:t>330.1883</x:t>
         </x:is>
       </x:c>
       <x:c r="D429" t="inlineStr">
         <x:is>
-          <x:t>140.7832</x:t>
+          <x:t>140.9102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="430">
       <x:c r="A430" s="2" t="n">
-        <x:v>45363</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B430" t="inlineStr">
         <x:is>
-          <x:t>217.1088</x:t>
+          <x:t>216.9821</x:t>
         </x:is>
       </x:c>
       <x:c r="C430" t="inlineStr">
         <x:is>
-          <x:t>329.9785</x:t>
+          <x:t>329.9810</x:t>
         </x:is>
       </x:c>
       <x:c r="D430" t="inlineStr">
         <x:is>
-          <x:t>140.7357</x:t>
+          <x:t>140.9070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="431">
       <x:c r="A431" s="2" t="n">
-        <x:v>45334</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B431" t="inlineStr">
         <x:is>
-          <x:t>216.8699</x:t>
+          <x:t>216.7190</x:t>
         </x:is>
       </x:c>
       <x:c r="C431" t="inlineStr">
         <x:is>
-          <x:t>329.8514</x:t>
+          <x:t>329.7749</x:t>
         </x:is>
       </x:c>
       <x:c r="D431" t="inlineStr">
         <x:is>
-          <x:t>140.6745</x:t>
+          <x:t>140.9083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="432">
       <x:c r="A432" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B432" t="inlineStr">
         <x:is>
-          <x:t>216.0577</x:t>
+          <x:t>216.7749</x:t>
         </x:is>
       </x:c>
       <x:c r="C432" t="inlineStr">
         <x:is>
-          <x:t>328.7665</x:t>
+          <x:t>329.8762</x:t>
         </x:is>
       </x:c>
       <x:c r="D432" t="inlineStr">
         <x:is>
-          <x:t>140.4945</x:t>
+          <x:t>140.8647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="433">
       <x:c r="A433" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B433" t="inlineStr">
         <x:is>
-          <x:t>215.8034</x:t>
+          <x:t>217.2987</x:t>
         </x:is>
       </x:c>
       <x:c r="C433" t="inlineStr">
         <x:is>
-          <x:t>328.8505</x:t>
+          <x:t>330.2646</x:t>
         </x:is>
       </x:c>
       <x:c r="D433" t="inlineStr">
         <x:is>
-          <x:t>140.4181</x:t>
+          <x:t>140.9496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="434">
       <x:c r="A434" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B434" t="inlineStr">
         <x:is>
-          <x:t>215.8053</x:t>
+          <x:t>217.8402</x:t>
         </x:is>
       </x:c>
       <x:c r="C434" t="inlineStr">
         <x:is>
-          <x:t>329.0217</x:t>
+          <x:t>330.6765</x:t>
         </x:is>
       </x:c>
       <x:c r="D434" t="inlineStr">
         <x:is>
-          <x:t>140.3786</x:t>
+          <x:t>140.9542</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="435">
       <x:c r="A435" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B435" t="inlineStr">
         <x:is>
-          <x:t>215.7137</x:t>
+          <x:t>217.8773</x:t>
         </x:is>
       </x:c>
       <x:c r="C435" t="inlineStr">
         <x:is>
-          <x:t>328.4163</x:t>
+          <x:t>330.6253</x:t>
         </x:is>
       </x:c>
       <x:c r="D435" t="inlineStr">
         <x:is>
-          <x:t>140.3386</x:t>
+          <x:t>140.9480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="436">
       <x:c r="A436" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B436" t="inlineStr">
         <x:is>
-          <x:t>215.7229</x:t>
+          <x:t>217.6883</x:t>
         </x:is>
       </x:c>
       <x:c r="C436" t="inlineStr">
         <x:is>
-          <x:t>328.3810</x:t>
+          <x:t>330.5665</x:t>
         </x:is>
       </x:c>
       <x:c r="D436" t="inlineStr">
         <x:is>
-          <x:t>140.3177</x:t>
+          <x:t>140.9031</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="437">
       <x:c r="A437" s="2" t="n">
-        <x:v/>
+        <x:v>45638</x:v>
       </x:c>
       <x:c r="B437" t="inlineStr">
         <x:is>
-          <x:t>215.8327</x:t>
+          <x:t>217.8274</x:t>
         </x:is>
       </x:c>
       <x:c r="C437" t="inlineStr">
         <x:is>
-          <x:t>328.4091</x:t>
+          <x:t>330.6913</x:t>
         </x:is>
       </x:c>
       <x:c r="D437" t="inlineStr">
         <x:is>
-          <x:t>140.3104</x:t>
+          <x:t>140.9329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="438">
       <x:c r="A438" s="2" t="n">
-        <x:v/>
+        <x:v>45608</x:v>
       </x:c>
       <x:c r="B438" t="inlineStr">
         <x:is>
-          <x:t>215.2919</x:t>
+          <x:t>218.1521</x:t>
         </x:is>
       </x:c>
       <x:c r="C438" t="inlineStr">
         <x:is>
-          <x:t>327.5771</x:t>
+          <x:t>330.7097</x:t>
         </x:is>
       </x:c>
       <x:c r="D438" t="inlineStr">
         <x:is>
-          <x:t>140.1855</x:t>
+          <x:t>140.9880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="439">
       <x:c r="A439" s="2" t="n">
-        <x:v/>
+        <x:v>45577</x:v>
       </x:c>
       <x:c r="B439" t="inlineStr">
         <x:is>
-          <x:t>214.8395</x:t>
+          <x:t>217.5731</x:t>
         </x:is>
       </x:c>
       <x:c r="C439" t="inlineStr">
         <x:is>
-          <x:t>327.2804</x:t>
+          <x:t>330.0182</x:t>
         </x:is>
       </x:c>
       <x:c r="D439" t="inlineStr">
         <x:is>
-          <x:t>140.1435</x:t>
+          <x:t>140.9590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="440">
       <x:c r="A440" s="2" t="n">
-        <x:v/>
+        <x:v>45547</x:v>
       </x:c>
       <x:c r="B440" t="inlineStr">
         <x:is>
-          <x:t>214.8610</x:t>
+          <x:t>217.3050</x:t>
         </x:is>
       </x:c>
       <x:c r="C440" t="inlineStr">
         <x:is>
-          <x:t>327.0827</x:t>
+          <x:t>329.5283</x:t>
         </x:is>
       </x:c>
       <x:c r="D440" t="inlineStr">
         <x:is>
-          <x:t>140.1453</x:t>
+          <x:t>140.9201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="441">
       <x:c r="A441" s="2" t="n">
-        <x:v/>
+        <x:v>45455</x:v>
       </x:c>
       <x:c r="B441" t="inlineStr">
         <x:is>
-          <x:t>215.0194</x:t>
+          <x:t>217.2375</x:t>
         </x:is>
       </x:c>
       <x:c r="C441" t="inlineStr">
         <x:is>
-          <x:t>327.2379</x:t>
+          <x:t>329.4774</x:t>
         </x:is>
       </x:c>
       <x:c r="D441" t="inlineStr">
         <x:is>
-          <x:t>140.1388</x:t>
+          <x:t>140.8468</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="442">
       <x:c r="A442" s="2" t="n">
-        <x:v/>
+        <x:v>45424</x:v>
       </x:c>
       <x:c r="B442" t="inlineStr">
         <x:is>
-          <x:t>214.7473</x:t>
+          <x:t>217.1060</x:t>
         </x:is>
       </x:c>
       <x:c r="C442" t="inlineStr">
         <x:is>
-          <x:t>326.9052</x:t>
+          <x:t>329.5789</x:t>
         </x:is>
       </x:c>
       <x:c r="D442" t="inlineStr">
         <x:is>
-          <x:t>140.1261</x:t>
+          <x:t>140.7951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="443">
       <x:c r="A443" s="2" t="n">
-        <x:v/>
+        <x:v>45394</x:v>
       </x:c>
       <x:c r="B443" t="inlineStr">
         <x:is>
-          <x:t>215.1621</x:t>
+          <x:t>217.0849</x:t>
         </x:is>
       </x:c>
       <x:c r="C443" t="inlineStr">
         <x:is>
-          <x:t>327.3942</x:t>
+          <x:t>329.8717</x:t>
         </x:is>
       </x:c>
       <x:c r="D443" t="inlineStr">
         <x:is>
-          <x:t>140.1304</x:t>
+          <x:t>140.7832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="444">
       <x:c r="A444" s="2" t="n">
-        <x:v/>
+        <x:v>45363</x:v>
       </x:c>
       <x:c r="B444" t="inlineStr">
         <x:is>
-          <x:t>214.7425</x:t>
+          <x:t>217.1088</x:t>
         </x:is>
       </x:c>
       <x:c r="C444" t="inlineStr">
         <x:is>
-          <x:t>326.4742</x:t>
+          <x:t>329.9785</x:t>
         </x:is>
       </x:c>
       <x:c r="D444" t="inlineStr">
         <x:is>
-          <x:t>140.0669</x:t>
+          <x:t>140.7357</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="445">
       <x:c r="A445" s="2" t="n">
-        <x:v>45637</x:v>
+        <x:v>45334</x:v>
       </x:c>
       <x:c r="B445" t="inlineStr">
         <x:is>
-          <x:t>214.6792</x:t>
+          <x:t>216.8699</x:t>
         </x:is>
       </x:c>
       <x:c r="C445" t="inlineStr">
         <x:is>
-          <x:t>326.3951</x:t>
+          <x:t>329.8514</x:t>
         </x:is>
       </x:c>
       <x:c r="D445" t="inlineStr">
         <x:is>
-          <x:t>140.0755</x:t>
+          <x:t>140.6745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="446">
       <x:c r="A446" s="2" t="n">
-        <x:v>45607</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B446" t="inlineStr">
         <x:is>
-          <x:t>214.9044</x:t>
+          <x:t>216.0577</x:t>
         </x:is>
       </x:c>
       <x:c r="C446" t="inlineStr">
         <x:is>
-          <x:t>326.7593</x:t>
+          <x:t>328.7665</x:t>
         </x:is>
       </x:c>
       <x:c r="D446" t="inlineStr">
         <x:is>
-          <x:t>140.0990</x:t>
+          <x:t>140.4945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="447">
       <x:c r="A447" s="2" t="n">
-        <x:v>45515</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B447" t="inlineStr">
         <x:is>
-          <x:t>214.4464</x:t>
+          <x:t>215.8034</x:t>
         </x:is>
       </x:c>
       <x:c r="C447" t="inlineStr">
         <x:is>
-          <x:t>325.9106</x:t>
+          <x:t>328.8505</x:t>
         </x:is>
       </x:c>
       <x:c r="D447" t="inlineStr">
         <x:is>
-          <x:t>140.0048</x:t>
+          <x:t>140.4181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="448">
       <x:c r="A448" s="2" t="n">
-        <x:v>45484</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B448" t="inlineStr">
         <x:is>
-          <x:t>214.1545</x:t>
+          <x:t>215.8053</x:t>
         </x:is>
       </x:c>
       <x:c r="C448" t="inlineStr">
         <x:is>
-          <x:t>325.7815</x:t>
+          <x:t>329.0217</x:t>
         </x:is>
       </x:c>
       <x:c r="D448" t="inlineStr">
         <x:is>
-          <x:t>139.9420</x:t>
+          <x:t>140.3786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="449">
       <x:c r="A449" s="2" t="n">
-        <x:v>45454</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B449" t="inlineStr">
         <x:is>
-          <x:t>213.9246</x:t>
+          <x:t>215.7137</x:t>
         </x:is>
       </x:c>
       <x:c r="C449" t="inlineStr">
         <x:is>
-          <x:t>325.6604</x:t>
+          <x:t>328.4163</x:t>
         </x:is>
       </x:c>
       <x:c r="D449" t="inlineStr">
         <x:is>
-          <x:t>139.9655</x:t>
+          <x:t>140.3386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="450">
       <x:c r="A450" s="2" t="n">
-        <x:v>45423</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B450" t="inlineStr">
         <x:is>
-          <x:t>213.0432</x:t>
+          <x:t>215.7229</x:t>
         </x:is>
       </x:c>
       <x:c r="C450" t="inlineStr">
         <x:is>
-          <x:t>324.2721</x:t>
+          <x:t>328.3810</x:t>
         </x:is>
       </x:c>
       <x:c r="D450" t="inlineStr">
         <x:is>
-          <x:t>139.8898</x:t>
+          <x:t>140.3177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="451">
       <x:c r="A451" s="2" t="n">
-        <x:v>45393</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B451" t="inlineStr">
         <x:is>
-          <x:t>212.6337</x:t>
+          <x:t>215.8327</x:t>
         </x:is>
       </x:c>
       <x:c r="C451" t="inlineStr">
         <x:is>
-          <x:t>323.9224</x:t>
+          <x:t>328.4091</x:t>
         </x:is>
       </x:c>
       <x:c r="D451" t="inlineStr">
         <x:is>
-          <x:t>139.9046</x:t>
+          <x:t>140.3104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="452">
       <x:c r="A452" s="2" t="n">
-        <x:v>45302</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B452" t="inlineStr">
         <x:is>
-          <x:t>213.0191</x:t>
+          <x:t>215.2919</x:t>
         </x:is>
       </x:c>
       <x:c r="C452" t="inlineStr">
         <x:is>
-          <x:t>324.2141</x:t>
+          <x:t>327.5771</x:t>
         </x:is>
       </x:c>
       <x:c r="D452" t="inlineStr">
         <x:is>
-          <x:t>139.8806</x:t>
+          <x:t>140.1855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="453">
       <x:c r="A453" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B453" t="inlineStr">
         <x:is>
-          <x:t>212.8434</x:t>
+          <x:t>214.8395</x:t>
         </x:is>
       </x:c>
       <x:c r="C453" t="inlineStr">
         <x:is>
-          <x:t>324.0793</x:t>
+          <x:t>327.2804</x:t>
         </x:is>
       </x:c>
       <x:c r="D453" t="inlineStr">
         <x:is>
-          <x:t>139.9032</x:t>
+          <x:t>140.1435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="454">
       <x:c r="A454" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B454" t="inlineStr">
         <x:is>
-          <x:t>213.5582</x:t>
+          <x:t>214.8610</x:t>
         </x:is>
       </x:c>
       <x:c r="C454" t="inlineStr">
         <x:is>
-          <x:t>324.8304</x:t>
+          <x:t>327.0827</x:t>
         </x:is>
       </x:c>
       <x:c r="D454" t="inlineStr">
         <x:is>
-          <x:t>139.9674</x:t>
+          <x:t>140.1453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="455">
       <x:c r="A455" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B455" t="inlineStr">
         <x:is>
-          <x:t>213.8982</x:t>
+          <x:t>215.0194</x:t>
         </x:is>
       </x:c>
       <x:c r="C455" t="inlineStr">
         <x:is>
-          <x:t>325.1407</x:t>
+          <x:t>327.2379</x:t>
         </x:is>
       </x:c>
       <x:c r="D455" t="inlineStr">
         <x:is>
-          <x:t>140.0067</x:t>
+          <x:t>140.1388</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="456">
       <x:c r="A456" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B456" t="inlineStr">
         <x:is>
-          <x:t>214.1518</x:t>
+          <x:t>214.7473</x:t>
         </x:is>
       </x:c>
       <x:c r="C456" t="inlineStr">
         <x:is>
-          <x:t>325.2444</x:t>
+          <x:t>326.9052</x:t>
         </x:is>
       </x:c>
       <x:c r="D456" t="inlineStr">
         <x:is>
-          <x:t>140.0142</x:t>
+          <x:t>140.1261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="457">
       <x:c r="A457" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B457" t="inlineStr">
         <x:is>
-          <x:t>213.9580</x:t>
+          <x:t>215.1621</x:t>
         </x:is>
       </x:c>
       <x:c r="C457" t="inlineStr">
         <x:is>
-          <x:t>325.1741</x:t>
+          <x:t>327.3942</x:t>
         </x:is>
       </x:c>
       <x:c r="D457" t="inlineStr">
         <x:is>
-          <x:t>140.0006</x:t>
+          <x:t>140.1304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="458">
       <x:c r="A458" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B458" t="inlineStr">
         <x:is>
-          <x:t>213.8816</x:t>
+          <x:t>214.7425</x:t>
         </x:is>
       </x:c>
       <x:c r="C458" t="inlineStr">
         <x:is>
-          <x:t>325.2197</x:t>
+          <x:t>326.4742</x:t>
         </x:is>
       </x:c>
       <x:c r="D458" t="inlineStr">
         <x:is>
-          <x:t>139.9826</x:t>
+          <x:t>140.0669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="459">
       <x:c r="A459" s="2" t="n">
-        <x:v/>
+        <x:v>45637</x:v>
       </x:c>
       <x:c r="B459" t="inlineStr">
         <x:is>
-          <x:t>214.0133</x:t>
+          <x:t>214.6792</x:t>
         </x:is>
       </x:c>
       <x:c r="C459" t="inlineStr">
         <x:is>
-          <x:t>325.4417</x:t>
+          <x:t>326.3951</x:t>
         </x:is>
       </x:c>
       <x:c r="D459" t="inlineStr">
         <x:is>
-          <x:t>139.9460</x:t>
+          <x:t>140.0755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="460">
       <x:c r="A460" s="2" t="n">
-        <x:v/>
+        <x:v>45607</x:v>
       </x:c>
       <x:c r="B460" t="inlineStr">
         <x:is>
-          <x:t>214.1243</x:t>
+          <x:t>214.9044</x:t>
         </x:is>
       </x:c>
       <x:c r="C460" t="inlineStr">
         <x:is>
-          <x:t>325.5497</x:t>
+          <x:t>326.7593</x:t>
         </x:is>
       </x:c>
       <x:c r="D460" t="inlineStr">
         <x:is>
-          <x:t>139.9242</x:t>
+          <x:t>140.0990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="461">
       <x:c r="A461" s="2" t="n">
-        <x:v/>
+        <x:v>45515</x:v>
       </x:c>
       <x:c r="B461" t="inlineStr">
         <x:is>
-          <x:t>214.0885</x:t>
+          <x:t>214.4464</x:t>
         </x:is>
       </x:c>
       <x:c r="C461" t="inlineStr">
         <x:is>
-          <x:t>325.5511</x:t>
+          <x:t>325.9106</x:t>
         </x:is>
       </x:c>
       <x:c r="D461" t="inlineStr">
         <x:is>
-          <x:t>139.9505</x:t>
+          <x:t>140.0048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="462">
       <x:c r="A462" s="2" t="n">
-        <x:v/>
+        <x:v>45484</x:v>
       </x:c>
       <x:c r="B462" t="inlineStr">
         <x:is>
-          <x:t>214.4016</x:t>
+          <x:t>214.1545</x:t>
         </x:is>
       </x:c>
       <x:c r="C462" t="inlineStr">
         <x:is>
-          <x:t>326.0176</x:t>
+          <x:t>325.7815</x:t>
         </x:is>
       </x:c>
       <x:c r="D462" t="inlineStr">
         <x:is>
-          <x:t>140.0111</x:t>
+          <x:t>139.9420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="463">
       <x:c r="A463" s="2" t="n">
-        <x:v/>
+        <x:v>45454</x:v>
       </x:c>
       <x:c r="B463" t="inlineStr">
         <x:is>
-          <x:t>214.0717</x:t>
+          <x:t>213.9246</x:t>
         </x:is>
       </x:c>
       <x:c r="C463" t="inlineStr">
         <x:is>
-          <x:t>325.6855</x:t>
+          <x:t>325.6604</x:t>
         </x:is>
       </x:c>
       <x:c r="D463" t="inlineStr">
         <x:is>
-          <x:t>139.9746</x:t>
+          <x:t>139.9655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="464">
       <x:c r="A464" s="2" t="n">
-        <x:v/>
+        <x:v>45423</x:v>
       </x:c>
       <x:c r="B464" t="inlineStr">
         <x:is>
-          <x:t>213.1533</x:t>
+          <x:t>213.0432</x:t>
         </x:is>
       </x:c>
       <x:c r="C464" t="inlineStr">
         <x:is>
-          <x:t>324.7502</x:t>
+          <x:t>324.2721</x:t>
         </x:is>
       </x:c>
       <x:c r="D464" t="inlineStr">
         <x:is>
-          <x:t>139.9378</x:t>
+          <x:t>139.8898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="465">
       <x:c r="A465" s="2" t="n">
-        <x:v/>
+        <x:v>45393</x:v>
       </x:c>
       <x:c r="B465" t="inlineStr">
         <x:is>
-          <x:t>212.9154</x:t>
+          <x:t>212.6337</x:t>
         </x:is>
       </x:c>
       <x:c r="C465" t="inlineStr">
         <x:is>
-          <x:t>324.5477</x:t>
+          <x:t>323.9224</x:t>
         </x:is>
       </x:c>
       <x:c r="D465" t="inlineStr">
         <x:is>
-          <x:t>139.8378</x:t>
+          <x:t>139.9046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="466">
       <x:c r="A466" s="2" t="n">
-        <x:v/>
+        <x:v>45302</x:v>
       </x:c>
       <x:c r="B466" t="inlineStr">
         <x:is>
-          <x:t>212.6160</x:t>
+          <x:t>213.0191</x:t>
         </x:is>
       </x:c>
       <x:c r="C466" t="inlineStr">
         <x:is>
-          <x:t>323.8977</x:t>
+          <x:t>324.2141</x:t>
         </x:is>
       </x:c>
       <x:c r="D466" t="inlineStr">
         <x:is>
-          <x:t>139.7650</x:t>
+          <x:t>139.8806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="467">
       <x:c r="A467" s="2" t="n">
-        <x:v>45606</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B467" t="inlineStr">
         <x:is>
-          <x:t>212.0766</x:t>
+          <x:t>212.8434</x:t>
         </x:is>
       </x:c>
       <x:c r="C467" t="inlineStr">
         <x:is>
-          <x:t>323.3053</x:t>
+          <x:t>324.0793</x:t>
         </x:is>
       </x:c>
       <x:c r="D467" t="inlineStr">
         <x:is>
-          <x:t>139.7408</x:t>
+          <x:t>139.9032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="468">
       <x:c r="A468" s="2" t="n">
-        <x:v>45575</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B468" t="inlineStr">
         <x:is>
-          <x:t>211.7172</x:t>
+          <x:t>213.5582</x:t>
         </x:is>
       </x:c>
       <x:c r="C468" t="inlineStr">
         <x:is>
-          <x:t>322.9912</x:t>
+          <x:t>324.8304</x:t>
         </x:is>
       </x:c>
       <x:c r="D468" t="inlineStr">
         <x:is>
-          <x:t>139.7384</x:t>
+          <x:t>139.9674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="469">
       <x:c r="A469" s="2" t="n">
-        <x:v>45545</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B469" t="inlineStr">
         <x:is>
-          <x:t>211.4976</x:t>
+          <x:t>213.8982</x:t>
         </x:is>
       </x:c>
       <x:c r="C469" t="inlineStr">
         <x:is>
-          <x:t>322.7119</x:t>
+          <x:t>325.1407</x:t>
         </x:is>
       </x:c>
       <x:c r="D469" t="inlineStr">
         <x:is>
-          <x:t>139.7169</x:t>
+          <x:t>140.0067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="470">
       <x:c r="A470" s="2" t="n">
-        <x:v>45514</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B470" t="inlineStr">
         <x:is>
-          <x:t>211.2094</x:t>
+          <x:t>214.1518</x:t>
         </x:is>
       </x:c>
       <x:c r="C470" t="inlineStr">
         <x:is>
-          <x:t>322.4362</x:t>
+          <x:t>325.2444</x:t>
         </x:is>
       </x:c>
       <x:c r="D470" t="inlineStr">
         <x:is>
-          <x:t>139.7155</x:t>
+          <x:t>140.0142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="471">
       <x:c r="A471" s="2" t="n">
-        <x:v>45483</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B471" t="inlineStr">
         <x:is>
-          <x:t>211.2255</x:t>
+          <x:t>213.9580</x:t>
         </x:is>
       </x:c>
       <x:c r="C471" t="inlineStr">
         <x:is>
-          <x:t>322.4015</x:t>
+          <x:t>325.1741</x:t>
         </x:is>
       </x:c>
       <x:c r="D471" t="inlineStr">
         <x:is>
-          <x:t>139.6819</x:t>
+          <x:t>140.0006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="472">
       <x:c r="A472" s="2" t="n">
-        <x:v>45392</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B472" t="inlineStr">
         <x:is>
-          <x:t>211.2077</x:t>
+          <x:t>213.8816</x:t>
         </x:is>
       </x:c>
       <x:c r="C472" t="inlineStr">
         <x:is>
-          <x:t>322.2992</x:t>
+          <x:t>325.2197</x:t>
         </x:is>
       </x:c>
       <x:c r="D472" t="inlineStr">
         <x:is>
-          <x:t>139.6951</x:t>
+          <x:t>139.9826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="473">
       <x:c r="A473" s="2" t="n">
-        <x:v>45361</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B473" t="inlineStr">
         <x:is>
-          <x:t>210.9917</x:t>
+          <x:t>214.0133</x:t>
         </x:is>
       </x:c>
       <x:c r="C473" t="inlineStr">
         <x:is>
-          <x:t>322.1145</x:t>
+          <x:t>325.4417</x:t>
         </x:is>
       </x:c>
       <x:c r="D473" t="inlineStr">
         <x:is>
-          <x:t>139.7331</x:t>
+          <x:t>139.9460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="474">
       <x:c r="A474" s="2" t="n">
-        <x:v>45332</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B474" t="inlineStr">
         <x:is>
-          <x:t>211.1571</x:t>
+          <x:t>214.1243</x:t>
         </x:is>
       </x:c>
       <x:c r="C474" t="inlineStr">
         <x:is>
-          <x:t>322.2400</x:t>
+          <x:t>325.5497</x:t>
         </x:is>
       </x:c>
       <x:c r="D474" t="inlineStr">
         <x:is>
-          <x:t>139.7512</x:t>
+          <x:t>139.9242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="475">
       <x:c r="A475" s="2" t="n">
-        <x:v>45301</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B475" t="inlineStr">
         <x:is>
-          <x:t>211.3189</x:t>
+          <x:t>214.0885</x:t>
         </x:is>
       </x:c>
       <x:c r="C475" t="inlineStr">
         <x:is>
-          <x:t>322.4329</x:t>
+          <x:t>325.5511</x:t>
         </x:is>
       </x:c>
       <x:c r="D475" t="inlineStr">
         <x:is>
-          <x:t>139.7635</x:t>
+          <x:t>139.9505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="476">
       <x:c r="A476" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B476" t="inlineStr">
         <x:is>
-          <x:t>210.9876</x:t>
+          <x:t>214.4016</x:t>
         </x:is>
       </x:c>
       <x:c r="C476" t="inlineStr">
         <x:is>
-          <x:t>321.7229</x:t>
+          <x:t>326.0176</x:t>
         </x:is>
       </x:c>
       <x:c r="D476" t="inlineStr">
         <x:is>
-          <x:t>139.6107</x:t>
+          <x:t>140.0111</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="477">
       <x:c r="A477" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B477" t="inlineStr">
         <x:is>
-          <x:t>211.0360</x:t>
+          <x:t>214.0717</x:t>
         </x:is>
       </x:c>
       <x:c r="C477" t="inlineStr">
         <x:is>
-          <x:t>321.9036</x:t>
+          <x:t>325.6855</x:t>
         </x:is>
       </x:c>
       <x:c r="D477" t="inlineStr">
         <x:is>
-          <x:t>139.5815</x:t>
+          <x:t>139.9746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="478">
       <x:c r="A478" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B478" t="inlineStr">
         <x:is>
-          <x:t>210.8927</x:t>
+          <x:t>213.1533</x:t>
         </x:is>
       </x:c>
       <x:c r="C478" t="inlineStr">
         <x:is>
-          <x:t>321.6535</x:t>
+          <x:t>324.7502</x:t>
         </x:is>
       </x:c>
       <x:c r="D478" t="inlineStr">
         <x:is>
-          <x:t>139.5187</x:t>
+          <x:t>139.9378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="479">
       <x:c r="A479" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B479" t="inlineStr">
         <x:is>
-          <x:t>210.2691</x:t>
+          <x:t>212.9154</x:t>
         </x:is>
       </x:c>
       <x:c r="C479" t="inlineStr">
         <x:is>
-          <x:t>321.1131</x:t>
+          <x:t>324.5477</x:t>
         </x:is>
       </x:c>
       <x:c r="D479" t="inlineStr">
         <x:is>
-          <x:t>139.4795</x:t>
+          <x:t>139.8378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="480">
       <x:c r="A480" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B480" t="inlineStr">
         <x:is>
-          <x:t>210.5390</x:t>
+          <x:t>212.6160</x:t>
         </x:is>
       </x:c>
       <x:c r="C480" t="inlineStr">
         <x:is>
-          <x:t>321.4790</x:t>
+          <x:t>323.8977</x:t>
         </x:is>
       </x:c>
       <x:c r="D480" t="inlineStr">
         <x:is>
-          <x:t>139.5113</x:t>
+          <x:t>139.7650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="481">
       <x:c r="A481" s="2" t="n">
-        <x:v/>
+        <x:v>45606</x:v>
       </x:c>
       <x:c r="B481" t="inlineStr">
         <x:is>
-          <x:t>210.3709</x:t>
+          <x:t>212.0766</x:t>
         </x:is>
       </x:c>
       <x:c r="C481" t="inlineStr">
         <x:is>
-          <x:t>321.2741</x:t>
+          <x:t>323.3053</x:t>
         </x:is>
       </x:c>
       <x:c r="D481" t="inlineStr">
         <x:is>
-          <x:t>139.4776</x:t>
+          <x:t>139.7408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="482">
       <x:c r="A482" s="2" t="n">
-        <x:v/>
+        <x:v>45575</x:v>
       </x:c>
       <x:c r="B482" t="inlineStr">
         <x:is>
-          <x:t>210.1211</x:t>
+          <x:t>211.7172</x:t>
         </x:is>
       </x:c>
       <x:c r="C482" t="inlineStr">
         <x:is>
-          <x:t>320.9302</x:t>
+          <x:t>322.9912</x:t>
         </x:is>
       </x:c>
       <x:c r="D482" t="inlineStr">
         <x:is>
-          <x:t>139.4187</x:t>
+          <x:t>139.7384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="483">
       <x:c r="A483" s="2" t="n">
-        <x:v/>
+        <x:v>45545</x:v>
       </x:c>
       <x:c r="B483" t="inlineStr">
         <x:is>
-          <x:t>210.4491</x:t>
+          <x:t>211.4976</x:t>
         </x:is>
       </x:c>
       <x:c r="C483" t="inlineStr">
         <x:is>
-          <x:t>321.4667</x:t>
+          <x:t>322.7119</x:t>
         </x:is>
       </x:c>
       <x:c r="D483" t="inlineStr">
         <x:is>
-          <x:t>139.3991</x:t>
+          <x:t>139.7169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="484">
       <x:c r="A484" s="2" t="n">
-        <x:v/>
+        <x:v>45514</x:v>
       </x:c>
       <x:c r="B484" t="inlineStr">
         <x:is>
-          <x:t>209.6940</x:t>
+          <x:t>211.2094</x:t>
         </x:is>
       </x:c>
       <x:c r="C484" t="inlineStr">
         <x:is>
-          <x:t>320.6781</x:t>
+          <x:t>322.4362</x:t>
         </x:is>
       </x:c>
       <x:c r="D484" t="inlineStr">
         <x:is>
-          <x:t>139.3217</x:t>
+          <x:t>139.7155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="485">
       <x:c r="A485" s="2" t="n">
-        <x:v/>
+        <x:v>45483</x:v>
       </x:c>
       <x:c r="B485" t="inlineStr">
         <x:is>
-          <x:t>209.8736</x:t>
+          <x:t>211.2255</x:t>
         </x:is>
       </x:c>
       <x:c r="C485" t="inlineStr">
         <x:is>
-          <x:t>320.9143</x:t>
+          <x:t>322.4015</x:t>
         </x:is>
       </x:c>
       <x:c r="D485" t="inlineStr">
         <x:is>
-          <x:t>139.3481</x:t>
+          <x:t>139.6819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="486">
       <x:c r="A486" s="2" t="n">
-        <x:v/>
+        <x:v>45392</x:v>
       </x:c>
       <x:c r="B486" t="inlineStr">
         <x:is>
-          <x:t>209.7212</x:t>
+          <x:t>211.2077</x:t>
         </x:is>
       </x:c>
       <x:c r="C486" t="inlineStr">
         <x:is>
-          <x:t>320.6578</x:t>
+          <x:t>322.2992</x:t>
         </x:is>
       </x:c>
       <x:c r="D486" t="inlineStr">
         <x:is>
-          <x:t>139.3233</x:t>
+          <x:t>139.6951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="487">
       <x:c r="A487" s="2" t="n">
-        <x:v/>
+        <x:v>45361</x:v>
       </x:c>
       <x:c r="B487" t="inlineStr">
         <x:is>
-          <x:t>209.5812</x:t>
+          <x:t>210.9917</x:t>
         </x:is>
       </x:c>
       <x:c r="C487" t="inlineStr">
         <x:is>
-          <x:t>320.7037</x:t>
+          <x:t>322.1145</x:t>
         </x:is>
       </x:c>
       <x:c r="D487" t="inlineStr">
         <x:is>
-          <x:t>139.2512</x:t>
+          <x:t>139.7331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="488">
       <x:c r="A488" s="2" t="n">
-        <x:v>45635</x:v>
+        <x:v>45332</x:v>
       </x:c>
       <x:c r="B488" t="inlineStr">
         <x:is>
-          <x:t>209.4165</x:t>
+          <x:t>211.1571</x:t>
         </x:is>
       </x:c>
       <x:c r="C488" t="inlineStr">
         <x:is>
-          <x:t>320.6476</x:t>
+          <x:t>322.2400</x:t>
         </x:is>
       </x:c>
       <x:c r="D488" t="inlineStr">
         <x:is>
-          <x:t>139.2261</x:t>
+          <x:t>139.7512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="489">
       <x:c r="A489" s="2" t="n">
-        <x:v>45605</x:v>
+        <x:v>45301</x:v>
       </x:c>
       <x:c r="B489" t="inlineStr">
         <x:is>
-          <x:t>208.8105</x:t>
+          <x:t>211.3189</x:t>
         </x:is>
       </x:c>
       <x:c r="C489" t="inlineStr">
         <x:is>
-          <x:t>320.1452</x:t>
+          <x:t>322.4329</x:t>
         </x:is>
       </x:c>
       <x:c r="D489" t="inlineStr">
         <x:is>
-          <x:t>139.2254</x:t>
+          <x:t>139.7635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="490">
       <x:c r="A490" s="2" t="n">
-        <x:v>45574</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B490" t="inlineStr">
         <x:is>
-          <x:t>208.6456</x:t>
+          <x:t>210.9876</x:t>
         </x:is>
       </x:c>
       <x:c r="C490" t="inlineStr">
         <x:is>
-          <x:t>320.0784</x:t>
+          <x:t>321.7229</x:t>
         </x:is>
       </x:c>
       <x:c r="D490" t="inlineStr">
         <x:is>
-          <x:t>139.1287</x:t>
+          <x:t>139.6107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="491">
       <x:c r="A491" s="2" t="n">
-        <x:v>45544</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B491" t="inlineStr">
         <x:is>
-          <x:t>208.4944</x:t>
+          <x:t>211.0360</x:t>
         </x:is>
       </x:c>
       <x:c r="C491" t="inlineStr">
         <x:is>
-          <x:t>319.8196</x:t>
+          <x:t>321.9036</x:t>
         </x:is>
       </x:c>
       <x:c r="D491" t="inlineStr">
         <x:is>
-          <x:t>139.1131</x:t>
+          <x:t>139.5815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="492">
       <x:c r="A492" s="2" t="n">
-        <x:v>45452</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B492" t="inlineStr">
         <x:is>
-          <x:t>208.0100</x:t>
+          <x:t>210.8927</x:t>
         </x:is>
       </x:c>
       <x:c r="C492" t="inlineStr">
         <x:is>
-          <x:t>319.2622</x:t>
+          <x:t>321.6535</x:t>
         </x:is>
       </x:c>
       <x:c r="D492" t="inlineStr">
         <x:is>
-          <x:t>139.0731</x:t>
+          <x:t>139.5187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="493">
       <x:c r="A493" s="2" t="n">
-        <x:v>45421</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B493" t="inlineStr">
         <x:is>
-          <x:t>208.3110</x:t>
+          <x:t>210.2691</x:t>
         </x:is>
       </x:c>
       <x:c r="C493" t="inlineStr">
         <x:is>
-          <x:t>319.4622</x:t>
+          <x:t>321.1131</x:t>
         </x:is>
       </x:c>
       <x:c r="D493" t="inlineStr">
         <x:is>
-          <x:t>138.9519</x:t>
+          <x:t>139.4795</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="494">
       <x:c r="A494" s="2" t="n">
-        <x:v>45391</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B494" t="inlineStr">
         <x:is>
-          <x:t>208.2836</x:t>
+          <x:t>210.5390</x:t>
         </x:is>
       </x:c>
       <x:c r="C494" t="inlineStr">
         <x:is>
-          <x:t>319.3181</x:t>
+          <x:t>321.4790</x:t>
         </x:is>
       </x:c>
       <x:c r="D494" t="inlineStr">
         <x:is>
-          <x:t>138.8814</x:t>
+          <x:t>139.5113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="495">
       <x:c r="A495" s="2" t="n">
-        <x:v>45360</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B495" t="inlineStr">
         <x:is>
-          <x:t>208.3660</x:t>
+          <x:t>210.3709</x:t>
         </x:is>
       </x:c>
       <x:c r="C495" t="inlineStr">
         <x:is>
-          <x:t>319.4852</x:t>
+          <x:t>321.2741</x:t>
         </x:is>
       </x:c>
       <x:c r="D495" t="inlineStr">
         <x:is>
-          <x:t>138.8032</x:t>
+          <x:t>139.4776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="496">
       <x:c r="A496" s="2" t="n">
-        <x:v>45331</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B496" t="inlineStr">
         <x:is>
-          <x:t>208.8361</x:t>
+          <x:t>210.1211</x:t>
         </x:is>
       </x:c>
       <x:c r="C496" t="inlineStr">
         <x:is>
-          <x:t>319.9345</x:t>
+          <x:t>320.9302</x:t>
         </x:is>
       </x:c>
       <x:c r="D496" t="inlineStr">
         <x:is>
-          <x:t>138.7444</x:t>
+          <x:t>139.4187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="497">
       <x:c r="A497" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B497" t="inlineStr">
         <x:is>
-          <x:t>208.7680</x:t>
+          <x:t>210.4491</x:t>
         </x:is>
       </x:c>
       <x:c r="C497" t="inlineStr">
         <x:is>
-          <x:t>319.8243</x:t>
+          <x:t>321.4667</x:t>
         </x:is>
       </x:c>
       <x:c r="D497" t="inlineStr">
         <x:is>
-          <x:t>138.7489</x:t>
+          <x:t>139.3991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="498">
       <x:c r="A498" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B498" t="inlineStr">
         <x:is>
-          <x:t>208.7622</x:t>
+          <x:t>209.6940</x:t>
         </x:is>
       </x:c>
       <x:c r="C498" t="inlineStr">
         <x:is>
-          <x:t>319.8997</x:t>
+          <x:t>320.6781</x:t>
         </x:is>
       </x:c>
       <x:c r="D498" t="inlineStr">
         <x:is>
-          <x:t>138.7494</x:t>
+          <x:t>139.3217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="499">
       <x:c r="A499" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B499" t="inlineStr">
         <x:is>
-          <x:t>208.5093</x:t>
+          <x:t>209.8736</x:t>
         </x:is>
       </x:c>
       <x:c r="C499" t="inlineStr">
         <x:is>
-          <x:t>319.6165</x:t>
+          <x:t>320.9143</x:t>
         </x:is>
       </x:c>
       <x:c r="D499" t="inlineStr">
         <x:is>
-          <x:t>138.7219</x:t>
+          <x:t>139.3481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="500">
       <x:c r="A500" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B500" t="inlineStr">
         <x:is>
-          <x:t>208.3958</x:t>
+          <x:t>209.7212</x:t>
         </x:is>
       </x:c>
       <x:c r="C500" t="inlineStr">
         <x:is>
-          <x:t>319.2821</x:t>
+          <x:t>320.6578</x:t>
         </x:is>
       </x:c>
       <x:c r="D500" t="inlineStr">
         <x:is>
-          <x:t>138.6891</x:t>
+          <x:t>139.3233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="501">
       <x:c r="A501" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B501" t="inlineStr">
         <x:is>
-          <x:t>208.4580</x:t>
+          <x:t>209.5812</x:t>
         </x:is>
       </x:c>
       <x:c r="C501" t="inlineStr">
         <x:is>
-          <x:t>319.3933</x:t>
+          <x:t>320.7037</x:t>
         </x:is>
       </x:c>
       <x:c r="D501" t="inlineStr">
         <x:is>
-          <x:t>138.6868</x:t>
+          <x:t>139.2512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="502">
       <x:c r="A502" s="2" t="n">
-        <x:v/>
+        <x:v>45635</x:v>
       </x:c>
       <x:c r="B502" t="inlineStr">
         <x:is>
-          <x:t>208.6031</x:t>
+          <x:t>209.4165</x:t>
         </x:is>
       </x:c>
       <x:c r="C502" t="inlineStr">
         <x:is>
-          <x:t>319.7690</x:t>
+          <x:t>320.6476</x:t>
         </x:is>
       </x:c>
       <x:c r="D502" t="inlineStr">
         <x:is>
-          <x:t>138.7057</x:t>
+          <x:t>139.2261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="503">
       <x:c r="A503" s="2" t="n">
-        <x:v/>
+        <x:v>45605</x:v>
       </x:c>
       <x:c r="B503" t="inlineStr">
         <x:is>
-          <x:t>208.2634</x:t>
+          <x:t>208.8105</x:t>
         </x:is>
       </x:c>
       <x:c r="C503" t="inlineStr">
         <x:is>
-          <x:t>319.3798</x:t>
+          <x:t>320.1452</x:t>
         </x:is>
       </x:c>
       <x:c r="D503" t="inlineStr">
         <x:is>
-          <x:t>138.6530</x:t>
+          <x:t>139.2254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="504">
       <x:c r="A504" s="2" t="n">
-        <x:v/>
+        <x:v>45574</x:v>
       </x:c>
       <x:c r="B504" t="inlineStr">
         <x:is>
-          <x:t>208.3386</x:t>
+          <x:t>208.6456</x:t>
         </x:is>
       </x:c>
       <x:c r="C504" t="inlineStr">
         <x:is>
-          <x:t>319.5207</x:t>
+          <x:t>320.0784</x:t>
         </x:is>
       </x:c>
       <x:c r="D504" t="inlineStr">
         <x:is>
-          <x:t>138.6885</x:t>
+          <x:t>139.1287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="505">
       <x:c r="A505" s="2" t="n">
-        <x:v/>
+        <x:v>45544</x:v>
       </x:c>
       <x:c r="B505" t="inlineStr">
         <x:is>
-          <x:t>208.1234</x:t>
+          <x:t>208.4944</x:t>
         </x:is>
       </x:c>
       <x:c r="C505" t="inlineStr">
         <x:is>
-          <x:t>319.2557</x:t>
+          <x:t>319.8196</x:t>
         </x:is>
       </x:c>
       <x:c r="D505" t="inlineStr">
         <x:is>
-          <x:t>138.6582</x:t>
+          <x:t>139.1131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="506">
       <x:c r="A506" s="2" t="n">
-        <x:v/>
+        <x:v>45452</x:v>
       </x:c>
       <x:c r="B506" t="inlineStr">
         <x:is>
-          <x:t>207.9478</x:t>
+          <x:t>208.0100</x:t>
         </x:is>
       </x:c>
       <x:c r="C506" t="inlineStr">
         <x:is>
-          <x:t>319.0818</x:t>
+          <x:t>319.2622</x:t>
         </x:is>
       </x:c>
       <x:c r="D506" t="inlineStr">
         <x:is>
-          <x:t>138.5981</x:t>
+          <x:t>139.0731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="507">
       <x:c r="A507" s="2" t="n">
-        <x:v/>
+        <x:v>45421</x:v>
       </x:c>
       <x:c r="B507" t="inlineStr">
         <x:is>
-          <x:t>207.9760</x:t>
+          <x:t>208.3110</x:t>
         </x:is>
       </x:c>
       <x:c r="C507" t="inlineStr">
         <x:is>
-          <x:t>319.0131</x:t>
+          <x:t>319.4622</x:t>
         </x:is>
       </x:c>
       <x:c r="D507" t="inlineStr">
         <x:is>
-          <x:t>138.5699</x:t>
+          <x:t>138.9519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="508">
       <x:c r="A508" s="2" t="n">
-        <x:v/>
+        <x:v>45391</x:v>
       </x:c>
       <x:c r="B508" t="inlineStr">
         <x:is>
-          <x:t>207.7008</x:t>
+          <x:t>208.2836</x:t>
         </x:is>
       </x:c>
       <x:c r="C508" t="inlineStr">
         <x:is>
-          <x:t>318.6794</x:t>
+          <x:t>319.3181</x:t>
         </x:is>
       </x:c>
       <x:c r="D508" t="inlineStr">
         <x:is>
-          <x:t>138.5085</x:t>
+          <x:t>138.8814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="509">
       <x:c r="A509" s="2" t="n">
-        <x:v/>
+        <x:v>45360</x:v>
       </x:c>
       <x:c r="B509" t="inlineStr">
         <x:is>
-          <x:t>207.2620</x:t>
+          <x:t>208.3660</x:t>
         </x:is>
       </x:c>
       <x:c r="C509" t="inlineStr">
         <x:is>
-          <x:t>318.2942</x:t>
+          <x:t>319.4852</x:t>
         </x:is>
       </x:c>
       <x:c r="D509" t="inlineStr">
         <x:is>
-          <x:t>138.5402</x:t>
+          <x:t>138.8032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="510">
       <x:c r="A510" s="2" t="n">
-        <x:v/>
+        <x:v>45331</x:v>
       </x:c>
       <x:c r="B510" t="inlineStr">
         <x:is>
-          <x:t>207.2806</x:t>
+          <x:t>208.8361</x:t>
         </x:is>
       </x:c>
       <x:c r="C510" t="inlineStr">
         <x:is>
-          <x:t>318.4202</x:t>
+          <x:t>319.9345</x:t>
         </x:is>
       </x:c>
       <x:c r="D510" t="inlineStr">
         <x:is>
-          <x:t>138.5361</x:t>
+          <x:t>138.7444</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="511">
       <x:c r="A511" s="2" t="n">
-        <x:v>45634</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B511" t="inlineStr">
         <x:is>
-          <x:t>206.8416</x:t>
+          <x:t>208.7680</x:t>
         </x:is>
       </x:c>
       <x:c r="C511" t="inlineStr">
         <x:is>
-          <x:t>317.9211</x:t>
+          <x:t>319.8243</x:t>
         </x:is>
       </x:c>
       <x:c r="D511" t="inlineStr">
         <x:is>
-          <x:t>138.4694</x:t>
+          <x:t>138.7489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="512">
       <x:c r="A512" s="2" t="n">
-        <x:v>45543</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B512" t="inlineStr">
         <x:is>
-          <x:t>206.5872</x:t>
+          <x:t>208.7622</x:t>
         </x:is>
       </x:c>
       <x:c r="C512" t="inlineStr">
         <x:is>
-          <x:t>317.5501</x:t>
+          <x:t>319.8997</x:t>
         </x:is>
       </x:c>
       <x:c r="D512" t="inlineStr">
         <x:is>
-          <x:t>138.4258</x:t>
+          <x:t>138.7494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="513">
       <x:c r="A513" s="2" t="n">
-        <x:v>45512</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B513" t="inlineStr">
         <x:is>
-          <x:t>206.3818</x:t>
+          <x:t>208.5093</x:t>
         </x:is>
       </x:c>
       <x:c r="C513" t="inlineStr">
         <x:is>
-          <x:t>317.3054</x:t>
+          <x:t>319.6165</x:t>
         </x:is>
       </x:c>
       <x:c r="D513" t="inlineStr">
         <x:is>
-          <x:t>138.3760</x:t>
+          <x:t>138.7219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="514">
       <x:c r="A514" s="2" t="n">
-        <x:v>45481</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B514" t="inlineStr">
         <x:is>
-          <x:t>206.1012</x:t>
+          <x:t>208.3958</x:t>
         </x:is>
       </x:c>
       <x:c r="C514" t="inlineStr">
         <x:is>
-          <x:t>317.1848</x:t>
+          <x:t>319.2821</x:t>
         </x:is>
       </x:c>
       <x:c r="D514" t="inlineStr">
         <x:is>
-          <x:t>138.3661</x:t>
+          <x:t>138.6891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="515">
       <x:c r="A515" s="2" t="n">
-        <x:v>45451</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B515" t="inlineStr">
         <x:is>
-          <x:t>205.6995</x:t>
+          <x:t>208.4580</x:t>
         </x:is>
       </x:c>
       <x:c r="C515" t="inlineStr">
         <x:is>
-          <x:t>316.9370</x:t>
+          <x:t>319.3933</x:t>
         </x:is>
       </x:c>
       <x:c r="D515" t="inlineStr">
         <x:is>
-          <x:t>138.4109</x:t>
+          <x:t>138.6868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="516">
       <x:c r="A516" s="2" t="n">
-        <x:v>45420</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B516" t="inlineStr">
         <x:is>
-          <x:t>205.3999</x:t>
+          <x:t>208.6031</x:t>
         </x:is>
       </x:c>
       <x:c r="C516" t="inlineStr">
         <x:is>
-          <x:t>316.5419</x:t>
+          <x:t>319.7690</x:t>
         </x:is>
       </x:c>
       <x:c r="D516" t="inlineStr">
         <x:is>
-          <x:t>138.3936</x:t>
+          <x:t>138.7057</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="517">
       <x:c r="A517" s="2" t="n">
-        <x:v>45330</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B517" t="inlineStr">
         <x:is>
-          <x:t>207.3055</x:t>
+          <x:t>208.2634</x:t>
         </x:is>
       </x:c>
       <x:c r="C517" t="inlineStr">
         <x:is>
-          <x:t>318.5797</x:t>
+          <x:t>319.3798</x:t>
         </x:is>
       </x:c>
       <x:c r="D517" t="inlineStr">
         <x:is>
-          <x:t>138.4215</x:t>
+          <x:t>138.6530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="518">
       <x:c r="A518" s="2" t="n">
-        <x:v>45299</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B518" t="inlineStr">
         <x:is>
-          <x:t>208.8217</x:t>
+          <x:t>208.3386</x:t>
         </x:is>
       </x:c>
       <x:c r="C518" t="inlineStr">
         <x:is>
-          <x:t>320.1400</x:t>
+          <x:t>319.5207</x:t>
         </x:is>
       </x:c>
       <x:c r="D518" t="inlineStr">
         <x:is>
-          <x:t>138.3086</x:t>
+          <x:t>138.6885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="519">
       <x:c r="A519" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B519" t="inlineStr">
         <x:is>
-          <x:t>209.1706</x:t>
+          <x:t>208.1234</x:t>
         </x:is>
       </x:c>
       <x:c r="C519" t="inlineStr">
         <x:is>
-          <x:t>320.2760</x:t>
+          <x:t>319.2557</x:t>
         </x:is>
       </x:c>
       <x:c r="D519" t="inlineStr">
         <x:is>
-          <x:t>138.1654</x:t>
+          <x:t>138.6582</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="520">
       <x:c r="A520" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B520" t="inlineStr">
         <x:is>
-          <x:t>208.6346</x:t>
+          <x:t>207.9478</x:t>
         </x:is>
       </x:c>
       <x:c r="C520" t="inlineStr">
         <x:is>
-          <x:t>319.7665</x:t>
+          <x:t>319.0818</x:t>
         </x:is>
       </x:c>
       <x:c r="D520" t="inlineStr">
         <x:is>
-          <x:t>138.0662</x:t>
+          <x:t>138.5981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="521">
       <x:c r="A521" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B521" t="inlineStr">
         <x:is>
-          <x:t>208.2746</x:t>
+          <x:t>207.9760</x:t>
         </x:is>
       </x:c>
       <x:c r="C521" t="inlineStr">
         <x:is>
-          <x:t>319.3314</x:t>
+          <x:t>319.0131</x:t>
         </x:is>
       </x:c>
       <x:c r="D521" t="inlineStr">
         <x:is>
-          <x:t>138.0276</x:t>
+          <x:t>138.5699</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="522">
       <x:c r="A522" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B522" t="inlineStr">
         <x:is>
-          <x:t>207.3938</x:t>
+          <x:t>207.7008</x:t>
         </x:is>
       </x:c>
       <x:c r="C522" t="inlineStr">
         <x:is>
-          <x:t>318.0516</x:t>
+          <x:t>318.6794</x:t>
         </x:is>
       </x:c>
       <x:c r="D522" t="inlineStr">
         <x:is>
-          <x:t>137.8965</x:t>
+          <x:t>138.5085</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="523">
       <x:c r="A523" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B523" t="inlineStr">
         <x:is>
-          <x:t>206.6469</x:t>
+          <x:t>207.2620</x:t>
         </x:is>
       </x:c>
       <x:c r="C523" t="inlineStr">
         <x:is>
-          <x:t>317.1259</x:t>
+          <x:t>318.2942</x:t>
         </x:is>
       </x:c>
       <x:c r="D523" t="inlineStr">
         <x:is>
-          <x:t>137.8689</x:t>
+          <x:t>138.5402</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="524">
       <x:c r="A524" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B524" t="inlineStr">
         <x:is>
-          <x:t>206.6029</x:t>
+          <x:t>207.2806</x:t>
         </x:is>
       </x:c>
       <x:c r="C524" t="inlineStr">
         <x:is>
-          <x:t>317.1397</x:t>
+          <x:t>318.4202</x:t>
         </x:is>
       </x:c>
       <x:c r="D524" t="inlineStr">
         <x:is>
-          <x:t>137.8342</x:t>
+          <x:t>138.5361</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="525">
       <x:c r="A525" s="2" t="n">
-        <x:v/>
+        <x:v>45634</x:v>
       </x:c>
       <x:c r="B525" t="inlineStr">
         <x:is>
-          <x:t>207.1694</x:t>
+          <x:t>206.8416</x:t>
         </x:is>
       </x:c>
       <x:c r="C525" t="inlineStr">
         <x:is>
-          <x:t>317.8073</x:t>
+          <x:t>317.9211</x:t>
         </x:is>
       </x:c>
       <x:c r="D525" t="inlineStr">
         <x:is>
-          <x:t>137.8070</x:t>
+          <x:t>138.4694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="526">
       <x:c r="A526" s="2" t="n">
-        <x:v/>
+        <x:v>45543</x:v>
       </x:c>
       <x:c r="B526" t="inlineStr">
         <x:is>
-          <x:t>207.1527</x:t>
+          <x:t>206.5872</x:t>
         </x:is>
       </x:c>
       <x:c r="C526" t="inlineStr">
         <x:is>
-          <x:t>317.6054</x:t>
+          <x:t>317.5501</x:t>
         </x:is>
       </x:c>
       <x:c r="D526" t="inlineStr">
         <x:is>
-          <x:t>137.7676</x:t>
+          <x:t>138.4258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="527">
       <x:c r="A527" s="2" t="n">
-        <x:v/>
+        <x:v>45512</x:v>
       </x:c>
       <x:c r="B527" t="inlineStr">
         <x:is>
-          <x:t>206.8685</x:t>
+          <x:t>206.3818</x:t>
         </x:is>
       </x:c>
       <x:c r="C527" t="inlineStr">
         <x:is>
-          <x:t>317.4348</x:t>
+          <x:t>317.3054</x:t>
         </x:is>
       </x:c>
       <x:c r="D527" t="inlineStr">
         <x:is>
-          <x:t>137.7621</x:t>
+          <x:t>138.3760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="528">
       <x:c r="A528" s="2" t="n">
-        <x:v/>
+        <x:v>45481</x:v>
       </x:c>
       <x:c r="B528" t="inlineStr">
         <x:is>
-          <x:t>207.0640</x:t>
+          <x:t>206.1012</x:t>
         </x:is>
       </x:c>
       <x:c r="C528" t="inlineStr">
         <x:is>
-          <x:t>317.5898</x:t>
+          <x:t>317.1848</x:t>
         </x:is>
       </x:c>
       <x:c r="D528" t="inlineStr">
         <x:is>
-          <x:t>137.7655</x:t>
+          <x:t>138.3661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="529">
       <x:c r="A529" s="2" t="n">
-        <x:v/>
+        <x:v>45451</x:v>
       </x:c>
       <x:c r="B529" t="inlineStr">
         <x:is>
-          <x:t>207.3811</x:t>
+          <x:t>205.6995</x:t>
         </x:is>
       </x:c>
       <x:c r="C529" t="inlineStr">
         <x:is>
-          <x:t>317.9667</x:t>
+          <x:t>316.9370</x:t>
         </x:is>
       </x:c>
       <x:c r="D529" t="inlineStr">
         <x:is>
-          <x:t>137.7475</x:t>
+          <x:t>138.4109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="530">
       <x:c r="A530" s="2" t="n">
-        <x:v/>
+        <x:v>45420</x:v>
       </x:c>
       <x:c r="B530" t="inlineStr">
         <x:is>
-          <x:t>207.7460</x:t>
+          <x:t>205.3999</x:t>
         </x:is>
       </x:c>
       <x:c r="C530" t="inlineStr">
         <x:is>
-          <x:t>318.5776</x:t>
+          <x:t>316.5419</x:t>
         </x:is>
       </x:c>
       <x:c r="D530" t="inlineStr">
         <x:is>
-          <x:t>137.7634</x:t>
+          <x:t>138.3936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="531">
       <x:c r="A531" s="2" t="n">
-        <x:v/>
+        <x:v>45330</x:v>
       </x:c>
       <x:c r="B531" t="inlineStr">
         <x:is>
-          <x:t>206.9446</x:t>
+          <x:t>207.3055</x:t>
         </x:is>
       </x:c>
       <x:c r="C531" t="inlineStr">
         <x:is>
-          <x:t>317.4408</x:t>
+          <x:t>318.5797</x:t>
         </x:is>
       </x:c>
       <x:c r="D531" t="inlineStr">
         <x:is>
-          <x:t>137.6927</x:t>
+          <x:t>138.4215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="532">
       <x:c r="A532" s="2" t="n">
-        <x:v>45633</x:v>
+        <x:v>45299</x:v>
       </x:c>
       <x:c r="B532" t="inlineStr">
         <x:is>
-          <x:t>206.5156</x:t>
+          <x:t>208.8217</x:t>
         </x:is>
       </x:c>
       <x:c r="C532" t="inlineStr">
         <x:is>
-          <x:t>316.9380</x:t>
+          <x:t>320.1400</x:t>
         </x:is>
       </x:c>
       <x:c r="D532" t="inlineStr">
         <x:is>
-          <x:t>137.6742</x:t>
+          <x:t>138.3086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="533">
       <x:c r="A533" s="2" t="n">
-        <x:v>45603</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B533" t="inlineStr">
         <x:is>
-          <x:t>205.8362</x:t>
+          <x:t>209.1706</x:t>
         </x:is>
       </x:c>
       <x:c r="C533" t="inlineStr">
         <x:is>
-          <x:t>316.0856</x:t>
+          <x:t>320.2760</x:t>
         </x:is>
       </x:c>
       <x:c r="D533" t="inlineStr">
         <x:is>
-          <x:t>137.6223</x:t>
+          <x:t>138.1654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="534">
       <x:c r="A534" s="2" t="n">
-        <x:v>45572</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B534" t="inlineStr">
         <x:is>
-          <x:t>205.4834</x:t>
+          <x:t>208.6346</x:t>
         </x:is>
       </x:c>
       <x:c r="C534" t="inlineStr">
         <x:is>
-          <x:t>315.5788</x:t>
+          <x:t>319.7665</x:t>
         </x:is>
       </x:c>
       <x:c r="D534" t="inlineStr">
         <x:is>
-          <x:t>137.5415</x:t>
+          <x:t>138.0662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="535">
       <x:c r="A535" s="2" t="n">
-        <x:v>45542</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B535" t="inlineStr">
         <x:is>
-          <x:t>204.9486</x:t>
+          <x:t>208.2746</x:t>
         </x:is>
       </x:c>
       <x:c r="C535" t="inlineStr">
         <x:is>
-          <x:t>315.1169</x:t>
+          <x:t>319.3314</x:t>
         </x:is>
       </x:c>
       <x:c r="D535" t="inlineStr">
         <x:is>
-          <x:t>137.4985</x:t>
+          <x:t>138.0276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="536">
       <x:c r="A536" s="2" t="n">
-        <x:v>45511</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B536" t="inlineStr">
         <x:is>
-          <x:t>205.0260</x:t>
+          <x:t>207.3938</x:t>
         </x:is>
       </x:c>
       <x:c r="C536" t="inlineStr">
         <x:is>
-          <x:t>315.2729</x:t>
+          <x:t>318.0516</x:t>
         </x:is>
       </x:c>
       <x:c r="D536" t="inlineStr">
         <x:is>
-          <x:t>137.5060</x:t>
+          <x:t>137.8965</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="537">
       <x:c r="A537" s="2" t="n">
-        <x:v>45419</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B537" t="inlineStr">
         <x:is>
-          <x:t>204.8127</x:t>
+          <x:t>206.6469</x:t>
         </x:is>
       </x:c>
       <x:c r="C537" t="inlineStr">
         <x:is>
-          <x:t>315.0141</x:t>
+          <x:t>317.1259</x:t>
         </x:is>
       </x:c>
       <x:c r="D537" t="inlineStr">
         <x:is>
-          <x:t>137.4534</x:t>
+          <x:t>137.8689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="538">
       <x:c r="A538" s="2" t="n">
-        <x:v>45389</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B538" t="inlineStr">
         <x:is>
-          <x:t>204.3426</x:t>
+          <x:t>206.6029</x:t>
         </x:is>
       </x:c>
       <x:c r="C538" t="inlineStr">
         <x:is>
-          <x:t>314.6294</x:t>
+          <x:t>317.1397</x:t>
         </x:is>
       </x:c>
       <x:c r="D538" t="inlineStr">
         <x:is>
-          <x:t>137.4044</x:t>
+          <x:t>137.8342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="539">
       <x:c r="A539" s="2" t="n">
-        <x:v>45358</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B539" t="inlineStr">
         <x:is>
-          <x:t>204.2055</x:t>
+          <x:t>207.1694</x:t>
         </x:is>
       </x:c>
       <x:c r="C539" t="inlineStr">
         <x:is>
-          <x:t>314.4806</x:t>
+          <x:t>317.8073</x:t>
         </x:is>
       </x:c>
       <x:c r="D539" t="inlineStr">
         <x:is>
-          <x:t>137.4182</x:t>
+          <x:t>137.8070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="540">
       <x:c r="A540" s="2" t="n">
-        <x:v>45329</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B540" t="inlineStr">
         <x:is>
-          <x:t>203.7528</x:t>
+          <x:t>207.1527</x:t>
         </x:is>
       </x:c>
       <x:c r="C540" t="inlineStr">
         <x:is>
-          <x:t>314.1422</x:t>
+          <x:t>317.6054</x:t>
         </x:is>
       </x:c>
       <x:c r="D540" t="inlineStr">
         <x:is>
-          <x:t>137.3931</x:t>
+          <x:t>137.7676</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="541">
       <x:c r="A541" s="2" t="n">
-        <x:v>45298</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B541" t="inlineStr">
         <x:is>
-          <x:t>203.5701</x:t>
+          <x:t>206.8685</x:t>
         </x:is>
       </x:c>
       <x:c r="C541" t="inlineStr">
         <x:is>
-          <x:t>313.9706</x:t>
+          <x:t>317.4348</x:t>
         </x:is>
       </x:c>
       <x:c r="D541" t="inlineStr">
         <x:is>
-          <x:t>137.3577</x:t>
+          <x:t>137.7621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="542">
       <x:c r="A542" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B542" t="inlineStr">
         <x:is>
-          <x:t>203.8394</x:t>
+          <x:t>207.0640</x:t>
         </x:is>
       </x:c>
       <x:c r="C542" t="inlineStr">
         <x:is>
-          <x:t>314.3488</x:t>
+          <x:t>317.5898</x:t>
         </x:is>
       </x:c>
       <x:c r="D542" t="inlineStr">
         <x:is>
-          <x:t>137.4408</x:t>
+          <x:t>137.7655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="543">
       <x:c r="A543" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B543" t="inlineStr">
         <x:is>
-          <x:t>203.8212</x:t>
+          <x:t>207.3811</x:t>
         </x:is>
       </x:c>
       <x:c r="C543" t="inlineStr">
         <x:is>
-          <x:t>314.4341</x:t>
+          <x:t>317.9667</x:t>
         </x:is>
       </x:c>
       <x:c r="D543" t="inlineStr">
         <x:is>
-          <x:t>137.4730</x:t>
+          <x:t>137.7475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="544">
       <x:c r="A544" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B544" t="inlineStr">
         <x:is>
-          <x:t>203.8409</x:t>
+          <x:t>207.7460</x:t>
         </x:is>
       </x:c>
       <x:c r="C544" t="inlineStr">
         <x:is>
-          <x:t>314.4820</x:t>
+          <x:t>318.5776</x:t>
         </x:is>
       </x:c>
       <x:c r="D544" t="inlineStr">
         <x:is>
-          <x:t>137.4630</x:t>
+          <x:t>137.7634</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="545">
       <x:c r="A545" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B545" t="inlineStr">
         <x:is>
-          <x:t>203.6222</x:t>
+          <x:t>206.9446</x:t>
         </x:is>
       </x:c>
       <x:c r="C545" t="inlineStr">
         <x:is>
-          <x:t>314.3058</x:t>
+          <x:t>317.4408</x:t>
         </x:is>
       </x:c>
       <x:c r="D545" t="inlineStr">
         <x:is>
-          <x:t>137.4798</x:t>
+          <x:t>137.6927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="546">
       <x:c r="A546" s="2" t="n">
-        <x:v/>
+        <x:v>45633</x:v>
       </x:c>
       <x:c r="B546" t="inlineStr">
         <x:is>
-          <x:t>203.5531</x:t>
+          <x:t>206.5156</x:t>
         </x:is>
       </x:c>
       <x:c r="C546" t="inlineStr">
         <x:is>
-          <x:t>314.1248</x:t>
+          <x:t>316.9380</x:t>
         </x:is>
       </x:c>
       <x:c r="D546" t="inlineStr">
         <x:is>
-          <x:t>137.4613</x:t>
+          <x:t>137.6742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="547">
       <x:c r="A547" s="2" t="n">
-        <x:v/>
+        <x:v>45603</x:v>
       </x:c>
       <x:c r="B547" t="inlineStr">
         <x:is>
-          <x:t>203.5828</x:t>
+          <x:t>205.8362</x:t>
         </x:is>
       </x:c>
       <x:c r="C547" t="inlineStr">
         <x:is>
-          <x:t>314.0869</x:t>
+          <x:t>316.0856</x:t>
         </x:is>
       </x:c>
       <x:c r="D547" t="inlineStr">
         <x:is>
-          <x:t>137.4458</x:t>
+          <x:t>137.6223</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="548">
       <x:c r="A548" s="2" t="n">
-        <x:v/>
+        <x:v>45572</x:v>
       </x:c>
       <x:c r="B548" t="inlineStr">
         <x:is>
-          <x:t>203.5145</x:t>
+          <x:t>205.4834</x:t>
         </x:is>
       </x:c>
       <x:c r="C548" t="inlineStr">
         <x:is>
-          <x:t>314.2800</x:t>
+          <x:t>315.5788</x:t>
         </x:is>
       </x:c>
       <x:c r="D548" t="inlineStr">
         <x:is>
-          <x:t>137.3232</x:t>
+          <x:t>137.5415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="549">
       <x:c r="A549" s="2" t="n">
-        <x:v/>
+        <x:v>45542</x:v>
       </x:c>
       <x:c r="B549" t="inlineStr">
         <x:is>
-          <x:t>203.2360</x:t>
+          <x:t>204.9486</x:t>
         </x:is>
       </x:c>
       <x:c r="C549" t="inlineStr">
         <x:is>
-          <x:t>313.9986</x:t>
+          <x:t>315.1169</x:t>
         </x:is>
       </x:c>
       <x:c r="D549" t="inlineStr">
         <x:is>
-          <x:t>137.3105</x:t>
+          <x:t>137.4985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="550">
       <x:c r="A550" s="2" t="n">
-        <x:v/>
+        <x:v>45511</x:v>
       </x:c>
       <x:c r="B550" t="inlineStr">
         <x:is>
-          <x:t>203.2626</x:t>
+          <x:t>205.0260</x:t>
         </x:is>
       </x:c>
       <x:c r="C550" t="inlineStr">
         <x:is>
-          <x:t>314.2434</x:t>
+          <x:t>315.2729</x:t>
         </x:is>
       </x:c>
       <x:c r="D550" t="inlineStr">
         <x:is>
-          <x:t>137.3096</x:t>
+          <x:t>137.5060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="551">
       <x:c r="A551" s="2" t="n">
-        <x:v/>
+        <x:v>45419</x:v>
       </x:c>
       <x:c r="B551" t="inlineStr">
         <x:is>
-          <x:t>202.8779</x:t>
+          <x:t>204.8127</x:t>
         </x:is>
       </x:c>
       <x:c r="C551" t="inlineStr">
         <x:is>
-          <x:t>313.6612</x:t>
+          <x:t>315.0141</x:t>
         </x:is>
       </x:c>
       <x:c r="D551" t="inlineStr">
         <x:is>
-          <x:t>137.2753</x:t>
+          <x:t>137.4534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="552">
       <x:c r="A552" s="2" t="n">
-        <x:v/>
+        <x:v>45389</x:v>
       </x:c>
       <x:c r="B552" t="inlineStr">
         <x:is>
-          <x:t>202.6192</x:t>
+          <x:t>204.3426</x:t>
         </x:is>
       </x:c>
       <x:c r="C552" t="inlineStr">
         <x:is>
-          <x:t>313.3467</x:t>
+          <x:t>314.6294</x:t>
         </x:is>
       </x:c>
       <x:c r="D552" t="inlineStr">
         <x:is>
-          <x:t>137.3045</x:t>
+          <x:t>137.4044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="553">
       <x:c r="A553" s="2" t="n">
-        <x:v/>
+        <x:v>45358</x:v>
       </x:c>
       <x:c r="B553" t="inlineStr">
         <x:is>
-          <x:t>202.4252</x:t>
+          <x:t>204.2055</x:t>
         </x:is>
       </x:c>
       <x:c r="C553" t="inlineStr">
         <x:is>
-          <x:t>312.8562</x:t>
+          <x:t>314.4806</x:t>
         </x:is>
       </x:c>
       <x:c r="D553" t="inlineStr">
         <x:is>
-          <x:t>137.2397</x:t>
+          <x:t>137.4182</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="554">
       <x:c r="A554" s="2" t="n">
-        <x:v>45632</x:v>
+        <x:v>45329</x:v>
       </x:c>
       <x:c r="B554" t="inlineStr">
         <x:is>
-          <x:t>202.6781</x:t>
+          <x:t>203.7528</x:t>
         </x:is>
       </x:c>
       <x:c r="C554" t="inlineStr">
         <x:is>
-          <x:t>313.1715</x:t>
+          <x:t>314.1422</x:t>
         </x:is>
       </x:c>
       <x:c r="D554" t="inlineStr">
         <x:is>
-          <x:t>137.2813</x:t>
+          <x:t>137.3931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="555">
       <x:c r="A555" s="2" t="n">
-        <x:v>45602</x:v>
+        <x:v>45298</x:v>
       </x:c>
       <x:c r="B555" t="inlineStr">
         <x:is>
-          <x:t>202.1439</x:t>
+          <x:t>203.5701</x:t>
         </x:is>
       </x:c>
       <x:c r="C555" t="inlineStr">
         <x:is>
-          <x:t>312.5387</x:t>
+          <x:t>313.9706</x:t>
         </x:is>
       </x:c>
       <x:c r="D555" t="inlineStr">
         <x:is>
-          <x:t>137.1791</x:t>
+          <x:t>137.3577</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="556">
       <x:c r="A556" s="2" t="n">
-        <x:v>45571</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B556" t="inlineStr">
         <x:is>
-          <x:t>202.0637</x:t>
+          <x:t>203.8394</x:t>
         </x:is>
       </x:c>
       <x:c r="C556" t="inlineStr">
         <x:is>
-          <x:t>312.3958</x:t>
+          <x:t>314.3488</x:t>
         </x:is>
       </x:c>
       <x:c r="D556" t="inlineStr">
         <x:is>
-          <x:t>137.1464</x:t>
+          <x:t>137.4408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="557">
       <x:c r="A557" s="2" t="n">
-        <x:v>45479</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B557" t="inlineStr">
         <x:is>
-          <x:t>201.5712</x:t>
+          <x:t>203.8212</x:t>
         </x:is>
       </x:c>
       <x:c r="C557" t="inlineStr">
         <x:is>
-          <x:t>311.7354</x:t>
+          <x:t>314.4341</x:t>
         </x:is>
       </x:c>
       <x:c r="D557" t="inlineStr">
         <x:is>
-          <x:t>137.1539</x:t>
+          <x:t>137.4730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="558">
       <x:c r="A558" s="2" t="n">
-        <x:v>45449</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B558" t="inlineStr">
         <x:is>
-          <x:t>201.8706</x:t>
+          <x:t>203.8409</x:t>
         </x:is>
       </x:c>
       <x:c r="C558" t="inlineStr">
         <x:is>
-          <x:t>312.0191</x:t>
+          <x:t>314.4820</x:t>
         </x:is>
       </x:c>
       <x:c r="D558" t="inlineStr">
         <x:is>
-          <x:t>137.2529</x:t>
+          <x:t>137.4630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="559">
       <x:c r="A559" s="2" t="n">
-        <x:v>45418</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B559" t="inlineStr">
         <x:is>
-          <x:t>201.4648</x:t>
+          <x:t>203.6222</x:t>
         </x:is>
       </x:c>
       <x:c r="C559" t="inlineStr">
         <x:is>
-          <x:t>311.5922</x:t>
+          <x:t>314.3058</x:t>
         </x:is>
       </x:c>
       <x:c r="D559" t="inlineStr">
         <x:is>
-          <x:t>137.2554</x:t>
+          <x:t>137.4798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="560">
       <x:c r="A560" s="2" t="n">
-        <x:v>45388</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B560" t="inlineStr">
         <x:is>
-          <x:t>201.1002</x:t>
+          <x:t>203.5531</x:t>
         </x:is>
       </x:c>
       <x:c r="C560" t="inlineStr">
         <x:is>
-          <x:t>311.2383</x:t>
+          <x:t>314.1248</x:t>
         </x:is>
       </x:c>
       <x:c r="D560" t="inlineStr">
         <x:is>
-          <x:t>137.2163</x:t>
+          <x:t>137.4613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="561">
       <x:c r="A561" s="2" t="n">
-        <x:v>45357</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B561" t="inlineStr">
         <x:is>
-          <x:t>201.5375</x:t>
+          <x:t>203.5828</x:t>
         </x:is>
       </x:c>
       <x:c r="C561" t="inlineStr">
         <x:is>
-          <x:t>311.6300</x:t>
+          <x:t>314.0869</x:t>
         </x:is>
       </x:c>
       <x:c r="D561" t="inlineStr">
         <x:is>
-          <x:t>137.1802</x:t>
+          <x:t>137.4458</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="562">
       <x:c r="A562" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B562" t="inlineStr">
         <x:is>
-          <x:t>201.3708</x:t>
+          <x:t>203.5145</x:t>
         </x:is>
       </x:c>
       <x:c r="C562" t="inlineStr">
         <x:is>
-          <x:t>311.1602</x:t>
+          <x:t>314.2800</x:t>
         </x:is>
       </x:c>
       <x:c r="D562" t="inlineStr">
         <x:is>
-          <x:t>137.0837</x:t>
+          <x:t>137.3232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="563">
       <x:c r="A563" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B563" t="inlineStr">
         <x:is>
-          <x:t>201.3400</x:t>
+          <x:t>203.2360</x:t>
         </x:is>
       </x:c>
       <x:c r="C563" t="inlineStr">
         <x:is>
-          <x:t>310.9123</x:t>
+          <x:t>313.9986</x:t>
         </x:is>
       </x:c>
       <x:c r="D563" t="inlineStr">
         <x:is>
-          <x:t>137.0831</x:t>
+          <x:t>137.3105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="564">
       <x:c r="A564" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B564" t="inlineStr">
         <x:is>
-          <x:t>201.2362</x:t>
+          <x:t>203.2626</x:t>
         </x:is>
       </x:c>
       <x:c r="C564" t="inlineStr">
         <x:is>
-          <x:t>310.7025</x:t>
+          <x:t>314.2434</x:t>
         </x:is>
       </x:c>
       <x:c r="D564" t="inlineStr">
         <x:is>
-          <x:t>137.0332</x:t>
+          <x:t>137.3096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="565">
       <x:c r="A565" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B565" t="inlineStr">
         <x:is>
-          <x:t>201.7774</x:t>
+          <x:t>202.8779</x:t>
         </x:is>
       </x:c>
       <x:c r="C565" t="inlineStr">
         <x:is>
-          <x:t>311.4878</x:t>
+          <x:t>313.6612</x:t>
         </x:is>
       </x:c>
       <x:c r="D565" t="inlineStr">
         <x:is>
-          <x:t>137.1004</x:t>
+          <x:t>137.2753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="566">
       <x:c r="A566" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B566" t="inlineStr">
         <x:is>
-          <x:t>201.9004</x:t>
+          <x:t>202.6192</x:t>
         </x:is>
       </x:c>
       <x:c r="C566" t="inlineStr">
         <x:is>
-          <x:t>311.8485</x:t>
+          <x:t>313.3467</x:t>
         </x:is>
       </x:c>
       <x:c r="D566" t="inlineStr">
         <x:is>
-          <x:t>137.1339</x:t>
+          <x:t>137.3045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="567">
       <x:c r="A567" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B567" t="inlineStr">
         <x:is>
-          <x:t>201.8615</x:t>
+          <x:t>202.4252</x:t>
         </x:is>
       </x:c>
       <x:c r="C567" t="inlineStr">
         <x:is>
-          <x:t>311.7891</x:t>
+          <x:t>312.8562</x:t>
         </x:is>
       </x:c>
       <x:c r="D567" t="inlineStr">
         <x:is>
-          <x:t>137.0988</x:t>
+          <x:t>137.2397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="568">
       <x:c r="A568" s="2" t="n">
-        <x:v/>
+        <x:v>45632</x:v>
       </x:c>
       <x:c r="B568" t="inlineStr">
         <x:is>
-          <x:t>201.6803</x:t>
+          <x:t>202.6781</x:t>
         </x:is>
       </x:c>
       <x:c r="C568" t="inlineStr">
         <x:is>
-          <x:t>311.6585</x:t>
+          <x:t>313.1715</x:t>
         </x:is>
       </x:c>
       <x:c r="D568" t="inlineStr">
         <x:is>
-          <x:t>137.0883</x:t>
+          <x:t>137.2813</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="569">
       <x:c r="A569" s="2" t="n">
-        <x:v/>
+        <x:v>45602</x:v>
       </x:c>
       <x:c r="B569" t="inlineStr">
         <x:is>
-          <x:t>202.1097</x:t>
+          <x:t>202.1439</x:t>
         </x:is>
       </x:c>
       <x:c r="C569" t="inlineStr">
         <x:is>
-          <x:t>312.1038</x:t>
+          <x:t>312.5387</x:t>
         </x:is>
       </x:c>
       <x:c r="D569" t="inlineStr">
         <x:is>
-          <x:t>137.1571</x:t>
+          <x:t>137.1791</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="570">
       <x:c r="A570" s="2" t="n">
-        <x:v/>
+        <x:v>45571</x:v>
       </x:c>
       <x:c r="B570" t="inlineStr">
         <x:is>
-          <x:t>202.3722</x:t>
+          <x:t>202.0637</x:t>
         </x:is>
       </x:c>
       <x:c r="C570" t="inlineStr">
         <x:is>
-          <x:t>312.3696</x:t>
+          <x:t>312.3958</x:t>
         </x:is>
       </x:c>
       <x:c r="D570" t="inlineStr">
         <x:is>
-          <x:t>137.1672</x:t>
+          <x:t>137.1464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="571">
       <x:c r="A571" s="2" t="n">
-        <x:v/>
+        <x:v>45479</x:v>
       </x:c>
       <x:c r="B571" t="inlineStr">
         <x:is>
-          <x:t>202.2763</x:t>
+          <x:t>201.5712</x:t>
         </x:is>
       </x:c>
       <x:c r="C571" t="inlineStr">
         <x:is>
-          <x:t>312.4550</x:t>
+          <x:t>311.7354</x:t>
         </x:is>
       </x:c>
       <x:c r="D571" t="inlineStr">
         <x:is>
-          <x:t>137.1588</x:t>
+          <x:t>137.1539</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="572">
       <x:c r="A572" s="2" t="n">
-        <x:v/>
+        <x:v>45449</x:v>
       </x:c>
       <x:c r="B572" t="inlineStr">
         <x:is>
-          <x:t>201.5713</x:t>
+          <x:t>201.8706</x:t>
         </x:is>
       </x:c>
       <x:c r="C572" t="inlineStr">
         <x:is>
-          <x:t>312.2040</x:t>
+          <x:t>312.0191</x:t>
         </x:is>
       </x:c>
       <x:c r="D572" t="inlineStr">
         <x:is>
-          <x:t>137.1951</x:t>
+          <x:t>137.2529</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="573">
       <x:c r="A573" s="2" t="n">
-        <x:v/>
+        <x:v>45418</x:v>
       </x:c>
       <x:c r="B573" t="inlineStr">
         <x:is>
-          <x:t>201.5276</x:t>
+          <x:t>201.4648</x:t>
         </x:is>
       </x:c>
       <x:c r="C573" t="inlineStr">
         <x:is>
-          <x:t>312.1375</x:t>
+          <x:t>311.5922</x:t>
         </x:is>
       </x:c>
       <x:c r="D573" t="inlineStr">
         <x:is>
-          <x:t>137.1413</x:t>
+          <x:t>137.2554</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="574">
       <x:c r="A574" s="2" t="n">
-        <x:v/>
+        <x:v>45388</x:v>
       </x:c>
       <x:c r="B574" t="inlineStr">
         <x:is>
-          <x:t>201.0055</x:t>
+          <x:t>201.1002</x:t>
         </x:is>
       </x:c>
       <x:c r="C574" t="inlineStr">
         <x:is>
-          <x:t>311.3474</x:t>
+          <x:t>311.2383</x:t>
         </x:is>
       </x:c>
       <x:c r="D574" t="inlineStr">
         <x:is>
-          <x:t>136.9333</x:t>
+          <x:t>137.2163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="575">
       <x:c r="A575" s="2" t="n">
-        <x:v/>
+        <x:v>45357</x:v>
       </x:c>
       <x:c r="B575" t="inlineStr">
         <x:is>
-          <x:t>200.7842</x:t>
+          <x:t>201.5375</x:t>
         </x:is>
       </x:c>
       <x:c r="C575" t="inlineStr">
         <x:is>
-          <x:t>311.0941</x:t>
+          <x:t>311.6300</x:t>
         </x:is>
       </x:c>
       <x:c r="D575" t="inlineStr">
         <x:is>
-          <x:t>136.9498</x:t>
+          <x:t>137.1802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="576">
       <x:c r="A576" s="2" t="n">
-        <x:v>45570</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B576" t="inlineStr">
         <x:is>
-          <x:t>200.6644</x:t>
+          <x:t>201.3708</x:t>
         </x:is>
       </x:c>
       <x:c r="C576" t="inlineStr">
         <x:is>
-          <x:t>311.0157</x:t>
+          <x:t>311.1602</x:t>
         </x:is>
       </x:c>
       <x:c r="D576" t="inlineStr">
         <x:is>
-          <x:t>136.9076</x:t>
+          <x:t>137.0837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="577">
       <x:c r="A577" s="2" t="n">
-        <x:v>45540</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B577" t="inlineStr">
         <x:is>
-          <x:t>200.6553</x:t>
+          <x:t>201.3400</x:t>
         </x:is>
       </x:c>
       <x:c r="C577" t="inlineStr">
         <x:is>
-          <x:t>310.9209</x:t>
+          <x:t>310.9123</x:t>
         </x:is>
       </x:c>
       <x:c r="D577" t="inlineStr">
         <x:is>
-          <x:t>136.9131</x:t>
+          <x:t>137.0831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="578">
       <x:c r="A578" s="2" t="n">
-        <x:v>45509</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B578" t="inlineStr">
         <x:is>
-          <x:t>200.2826</x:t>
+          <x:t>201.2362</x:t>
         </x:is>
       </x:c>
       <x:c r="C578" t="inlineStr">
         <x:is>
-          <x:t>310.6340</x:t>
+          <x:t>310.7025</x:t>
         </x:is>
       </x:c>
       <x:c r="D578" t="inlineStr">
         <x:is>
-          <x:t>136.9352</x:t>
+          <x:t>137.0332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="579">
       <x:c r="A579" s="2" t="n">
-        <x:v>45478</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B579" t="inlineStr">
         <x:is>
-          <x:t>200.3866</x:t>
+          <x:t>201.7774</x:t>
         </x:is>
       </x:c>
       <x:c r="C579" t="inlineStr">
         <x:is>
-          <x:t>310.8420</x:t>
+          <x:t>311.4878</x:t>
         </x:is>
       </x:c>
       <x:c r="D579" t="inlineStr">
         <x:is>
-          <x:t>136.9382</x:t>
+          <x:t>137.1004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="580">
       <x:c r="A580" s="2" t="n">
-        <x:v>45448</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B580" t="inlineStr">
         <x:is>
-          <x:t>199.8835</x:t>
+          <x:t>201.9004</x:t>
         </x:is>
       </x:c>
       <x:c r="C580" t="inlineStr">
         <x:is>
-          <x:t>310.3949</x:t>
+          <x:t>311.8485</x:t>
         </x:is>
       </x:c>
       <x:c r="D580" t="inlineStr">
         <x:is>
-          <x:t>136.8213</x:t>
+          <x:t>137.1339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="581">
       <x:c r="A581" s="2" t="n">
-        <x:v>45356</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B581" t="inlineStr">
         <x:is>
-          <x:t>199.4067</x:t>
+          <x:t>201.8615</x:t>
         </x:is>
       </x:c>
       <x:c r="C581" t="inlineStr">
         <x:is>
-          <x:t>309.9530</x:t>
+          <x:t>311.7891</x:t>
         </x:is>
       </x:c>
       <x:c r="D581" t="inlineStr">
         <x:is>
-          <x:t>136.7230</x:t>
+          <x:t>137.0988</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="582">
       <x:c r="A582" s="2" t="n">
-        <x:v>45327</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B582" t="inlineStr">
         <x:is>
-          <x:t>198.9424</x:t>
+          <x:t>201.6803</x:t>
         </x:is>
       </x:c>
       <x:c r="C582" t="inlineStr">
         <x:is>
-          <x:t>309.4748</x:t>
+          <x:t>311.6585</x:t>
         </x:is>
       </x:c>
       <x:c r="D582" t="inlineStr">
         <x:is>
-          <x:t>136.6375</x:t>
+          <x:t>137.0883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="583">
       <x:c r="A583" s="2" t="n">
-        <x:v>45296</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B583" t="inlineStr">
         <x:is>
-          <x:t>198.6944</x:t>
+          <x:t>202.1097</x:t>
         </x:is>
       </x:c>
       <x:c r="C583" t="inlineStr">
         <x:is>
-          <x:t>309.0137</x:t>
+          <x:t>312.1038</x:t>
         </x:is>
       </x:c>
       <x:c r="D583" t="inlineStr">
         <x:is>
-          <x:t>136.5925</x:t>
+          <x:t>137.1571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="584">
       <x:c r="A584" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B584" t="inlineStr">
         <x:is>
-          <x:t>198.7041</x:t>
+          <x:t>202.3722</x:t>
         </x:is>
       </x:c>
       <x:c r="C584" t="inlineStr">
         <x:is>
-          <x:t>309.0348</x:t>
+          <x:t>312.3696</x:t>
         </x:is>
       </x:c>
       <x:c r="D584" t="inlineStr">
         <x:is>
-          <x:t>136.5835</x:t>
+          <x:t>137.1672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="585">
       <x:c r="A585" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B585" t="inlineStr">
         <x:is>
-          <x:t>199.3440</x:t>
+          <x:t>202.2763</x:t>
         </x:is>
       </x:c>
       <x:c r="C585" t="inlineStr">
         <x:is>
-          <x:t>309.7136</x:t>
+          <x:t>312.4550</x:t>
         </x:is>
       </x:c>
       <x:c r="D585" t="inlineStr">
         <x:is>
-          <x:t>136.6259</x:t>
+          <x:t>137.1588</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="586">
       <x:c r="A586" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B586" t="inlineStr">
         <x:is>
-          <x:t>199.1467</x:t>
+          <x:t>201.5713</x:t>
         </x:is>
       </x:c>
       <x:c r="C586" t="inlineStr">
         <x:is>
-          <x:t>309.4816</x:t>
+          <x:t>312.2040</x:t>
         </x:is>
       </x:c>
       <x:c r="D586" t="inlineStr">
         <x:is>
-          <x:t>136.5422</x:t>
+          <x:t>137.1951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="587">
       <x:c r="A587" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B587" t="inlineStr">
         <x:is>
-          <x:t>198.3152</x:t>
+          <x:t>201.5276</x:t>
         </x:is>
       </x:c>
       <x:c r="C587" t="inlineStr">
         <x:is>
-          <x:t>308.5970</x:t>
+          <x:t>312.1375</x:t>
         </x:is>
       </x:c>
       <x:c r="D587" t="inlineStr">
         <x:is>
-          <x:t>136.4782</x:t>
+          <x:t>137.1413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="588">
       <x:c r="A588" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B588" t="inlineStr">
         <x:is>
-          <x:t>198.4778</x:t>
+          <x:t>201.0055</x:t>
         </x:is>
       </x:c>
       <x:c r="C588" t="inlineStr">
         <x:is>
-          <x:t>308.7816</x:t>
+          <x:t>311.3474</x:t>
         </x:is>
       </x:c>
       <x:c r="D588" t="inlineStr">
         <x:is>
-          <x:t>136.5936</x:t>
+          <x:t>136.9333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="589">
       <x:c r="A589" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B589" t="inlineStr">
         <x:is>
-          <x:t>198.7039</x:t>
+          <x:t>200.7842</x:t>
         </x:is>
       </x:c>
       <x:c r="C589" t="inlineStr">
         <x:is>
-          <x:t>309.1559</x:t>
+          <x:t>311.0941</x:t>
         </x:is>
       </x:c>
       <x:c r="D589" t="inlineStr">
         <x:is>
-          <x:t>136.6776</x:t>
+          <x:t>136.9498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="590">
       <x:c r="A590" s="2" t="n">
-        <x:v/>
+        <x:v>45570</x:v>
       </x:c>
       <x:c r="B590" t="inlineStr">
         <x:is>
-          <x:t>198.4199</x:t>
+          <x:t>200.6644</x:t>
         </x:is>
       </x:c>
       <x:c r="C590" t="inlineStr">
         <x:is>
-          <x:t>308.9101</x:t>
+          <x:t>311.0157</x:t>
         </x:is>
       </x:c>
       <x:c r="D590" t="inlineStr">
         <x:is>
-          <x:t>136.6514</x:t>
+          <x:t>136.9076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="591">
       <x:c r="A591" s="2" t="n">
-        <x:v/>
+        <x:v>45540</x:v>
       </x:c>
       <x:c r="B591" t="inlineStr">
         <x:is>
-          <x:t>198.4201</x:t>
+          <x:t>200.6553</x:t>
         </x:is>
       </x:c>
       <x:c r="C591" t="inlineStr">
         <x:is>
-          <x:t>308.7201</x:t>
+          <x:t>310.9209</x:t>
         </x:is>
       </x:c>
       <x:c r="D591" t="inlineStr">
         <x:is>
-          <x:t>136.6155</x:t>
+          <x:t>136.9131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="592">
       <x:c r="A592" s="2" t="n">
-        <x:v/>
+        <x:v>45509</x:v>
       </x:c>
       <x:c r="B592" t="inlineStr">
         <x:is>
-          <x:t>198.4647</x:t>
+          <x:t>200.2826</x:t>
         </x:is>
       </x:c>
       <x:c r="C592" t="inlineStr">
         <x:is>
-          <x:t>308.6462</x:t>
+          <x:t>310.6340</x:t>
         </x:is>
       </x:c>
       <x:c r="D592" t="inlineStr">
         <x:is>
-          <x:t>136.6114</x:t>
+          <x:t>136.9352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="593">
       <x:c r="A593" s="2" t="n">
-        <x:v/>
+        <x:v>45478</x:v>
       </x:c>
       <x:c r="B593" t="inlineStr">
         <x:is>
-          <x:t>198.6912</x:t>
+          <x:t>200.3866</x:t>
         </x:is>
       </x:c>
       <x:c r="C593" t="inlineStr">
         <x:is>
-          <x:t>308.9764</x:t>
+          <x:t>310.8420</x:t>
         </x:is>
       </x:c>
       <x:c r="D593" t="inlineStr">
         <x:is>
-          <x:t>136.6376</x:t>
+          <x:t>136.9382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="594">
       <x:c r="A594" s="2" t="n">
-        <x:v/>
+        <x:v>45448</x:v>
       </x:c>
       <x:c r="B594" t="inlineStr">
         <x:is>
-          <x:t>198.6487</x:t>
+          <x:t>199.8835</x:t>
         </x:is>
       </x:c>
       <x:c r="C594" t="inlineStr">
         <x:is>
-          <x:t>308.8777</x:t>
+          <x:t>310.3949</x:t>
         </x:is>
       </x:c>
       <x:c r="D594" t="inlineStr">
         <x:is>
-          <x:t>136.6090</x:t>
+          <x:t>136.8213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="595">
       <x:c r="A595" s="2" t="n">
-        <x:v/>
+        <x:v>45356</x:v>
       </x:c>
       <x:c r="B595" t="inlineStr">
         <x:is>
-          <x:t>199.4145</x:t>
+          <x:t>199.4067</x:t>
         </x:is>
       </x:c>
       <x:c r="C595" t="inlineStr">
         <x:is>
-          <x:t>309.6376</x:t>
+          <x:t>309.9530</x:t>
         </x:is>
       </x:c>
       <x:c r="D595" t="inlineStr">
         <x:is>
-          <x:t>136.6877</x:t>
+          <x:t>136.7230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="596">
       <x:c r="A596" s="2" t="n">
-        <x:v>45630</x:v>
+        <x:v>45327</x:v>
       </x:c>
       <x:c r="B596" t="inlineStr">
         <x:is>
-          <x:t>199.9134</x:t>
+          <x:t>198.9424</x:t>
         </x:is>
       </x:c>
       <x:c r="C596" t="inlineStr">
         <x:is>
-          <x:t>310.1588</x:t>
+          <x:t>309.4748</x:t>
         </x:is>
       </x:c>
       <x:c r="D596" t="inlineStr">
         <x:is>
-          <x:t>136.7112</x:t>
+          <x:t>136.6375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="597">
       <x:c r="A597" s="2" t="n">
-        <x:v>45600</x:v>
+        <x:v>45296</x:v>
       </x:c>
       <x:c r="B597" t="inlineStr">
         <x:is>
-          <x:t>199.6672</x:t>
+          <x:t>198.6944</x:t>
         </x:is>
       </x:c>
       <x:c r="C597" t="inlineStr">
         <x:is>
-          <x:t>309.5821</x:t>
+          <x:t>309.0137</x:t>
         </x:is>
       </x:c>
       <x:c r="D597" t="inlineStr">
         <x:is>
-          <x:t>136.6040</x:t>
+          <x:t>136.5925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="598">
       <x:c r="A598" s="2" t="n">
-        <x:v>45569</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B598" t="inlineStr">
         <x:is>
-          <x:t>199.5572</x:t>
+          <x:t>198.7041</x:t>
         </x:is>
       </x:c>
       <x:c r="C598" t="inlineStr">
         <x:is>
-          <x:t>309.3320</x:t>
+          <x:t>309.0348</x:t>
         </x:is>
       </x:c>
       <x:c r="D598" t="inlineStr">
         <x:is>
-          <x:t>136.6109</x:t>
+          <x:t>136.5835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="599">
       <x:c r="A599" s="2" t="n">
-        <x:v>45539</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B599" t="inlineStr">
         <x:is>
-          <x:t>200.0235</x:t>
+          <x:t>199.3440</x:t>
         </x:is>
       </x:c>
       <x:c r="C599" t="inlineStr">
         <x:is>
-          <x:t>309.8734</x:t>
+          <x:t>309.7136</x:t>
         </x:is>
       </x:c>
       <x:c r="D599" t="inlineStr">
         <x:is>
-          <x:t>136.6651</x:t>
+          <x:t>136.6259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="600">
       <x:c r="A600" s="2" t="n">
-        <x:v>45508</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B600" t="inlineStr">
         <x:is>
-          <x:t>200.0827</x:t>
+          <x:t>199.1467</x:t>
         </x:is>
       </x:c>
       <x:c r="C600" t="inlineStr">
         <x:is>
-          <x:t>309.8737</x:t>
+          <x:t>309.4816</x:t>
         </x:is>
       </x:c>
       <x:c r="D600" t="inlineStr">
         <x:is>
-          <x:t>136.6266</x:t>
+          <x:t>136.5422</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="601">
       <x:c r="A601" s="2" t="n">
-        <x:v>45416</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B601" t="inlineStr">
         <x:is>
-          <x:t>200.0999</x:t>
+          <x:t>198.3152</x:t>
         </x:is>
       </x:c>
       <x:c r="C601" t="inlineStr">
         <x:is>
-          <x:t>309.8761</x:t>
+          <x:t>308.5970</x:t>
         </x:is>
       </x:c>
       <x:c r="D601" t="inlineStr">
         <x:is>
-          <x:t>136.6429</x:t>
+          <x:t>136.4782</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="602">
       <x:c r="A602" s="2" t="n">
-        <x:v>45386</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B602" t="inlineStr">
         <x:is>
-          <x:t>200.1006</x:t>
+          <x:t>198.4778</x:t>
         </x:is>
       </x:c>
       <x:c r="C602" t="inlineStr">
         <x:is>
-          <x:t>310.0098</x:t>
+          <x:t>308.7816</x:t>
         </x:is>
       </x:c>
       <x:c r="D602" t="inlineStr">
         <x:is>
-          <x:t>136.6550</x:t>
+          <x:t>136.5936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="603">
       <x:c r="A603" s="2" t="n">
-        <x:v>45355</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B603" t="inlineStr">
         <x:is>
-          <x:t>200.4379</x:t>
+          <x:t>198.7039</x:t>
         </x:is>
       </x:c>
       <x:c r="C603" t="inlineStr">
         <x:is>
-          <x:t>310.5062</x:t>
+          <x:t>309.1559</x:t>
         </x:is>
       </x:c>
       <x:c r="D603" t="inlineStr">
         <x:is>
-          <x:t>136.6159</x:t>
+          <x:t>136.6776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="604">
       <x:c r="A604" s="2" t="n">
-        <x:v>45326</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B604" t="inlineStr">
         <x:is>
-          <x:t>200.4289</x:t>
+          <x:t>198.4199</x:t>
         </x:is>
       </x:c>
       <x:c r="C604" t="inlineStr">
         <x:is>
-          <x:t>310.6181</x:t>
+          <x:t>308.9101</x:t>
         </x:is>
       </x:c>
       <x:c r="D604" t="inlineStr">
         <x:is>
-          <x:t>136.6336</x:t>
+          <x:t>136.6514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="605">
       <x:c r="A605" s="2" t="n">
-        <x:v>45295</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B605" t="inlineStr">
         <x:is>
-          <x:t>200.7410</x:t>
+          <x:t>198.4201</x:t>
         </x:is>
       </x:c>
       <x:c r="C605" t="inlineStr">
         <x:is>
-          <x:t>310.9154</x:t>
+          <x:t>308.7201</x:t>
         </x:is>
       </x:c>
       <x:c r="D605" t="inlineStr">
         <x:is>
-          <x:t>136.6806</x:t>
+          <x:t>136.6155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="606">
       <x:c r="A606" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B606" t="inlineStr">
         <x:is>
-          <x:t>200.7821</x:t>
+          <x:t>198.4647</x:t>
         </x:is>
       </x:c>
       <x:c r="C606" t="inlineStr">
         <x:is>
-          <x:t>311.1365</x:t>
+          <x:t>308.6462</x:t>
         </x:is>
       </x:c>
       <x:c r="D606" t="inlineStr">
         <x:is>
-          <x:t>136.6555</x:t>
+          <x:t>136.6114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="607">
       <x:c r="A607" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B607" t="inlineStr">
         <x:is>
-          <x:t>200.7486</x:t>
+          <x:t>198.6912</x:t>
         </x:is>
       </x:c>
       <x:c r="C607" t="inlineStr">
         <x:is>
-          <x:t>311.1088</x:t>
+          <x:t>308.9764</x:t>
         </x:is>
       </x:c>
       <x:c r="D607" t="inlineStr">
         <x:is>
-          <x:t>136.6480</x:t>
+          <x:t>136.6376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="608">
       <x:c r="A608" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B608" t="inlineStr">
         <x:is>
-          <x:t>200.6897</x:t>
+          <x:t>198.6487</x:t>
         </x:is>
       </x:c>
       <x:c r="C608" t="inlineStr">
         <x:is>
-          <x:t>310.9224</x:t>
+          <x:t>308.8777</x:t>
         </x:is>
       </x:c>
       <x:c r="D608" t="inlineStr">
         <x:is>
-          <x:t>136.6318</x:t>
+          <x:t>136.6090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="609">
       <x:c r="A609" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B609" t="inlineStr">
         <x:is>
-          <x:t>200.1482</x:t>
+          <x:t>199.4145</x:t>
         </x:is>
       </x:c>
       <x:c r="C609" t="inlineStr">
         <x:is>
-          <x:t>310.3696</x:t>
+          <x:t>309.6376</x:t>
         </x:is>
       </x:c>
       <x:c r="D609" t="inlineStr">
         <x:is>
-          <x:t>136.5670</x:t>
+          <x:t>136.6877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="610">
       <x:c r="A610" s="2" t="n">
-        <x:v/>
+        <x:v>45630</x:v>
       </x:c>
       <x:c r="B610" t="inlineStr">
         <x:is>
-          <x:t>200.1802</x:t>
+          <x:t>199.9134</x:t>
         </x:is>
       </x:c>
       <x:c r="C610" t="inlineStr">
         <x:is>
-          <x:t>310.4404</x:t>
+          <x:t>310.1588</x:t>
         </x:is>
       </x:c>
       <x:c r="D610" t="inlineStr">
         <x:is>
-          <x:t>136.5483</x:t>
+          <x:t>136.7112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="611">
       <x:c r="A611" s="2" t="n">
-        <x:v/>
+        <x:v>45600</x:v>
       </x:c>
       <x:c r="B611" t="inlineStr">
         <x:is>
-          <x:t>200.0926</x:t>
+          <x:t>199.6672</x:t>
         </x:is>
       </x:c>
       <x:c r="C611" t="inlineStr">
         <x:is>
-          <x:t>310.5594</x:t>
+          <x:t>309.5821</x:t>
         </x:is>
       </x:c>
       <x:c r="D611" t="inlineStr">
         <x:is>
-          <x:t>136.5530</x:t>
+          <x:t>136.6040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="612">
       <x:c r="A612" s="2" t="n">
-        <x:v/>
+        <x:v>45569</x:v>
       </x:c>
       <x:c r="B612" t="inlineStr">
         <x:is>
-          <x:t>199.8278</x:t>
+          <x:t>199.5572</x:t>
         </x:is>
       </x:c>
       <x:c r="C612" t="inlineStr">
         <x:is>
-          <x:t>310.1910</x:t>
+          <x:t>309.3320</x:t>
         </x:is>
       </x:c>
       <x:c r="D612" t="inlineStr">
         <x:is>
-          <x:t>136.4562</x:t>
+          <x:t>136.6109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="613">
       <x:c r="A613" s="2" t="n">
-        <x:v/>
+        <x:v>45539</x:v>
       </x:c>
       <x:c r="B613" t="inlineStr">
         <x:is>
-          <x:t>199.2264</x:t>
+          <x:t>200.0235</x:t>
         </x:is>
       </x:c>
       <x:c r="C613" t="inlineStr">
         <x:is>
-          <x:t>309.5478</x:t>
+          <x:t>309.8734</x:t>
         </x:is>
       </x:c>
       <x:c r="D613" t="inlineStr">
         <x:is>
-          <x:t>136.4099</x:t>
+          <x:t>136.6651</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="614">
       <x:c r="A614" s="2" t="n">
-        <x:v/>
+        <x:v>45508</x:v>
       </x:c>
       <x:c r="B614" t="inlineStr">
         <x:is>
-          <x:t>198.7244</x:t>
+          <x:t>200.0827</x:t>
         </x:is>
       </x:c>
       <x:c r="C614" t="inlineStr">
         <x:is>
-          <x:t>308.8405</x:t>
+          <x:t>309.8737</x:t>
         </x:is>
       </x:c>
       <x:c r="D614" t="inlineStr">
         <x:is>
-          <x:t>136.3832</x:t>
+          <x:t>136.6266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="615">
       <x:c r="A615" s="2" t="n">
-        <x:v/>
+        <x:v>45416</x:v>
       </x:c>
       <x:c r="B615" t="inlineStr">
         <x:is>
-          <x:t>198.6125</x:t>
+          <x:t>200.0999</x:t>
         </x:is>
       </x:c>
       <x:c r="C615" t="inlineStr">
         <x:is>
-          <x:t>308.5829</x:t>
+          <x:t>309.8761</x:t>
         </x:is>
       </x:c>
       <x:c r="D615" t="inlineStr">
         <x:is>
-          <x:t>136.3990</x:t>
+          <x:t>136.6429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="616">
       <x:c r="A616" s="2" t="n">
-        <x:v/>
+        <x:v>45386</x:v>
       </x:c>
       <x:c r="B616" t="inlineStr">
         <x:is>
-          <x:t>198.3768</x:t>
+          <x:t>200.1006</x:t>
         </x:is>
       </x:c>
       <x:c r="C616" t="inlineStr">
         <x:is>
-          <x:t>308.4708</x:t>
+          <x:t>310.0098</x:t>
         </x:is>
       </x:c>
       <x:c r="D616" t="inlineStr">
         <x:is>
-          <x:t>136.3920</x:t>
+          <x:t>136.6550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="617">
       <x:c r="A617" s="2" t="n">
-        <x:v/>
+        <x:v>45355</x:v>
       </x:c>
       <x:c r="B617" t="inlineStr">
         <x:is>
-          <x:t>198.1869</x:t>
+          <x:t>200.4379</x:t>
         </x:is>
       </x:c>
       <x:c r="C617" t="inlineStr">
         <x:is>
-          <x:t>308.2122</x:t>
+          <x:t>310.5062</x:t>
         </x:is>
       </x:c>
       <x:c r="D617" t="inlineStr">
         <x:is>
-          <x:t>136.3922</x:t>
+          <x:t>136.6159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="618">
       <x:c r="A618" s="2" t="n">
-        <x:v/>
+        <x:v>45326</x:v>
       </x:c>
       <x:c r="B618" t="inlineStr">
         <x:is>
-          <x:t>198.1201</x:t>
+          <x:t>200.4289</x:t>
         </x:is>
       </x:c>
       <x:c r="C618" t="inlineStr">
         <x:is>
-          <x:t>308.0213</x:t>
+          <x:t>310.6181</x:t>
         </x:is>
       </x:c>
       <x:c r="D618" t="inlineStr">
         <x:is>
-          <x:t>136.4256</x:t>
+          <x:t>136.6336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="619">
       <x:c r="A619" s="2" t="n">
-        <x:v>45629</x:v>
+        <x:v>45295</x:v>
       </x:c>
       <x:c r="B619" t="inlineStr">
         <x:is>
-          <x:t>197.8749</x:t>
+          <x:t>200.7410</x:t>
         </x:is>
       </x:c>
       <x:c r="C619" t="inlineStr">
         <x:is>
-          <x:t>307.5648</x:t>
+          <x:t>310.9154</x:t>
         </x:is>
       </x:c>
       <x:c r="D619" t="inlineStr">
         <x:is>
-          <x:t>136.4327</x:t>
+          <x:t>136.6806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="620">
       <x:c r="A620" s="2" t="n">
-        <x:v>45599</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B620" t="inlineStr">
         <x:is>
-          <x:t>197.5931</x:t>
+          <x:t>200.7821</x:t>
         </x:is>
       </x:c>
       <x:c r="C620" t="inlineStr">
         <x:is>
-          <x:t>307.1376</x:t>
+          <x:t>311.1365</x:t>
         </x:is>
       </x:c>
       <x:c r="D620" t="inlineStr">
         <x:is>
-          <x:t>136.4475</x:t>
+          <x:t>136.6555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="621">
       <x:c r="A621" s="2" t="n">
-        <x:v>45507</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B621" t="inlineStr">
         <x:is>
-          <x:t>197.5838</x:t>
+          <x:t>200.7486</x:t>
         </x:is>
       </x:c>
       <x:c r="C621" t="inlineStr">
         <x:is>
-          <x:t>307.0094</x:t>
+          <x:t>311.1088</x:t>
         </x:is>
       </x:c>
       <x:c r="D621" t="inlineStr">
         <x:is>
-          <x:t>136.4423</x:t>
+          <x:t>136.6480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="622">
       <x:c r="A622" s="2" t="n">
-        <x:v>45476</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B622" t="inlineStr">
         <x:is>
-          <x:t>197.7225</x:t>
+          <x:t>200.6897</x:t>
         </x:is>
       </x:c>
       <x:c r="C622" t="inlineStr">
         <x:is>
-          <x:t>307.1086</x:t>
+          <x:t>310.9224</x:t>
         </x:is>
       </x:c>
       <x:c r="D622" t="inlineStr">
         <x:is>
-          <x:t>136.3670</x:t>
+          <x:t>136.6318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="623">
       <x:c r="A623" s="2" t="n">
-        <x:v>45446</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B623" t="inlineStr">
         <x:is>
-          <x:t>197.4487</x:t>
+          <x:t>200.1482</x:t>
         </x:is>
       </x:c>
       <x:c r="C623" t="inlineStr">
         <x:is>
-          <x:t>307.0489</x:t>
+          <x:t>310.3696</x:t>
         </x:is>
       </x:c>
       <x:c r="D623" t="inlineStr">
         <x:is>
-          <x:t>136.3283</x:t>
+          <x:t>136.5670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="624">
       <x:c r="A624" s="2" t="n">
-        <x:v>45415</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B624" t="inlineStr">
         <x:is>
-          <x:t>197.2511</x:t>
+          <x:t>200.1802</x:t>
         </x:is>
       </x:c>
       <x:c r="C624" t="inlineStr">
         <x:is>
-          <x:t>306.9628</x:t>
+          <x:t>310.4404</x:t>
         </x:is>
       </x:c>
       <x:c r="D624" t="inlineStr">
         <x:is>
-          <x:t>136.2846</x:t>
+          <x:t>136.5483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="625">
       <x:c r="A625" s="2" t="n">
-        <x:v>45385</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B625" t="inlineStr">
         <x:is>
-          <x:t>197.3134</x:t>
+          <x:t>200.0926</x:t>
         </x:is>
       </x:c>
       <x:c r="C625" t="inlineStr">
         <x:is>
-          <x:t>307.0816</x:t>
+          <x:t>310.5594</x:t>
         </x:is>
       </x:c>
       <x:c r="D625" t="inlineStr">
         <x:is>
-          <x:t>136.1898</x:t>
+          <x:t>136.5530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="626">
       <x:c r="A626" s="2" t="n">
-        <x:v>45294</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B626" t="inlineStr">
         <x:is>
-          <x:t>197.0734</x:t>
+          <x:t>199.8278</x:t>
         </x:is>
       </x:c>
       <x:c r="C626" t="inlineStr">
         <x:is>
-          <x:t>306.8929</x:t>
+          <x:t>310.1910</x:t>
         </x:is>
       </x:c>
       <x:c r="D626" t="inlineStr">
         <x:is>
-          <x:t>136.2021</x:t>
+          <x:t>136.4562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="627">
       <x:c r="A627" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B627" t="inlineStr">
         <x:is>
-          <x:t>196.8548</x:t>
+          <x:t>199.2264</x:t>
         </x:is>
       </x:c>
       <x:c r="C627" t="inlineStr">
         <x:is>
-          <x:t>306.5647</x:t>
+          <x:t>309.5478</x:t>
         </x:is>
       </x:c>
       <x:c r="D627" t="inlineStr">
         <x:is>
-          <x:t>136.2316</x:t>
+          <x:t>136.4099</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="628">
       <x:c r="A628" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B628" t="inlineStr">
         <x:is>
-          <x:t>197.1867</x:t>
+          <x:t>198.7244</x:t>
         </x:is>
       </x:c>
       <x:c r="C628" t="inlineStr">
         <x:is>
-          <x:t>306.7431</x:t>
+          <x:t>308.8405</x:t>
         </x:is>
       </x:c>
       <x:c r="D628" t="inlineStr">
         <x:is>
-          <x:t>136.2217</x:t>
+          <x:t>136.3832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="629">
       <x:c r="A629" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B629" t="inlineStr">
         <x:is>
-          <x:t>197.3629</x:t>
+          <x:t>198.6125</x:t>
         </x:is>
       </x:c>
       <x:c r="C629" t="inlineStr">
         <x:is>
-          <x:t>306.8350</x:t>
+          <x:t>308.5829</x:t>
         </x:is>
       </x:c>
       <x:c r="D629" t="inlineStr">
         <x:is>
-          <x:t>136.2136</x:t>
+          <x:t>136.3990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="630">
       <x:c r="A630" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B630" t="inlineStr">
         <x:is>
-          <x:t>197.6056</x:t>
+          <x:t>198.3768</x:t>
         </x:is>
       </x:c>
       <x:c r="C630" t="inlineStr">
         <x:is>
-          <x:t>307.0294</x:t>
+          <x:t>308.4708</x:t>
         </x:is>
       </x:c>
       <x:c r="D630" t="inlineStr">
         <x:is>
-          <x:t>136.2339</x:t>
+          <x:t>136.3920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="631">
       <x:c r="A631" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B631" t="inlineStr">
         <x:is>
-          <x:t>198.0171</x:t>
+          <x:t>198.1869</x:t>
         </x:is>
       </x:c>
       <x:c r="C631" t="inlineStr">
         <x:is>
-          <x:t>307.4416</x:t>
+          <x:t>308.2122</x:t>
         </x:is>
       </x:c>
       <x:c r="D631" t="inlineStr">
         <x:is>
-          <x:t>136.2404</x:t>
+          <x:t>136.3922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="632">
       <x:c r="A632" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B632" t="inlineStr">
         <x:is>
-          <x:t>197.1475</x:t>
+          <x:t>198.1201</x:t>
         </x:is>
       </x:c>
       <x:c r="C632" t="inlineStr">
         <x:is>
-          <x:t>306.1616</x:t>
+          <x:t>308.0213</x:t>
         </x:is>
       </x:c>
       <x:c r="D632" t="inlineStr">
         <x:is>
-          <x:t>136.1873</x:t>
+          <x:t>136.4256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="633">
       <x:c r="A633" s="2" t="n">
-        <x:v/>
+        <x:v>45629</x:v>
       </x:c>
       <x:c r="B633" t="inlineStr">
         <x:is>
-          <x:t>196.3163</x:t>
+          <x:t>197.8749</x:t>
         </x:is>
       </x:c>
       <x:c r="C633" t="inlineStr">
         <x:is>
-          <x:t>305.2538</x:t>
+          <x:t>307.5648</x:t>
         </x:is>
       </x:c>
       <x:c r="D633" t="inlineStr">
         <x:is>
-          <x:t>136.2116</x:t>
+          <x:t>136.4327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="634">
       <x:c r="A634" s="2" t="n">
-        <x:v/>
+        <x:v>45599</x:v>
       </x:c>
       <x:c r="B634" t="inlineStr">
         <x:is>
-          <x:t>195.9202</x:t>
+          <x:t>197.5931</x:t>
         </x:is>
       </x:c>
       <x:c r="C634" t="inlineStr">
         <x:is>
-          <x:t>305.0712</x:t>
+          <x:t>307.1376</x:t>
         </x:is>
       </x:c>
       <x:c r="D634" t="inlineStr">
         <x:is>
-          <x:t>136.2457</x:t>
+          <x:t>136.4475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="635">
       <x:c r="A635" s="2" t="n">
-        <x:v/>
+        <x:v>45507</x:v>
       </x:c>
       <x:c r="B635" t="inlineStr">
         <x:is>
-          <x:t>196.1464</x:t>
+          <x:t>197.5838</x:t>
         </x:is>
       </x:c>
       <x:c r="C635" t="inlineStr">
         <x:is>
-          <x:t>305.4135</x:t>
+          <x:t>307.0094</x:t>
         </x:is>
       </x:c>
       <x:c r="D635" t="inlineStr">
         <x:is>
-          <x:t>136.2336</x:t>
+          <x:t>136.4423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="636">
       <x:c r="A636" s="2" t="n">
-        <x:v/>
+        <x:v>45476</x:v>
       </x:c>
       <x:c r="B636" t="inlineStr">
         <x:is>
-          <x:t>196.1453</x:t>
+          <x:t>197.7225</x:t>
         </x:is>
       </x:c>
       <x:c r="C636" t="inlineStr">
         <x:is>
-          <x:t>305.5457</x:t>
+          <x:t>307.1086</x:t>
         </x:is>
       </x:c>
       <x:c r="D636" t="inlineStr">
         <x:is>
-          <x:t>136.1985</x:t>
+          <x:t>136.3670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="637">
       <x:c r="A637" s="2" t="n">
-        <x:v/>
+        <x:v>45446</x:v>
       </x:c>
       <x:c r="B637" t="inlineStr">
         <x:is>
-          <x:t>196.1041</x:t>
+          <x:t>197.4487</x:t>
         </x:is>
       </x:c>
       <x:c r="C637" t="inlineStr">
         <x:is>
-          <x:t>305.4120</x:t>
+          <x:t>307.0489</x:t>
         </x:is>
       </x:c>
       <x:c r="D637" t="inlineStr">
         <x:is>
-          <x:t>136.2673</x:t>
+          <x:t>136.3283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="638">
       <x:c r="A638" s="2" t="n">
-        <x:v/>
+        <x:v>45415</x:v>
       </x:c>
       <x:c r="B638" t="inlineStr">
         <x:is>
-          <x:t>195.9132</x:t>
+          <x:t>197.2511</x:t>
         </x:is>
       </x:c>
       <x:c r="C638" t="inlineStr">
         <x:is>
-          <x:t>305.2627</x:t>
+          <x:t>306.9628</x:t>
         </x:is>
       </x:c>
       <x:c r="D638" t="inlineStr">
         <x:is>
-          <x:t>136.2339</x:t>
+          <x:t>136.2846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="639">
       <x:c r="A639" s="2" t="n">
-        <x:v/>
+        <x:v>45385</x:v>
       </x:c>
       <x:c r="B639" t="inlineStr">
         <x:is>
-          <x:t>195.6248</x:t>
+          <x:t>197.3134</x:t>
         </x:is>
       </x:c>
       <x:c r="C639" t="inlineStr">
         <x:is>
-          <x:t>304.6935</x:t>
+          <x:t>307.0816</x:t>
         </x:is>
       </x:c>
       <x:c r="D639" t="inlineStr">
         <x:is>
-          <x:t>136.1801</x:t>
+          <x:t>136.1898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="640">
       <x:c r="A640" s="2" t="n">
-        <x:v>45628</x:v>
+        <x:v>45294</x:v>
       </x:c>
       <x:c r="B640" t="inlineStr">
         <x:is>
-          <x:t>196.0795</x:t>
+          <x:t>197.0734</x:t>
         </x:is>
       </x:c>
       <x:c r="C640" t="inlineStr">
         <x:is>
-          <x:t>305.1279</x:t>
+          <x:t>306.8929</x:t>
         </x:is>
       </x:c>
       <x:c r="D640" t="inlineStr">
         <x:is>
-          <x:t>136.2264</x:t>
+          <x:t>136.2021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="641">
       <x:c r="A641" s="2" t="n">
-        <x:v>45537</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B641" t="inlineStr">
         <x:is>
-          <x:t>195.9834</x:t>
+          <x:t>196.8548</x:t>
         </x:is>
       </x:c>
       <x:c r="C641" t="inlineStr">
         <x:is>
-          <x:t>305.0720</x:t>
+          <x:t>306.5647</x:t>
         </x:is>
       </x:c>
       <x:c r="D641" t="inlineStr">
         <x:is>
-          <x:t>136.1815</x:t>
+          <x:t>136.2316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="642">
       <x:c r="A642" s="2" t="n">
-        <x:v>45506</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B642" t="inlineStr">
         <x:is>
-          <x:t>195.6061</x:t>
+          <x:t>197.1867</x:t>
         </x:is>
       </x:c>
       <x:c r="C642" t="inlineStr">
         <x:is>
-          <x:t>304.6483</x:t>
+          <x:t>306.7431</x:t>
         </x:is>
       </x:c>
       <x:c r="D642" t="inlineStr">
         <x:is>
-          <x:t>136.2021</x:t>
+          <x:t>136.2217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="643">
       <x:c r="A643" s="2" t="n">
-        <x:v>45475</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B643" t="inlineStr">
         <x:is>
-          <x:t>195.6828</x:t>
+          <x:t>197.3629</x:t>
         </x:is>
       </x:c>
       <x:c r="C643" t="inlineStr">
         <x:is>
-          <x:t>304.7571</x:t>
+          <x:t>306.8350</x:t>
         </x:is>
       </x:c>
       <x:c r="D643" t="inlineStr">
         <x:is>
-          <x:t>136.2022</x:t>
+          <x:t>136.2136</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="644">
       <x:c r="A644" s="2" t="n">
-        <x:v>45445</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B644" t="inlineStr">
         <x:is>
-          <x:t>195.3854</x:t>
+          <x:t>197.6056</x:t>
         </x:is>
       </x:c>
       <x:c r="C644" t="inlineStr">
         <x:is>
-          <x:t>304.7738</x:t>
+          <x:t>307.0294</x:t>
         </x:is>
       </x:c>
       <x:c r="D644" t="inlineStr">
         <x:is>
-          <x:t>136.2066</x:t>
+          <x:t>136.2339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="645">
       <x:c r="A645" s="2" t="n">
-        <x:v>45414</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B645" t="inlineStr">
         <x:is>
-          <x:t>195.0547</x:t>
+          <x:t>198.0171</x:t>
         </x:is>
       </x:c>
       <x:c r="C645" t="inlineStr">
         <x:is>
-          <x:t>304.3182</x:t>
+          <x:t>307.4416</x:t>
         </x:is>
       </x:c>
       <x:c r="D645" t="inlineStr">
         <x:is>
-          <x:t>136.1749</x:t>
+          <x:t>136.2404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="646">
       <x:c r="A646" s="2" t="n">
-        <x:v>45324</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B646" t="inlineStr">
         <x:is>
-          <x:t>195.1570</x:t>
+          <x:t>197.1475</x:t>
         </x:is>
       </x:c>
       <x:c r="C646" t="inlineStr">
         <x:is>
-          <x:t>304.2448</x:t>
+          <x:t>306.1616</x:t>
         </x:is>
       </x:c>
       <x:c r="D646" t="inlineStr">
         <x:is>
-          <x:t>136.2059</x:t>
+          <x:t>136.1873</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="647">
       <x:c r="A647" s="2" t="n">
-        <x:v>45293</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B647" t="inlineStr">
         <x:is>
-          <x:t>195.0039</x:t>
+          <x:t>196.3163</x:t>
         </x:is>
       </x:c>
       <x:c r="C647" t="inlineStr">
         <x:is>
-          <x:t>304.2712</x:t>
+          <x:t>305.2538</x:t>
         </x:is>
       </x:c>
       <x:c r="D647" t="inlineStr">
         <x:is>
-          <x:t>136.2842</x:t>
+          <x:t>136.2116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="648">
       <x:c r="A648" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B648" t="inlineStr">
         <x:is>
-          <x:t>194.6414</x:t>
+          <x:t>195.9202</x:t>
         </x:is>
       </x:c>
       <x:c r="C648" t="inlineStr">
         <x:is>
-          <x:t>303.9762</x:t>
+          <x:t>305.0712</x:t>
         </x:is>
       </x:c>
       <x:c r="D648" t="inlineStr">
         <x:is>
-          <x:t>136.2576</x:t>
+          <x:t>136.2457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="649">
       <x:c r="A649" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B649" t="inlineStr">
         <x:is>
-          <x:t>194.5942</x:t>
+          <x:t>196.1464</x:t>
         </x:is>
       </x:c>
       <x:c r="C649" t="inlineStr">
         <x:is>
-          <x:t>303.8281</x:t>
+          <x:t>305.4135</x:t>
         </x:is>
       </x:c>
       <x:c r="D649" t="inlineStr">
         <x:is>
-          <x:t>136.1350</x:t>
+          <x:t>136.2336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="650">
       <x:c r="A650" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B650" t="inlineStr">
         <x:is>
-          <x:t>194.4805</x:t>
+          <x:t>196.1453</x:t>
         </x:is>
       </x:c>
       <x:c r="C650" t="inlineStr">
         <x:is>
-          <x:t>303.7540</x:t>
+          <x:t>305.5457</x:t>
         </x:is>
       </x:c>
       <x:c r="D650" t="inlineStr">
         <x:is>
-          <x:t>136.1096</x:t>
+          <x:t>136.1985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="651">
       <x:c r="A651" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B651" t="inlineStr">
         <x:is>
-          <x:t>193.8400</x:t>
+          <x:t>196.1041</x:t>
         </x:is>
       </x:c>
       <x:c r="C651" t="inlineStr">
         <x:is>
-          <x:t>302.9845</x:t>
+          <x:t>305.4120</x:t>
         </x:is>
       </x:c>
       <x:c r="D651" t="inlineStr">
         <x:is>
-          <x:t>135.9887</x:t>
+          <x:t>136.2673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="652">
       <x:c r="A652" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B652" t="inlineStr">
         <x:is>
-          <x:t>193.5319</x:t>
+          <x:t>195.9132</x:t>
         </x:is>
       </x:c>
       <x:c r="C652" t="inlineStr">
         <x:is>
-          <x:t>302.5892</x:t>
+          <x:t>305.2627</x:t>
         </x:is>
       </x:c>
       <x:c r="D652" t="inlineStr">
         <x:is>
-          <x:t>135.9594</x:t>
+          <x:t>136.2339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="653">
       <x:c r="A653" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B653" t="inlineStr">
         <x:is>
-          <x:t>193.3409</x:t>
+          <x:t>195.6248</x:t>
         </x:is>
       </x:c>
       <x:c r="C653" t="inlineStr">
         <x:is>
-          <x:t>302.3573</x:t>
+          <x:t>304.6935</x:t>
         </x:is>
       </x:c>
       <x:c r="D653" t="inlineStr">
         <x:is>
-          <x:t>135.8959</x:t>
+          <x:t>136.1801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="654">
       <x:c r="A654" s="2" t="n">
-        <x:v/>
+        <x:v>45628</x:v>
       </x:c>
       <x:c r="B654" t="inlineStr">
         <x:is>
-          <x:t>193.2135</x:t>
+          <x:t>196.0795</x:t>
         </x:is>
       </x:c>
       <x:c r="C654" t="inlineStr">
         <x:is>
-          <x:t>302.2823</x:t>
+          <x:t>305.1279</x:t>
         </x:is>
       </x:c>
       <x:c r="D654" t="inlineStr">
         <x:is>
-          <x:t>135.8924</x:t>
+          <x:t>136.2264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="655">
       <x:c r="A655" s="2" t="n">
-        <x:v/>
+        <x:v>45537</x:v>
       </x:c>
       <x:c r="B655" t="inlineStr">
         <x:is>
-          <x:t>193.3215</x:t>
+          <x:t>195.9834</x:t>
         </x:is>
       </x:c>
       <x:c r="C655" t="inlineStr">
         <x:is>
-          <x:t>302.4420</x:t>
+          <x:t>305.0720</x:t>
         </x:is>
       </x:c>
       <x:c r="D655" t="inlineStr">
         <x:is>
-          <x:t>135.9079</x:t>
+          <x:t>136.1815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="656">
       <x:c r="A656" s="2" t="n">
-        <x:v/>
+        <x:v>45506</x:v>
       </x:c>
       <x:c r="B656" t="inlineStr">
         <x:is>
-          <x:t>192.9521</x:t>
+          <x:t>195.6061</x:t>
         </x:is>
       </x:c>
       <x:c r="C656" t="inlineStr">
         <x:is>
-          <x:t>302.1399</x:t>
+          <x:t>304.6483</x:t>
         </x:is>
       </x:c>
       <x:c r="D656" t="inlineStr">
         <x:is>
-          <x:t>135.8598</x:t>
+          <x:t>136.2021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="657">
       <x:c r="A657" s="2" t="n">
-        <x:v/>
+        <x:v>45475</x:v>
       </x:c>
       <x:c r="B657" t="inlineStr">
         <x:is>
-          <x:t>192.8229</x:t>
+          <x:t>195.6828</x:t>
         </x:is>
       </x:c>
       <x:c r="C657" t="inlineStr">
         <x:is>
-          <x:t>301.8709</x:t>
+          <x:t>304.7571</x:t>
         </x:is>
       </x:c>
       <x:c r="D657" t="inlineStr">
         <x:is>
-          <x:t>135.8628</x:t>
+          <x:t>136.2022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="658">
       <x:c r="A658" s="2" t="n">
-        <x:v/>
+        <x:v>45445</x:v>
       </x:c>
       <x:c r="B658" t="inlineStr">
         <x:is>
-          <x:t>192.6428</x:t>
+          <x:t>195.3854</x:t>
         </x:is>
       </x:c>
       <x:c r="C658" t="inlineStr">
         <x:is>
-          <x:t>301.6513</x:t>
+          <x:t>304.7738</x:t>
         </x:is>
       </x:c>
       <x:c r="D658" t="inlineStr">
         <x:is>
-          <x:t>135.8719</x:t>
+          <x:t>136.2066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="659">
       <x:c r="A659" s="2" t="n">
-        <x:v/>
+        <x:v>45414</x:v>
       </x:c>
       <x:c r="B659" t="inlineStr">
         <x:is>
-          <x:t>193.1148</x:t>
+          <x:t>195.0547</x:t>
         </x:is>
       </x:c>
       <x:c r="C659" t="inlineStr">
         <x:is>
-          <x:t>302.2069</x:t>
+          <x:t>304.3182</x:t>
         </x:is>
       </x:c>
       <x:c r="D659" t="inlineStr">
         <x:is>
-          <x:t>135.9648</x:t>
+          <x:t>136.1749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="660">
       <x:c r="A660" s="2" t="n">
-        <x:v/>
+        <x:v>45324</x:v>
       </x:c>
       <x:c r="B660" t="inlineStr">
         <x:is>
-          <x:t>192.9175</x:t>
+          <x:t>195.1570</x:t>
         </x:is>
       </x:c>
       <x:c r="C660" t="inlineStr">
         <x:is>
-          <x:t>301.8828</x:t>
+          <x:t>304.2448</x:t>
         </x:is>
       </x:c>
       <x:c r="D660" t="inlineStr">
         <x:is>
-          <x:t>135.9863</x:t>
+          <x:t>136.2059</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="661">
       <x:c r="A661" s="2" t="n">
-        <x:v>45627</x:v>
+        <x:v>45293</x:v>
       </x:c>
       <x:c r="B661" t="inlineStr">
         <x:is>
-          <x:t>192.6844</x:t>
+          <x:t>195.0039</x:t>
         </x:is>
       </x:c>
       <x:c r="C661" t="inlineStr">
         <x:is>
-          <x:t>301.7429</x:t>
+          <x:t>304.2712</x:t>
         </x:is>
       </x:c>
       <x:c r="D661" t="inlineStr">
         <x:is>
-          <x:t>135.9740</x:t>
+          <x:t>136.2842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="662">
       <x:c r="A662" s="2" t="n">
-        <x:v>45597</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B662" t="inlineStr">
         <x:is>
-          <x:t>192.4230</x:t>
+          <x:t>194.6414</x:t>
         </x:is>
       </x:c>
       <x:c r="C662" t="inlineStr">
         <x:is>
-          <x:t>301.2440</x:t>
+          <x:t>303.9762</x:t>
         </x:is>
       </x:c>
       <x:c r="D662" t="inlineStr">
         <x:is>
-          <x:t>135.8863</x:t>
+          <x:t>136.2576</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="663">
       <x:c r="A663" s="2" t="n">
-        <x:v>45566</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B663" t="inlineStr">
         <x:is>
-          <x:t>192.6096</x:t>
+          <x:t>194.5942</x:t>
         </x:is>
       </x:c>
       <x:c r="C663" t="inlineStr">
         <x:is>
-          <x:t>301.4869</x:t>
+          <x:t>303.8281</x:t>
         </x:is>
       </x:c>
       <x:c r="D663" t="inlineStr">
         <x:is>
-          <x:t>135.8653</x:t>
+          <x:t>136.1350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="664">
       <x:c r="A664" s="2" t="n">
-        <x:v>45536</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B664" t="inlineStr">
         <x:is>
-          <x:t>192.6216</x:t>
+          <x:t>194.4805</x:t>
         </x:is>
       </x:c>
       <x:c r="C664" t="inlineStr">
         <x:is>
-          <x:t>301.7136</x:t>
+          <x:t>303.7540</x:t>
         </x:is>
       </x:c>
       <x:c r="D664" t="inlineStr">
         <x:is>
-          <x:t>135.8734</x:t>
+          <x:t>136.1096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="665">
       <x:c r="A665" s="2" t="n">
-        <x:v>45505</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B665" t="inlineStr">
         <x:is>
-          <x:t>191.7240</x:t>
+          <x:t>193.8400</x:t>
         </x:is>
       </x:c>
       <x:c r="C665" t="inlineStr">
         <x:is>
-          <x:t>300.8297</x:t>
+          <x:t>302.9845</x:t>
         </x:is>
       </x:c>
       <x:c r="D665" t="inlineStr">
         <x:is>
-          <x:t>135.8891</x:t>
+          <x:t>135.9887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="666">
       <x:c r="A666" s="2" t="n">
-        <x:v>45413</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B666" t="inlineStr">
         <x:is>
-          <x:t>191.2484</x:t>
+          <x:t>193.5319</x:t>
         </x:is>
       </x:c>
       <x:c r="C666" t="inlineStr">
         <x:is>
-          <x:t>300.4622</x:t>
+          <x:t>302.5892</x:t>
         </x:is>
       </x:c>
       <x:c r="D666" t="inlineStr">
         <x:is>
-          <x:t>135.8855</x:t>
+          <x:t>135.9594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="667">
       <x:c r="A667" s="2" t="n">
-        <x:v>45383</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B667" t="inlineStr">
         <x:is>
-          <x:t>190.9244</x:t>
+          <x:t>193.3409</x:t>
         </x:is>
       </x:c>
       <x:c r="C667" t="inlineStr">
         <x:is>
-          <x:t>300.2006</x:t>
+          <x:t>302.3573</x:t>
         </x:is>
       </x:c>
       <x:c r="D667" t="inlineStr">
         <x:is>
-          <x:t>135.9400</x:t>
+          <x:t>135.8959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="668">
       <x:c r="A668" s="2" t="n">
-        <x:v>45352</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B668" t="inlineStr">
         <x:is>
-          <x:t>191.0648</x:t>
+          <x:t>193.2135</x:t>
         </x:is>
       </x:c>
       <x:c r="C668" t="inlineStr">
         <x:is>
-          <x:t>300.4884</x:t>
+          <x:t>302.2823</x:t>
         </x:is>
       </x:c>
       <x:c r="D668" t="inlineStr">
         <x:is>
-          <x:t>135.9971</x:t>
+          <x:t>135.8924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="669">
       <x:c r="A669" s="2" t="n">
-        <x:v>45323</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B669" t="inlineStr">
         <x:is>
-          <x:t>191.3168</x:t>
+          <x:t>193.3215</x:t>
         </x:is>
       </x:c>
       <x:c r="C669" t="inlineStr">
         <x:is>
-          <x:t>300.7811</x:t>
+          <x:t>302.4420</x:t>
         </x:is>
       </x:c>
       <x:c r="D669" t="inlineStr">
         <x:is>
-          <x:t>136.0319</x:t>
+          <x:t>135.9079</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="670">
       <x:c r="A670" s="2" t="n">
-        <x:v>45292</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B670" t="inlineStr">
         <x:is>
-          <x:t>191.2907</x:t>
+          <x:t>192.9521</x:t>
         </x:is>
       </x:c>
       <x:c r="C670" t="inlineStr">
         <x:is>
-          <x:t>300.7174</x:t>
+          <x:t>302.1399</x:t>
         </x:is>
       </x:c>
       <x:c r="D670" t="inlineStr">
         <x:is>
-          <x:t>136.0869</x:t>
+          <x:t>135.8598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="671">
       <x:c r="A671" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B671" t="inlineStr">
         <x:is>
-          <x:t>190.9799</x:t>
+          <x:t>192.8229</x:t>
         </x:is>
       </x:c>
       <x:c r="C671" t="inlineStr">
         <x:is>
-          <x:t>300.3125</x:t>
+          <x:t>301.8709</x:t>
         </x:is>
       </x:c>
       <x:c r="D671" t="inlineStr">
         <x:is>
-          <x:t>136.0344</x:t>
+          <x:t>135.8628</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="672">
       <x:c r="A672" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B672" t="inlineStr">
         <x:is>
-          <x:t>190.8999</x:t>
+          <x:t>192.6428</x:t>
         </x:is>
       </x:c>
       <x:c r="C672" t="inlineStr">
         <x:is>
-          <x:t>300.2491</x:t>
+          <x:t>301.6513</x:t>
         </x:is>
       </x:c>
       <x:c r="D672" t="inlineStr">
         <x:is>
-          <x:t>136.0669</x:t>
+          <x:t>135.8719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="673">
       <x:c r="A673" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B673" t="inlineStr">
         <x:is>
-          <x:t>190.9865</x:t>
+          <x:t>193.1148</x:t>
         </x:is>
       </x:c>
       <x:c r="C673" t="inlineStr">
         <x:is>
-          <x:t>300.4965</x:t>
+          <x:t>302.2069</x:t>
         </x:is>
       </x:c>
       <x:c r="D673" t="inlineStr">
         <x:is>
-          <x:t>136.0896</x:t>
+          <x:t>135.9648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="674">
       <x:c r="A674" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B674" t="inlineStr">
         <x:is>
-          <x:t>190.8529</x:t>
+          <x:t>192.9175</x:t>
         </x:is>
       </x:c>
       <x:c r="C674" t="inlineStr">
         <x:is>
-          <x:t>300.1681</x:t>
+          <x:t>301.8828</x:t>
         </x:is>
       </x:c>
       <x:c r="D674" t="inlineStr">
         <x:is>
-          <x:t>136.0304</x:t>
+          <x:t>135.9863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="675">
       <x:c r="A675" s="2" t="n">
-        <x:v/>
+        <x:v>45627</x:v>
       </x:c>
       <x:c r="B675" t="inlineStr">
         <x:is>
-          <x:t>190.7920</x:t>
+          <x:t>192.6844</x:t>
         </x:is>
       </x:c>
       <x:c r="C675" t="inlineStr">
         <x:is>
-          <x:t>300.0890</x:t>
+          <x:t>301.7429</x:t>
         </x:is>
       </x:c>
       <x:c r="D675" t="inlineStr">
         <x:is>
-          <x:t>136.0232</x:t>
+          <x:t>135.9740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="676">
       <x:c r="A676" s="2" t="n">
-        <x:v/>
+        <x:v>45597</x:v>
       </x:c>
       <x:c r="B676" t="inlineStr">
         <x:is>
-          <x:t>190.8507</x:t>
+          <x:t>192.4230</x:t>
         </x:is>
       </x:c>
       <x:c r="C676" t="inlineStr">
         <x:is>
-          <x:t>300.2077</x:t>
+          <x:t>301.2440</x:t>
         </x:is>
       </x:c>
       <x:c r="D676" t="inlineStr">
         <x:is>
-          <x:t>136.0187</x:t>
+          <x:t>135.8863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="677">
       <x:c r="A677" s="2" t="n">
-        <x:v/>
+        <x:v>45566</x:v>
       </x:c>
       <x:c r="B677" t="inlineStr">
         <x:is>
-          <x:t>190.7361</x:t>
+          <x:t>192.6096</x:t>
         </x:is>
       </x:c>
       <x:c r="C677" t="inlineStr">
         <x:is>
-          <x:t>300.2712</x:t>
+          <x:t>301.4869</x:t>
         </x:is>
       </x:c>
       <x:c r="D677" t="inlineStr">
         <x:is>
-          <x:t>136.0115</x:t>
+          <x:t>135.8653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="678">
       <x:c r="A678" s="2" t="n">
-        <x:v/>
+        <x:v>45536</x:v>
       </x:c>
       <x:c r="B678" t="inlineStr">
         <x:is>
-          <x:t>190.7001</x:t>
+          <x:t>192.6216</x:t>
         </x:is>
       </x:c>
       <x:c r="C678" t="inlineStr">
         <x:is>
-          <x:t>300.0951</x:t>
+          <x:t>301.7136</x:t>
         </x:is>
       </x:c>
       <x:c r="D678" t="inlineStr">
         <x:is>
-          <x:t>135.9726</x:t>
+          <x:t>135.8734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="679">
       <x:c r="A679" s="2" t="n">
-        <x:v/>
+        <x:v>45505</x:v>
       </x:c>
       <x:c r="B679" t="inlineStr">
         <x:is>
-          <x:t>190.7401</x:t>
+          <x:t>191.7240</x:t>
         </x:is>
       </x:c>
       <x:c r="C679" t="inlineStr">
         <x:is>
-          <x:t>300.2081</x:t>
+          <x:t>300.8297</x:t>
         </x:is>
       </x:c>
       <x:c r="D679" t="inlineStr">
         <x:is>
-          <x:t>135.9134</x:t>
+          <x:t>135.8891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="680">
       <x:c r="A680" s="2" t="n">
-        <x:v/>
+        <x:v>45413</x:v>
       </x:c>
       <x:c r="B680" t="inlineStr">
         <x:is>
-          <x:t>190.3797</x:t>
+          <x:t>191.2484</x:t>
         </x:is>
       </x:c>
       <x:c r="C680" t="inlineStr">
         <x:is>
-          <x:t>299.6629</x:t>
+          <x:t>300.4622</x:t>
         </x:is>
       </x:c>
       <x:c r="D680" t="inlineStr">
         <x:is>
-          <x:t>135.8642</x:t>
+          <x:t>135.8855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="681">
       <x:c r="A681" s="2" t="n">
-        <x:v/>
+        <x:v>45383</x:v>
       </x:c>
       <x:c r="B681" t="inlineStr">
         <x:is>
-          <x:t>190.1952</x:t>
+          <x:t>190.9244</x:t>
         </x:is>
       </x:c>
       <x:c r="C681" t="inlineStr">
         <x:is>
-          <x:t>299.5544</x:t>
+          <x:t>300.2006</x:t>
         </x:is>
       </x:c>
       <x:c r="D681" t="inlineStr">
         <x:is>
-          <x:t>135.8074</x:t>
+          <x:t>135.9400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="682">
       <x:c r="A682" s="2" t="n">
-        <x:v/>
+        <x:v>45352</x:v>
       </x:c>
       <x:c r="B682" t="inlineStr">
         <x:is>
-          <x:t>189.9062</x:t>
+          <x:t>191.0648</x:t>
         </x:is>
       </x:c>
       <x:c r="C682" t="inlineStr">
         <x:is>
-          <x:t>299.3934</x:t>
+          <x:t>300.4884</x:t>
         </x:is>
       </x:c>
       <x:c r="D682" t="inlineStr">
         <x:is>
-          <x:t>135.6126</x:t>
+          <x:t>135.9971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="683">
       <x:c r="A683" s="2" t="n">
-        <x:v/>
+        <x:v>45323</x:v>
       </x:c>
       <x:c r="B683" t="inlineStr">
         <x:is>
-          <x:t>189.2724</x:t>
+          <x:t>191.3168</x:t>
         </x:is>
       </x:c>
       <x:c r="C683" t="inlineStr">
         <x:is>
-          <x:t>298.3907</x:t>
+          <x:t>300.7811</x:t>
         </x:is>
       </x:c>
       <x:c r="D683" t="inlineStr">
         <x:is>
-          <x:t>135.2081</x:t>
+          <x:t>136.0319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="684">
       <x:c r="A684" s="2" t="n">
-        <x:v>45272</x:v>
+        <x:v>45292</x:v>
       </x:c>
       <x:c r="B684" t="inlineStr">
         <x:is>
-          <x:t>189.1148</x:t>
+          <x:t>191.2907</x:t>
         </x:is>
       </x:c>
       <x:c r="C684" t="inlineStr">
         <x:is>
-          <x:t>297.8684</x:t>
+          <x:t>300.7174</x:t>
         </x:is>
       </x:c>
       <x:c r="D684" t="inlineStr">
         <x:is>
-          <x:t>135.0723</x:t>
+          <x:t>136.0869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="685">
       <x:c r="A685" s="2" t="n">
-        <x:v>45242</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B685" t="inlineStr">
         <x:is>
-          <x:t>188.6711</x:t>
+          <x:t>190.9799</x:t>
         </x:is>
       </x:c>
       <x:c r="C685" t="inlineStr">
         <x:is>
-          <x:t>297.3866</x:t>
+          <x:t>300.3125</x:t>
         </x:is>
       </x:c>
       <x:c r="D685" t="inlineStr">
         <x:is>
-          <x:t>134.9965</x:t>
+          <x:t>136.0344</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="686">
       <x:c r="A686" s="2" t="n">
-        <x:v>45150</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B686" t="inlineStr">
         <x:is>
-          <x:t>188.4417</x:t>
+          <x:t>190.8999</x:t>
         </x:is>
       </x:c>
       <x:c r="C686" t="inlineStr">
         <x:is>
-          <x:t>297.1847</x:t>
+          <x:t>300.2491</x:t>
         </x:is>
       </x:c>
       <x:c r="D686" t="inlineStr">
         <x:is>
-          <x:t>134.9731</x:t>
+          <x:t>136.0669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="687">
       <x:c r="A687" s="2" t="n">
-        <x:v>45119</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B687" t="inlineStr">
         <x:is>
-          <x:t>188.3275</x:t>
+          <x:t>190.9865</x:t>
         </x:is>
       </x:c>
       <x:c r="C687" t="inlineStr">
         <x:is>
-          <x:t>297.1255</x:t>
+          <x:t>300.4965</x:t>
         </x:is>
       </x:c>
       <x:c r="D687" t="inlineStr">
         <x:is>
-          <x:t>135.0039</x:t>
+          <x:t>136.0896</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="688">
       <x:c r="A688" s="2" t="n">
-        <x:v>45089</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B688" t="inlineStr">
         <x:is>
-          <x:t>188.3284</x:t>
+          <x:t>190.8529</x:t>
         </x:is>
       </x:c>
       <x:c r="C688" t="inlineStr">
         <x:is>
-          <x:t>297.2432</x:t>
+          <x:t>300.1681</x:t>
         </x:is>
       </x:c>
       <x:c r="D688" t="inlineStr">
         <x:is>
-          <x:t>134.9103</x:t>
+          <x:t>136.0304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="689">
       <x:c r="A689" s="2" t="n">
-        <x:v>45058</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B689" t="inlineStr">
         <x:is>
-          <x:t>188.1978</x:t>
+          <x:t>190.7920</x:t>
         </x:is>
       </x:c>
       <x:c r="C689" t="inlineStr">
         <x:is>
-          <x:t>296.6236</x:t>
+          <x:t>300.0890</x:t>
         </x:is>
       </x:c>
       <x:c r="D689" t="inlineStr">
         <x:is>
-          <x:t>134.7464</x:t>
+          <x:t>136.0232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="690">
       <x:c r="A690" s="2" t="n">
-        <x:v>45028</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B690" t="inlineStr">
         <x:is>
-          <x:t>187.4903</x:t>
+          <x:t>190.8507</x:t>
         </x:is>
       </x:c>
       <x:c r="C690" t="inlineStr">
         <x:is>
-          <x:t>295.7169</x:t>
+          <x:t>300.2077</x:t>
         </x:is>
       </x:c>
       <x:c r="D690" t="inlineStr">
         <x:is>
-          <x:t>134.4120</x:t>
+          <x:t>136.0187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="691">
       <x:c r="A691" s="2" t="n">
-        <x:v>44938</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B691" t="inlineStr">
         <x:is>
-          <x:t>187.3171</x:t>
+          <x:t>190.7361</x:t>
         </x:is>
       </x:c>
       <x:c r="C691" t="inlineStr">
         <x:is>
-          <x:t>295.2561</x:t>
+          <x:t>300.2712</x:t>
         </x:is>
       </x:c>
       <x:c r="D691" t="inlineStr">
         <x:is>
-          <x:t>134.2332</x:t>
+          <x:t>136.0115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="692">
       <x:c r="A692" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B692" t="inlineStr">
         <x:is>
-          <x:t>186.6024</x:t>
+          <x:t>190.7001</x:t>
         </x:is>
       </x:c>
       <x:c r="C692" t="inlineStr">
         <x:is>
-          <x:t>294.1454</x:t>
+          <x:t>300.0951</x:t>
         </x:is>
       </x:c>
       <x:c r="D692" t="inlineStr">
         <x:is>
-          <x:t>134.0355</x:t>
+          <x:t>135.9726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="693">
       <x:c r="A693" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B693" t="inlineStr">
         <x:is>
-          <x:t>186.3495</x:t>
+          <x:t>190.7401</x:t>
         </x:is>
       </x:c>
       <x:c r="C693" t="inlineStr">
         <x:is>
-          <x:t>293.8413</x:t>
+          <x:t>300.2081</x:t>
         </x:is>
       </x:c>
       <x:c r="D693" t="inlineStr">
         <x:is>
-          <x:t>133.9552</x:t>
+          <x:t>135.9134</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="694">
       <x:c r="A694" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B694" t="inlineStr">
         <x:is>
-          <x:t>186.0330</x:t>
+          <x:t>190.3797</x:t>
         </x:is>
       </x:c>
       <x:c r="C694" t="inlineStr">
         <x:is>
-          <x:t>293.4469</x:t>
+          <x:t>299.6629</x:t>
         </x:is>
       </x:c>
       <x:c r="D694" t="inlineStr">
         <x:is>
-          <x:t>133.7419</x:t>
+          <x:t>135.8642</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="695">
       <x:c r="A695" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B695" t="inlineStr">
         <x:is>
-          <x:t>185.6158</x:t>
+          <x:t>190.1952</x:t>
         </x:is>
       </x:c>
       <x:c r="C695" t="inlineStr">
         <x:is>
-          <x:t>293.0680</x:t>
+          <x:t>299.5544</x:t>
         </x:is>
       </x:c>
       <x:c r="D695" t="inlineStr">
         <x:is>
-          <x:t>133.6420</x:t>
+          <x:t>135.8074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="696">
       <x:c r="A696" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B696" t="inlineStr">
         <x:is>
-          <x:t>185.5480</x:t>
+          <x:t>189.9062</x:t>
         </x:is>
       </x:c>
       <x:c r="C696" t="inlineStr">
         <x:is>
-          <x:t>293.0402</x:t>
+          <x:t>299.3934</x:t>
         </x:is>
       </x:c>
       <x:c r="D696" t="inlineStr">
         <x:is>
-          <x:t>133.5799</x:t>
+          <x:t>135.6126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="697">
       <x:c r="A697" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B697" t="inlineStr">
         <x:is>
-          <x:t>185.5294</x:t>
+          <x:t>189.2724</x:t>
         </x:is>
       </x:c>
       <x:c r="C697" t="inlineStr">
         <x:is>
-          <x:t>293.1594</x:t>
+          <x:t>298.3907</x:t>
         </x:is>
       </x:c>
       <x:c r="D697" t="inlineStr">
         <x:is>
-          <x:t>133.6312</x:t>
+          <x:t>135.2081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="698">
       <x:c r="A698" s="2" t="n">
-        <x:v/>
+        <x:v>45272</x:v>
       </x:c>
       <x:c r="B698" t="inlineStr">
         <x:is>
-          <x:t>185.4956</x:t>
+          <x:t>189.1148</x:t>
         </x:is>
       </x:c>
       <x:c r="C698" t="inlineStr">
         <x:is>
-          <x:t>293.0435</x:t>
+          <x:t>297.8684</x:t>
         </x:is>
       </x:c>
       <x:c r="D698" t="inlineStr">
         <x:is>
-          <x:t>133.6197</x:t>
+          <x:t>135.0723</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="699">
       <x:c r="A699" s="2" t="n">
-        <x:v/>
+        <x:v>45242</x:v>
       </x:c>
       <x:c r="B699" t="inlineStr">
         <x:is>
-          <x:t>185.2434</x:t>
+          <x:t>188.6711</x:t>
         </x:is>
       </x:c>
       <x:c r="C699" t="inlineStr">
         <x:is>
-          <x:t>292.7999</x:t>
+          <x:t>297.3866</x:t>
         </x:is>
       </x:c>
       <x:c r="D699" t="inlineStr">
         <x:is>
-          <x:t>133.6001</x:t>
+          <x:t>134.9965</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="700">
       <x:c r="A700" s="2" t="n">
-        <x:v/>
+        <x:v>45150</x:v>
       </x:c>
       <x:c r="B700" t="inlineStr">
         <x:is>
-          <x:t>185.1818</x:t>
+          <x:t>188.4417</x:t>
         </x:is>
       </x:c>
       <x:c r="C700" t="inlineStr">
         <x:is>
-          <x:t>292.7465</x:t>
+          <x:t>297.1847</x:t>
         </x:is>
       </x:c>
       <x:c r="D700" t="inlineStr">
         <x:is>
-          <x:t>133.4529</x:t>
+          <x:t>134.9731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="701">
       <x:c r="A701" s="2" t="n">
-        <x:v/>
+        <x:v>45119</x:v>
       </x:c>
       <x:c r="B701" t="inlineStr">
         <x:is>
-          <x:t>185.1937</x:t>
+          <x:t>188.3275</x:t>
         </x:is>
       </x:c>
       <x:c r="C701" t="inlineStr">
         <x:is>
-          <x:t>292.8175</x:t>
+          <x:t>297.1255</x:t>
         </x:is>
       </x:c>
       <x:c r="D701" t="inlineStr">
         <x:is>
-          <x:t>133.3970</x:t>
+          <x:t>135.0039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="702">
       <x:c r="A702" s="2" t="n">
-        <x:v/>
+        <x:v>45089</x:v>
       </x:c>
       <x:c r="B702" t="inlineStr">
         <x:is>
-          <x:t>184.9270</x:t>
+          <x:t>188.3284</x:t>
         </x:is>
       </x:c>
       <x:c r="C702" t="inlineStr">
         <x:is>
-          <x:t>292.3463</x:t>
+          <x:t>297.2432</x:t>
         </x:is>
       </x:c>
       <x:c r="D702" t="inlineStr">
         <x:is>
-          <x:t>133.2842</x:t>
+          <x:t>134.9103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="703">
       <x:c r="A703" s="2" t="n">
-        <x:v/>
+        <x:v>45058</x:v>
       </x:c>
       <x:c r="B703" t="inlineStr">
         <x:is>
-          <x:t>185.2645</x:t>
+          <x:t>188.1978</x:t>
         </x:is>
       </x:c>
       <x:c r="C703" t="inlineStr">
         <x:is>
-          <x:t>292.7635</x:t>
+          <x:t>296.6236</x:t>
         </x:is>
       </x:c>
       <x:c r="D703" t="inlineStr">
         <x:is>
-          <x:t>133.1131</x:t>
+          <x:t>134.7464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="704">
       <x:c r="A704" s="2" t="n">
-        <x:v/>
+        <x:v>45028</x:v>
       </x:c>
       <x:c r="B704" t="inlineStr">
         <x:is>
-          <x:t>185.2038</x:t>
+          <x:t>187.4903</x:t>
         </x:is>
       </x:c>
       <x:c r="C704" t="inlineStr">
         <x:is>
-          <x:t>292.7581</x:t>
+          <x:t>295.7169</x:t>
         </x:is>
       </x:c>
       <x:c r="D704" t="inlineStr">
         <x:is>
-          <x:t>133.0484</x:t>
+          <x:t>134.4120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="705">
       <x:c r="A705" s="2" t="n">
-        <x:v/>
+        <x:v>44938</x:v>
       </x:c>
       <x:c r="B705" t="inlineStr">
         <x:is>
-          <x:t>184.4033</x:t>
+          <x:t>187.3171</x:t>
         </x:is>
       </x:c>
       <x:c r="C705" t="inlineStr">
         <x:is>
-          <x:t>291.5982</x:t>
+          <x:t>295.2561</x:t>
         </x:is>
       </x:c>
       <x:c r="D705" t="inlineStr">
         <x:is>
-          <x:t>132.9188</x:t>
+          <x:t>134.2332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="706">
       <x:c r="A706" s="2" t="n">
-        <x:v>45210</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B706" t="inlineStr">
         <x:is>
-          <x:t>184.0443</x:t>
+          <x:t>186.6024</x:t>
         </x:is>
       </x:c>
       <x:c r="C706" t="inlineStr">
         <x:is>
-          <x:t>291.1668</x:t>
+          <x:t>294.1454</x:t>
         </x:is>
       </x:c>
       <x:c r="D706" t="inlineStr">
         <x:is>
-          <x:t>132.8878</x:t>
+          <x:t>134.0355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="707">
       <x:c r="A707" s="2" t="n">
-        <x:v>45180</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B707" t="inlineStr">
         <x:is>
-          <x:t>184.0301</x:t>
+          <x:t>186.3495</x:t>
         </x:is>
       </x:c>
       <x:c r="C707" t="inlineStr">
         <x:is>
-          <x:t>291.4113</x:t>
+          <x:t>293.8413</x:t>
         </x:is>
       </x:c>
       <x:c r="D707" t="inlineStr">
         <x:is>
-          <x:t>132.9403</x:t>
+          <x:t>133.9552</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="708">
       <x:c r="A708" s="2" t="n">
-        <x:v>45149</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B708" t="inlineStr">
         <x:is>
-          <x:t>183.8667</x:t>
+          <x:t>186.0330</x:t>
         </x:is>
       </x:c>
       <x:c r="C708" t="inlineStr">
         <x:is>
-          <x:t>291.3057</x:t>
+          <x:t>293.4469</x:t>
         </x:is>
       </x:c>
       <x:c r="D708" t="inlineStr">
         <x:is>
-          <x:t>132.9561</x:t>
+          <x:t>133.7419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="709">
       <x:c r="A709" s="2" t="n">
-        <x:v>45118</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B709" t="inlineStr">
         <x:is>
-          <x:t>183.6931</x:t>
+          <x:t>185.6158</x:t>
         </x:is>
       </x:c>
       <x:c r="C709" t="inlineStr">
         <x:is>
-          <x:t>290.9394</x:t>
+          <x:t>293.0680</x:t>
         </x:is>
       </x:c>
       <x:c r="D709" t="inlineStr">
         <x:is>
-          <x:t>132.9119</x:t>
+          <x:t>133.6420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="710">
       <x:c r="A710" s="2" t="n">
-        <x:v>45088</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B710" t="inlineStr">
         <x:is>
-          <x:t>183.4882</x:t>
+          <x:t>185.5480</x:t>
         </x:is>
       </x:c>
       <x:c r="C710" t="inlineStr">
         <x:is>
-          <x:t>290.6213</x:t>
+          <x:t>293.0402</x:t>
         </x:is>
       </x:c>
       <x:c r="D710" t="inlineStr">
         <x:is>
-          <x:t>132.8817</x:t>
+          <x:t>133.5799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="711">
       <x:c r="A711" s="2" t="n">
-        <x:v>44996</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B711" t="inlineStr">
         <x:is>
-          <x:t>183.4147</x:t>
+          <x:t>185.5294</x:t>
         </x:is>
       </x:c>
       <x:c r="C711" t="inlineStr">
         <x:is>
-          <x:t>290.6549</x:t>
+          <x:t>293.1594</x:t>
         </x:is>
       </x:c>
       <x:c r="D711" t="inlineStr">
         <x:is>
-          <x:t>132.9010</x:t>
+          <x:t>133.6312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="712">
       <x:c r="A712" s="2" t="n">
-        <x:v>44968</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B712" t="inlineStr">
         <x:is>
-          <x:t>183.0217</x:t>
+          <x:t>185.4956</x:t>
         </x:is>
       </x:c>
       <x:c r="C712" t="inlineStr">
         <x:is>
-          <x:t>290.2480</x:t>
+          <x:t>293.0435</x:t>
         </x:is>
       </x:c>
       <x:c r="D712" t="inlineStr">
         <x:is>
-          <x:t>132.8186</x:t>
+          <x:t>133.6197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="713">
       <x:c r="A713" s="2" t="n">
-        <x:v>44937</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B713" t="inlineStr">
         <x:is>
-          <x:t>182.2335</x:t>
+          <x:t>185.2434</x:t>
         </x:is>
       </x:c>
       <x:c r="C713" t="inlineStr">
         <x:is>
-          <x:t>289.0004</x:t>
+          <x:t>292.7999</x:t>
         </x:is>
       </x:c>
       <x:c r="D713" t="inlineStr">
         <x:is>
-          <x:t>132.6728</x:t>
+          <x:t>133.6001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="714">
       <x:c r="A714" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B714" t="inlineStr">
         <x:is>
-          <x:t>181.9567</x:t>
+          <x:t>185.1818</x:t>
         </x:is>
       </x:c>
       <x:c r="C714" t="inlineStr">
         <x:is>
-          <x:t>288.5619</x:t>
+          <x:t>292.7465</x:t>
         </x:is>
       </x:c>
       <x:c r="D714" t="inlineStr">
         <x:is>
-          <x:t>132.5750</x:t>
+          <x:t>133.4529</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="715">
       <x:c r="A715" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B715" t="inlineStr">
         <x:is>
-          <x:t>181.8914</x:t>
+          <x:t>185.1937</x:t>
         </x:is>
       </x:c>
       <x:c r="C715" t="inlineStr">
         <x:is>
-          <x:t>288.4815</x:t>
+          <x:t>292.8175</x:t>
         </x:is>
       </x:c>
       <x:c r="D715" t="inlineStr">
         <x:is>
-          <x:t>132.5220</x:t>
+          <x:t>133.3970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="716">
       <x:c r="A716" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B716" t="inlineStr">
         <x:is>
-          <x:t>181.6566</x:t>
+          <x:t>184.9270</x:t>
         </x:is>
       </x:c>
       <x:c r="C716" t="inlineStr">
         <x:is>
-          <x:t>288.0073</x:t>
+          <x:t>292.3463</x:t>
         </x:is>
       </x:c>
       <x:c r="D716" t="inlineStr">
         <x:is>
-          <x:t>132.4661</x:t>
+          <x:t>133.2842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="717">
       <x:c r="A717" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B717" t="inlineStr">
         <x:is>
-          <x:t>181.6135</x:t>
+          <x:t>185.2645</x:t>
         </x:is>
       </x:c>
       <x:c r="C717" t="inlineStr">
         <x:is>
-          <x:t>287.9279</x:t>
+          <x:t>292.7635</x:t>
         </x:is>
       </x:c>
       <x:c r="D717" t="inlineStr">
         <x:is>
-          <x:t>132.4083</x:t>
+          <x:t>133.1131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="718">
       <x:c r="A718" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B718" t="inlineStr">
         <x:is>
-          <x:t>181.7840</x:t>
+          <x:t>185.2038</x:t>
         </x:is>
       </x:c>
       <x:c r="C718" t="inlineStr">
         <x:is>
-          <x:t>288.0271</x:t>
+          <x:t>292.7581</x:t>
         </x:is>
       </x:c>
       <x:c r="D718" t="inlineStr">
         <x:is>
-          <x:t>132.3803</x:t>
+          <x:t>133.0484</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="719">
       <x:c r="A719" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B719" t="inlineStr">
         <x:is>
-          <x:t>182.0392</x:t>
+          <x:t>184.4033</x:t>
         </x:is>
       </x:c>
       <x:c r="C719" t="inlineStr">
         <x:is>
-          <x:t>288.4505</x:t>
+          <x:t>291.5982</x:t>
         </x:is>
       </x:c>
       <x:c r="D719" t="inlineStr">
         <x:is>
-          <x:t>132.4312</x:t>
+          <x:t>132.9188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="720">
       <x:c r="A720" s="2" t="n">
-        <x:v/>
+        <x:v>45210</x:v>
       </x:c>
       <x:c r="B720" t="inlineStr">
         <x:is>
-          <x:t>181.8103</x:t>
+          <x:t>184.0443</x:t>
         </x:is>
       </x:c>
       <x:c r="C720" t="inlineStr">
         <x:is>
-          <x:t>287.9294</x:t>
+          <x:t>291.1668</x:t>
         </x:is>
       </x:c>
       <x:c r="D720" t="inlineStr">
         <x:is>
-          <x:t>132.3399</x:t>
+          <x:t>132.8878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="721">
       <x:c r="A721" s="2" t="n">
-        <x:v/>
+        <x:v>45180</x:v>
       </x:c>
       <x:c r="B721" t="inlineStr">
         <x:is>
-          <x:t>182.0296</x:t>
+          <x:t>184.0301</x:t>
         </x:is>
       </x:c>
       <x:c r="C721" t="inlineStr">
         <x:is>
-          <x:t>288.0982</x:t>
+          <x:t>291.4113</x:t>
         </x:is>
       </x:c>
       <x:c r="D721" t="inlineStr">
         <x:is>
-          <x:t>132.3173</x:t>
+          <x:t>132.9403</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="722">
       <x:c r="A722" s="2" t="n">
-        <x:v/>
+        <x:v>45149</x:v>
       </x:c>
       <x:c r="B722" t="inlineStr">
         <x:is>
-          <x:t>182.4318</x:t>
+          <x:t>183.8667</x:t>
         </x:is>
       </x:c>
       <x:c r="C722" t="inlineStr">
         <x:is>
-          <x:t>288.6540</x:t>
+          <x:t>291.3057</x:t>
         </x:is>
       </x:c>
       <x:c r="D722" t="inlineStr">
         <x:is>
-          <x:t>132.2690</x:t>
+          <x:t>132.9561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="723">
       <x:c r="A723" s="2" t="n">
-        <x:v/>
+        <x:v>45118</x:v>
       </x:c>
       <x:c r="B723" t="inlineStr">
         <x:is>
-          <x:t>182.8176</x:t>
+          <x:t>183.6931</x:t>
         </x:is>
       </x:c>
       <x:c r="C723" t="inlineStr">
         <x:is>
-          <x:t>289.1064</x:t>
+          <x:t>290.9394</x:t>
         </x:is>
       </x:c>
       <x:c r="D723" t="inlineStr">
         <x:is>
-          <x:t>132.3069</x:t>
+          <x:t>132.9119</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="724">
       <x:c r="A724" s="2" t="n">
-        <x:v/>
+        <x:v>45088</x:v>
       </x:c>
       <x:c r="B724" t="inlineStr">
         <x:is>
-          <x:t>183.2151</x:t>
+          <x:t>183.4882</x:t>
         </x:is>
       </x:c>
       <x:c r="C724" t="inlineStr">
         <x:is>
-          <x:t>289.6945</x:t>
+          <x:t>290.6213</x:t>
         </x:is>
       </x:c>
       <x:c r="D724" t="inlineStr">
         <x:is>
-          <x:t>132.3422</x:t>
+          <x:t>132.8817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="725">
       <x:c r="A725" s="2" t="n">
-        <x:v/>
+        <x:v>44996</x:v>
       </x:c>
       <x:c r="B725" t="inlineStr">
         <x:is>
-          <x:t>183.3662</x:t>
+          <x:t>183.4147</x:t>
         </x:is>
       </x:c>
       <x:c r="C725" t="inlineStr">
         <x:is>
-          <x:t>289.9189</x:t>
+          <x:t>290.6549</x:t>
         </x:is>
       </x:c>
       <x:c r="D725" t="inlineStr">
         <x:is>
-          <x:t>132.4374</x:t>
+          <x:t>132.9010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="726">
       <x:c r="A726" s="2" t="n">
-        <x:v/>
+        <x:v>44968</x:v>
       </x:c>
       <x:c r="B726" t="inlineStr">
         <x:is>
-          <x:t>183.2846</x:t>
+          <x:t>183.0217</x:t>
         </x:is>
       </x:c>
       <x:c r="C726" t="inlineStr">
         <x:is>
-          <x:t>289.5064</x:t>
+          <x:t>290.2480</x:t>
         </x:is>
       </x:c>
       <x:c r="D726" t="inlineStr">
         <x:is>
-          <x:t>132.4287</x:t>
+          <x:t>132.8186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="727">
       <x:c r="A727" s="2" t="n">
-        <x:v>45270</x:v>
+        <x:v>44937</x:v>
       </x:c>
       <x:c r="B727" t="inlineStr">
         <x:is>
-          <x:t>183.3997</x:t>
+          <x:t>182.2335</x:t>
         </x:is>
       </x:c>
       <x:c r="C727" t="inlineStr">
         <x:is>
-          <x:t>289.7342</x:t>
+          <x:t>289.0004</x:t>
         </x:is>
       </x:c>
       <x:c r="D727" t="inlineStr">
         <x:is>
-          <x:t>132.3852</x:t>
+          <x:t>132.6728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="728">
       <x:c r="A728" s="2" t="n">
-        <x:v>45240</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B728" t="inlineStr">
         <x:is>
-          <x:t>183.5009</x:t>
+          <x:t>181.9567</x:t>
         </x:is>
       </x:c>
       <x:c r="C728" t="inlineStr">
         <x:is>
-          <x:t>289.9196</x:t>
+          <x:t>288.5619</x:t>
         </x:is>
       </x:c>
       <x:c r="D728" t="inlineStr">
         <x:is>
-          <x:t>132.3570</x:t>
+          <x:t>132.5750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="729">
       <x:c r="A729" s="2" t="n">
-        <x:v>45209</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B729" t="inlineStr">
         <x:is>
-          <x:t>183.3983</x:t>
+          <x:t>181.8914</x:t>
         </x:is>
       </x:c>
       <x:c r="C729" t="inlineStr">
         <x:is>
-          <x:t>289.8626</x:t>
+          <x:t>288.4815</x:t>
         </x:is>
       </x:c>
       <x:c r="D729" t="inlineStr">
         <x:is>
-          <x:t>132.2325</x:t>
+          <x:t>132.5220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="730">
       <x:c r="A730" s="2" t="n">
-        <x:v>45179</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B730" t="inlineStr">
         <x:is>
-          <x:t>182.6972</x:t>
+          <x:t>181.6566</x:t>
         </x:is>
       </x:c>
       <x:c r="C730" t="inlineStr">
         <x:is>
-          <x:t>288.8809</x:t>
+          <x:t>288.0073</x:t>
         </x:is>
       </x:c>
       <x:c r="D730" t="inlineStr">
         <x:is>
-          <x:t>132.1672</x:t>
+          <x:t>132.4661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="731">
       <x:c r="A731" s="2" t="n">
-        <x:v>45087</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B731" t="inlineStr">
         <x:is>
-          <x:t>183.2677</x:t>
+          <x:t>181.6135</x:t>
         </x:is>
       </x:c>
       <x:c r="C731" t="inlineStr">
         <x:is>
-          <x:t>289.7333</x:t>
+          <x:t>287.9279</x:t>
         </x:is>
       </x:c>
       <x:c r="D731" t="inlineStr">
         <x:is>
-          <x:t>132.1563</x:t>
+          <x:t>132.4083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="732">
       <x:c r="A732" s="2" t="n">
-        <x:v>45056</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B732" t="inlineStr">
         <x:is>
-          <x:t>183.0511</x:t>
+          <x:t>181.7840</x:t>
         </x:is>
       </x:c>
       <x:c r="C732" t="inlineStr">
         <x:is>
-          <x:t>289.6418</x:t>
+          <x:t>288.0271</x:t>
         </x:is>
       </x:c>
       <x:c r="D732" t="inlineStr">
         <x:is>
-          <x:t>132.2302</x:t>
+          <x:t>132.3803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="733">
       <x:c r="A733" s="2" t="n">
-        <x:v>45026</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B733" t="inlineStr">
         <x:is>
-          <x:t>183.1794</x:t>
+          <x:t>182.0392</x:t>
         </x:is>
       </x:c>
       <x:c r="C733" t="inlineStr">
         <x:is>
-          <x:t>289.7189</x:t>
+          <x:t>288.4505</x:t>
         </x:is>
       </x:c>
       <x:c r="D733" t="inlineStr">
         <x:is>
-          <x:t>132.1765</x:t>
+          <x:t>132.4312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="734">
       <x:c r="A734" s="2" t="n">
-        <x:v>44995</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B734" t="inlineStr">
         <x:is>
-          <x:t>183.5261</x:t>
+          <x:t>181.8103</x:t>
         </x:is>
       </x:c>
       <x:c r="C734" t="inlineStr">
         <x:is>
-          <x:t>290.0527</x:t>
+          <x:t>287.9294</x:t>
         </x:is>
       </x:c>
       <x:c r="D734" t="inlineStr">
         <x:is>
-          <x:t>132.2119</x:t>
+          <x:t>132.3399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="735">
       <x:c r="A735" s="2" t="n">
-        <x:v>44967</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B735" t="inlineStr">
         <x:is>
-          <x:t>183.9583</x:t>
+          <x:t>182.0296</x:t>
         </x:is>
       </x:c>
       <x:c r="C735" t="inlineStr">
         <x:is>
-          <x:t>290.6475</x:t>
+          <x:t>288.0982</x:t>
         </x:is>
       </x:c>
       <x:c r="D735" t="inlineStr">
         <x:is>
-          <x:t>132.2841</x:t>
+          <x:t>132.3173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="736">
       <x:c r="A736" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B736" t="inlineStr">
         <x:is>
-          <x:t>184.0485</x:t>
+          <x:t>182.4318</x:t>
         </x:is>
       </x:c>
       <x:c r="C736" t="inlineStr">
         <x:is>
-          <x:t>290.8128</x:t>
+          <x:t>288.6540</x:t>
         </x:is>
       </x:c>
       <x:c r="D736" t="inlineStr">
         <x:is>
-          <x:t>132.3762</x:t>
+          <x:t>132.2690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="737">
       <x:c r="A737" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B737" t="inlineStr">
         <x:is>
-          <x:t>184.0834</x:t>
+          <x:t>182.8176</x:t>
         </x:is>
       </x:c>
       <x:c r="C737" t="inlineStr">
         <x:is>
-          <x:t>290.9558</x:t>
+          <x:t>289.1064</x:t>
         </x:is>
       </x:c>
       <x:c r="D737" t="inlineStr">
         <x:is>
-          <x:t>132.2942</x:t>
+          <x:t>132.3069</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="738">
       <x:c r="A738" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B738" t="inlineStr">
         <x:is>
-          <x:t>184.0199</x:t>
+          <x:t>183.2151</x:t>
         </x:is>
       </x:c>
       <x:c r="C738" t="inlineStr">
         <x:is>
-          <x:t>290.7085</x:t>
+          <x:t>289.6945</x:t>
         </x:is>
       </x:c>
       <x:c r="D738" t="inlineStr">
         <x:is>
-          <x:t>132.4835</x:t>
+          <x:t>132.3422</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="739">
       <x:c r="A739" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B739" t="inlineStr">
         <x:is>
-          <x:t>184.0091</x:t>
+          <x:t>183.3662</x:t>
         </x:is>
       </x:c>
       <x:c r="C739" t="inlineStr">
         <x:is>
-          <x:t>290.6771</x:t>
+          <x:t>289.9189</x:t>
         </x:is>
       </x:c>
       <x:c r="D739" t="inlineStr">
         <x:is>
-          <x:t>132.4885</x:t>
+          <x:t>132.4374</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="740">
       <x:c r="A740" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B740" t="inlineStr">
         <x:is>
-          <x:t>184.2482</x:t>
+          <x:t>183.2846</x:t>
         </x:is>
       </x:c>
       <x:c r="C740" t="inlineStr">
         <x:is>
-          <x:t>290.9610</x:t>
+          <x:t>289.5064</x:t>
         </x:is>
       </x:c>
       <x:c r="D740" t="inlineStr">
         <x:is>
-          <x:t>132.5180</x:t>
+          <x:t>132.4287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="741">
       <x:c r="A741" s="2" t="n">
-        <x:v/>
+        <x:v>45270</x:v>
       </x:c>
       <x:c r="B741" t="inlineStr">
         <x:is>
-          <x:t>184.2792</x:t>
+          <x:t>183.3997</x:t>
         </x:is>
       </x:c>
       <x:c r="C741" t="inlineStr">
         <x:is>
-          <x:t>291.0192</x:t>
+          <x:t>289.7342</x:t>
         </x:is>
       </x:c>
       <x:c r="D741" t="inlineStr">
         <x:is>
-          <x:t>132.5631</x:t>
+          <x:t>132.3852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="742">
       <x:c r="A742" s="2" t="n">
-        <x:v/>
+        <x:v>45240</x:v>
       </x:c>
       <x:c r="B742" t="inlineStr">
         <x:is>
-          <x:t>184.1093</x:t>
+          <x:t>183.5009</x:t>
         </x:is>
       </x:c>
       <x:c r="C742" t="inlineStr">
         <x:is>
-          <x:t>290.7591</x:t>
+          <x:t>289.9196</x:t>
         </x:is>
       </x:c>
       <x:c r="D742" t="inlineStr">
         <x:is>
-          <x:t>132.5199</x:t>
+          <x:t>132.3570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="743">
       <x:c r="A743" s="2" t="n">
-        <x:v/>
+        <x:v>45209</x:v>
       </x:c>
       <x:c r="B743" t="inlineStr">
         <x:is>
-          <x:t>184.6185</x:t>
+          <x:t>183.3983</x:t>
         </x:is>
       </x:c>
       <x:c r="C743" t="inlineStr">
         <x:is>
-          <x:t>291.5054</x:t>
+          <x:t>289.8626</x:t>
         </x:is>
       </x:c>
       <x:c r="D743" t="inlineStr">
         <x:is>
-          <x:t>132.5879</x:t>
+          <x:t>132.2325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="744">
       <x:c r="A744" s="2" t="n">
-        <x:v/>
+        <x:v>45179</x:v>
       </x:c>
       <x:c r="B744" t="inlineStr">
         <x:is>
-          <x:t>184.6131</x:t>
+          <x:t>182.6972</x:t>
         </x:is>
       </x:c>
       <x:c r="C744" t="inlineStr">
         <x:is>
-          <x:t>291.5315</x:t>
+          <x:t>288.8809</x:t>
         </x:is>
       </x:c>
       <x:c r="D744" t="inlineStr">
         <x:is>
-          <x:t>132.5791</x:t>
+          <x:t>132.1672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="745">
       <x:c r="A745" s="2" t="n">
-        <x:v/>
+        <x:v>45087</x:v>
       </x:c>
       <x:c r="B745" t="inlineStr">
         <x:is>
-          <x:t>184.9032</x:t>
+          <x:t>183.2677</x:t>
         </x:is>
       </x:c>
       <x:c r="C745" t="inlineStr">
         <x:is>
-          <x:t>291.8251</x:t>
+          <x:t>289.7333</x:t>
         </x:is>
       </x:c>
       <x:c r="D745" t="inlineStr">
         <x:is>
-          <x:t>132.5867</x:t>
+          <x:t>132.1563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="746">
       <x:c r="A746" s="2" t="n">
-        <x:v/>
+        <x:v>45056</x:v>
       </x:c>
       <x:c r="B746" t="inlineStr">
         <x:is>
-          <x:t>185.1171</x:t>
+          <x:t>183.0511</x:t>
         </x:is>
       </x:c>
       <x:c r="C746" t="inlineStr">
         <x:is>
-          <x:t>292.1098</x:t>
+          <x:t>289.6418</x:t>
         </x:is>
       </x:c>
       <x:c r="D746" t="inlineStr">
         <x:is>
-          <x:t>132.5679</x:t>
+          <x:t>132.2302</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="747">
       <x:c r="A747" s="2" t="n">
-        <x:v/>
+        <x:v>45026</x:v>
       </x:c>
       <x:c r="B747" t="inlineStr">
         <x:is>
-          <x:t>185.1197</x:t>
+          <x:t>183.1794</x:t>
         </x:is>
       </x:c>
       <x:c r="C747" t="inlineStr">
         <x:is>
-          <x:t>292.1878</x:t>
+          <x:t>289.7189</x:t>
         </x:is>
       </x:c>
       <x:c r="D747" t="inlineStr">
         <x:is>
-          <x:t>132.5947</x:t>
+          <x:t>132.1765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="748">
       <x:c r="A748" s="2" t="n">
-        <x:v/>
+        <x:v>44995</x:v>
       </x:c>
       <x:c r="B748" t="inlineStr">
         <x:is>
-          <x:t>184.5537</x:t>
+          <x:t>183.5261</x:t>
         </x:is>
       </x:c>
       <x:c r="C748" t="inlineStr">
         <x:is>
-          <x:t>291.4662</x:t>
+          <x:t>290.0527</x:t>
         </x:is>
       </x:c>
       <x:c r="D748" t="inlineStr">
         <x:is>
-          <x:t>132.5508</x:t>
+          <x:t>132.2119</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="749">
       <x:c r="A749" s="2" t="n">
-        <x:v>45269</x:v>
+        <x:v>44967</x:v>
       </x:c>
       <x:c r="B749" t="inlineStr">
         <x:is>
-          <x:t>184.7953</x:t>
+          <x:t>183.9583</x:t>
         </x:is>
       </x:c>
       <x:c r="C749" t="inlineStr">
         <x:is>
-          <x:t>291.7713</x:t>
+          <x:t>290.6475</x:t>
         </x:is>
       </x:c>
       <x:c r="D749" t="inlineStr">
         <x:is>
-          <x:t>132.5673</x:t>
+          <x:t>132.2841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="750">
       <x:c r="A750" s="2" t="n">
-        <x:v>45239</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B750" t="inlineStr">
         <x:is>
-          <x:t>184.8868</x:t>
+          <x:t>184.0485</x:t>
         </x:is>
       </x:c>
       <x:c r="C750" t="inlineStr">
         <x:is>
-          <x:t>291.8878</x:t>
+          <x:t>290.8128</x:t>
         </x:is>
       </x:c>
       <x:c r="D750" t="inlineStr">
         <x:is>
-          <x:t>132.5756</x:t>
+          <x:t>132.3762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="751">
       <x:c r="A751" s="2" t="n">
-        <x:v>45147</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B751" t="inlineStr">
         <x:is>
-          <x:t>184.8505</x:t>
+          <x:t>184.0834</x:t>
         </x:is>
       </x:c>
       <x:c r="C751" t="inlineStr">
         <x:is>
-          <x:t>291.8242</x:t>
+          <x:t>290.9558</x:t>
         </x:is>
       </x:c>
       <x:c r="D751" t="inlineStr">
         <x:is>
-          <x:t>132.5625</x:t>
+          <x:t>132.2942</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="752">
       <x:c r="A752" s="2" t="n">
-        <x:v>45116</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B752" t="inlineStr">
         <x:is>
-          <x:t>184.6899</x:t>
+          <x:t>184.0199</x:t>
         </x:is>
       </x:c>
       <x:c r="C752" t="inlineStr">
         <x:is>
-          <x:t>291.5320</x:t>
+          <x:t>290.7085</x:t>
         </x:is>
       </x:c>
       <x:c r="D752" t="inlineStr">
         <x:is>
-          <x:t>132.5448</x:t>
+          <x:t>132.4835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="753">
       <x:c r="A753" s="2" t="n">
-        <x:v>45086</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B753" t="inlineStr">
         <x:is>
-          <x:t>184.3716</x:t>
+          <x:t>184.0091</x:t>
         </x:is>
       </x:c>
       <x:c r="C753" t="inlineStr">
         <x:is>
-          <x:t>291.2543</x:t>
+          <x:t>290.6771</x:t>
         </x:is>
       </x:c>
       <x:c r="D753" t="inlineStr">
         <x:is>
-          <x:t>132.5349</x:t>
+          <x:t>132.4885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="754">
       <x:c r="A754" s="2" t="n">
-        <x:v>45055</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B754" t="inlineStr">
         <x:is>
-          <x:t>184.3537</x:t>
+          <x:t>184.2482</x:t>
         </x:is>
       </x:c>
       <x:c r="C754" t="inlineStr">
         <x:is>
-          <x:t>291.0740</x:t>
+          <x:t>290.9610</x:t>
         </x:is>
       </x:c>
       <x:c r="D754" t="inlineStr">
         <x:is>
-          <x:t>132.5728</x:t>
+          <x:t>132.5180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="755">
       <x:c r="A755" s="2" t="n">
-        <x:v>45025</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B755" t="inlineStr">
         <x:is>
-          <x:t>184.3844</x:t>
+          <x:t>184.2792</x:t>
         </x:is>
       </x:c>
       <x:c r="C755" t="inlineStr">
         <x:is>
-          <x:t>291.0154</x:t>
+          <x:t>291.0192</x:t>
         </x:is>
       </x:c>
       <x:c r="D755" t="inlineStr">
         <x:is>
-          <x:t>132.5967</x:t>
+          <x:t>132.5631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="756">
       <x:c r="A756" s="2" t="n">
-        <x:v>44935</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B756" t="inlineStr">
         <x:is>
-          <x:t>184.2231</x:t>
+          <x:t>184.1093</x:t>
         </x:is>
       </x:c>
       <x:c r="C756" t="inlineStr">
         <x:is>
-          <x:t>290.8526</x:t>
+          <x:t>290.7591</x:t>
         </x:is>
       </x:c>
       <x:c r="D756" t="inlineStr">
         <x:is>
-          <x:t>132.5676</x:t>
+          <x:t>132.5199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="757">
       <x:c r="A757" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B757" t="inlineStr">
         <x:is>
-          <x:t>184.1993</x:t>
+          <x:t>184.6185</x:t>
         </x:is>
       </x:c>
       <x:c r="C757" t="inlineStr">
         <x:is>
-          <x:t>290.7053</x:t>
+          <x:t>291.5054</x:t>
         </x:is>
       </x:c>
       <x:c r="D757" t="inlineStr">
         <x:is>
-          <x:t>132.5639</x:t>
+          <x:t>132.5879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="758">
       <x:c r="A758" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B758" t="inlineStr">
         <x:is>
-          <x:t>184.3871</x:t>
+          <x:t>184.6131</x:t>
         </x:is>
       </x:c>
       <x:c r="C758" t="inlineStr">
         <x:is>
-          <x:t>290.9586</x:t>
+          <x:t>291.5315</x:t>
         </x:is>
       </x:c>
       <x:c r="D758" t="inlineStr">
         <x:is>
-          <x:t>132.5199</x:t>
+          <x:t>132.5791</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="759">
       <x:c r="A759" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B759" t="inlineStr">
         <x:is>
-          <x:t>184.3386</x:t>
+          <x:t>184.9032</x:t>
         </x:is>
       </x:c>
       <x:c r="C759" t="inlineStr">
         <x:is>
-          <x:t>290.9176</x:t>
+          <x:t>291.8251</x:t>
         </x:is>
       </x:c>
       <x:c r="D759" t="inlineStr">
         <x:is>
-          <x:t>132.5230</x:t>
+          <x:t>132.5867</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="760">
       <x:c r="A760" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B760" t="inlineStr">
         <x:is>
-          <x:t>183.8981</x:t>
+          <x:t>185.1171</x:t>
         </x:is>
       </x:c>
       <x:c r="C760" t="inlineStr">
         <x:is>
-          <x:t>290.2961</x:t>
+          <x:t>292.1098</x:t>
         </x:is>
       </x:c>
       <x:c r="D760" t="inlineStr">
         <x:is>
-          <x:t>132.4457</x:t>
+          <x:t>132.5679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="761">
       <x:c r="A761" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B761" t="inlineStr">
         <x:is>
-          <x:t>183.6036</x:t>
+          <x:t>185.1197</x:t>
         </x:is>
       </x:c>
       <x:c r="C761" t="inlineStr">
         <x:is>
-          <x:t>289.7422</x:t>
+          <x:t>292.1878</x:t>
         </x:is>
       </x:c>
       <x:c r="D761" t="inlineStr">
         <x:is>
-          <x:t>132.4274</x:t>
+          <x:t>132.5947</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="762">
       <x:c r="A762" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B762" t="inlineStr">
         <x:is>
-          <x:t>183.4189</x:t>
+          <x:t>184.5537</x:t>
         </x:is>
       </x:c>
       <x:c r="C762" t="inlineStr">
         <x:is>
-          <x:t>289.4852</x:t>
+          <x:t>291.4662</x:t>
         </x:is>
       </x:c>
       <x:c r="D762" t="inlineStr">
         <x:is>
-          <x:t>132.4602</x:t>
+          <x:t>132.5508</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="763">
       <x:c r="A763" s="2" t="n">
-        <x:v/>
+        <x:v>45269</x:v>
       </x:c>
       <x:c r="B763" t="inlineStr">
         <x:is>
-          <x:t>183.0349</x:t>
+          <x:t>184.7953</x:t>
         </x:is>
       </x:c>
       <x:c r="C763" t="inlineStr">
         <x:is>
-          <x:t>288.9232</x:t>
+          <x:t>291.7713</x:t>
         </x:is>
       </x:c>
       <x:c r="D763" t="inlineStr">
         <x:is>
-          <x:t>132.4240</x:t>
+          <x:t>132.5673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="764">
       <x:c r="A764" s="2" t="n">
-        <x:v/>
+        <x:v>45239</x:v>
       </x:c>
       <x:c r="B764" t="inlineStr">
         <x:is>
-          <x:t>183.0358</x:t>
+          <x:t>184.8868</x:t>
         </x:is>
       </x:c>
       <x:c r="C764" t="inlineStr">
         <x:is>
-          <x:t>288.8005</x:t>
+          <x:t>291.8878</x:t>
         </x:is>
       </x:c>
       <x:c r="D764" t="inlineStr">
         <x:is>
-          <x:t>132.2429</x:t>
+          <x:t>132.5756</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="765">
       <x:c r="A765" s="2" t="n">
-        <x:v/>
+        <x:v>45147</x:v>
       </x:c>
       <x:c r="B765" t="inlineStr">
         <x:is>
-          <x:t>183.1666</x:t>
+          <x:t>184.8505</x:t>
         </x:is>
       </x:c>
       <x:c r="C765" t="inlineStr">
         <x:is>
-          <x:t>288.9150</x:t>
+          <x:t>291.8242</x:t>
         </x:is>
       </x:c>
       <x:c r="D765" t="inlineStr">
         <x:is>
-          <x:t>132.2259</x:t>
+          <x:t>132.5625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="766">
       <x:c r="A766" s="2" t="n">
-        <x:v/>
+        <x:v>45116</x:v>
       </x:c>
       <x:c r="B766" t="inlineStr">
         <x:is>
-          <x:t>183.2588</x:t>
+          <x:t>184.6899</x:t>
         </x:is>
       </x:c>
       <x:c r="C766" t="inlineStr">
         <x:is>
-          <x:t>288.8890</x:t>
+          <x:t>291.5320</x:t>
         </x:is>
       </x:c>
       <x:c r="D766" t="inlineStr">
         <x:is>
-          <x:t>132.2504</x:t>
+          <x:t>132.5448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="767">
       <x:c r="A767" s="2" t="n">
-        <x:v/>
+        <x:v>45086</x:v>
       </x:c>
       <x:c r="B767" t="inlineStr">
         <x:is>
-          <x:t>183.2641</x:t>
+          <x:t>184.3716</x:t>
         </x:is>
       </x:c>
       <x:c r="C767" t="inlineStr">
         <x:is>
-          <x:t>288.8455</x:t>
+          <x:t>291.2543</x:t>
         </x:is>
       </x:c>
       <x:c r="D767" t="inlineStr">
         <x:is>
-          <x:t>132.2011</x:t>
+          <x:t>132.5349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="768">
       <x:c r="A768" s="2" t="n">
-        <x:v/>
+        <x:v>45055</x:v>
       </x:c>
       <x:c r="B768" t="inlineStr">
         <x:is>
-          <x:t>183.5020</x:t>
+          <x:t>184.3537</x:t>
         </x:is>
       </x:c>
       <x:c r="C768" t="inlineStr">
         <x:is>
-          <x:t>289.1401</x:t>
+          <x:t>291.0740</x:t>
         </x:is>
       </x:c>
       <x:c r="D768" t="inlineStr">
         <x:is>
-          <x:t>132.2657</x:t>
+          <x:t>132.5728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="769">
       <x:c r="A769" s="2" t="n">
-        <x:v/>
+        <x:v>45025</x:v>
       </x:c>
       <x:c r="B769" t="inlineStr">
         <x:is>
-          <x:t>183.6426</x:t>
+          <x:t>184.3844</x:t>
         </x:is>
       </x:c>
       <x:c r="C769" t="inlineStr">
         <x:is>
-          <x:t>289.5178</x:t>
+          <x:t>291.0154</x:t>
         </x:is>
       </x:c>
       <x:c r="D769" t="inlineStr">
         <x:is>
-          <x:t>132.2874</x:t>
+          <x:t>132.5967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="770">
       <x:c r="A770" s="2" t="n">
-        <x:v/>
+        <x:v>44935</x:v>
       </x:c>
       <x:c r="B770" t="inlineStr">
         <x:is>
-          <x:t>183.8707</x:t>
+          <x:t>184.2231</x:t>
         </x:is>
       </x:c>
       <x:c r="C770" t="inlineStr">
         <x:is>
-          <x:t>289.7906</x:t>
+          <x:t>290.8526</x:t>
         </x:is>
       </x:c>
       <x:c r="D770" t="inlineStr">
         <x:is>
-          <x:t>132.4043</x:t>
+          <x:t>132.5676</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="771">
       <x:c r="A771" s="2" t="n">
-        <x:v>45238</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B771" t="inlineStr">
         <x:is>
-          <x:t>183.3569</x:t>
+          <x:t>184.1993</x:t>
         </x:is>
       </x:c>
       <x:c r="C771" t="inlineStr">
         <x:is>
-          <x:t>289.4373</x:t>
+          <x:t>290.7053</x:t>
         </x:is>
       </x:c>
       <x:c r="D771" t="inlineStr">
         <x:is>
-          <x:t>132.4481</x:t>
+          <x:t>132.5639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="772">
       <x:c r="A772" s="2" t="n">
-        <x:v>45207</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B772" t="inlineStr">
         <x:is>
-          <x:t>184.0215</x:t>
+          <x:t>184.3871</x:t>
         </x:is>
       </x:c>
       <x:c r="C772" t="inlineStr">
         <x:is>
-          <x:t>290.2212</x:t>
+          <x:t>290.9586</x:t>
         </x:is>
       </x:c>
       <x:c r="D772" t="inlineStr">
         <x:is>
-          <x:t>132.5001</x:t>
+          <x:t>132.5199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="773">
       <x:c r="A773" s="2" t="n">
-        <x:v>45177</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B773" t="inlineStr">
         <x:is>
-          <x:t>183.8828</x:t>
+          <x:t>184.3386</x:t>
         </x:is>
       </x:c>
       <x:c r="C773" t="inlineStr">
         <x:is>
-          <x:t>289.9570</x:t>
+          <x:t>290.9176</x:t>
         </x:is>
       </x:c>
       <x:c r="D773" t="inlineStr">
         <x:is>
-          <x:t>132.4965</x:t>
+          <x:t>132.5230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="774">
       <x:c r="A774" s="2" t="n">
-        <x:v>45146</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B774" t="inlineStr">
         <x:is>
-          <x:t>183.9134</x:t>
+          <x:t>183.8981</x:t>
         </x:is>
       </x:c>
       <x:c r="C774" t="inlineStr">
         <x:is>
-          <x:t>290.0420</x:t>
+          <x:t>290.2961</x:t>
         </x:is>
       </x:c>
       <x:c r="D774" t="inlineStr">
         <x:is>
-          <x:t>132.4774</x:t>
+          <x:t>132.4457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="775">
       <x:c r="A775" s="2" t="n">
-        <x:v>45115</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B775" t="inlineStr">
         <x:is>
-          <x:t>184.1179</x:t>
+          <x:t>183.6036</x:t>
         </x:is>
       </x:c>
       <x:c r="C775" t="inlineStr">
         <x:is>
-          <x:t>290.2326</x:t>
+          <x:t>289.7422</x:t>
         </x:is>
       </x:c>
       <x:c r="D775" t="inlineStr">
         <x:is>
-          <x:t>132.4106</x:t>
+          <x:t>132.4274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="776">
       <x:c r="A776" s="2" t="n">
-        <x:v>45024</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B776" t="inlineStr">
         <x:is>
-          <x:t>183.8181</x:t>
+          <x:t>183.4189</x:t>
         </x:is>
       </x:c>
       <x:c r="C776" t="inlineStr">
         <x:is>
-          <x:t>289.8046</x:t>
+          <x:t>289.4852</x:t>
         </x:is>
       </x:c>
       <x:c r="D776" t="inlineStr">
         <x:is>
-          <x:t>132.4222</x:t>
+          <x:t>132.4602</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="777">
       <x:c r="A777" s="2" t="n">
-        <x:v>44993</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B777" t="inlineStr">
         <x:is>
-          <x:t>183.5050</x:t>
+          <x:t>183.0349</x:t>
         </x:is>
       </x:c>
       <x:c r="C777" t="inlineStr">
         <x:is>
-          <x:t>289.2883</x:t>
+          <x:t>288.9232</x:t>
         </x:is>
       </x:c>
       <x:c r="D777" t="inlineStr">
         <x:is>
-          <x:t>132.4001</x:t>
+          <x:t>132.4240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="778">
       <x:c r="A778" s="2" t="n">
-        <x:v>44965</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B778" t="inlineStr">
         <x:is>
-          <x:t>183.6927</x:t>
+          <x:t>183.0358</x:t>
         </x:is>
       </x:c>
       <x:c r="C778" t="inlineStr">
         <x:is>
-          <x:t>289.5699</x:t>
+          <x:t>288.8005</x:t>
         </x:is>
       </x:c>
       <x:c r="D778" t="inlineStr">
         <x:is>
-          <x:t>132.4837</x:t>
+          <x:t>132.2429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="779">
       <x:c r="A779" s="2" t="n">
-        <x:v>44934</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B779" t="inlineStr">
         <x:is>
-          <x:t>183.8552</x:t>
+          <x:t>183.1666</x:t>
         </x:is>
       </x:c>
       <x:c r="C779" t="inlineStr">
         <x:is>
-          <x:t>289.9397</x:t>
+          <x:t>288.9150</x:t>
         </x:is>
       </x:c>
       <x:c r="D779" t="inlineStr">
         <x:is>
-          <x:t>132.4679</x:t>
+          <x:t>132.2259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="780">
       <x:c r="A780" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B780" t="inlineStr">
         <x:is>
-          <x:t>183.7532</x:t>
+          <x:t>183.2588</x:t>
         </x:is>
       </x:c>
       <x:c r="C780" t="inlineStr">
         <x:is>
-          <x:t>289.9918</x:t>
+          <x:t>288.8890</x:t>
         </x:is>
       </x:c>
       <x:c r="D780" t="inlineStr">
         <x:is>
-          <x:t>132.5056</x:t>
+          <x:t>132.2504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="781">
       <x:c r="A781" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B781" t="inlineStr">
         <x:is>
-          <x:t>183.6524</x:t>
+          <x:t>183.2641</x:t>
         </x:is>
       </x:c>
       <x:c r="C781" t="inlineStr">
         <x:is>
-          <x:t>289.6330</x:t>
+          <x:t>288.8455</x:t>
         </x:is>
       </x:c>
       <x:c r="D781" t="inlineStr">
         <x:is>
-          <x:t>132.4547</x:t>
+          <x:t>132.2011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="782">
       <x:c r="A782" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B782" t="inlineStr">
         <x:is>
-          <x:t>183.5807</x:t>
+          <x:t>183.5020</x:t>
         </x:is>
       </x:c>
       <x:c r="C782" t="inlineStr">
         <x:is>
-          <x:t>289.5931</x:t>
+          <x:t>289.1401</x:t>
         </x:is>
       </x:c>
       <x:c r="D782" t="inlineStr">
         <x:is>
-          <x:t>132.4564</x:t>
+          <x:t>132.2657</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="783">
       <x:c r="A783" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B783" t="inlineStr">
         <x:is>
-          <x:t>183.3840</x:t>
+          <x:t>183.6426</x:t>
         </x:is>
       </x:c>
       <x:c r="C783" t="inlineStr">
         <x:is>
-          <x:t>289.3813</x:t>
+          <x:t>289.5178</x:t>
         </x:is>
       </x:c>
       <x:c r="D783" t="inlineStr">
         <x:is>
-          <x:t>132.4476</x:t>
+          <x:t>132.2874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="784">
       <x:c r="A784" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B784" t="inlineStr">
         <x:is>
-          <x:t>183.4391</x:t>
+          <x:t>183.8707</x:t>
         </x:is>
       </x:c>
       <x:c r="C784" t="inlineStr">
         <x:is>
-          <x:t>289.3575</x:t>
+          <x:t>289.7906</x:t>
         </x:is>
       </x:c>
       <x:c r="D784" t="inlineStr">
         <x:is>
-          <x:t>132.4580</x:t>
+          <x:t>132.4043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="785">
       <x:c r="A785" s="2" t="n">
-        <x:v/>
+        <x:v>45238</x:v>
       </x:c>
       <x:c r="B785" t="inlineStr">
         <x:is>
-          <x:t>183.2579</x:t>
+          <x:t>183.3569</x:t>
         </x:is>
       </x:c>
       <x:c r="C785" t="inlineStr">
         <x:is>
-          <x:t>289.1446</x:t>
+          <x:t>289.4373</x:t>
         </x:is>
       </x:c>
       <x:c r="D785" t="inlineStr">
         <x:is>
-          <x:t>132.4474</x:t>
+          <x:t>132.4481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="786">
       <x:c r="A786" s="2" t="n">
-        <x:v/>
+        <x:v>45207</x:v>
       </x:c>
       <x:c r="B786" t="inlineStr">
         <x:is>
-          <x:t>182.8454</x:t>
+          <x:t>184.0215</x:t>
         </x:is>
       </x:c>
       <x:c r="C786" t="inlineStr">
         <x:is>
-          <x:t>288.6013</x:t>
+          <x:t>290.2212</x:t>
         </x:is>
       </x:c>
       <x:c r="D786" t="inlineStr">
         <x:is>
-          <x:t>132.3781</x:t>
+          <x:t>132.5001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="787">
       <x:c r="A787" s="2" t="n">
-        <x:v/>
+        <x:v>45177</x:v>
       </x:c>
       <x:c r="B787" t="inlineStr">
         <x:is>
-          <x:t>182.6869</x:t>
+          <x:t>183.8828</x:t>
         </x:is>
       </x:c>
       <x:c r="C787" t="inlineStr">
         <x:is>
-          <x:t>288.3738</x:t>
+          <x:t>289.9570</x:t>
         </x:is>
       </x:c>
       <x:c r="D787" t="inlineStr">
         <x:is>
-          <x:t>132.3894</x:t>
+          <x:t>132.4965</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="788">
       <x:c r="A788" s="2" t="n">
-        <x:v/>
+        <x:v>45146</x:v>
       </x:c>
       <x:c r="B788" t="inlineStr">
         <x:is>
-          <x:t>182.7930</x:t>
+          <x:t>183.9134</x:t>
         </x:is>
       </x:c>
       <x:c r="C788" t="inlineStr">
         <x:is>
-          <x:t>288.4881</x:t>
+          <x:t>290.0420</x:t>
         </x:is>
       </x:c>
       <x:c r="D788" t="inlineStr">
         <x:is>
-          <x:t>132.4417</x:t>
+          <x:t>132.4774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="789">
       <x:c r="A789" s="2" t="n">
-        <x:v/>
+        <x:v>45115</x:v>
       </x:c>
       <x:c r="B789" t="inlineStr">
         <x:is>
-          <x:t>182.4130</x:t>
+          <x:t>184.1179</x:t>
         </x:is>
       </x:c>
       <x:c r="C789" t="inlineStr">
         <x:is>
-          <x:t>287.9834</x:t>
+          <x:t>290.2326</x:t>
         </x:is>
       </x:c>
       <x:c r="D789" t="inlineStr">
         <x:is>
-          <x:t>132.3897</x:t>
+          <x:t>132.4106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="790">
       <x:c r="A790" s="2" t="n">
-        <x:v/>
+        <x:v>45024</x:v>
       </x:c>
       <x:c r="B790" t="inlineStr">
         <x:is>
-          <x:t>181.8685</x:t>
+          <x:t>183.8181</x:t>
         </x:is>
       </x:c>
       <x:c r="C790" t="inlineStr">
         <x:is>
-          <x:t>287.2559</x:t>
+          <x:t>289.8046</x:t>
         </x:is>
       </x:c>
       <x:c r="D790" t="inlineStr">
         <x:is>
-          <x:t>132.2804</x:t>
+          <x:t>132.4222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="791">
       <x:c r="A791" s="2" t="n">
-        <x:v/>
+        <x:v>44993</x:v>
       </x:c>
       <x:c r="B791" t="inlineStr">
         <x:is>
-          <x:t>181.8138</x:t>
+          <x:t>183.5050</x:t>
         </x:is>
       </x:c>
       <x:c r="C791" t="inlineStr">
         <x:is>
-          <x:t>287.2417</x:t>
+          <x:t>289.2883</x:t>
         </x:is>
       </x:c>
       <x:c r="D791" t="inlineStr">
         <x:is>
-          <x:t>132.2664</x:t>
+          <x:t>132.4001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="792">
       <x:c r="A792" s="2" t="n">
-        <x:v/>
+        <x:v>44965</x:v>
       </x:c>
       <x:c r="B792" t="inlineStr">
         <x:is>
-          <x:t>181.9322</x:t>
+          <x:t>183.6927</x:t>
         </x:is>
       </x:c>
       <x:c r="C792" t="inlineStr">
         <x:is>
-          <x:t>287.7105</x:t>
+          <x:t>289.5699</x:t>
         </x:is>
       </x:c>
       <x:c r="D792" t="inlineStr">
         <x:is>
-          <x:t>132.3218</x:t>
+          <x:t>132.4837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="793">
       <x:c r="A793" s="2" t="n">
-        <x:v>45267</x:v>
+        <x:v>44934</x:v>
       </x:c>
       <x:c r="B793" t="inlineStr">
         <x:is>
-          <x:t>181.6086</x:t>
+          <x:t>183.8552</x:t>
         </x:is>
       </x:c>
       <x:c r="C793" t="inlineStr">
         <x:is>
-          <x:t>287.3133</x:t>
+          <x:t>289.9397</x:t>
         </x:is>
       </x:c>
       <x:c r="D793" t="inlineStr">
         <x:is>
-          <x:t>132.1455</x:t>
+          <x:t>132.4679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="794">
       <x:c r="A794" s="2" t="n">
-        <x:v>45237</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B794" t="inlineStr">
         <x:is>
-          <x:t>180.9765</x:t>
+          <x:t>183.7532</x:t>
         </x:is>
       </x:c>
       <x:c r="C794" t="inlineStr">
         <x:is>
-          <x:t>286.6902</x:t>
+          <x:t>289.9918</x:t>
         </x:is>
       </x:c>
       <x:c r="D794" t="inlineStr">
         <x:is>
-          <x:t>132.0714</x:t>
+          <x:t>132.5056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="795">
       <x:c r="A795" s="2" t="n">
-        <x:v>45206</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B795" t="inlineStr">
         <x:is>
-          <x:t>180.8147</x:t>
+          <x:t>183.6524</x:t>
         </x:is>
       </x:c>
       <x:c r="C795" t="inlineStr">
         <x:is>
-          <x:t>286.7532</x:t>
+          <x:t>289.6330</x:t>
         </x:is>
       </x:c>
       <x:c r="D795" t="inlineStr">
         <x:is>
-          <x:t>132.0425</x:t>
+          <x:t>132.4547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="796">
       <x:c r="A796" s="2" t="n">
-        <x:v>45114</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B796" t="inlineStr">
         <x:is>
-          <x:t>180.4090</x:t>
+          <x:t>183.5807</x:t>
         </x:is>
       </x:c>
       <x:c r="C796" t="inlineStr">
         <x:is>
-          <x:t>286.5326</x:t>
+          <x:t>289.5931</x:t>
         </x:is>
       </x:c>
       <x:c r="D796" t="inlineStr">
         <x:is>
-          <x:t>132.0290</x:t>
+          <x:t>132.4564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="797">
       <x:c r="A797" s="2" t="n">
-        <x:v>45084</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B797" t="inlineStr">
         <x:is>
-          <x:t>180.2036</x:t>
+          <x:t>183.3840</x:t>
         </x:is>
       </x:c>
       <x:c r="C797" t="inlineStr">
         <x:is>
-          <x:t>286.4824</x:t>
+          <x:t>289.3813</x:t>
         </x:is>
       </x:c>
       <x:c r="D797" t="inlineStr">
         <x:is>
-          <x:t>132.0816</x:t>
+          <x:t>132.4476</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="798">
       <x:c r="A798" s="2" t="n">
-        <x:v>45053</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B798" t="inlineStr">
         <x:is>
-          <x:t>180.7448</x:t>
+          <x:t>183.4391</x:t>
         </x:is>
       </x:c>
       <x:c r="C798" t="inlineStr">
         <x:is>
-          <x:t>287.1880</x:t>
+          <x:t>289.3575</x:t>
         </x:is>
       </x:c>
       <x:c r="D798" t="inlineStr">
         <x:is>
-          <x:t>132.2830</x:t>
+          <x:t>132.4580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="799">
       <x:c r="A799" s="2" t="n">
-        <x:v>45023</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B799" t="inlineStr">
         <x:is>
-          <x:t>180.8005</x:t>
+          <x:t>183.2579</x:t>
         </x:is>
       </x:c>
       <x:c r="C799" t="inlineStr">
         <x:is>
-          <x:t>287.2735</x:t>
+          <x:t>289.1446</x:t>
         </x:is>
       </x:c>
       <x:c r="D799" t="inlineStr">
         <x:is>
-          <x:t>132.2682</x:t>
+          <x:t>132.4474</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="800">
       <x:c r="A800" s="2" t="n">
-        <x:v>44992</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B800" t="inlineStr">
         <x:is>
-          <x:t>180.6748</x:t>
+          <x:t>182.8454</x:t>
         </x:is>
       </x:c>
       <x:c r="C800" t="inlineStr">
         <x:is>
-          <x:t>287.2727</x:t>
+          <x:t>288.6013</x:t>
         </x:is>
       </x:c>
       <x:c r="D800" t="inlineStr">
         <x:is>
-          <x:t>132.2719</x:t>
+          <x:t>132.3781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="801">
       <x:c r="A801" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B801" t="inlineStr">
         <x:is>
-          <x:t>180.5831</x:t>
+          <x:t>182.6869</x:t>
         </x:is>
       </x:c>
       <x:c r="C801" t="inlineStr">
         <x:is>
-          <x:t>287.0370</x:t>
+          <x:t>288.3738</x:t>
         </x:is>
       </x:c>
       <x:c r="D801" t="inlineStr">
         <x:is>
-          <x:t>132.2325</x:t>
+          <x:t>132.3894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="802">
       <x:c r="A802" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B802" t="inlineStr">
         <x:is>
-          <x:t>180.1370</x:t>
+          <x:t>182.7930</x:t>
         </x:is>
       </x:c>
       <x:c r="C802" t="inlineStr">
         <x:is>
-          <x:t>286.5544</x:t>
+          <x:t>288.4881</x:t>
         </x:is>
       </x:c>
       <x:c r="D802" t="inlineStr">
         <x:is>
-          <x:t>132.2211</x:t>
+          <x:t>132.4417</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="803">
       <x:c r="A803" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B803" t="inlineStr">
         <x:is>
-          <x:t>180.0700</x:t>
+          <x:t>182.4130</x:t>
         </x:is>
       </x:c>
       <x:c r="C803" t="inlineStr">
         <x:is>
-          <x:t>286.3512</x:t>
+          <x:t>287.9834</x:t>
         </x:is>
       </x:c>
       <x:c r="D803" t="inlineStr">
         <x:is>
-          <x:t>132.2714</x:t>
+          <x:t>132.3897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="804">
       <x:c r="A804" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B804" t="inlineStr">
         <x:is>
-          <x:t>180.0676</x:t>
+          <x:t>181.8685</x:t>
         </x:is>
       </x:c>
       <x:c r="C804" t="inlineStr">
         <x:is>
-          <x:t>286.4868</x:t>
+          <x:t>287.2559</x:t>
         </x:is>
       </x:c>
       <x:c r="D804" t="inlineStr">
         <x:is>
-          <x:t>132.2501</x:t>
+          <x:t>132.2804</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="805">
       <x:c r="A805" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B805" t="inlineStr">
         <x:is>
-          <x:t>179.8897</x:t>
+          <x:t>181.8138</x:t>
         </x:is>
       </x:c>
       <x:c r="C805" t="inlineStr">
         <x:is>
-          <x:t>286.3560</x:t>
+          <x:t>287.2417</x:t>
         </x:is>
       </x:c>
       <x:c r="D805" t="inlineStr">
         <x:is>
-          <x:t>132.2725</x:t>
+          <x:t>132.2664</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="806">
       <x:c r="A806" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B806" t="inlineStr">
         <x:is>
-          <x:t>179.5591</x:t>
+          <x:t>181.9322</x:t>
         </x:is>
       </x:c>
       <x:c r="C806" t="inlineStr">
         <x:is>
-          <x:t>285.8154</x:t>
+          <x:t>287.7105</x:t>
         </x:is>
       </x:c>
       <x:c r="D806" t="inlineStr">
         <x:is>
-          <x:t>132.2683</x:t>
+          <x:t>132.3218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="807">
       <x:c r="A807" s="2" t="n">
-        <x:v/>
+        <x:v>45267</x:v>
       </x:c>
       <x:c r="B807" t="inlineStr">
         <x:is>
-          <x:t>179.5507</x:t>
+          <x:t>181.6086</x:t>
         </x:is>
       </x:c>
       <x:c r="C807" t="inlineStr">
         <x:is>
-          <x:t>286.0225</x:t>
+          <x:t>287.3133</x:t>
         </x:is>
       </x:c>
       <x:c r="D807" t="inlineStr">
         <x:is>
-          <x:t>132.1971</x:t>
+          <x:t>132.1455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="808">
       <x:c r="A808" s="2" t="n">
-        <x:v/>
+        <x:v>45237</x:v>
       </x:c>
       <x:c r="B808" t="inlineStr">
         <x:is>
-          <x:t>179.5084</x:t>
+          <x:t>180.9765</x:t>
         </x:is>
       </x:c>
       <x:c r="C808" t="inlineStr">
         <x:is>
-          <x:t>285.9092</x:t>
+          <x:t>286.6902</x:t>
         </x:is>
       </x:c>
       <x:c r="D808" t="inlineStr">
         <x:is>
-          <x:t>132.1916</x:t>
+          <x:t>132.0714</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="809">
       <x:c r="A809" s="2" t="n">
-        <x:v/>
+        <x:v>45206</x:v>
       </x:c>
       <x:c r="B809" t="inlineStr">
         <x:is>
-          <x:t>179.6150</x:t>
+          <x:t>180.8147</x:t>
         </x:is>
       </x:c>
       <x:c r="C809" t="inlineStr">
         <x:is>
-          <x:t>286.0900</x:t>
+          <x:t>286.7532</x:t>
         </x:is>
       </x:c>
       <x:c r="D809" t="inlineStr">
         <x:is>
-          <x:t>132.1917</x:t>
+          <x:t>132.0425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="810">
       <x:c r="A810" s="2" t="n">
-        <x:v/>
+        <x:v>45114</x:v>
       </x:c>
       <x:c r="B810" t="inlineStr">
         <x:is>
-          <x:t>179.1889</x:t>
+          <x:t>180.4090</x:t>
         </x:is>
       </x:c>
       <x:c r="C810" t="inlineStr">
         <x:is>
-          <x:t>285.5159</x:t>
+          <x:t>286.5326</x:t>
         </x:is>
       </x:c>
       <x:c r="D810" t="inlineStr">
         <x:is>
-          <x:t>132.0712</x:t>
+          <x:t>132.0290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="811">
       <x:c r="A811" s="2" t="n">
-        <x:v/>
+        <x:v>45084</x:v>
       </x:c>
       <x:c r="B811" t="inlineStr">
         <x:is>
-          <x:t>179.3463</x:t>
+          <x:t>180.2036</x:t>
         </x:is>
       </x:c>
       <x:c r="C811" t="inlineStr">
         <x:is>
-          <x:t>285.7800</x:t>
+          <x:t>286.4824</x:t>
         </x:is>
       </x:c>
       <x:c r="D811" t="inlineStr">
         <x:is>
-          <x:t>132.0969</x:t>
+          <x:t>132.0816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="812">
       <x:c r="A812" s="2" t="n">
-        <x:v/>
+        <x:v>45053</x:v>
       </x:c>
       <x:c r="B812" t="inlineStr">
         <x:is>
-          <x:t>179.2217</x:t>
+          <x:t>180.7448</x:t>
         </x:is>
       </x:c>
       <x:c r="C812" t="inlineStr">
         <x:is>
-          <x:t>285.5650</x:t>
+          <x:t>287.1880</x:t>
         </x:is>
       </x:c>
       <x:c r="D812" t="inlineStr">
         <x:is>
-          <x:t>132.1031</x:t>
+          <x:t>132.2830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="813">
       <x:c r="A813" s="2" t="n">
-        <x:v/>
+        <x:v>45023</x:v>
       </x:c>
       <x:c r="B813" t="inlineStr">
         <x:is>
-          <x:t>178.9738</x:t>
+          <x:t>180.8005</x:t>
         </x:is>
       </x:c>
       <x:c r="C813" t="inlineStr">
         <x:is>
-          <x:t>285.2917</x:t>
+          <x:t>287.2735</x:t>
         </x:is>
       </x:c>
       <x:c r="D813" t="inlineStr">
         <x:is>
-          <x:t>132.0777</x:t>
+          <x:t>132.2682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="814">
       <x:c r="A814" s="2" t="n">
-        <x:v/>
+        <x:v>44992</x:v>
       </x:c>
       <x:c r="B814" t="inlineStr">
         <x:is>
-          <x:t>178.9319</x:t>
+          <x:t>180.6748</x:t>
         </x:is>
       </x:c>
       <x:c r="C814" t="inlineStr">
         <x:is>
-          <x:t>285.3414</x:t>
+          <x:t>287.2727</x:t>
         </x:is>
       </x:c>
       <x:c r="D814" t="inlineStr">
         <x:is>
-          <x:t>132.0762</x:t>
+          <x:t>132.2719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="815">
       <x:c r="A815" s="2" t="n">
-        <x:v>45266</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B815" t="inlineStr">
         <x:is>
-          <x:t>178.5332</x:t>
+          <x:t>180.5831</x:t>
         </x:is>
       </x:c>
       <x:c r="C815" t="inlineStr">
         <x:is>
-          <x:t>284.7968</x:t>
+          <x:t>287.0370</x:t>
         </x:is>
       </x:c>
       <x:c r="D815" t="inlineStr">
         <x:is>
-          <x:t>132.0569</x:t>
+          <x:t>132.2325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="816">
       <x:c r="A816" s="2" t="n">
-        <x:v>45175</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B816" t="inlineStr">
         <x:is>
-          <x:t>178.2577</x:t>
+          <x:t>180.1370</x:t>
         </x:is>
       </x:c>
       <x:c r="C816" t="inlineStr">
         <x:is>
-          <x:t>284.5316</x:t>
+          <x:t>286.5544</x:t>
         </x:is>
       </x:c>
       <x:c r="D816" t="inlineStr">
         <x:is>
-          <x:t>132.0167</x:t>
+          <x:t>132.2211</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="817">
       <x:c r="A817" s="2" t="n">
-        <x:v>45144</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B817" t="inlineStr">
         <x:is>
-          <x:t>178.0167</x:t>
+          <x:t>180.0700</x:t>
         </x:is>
       </x:c>
       <x:c r="C817" t="inlineStr">
         <x:is>
-          <x:t>284.3648</x:t>
+          <x:t>286.3512</x:t>
         </x:is>
       </x:c>
       <x:c r="D817" t="inlineStr">
         <x:is>
-          <x:t>132.0231</x:t>
+          <x:t>132.2714</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="818">
       <x:c r="A818" s="2" t="n">
-        <x:v>45113</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B818" t="inlineStr">
         <x:is>
-          <x:t>178.0615</x:t>
+          <x:t>180.0676</x:t>
         </x:is>
       </x:c>
       <x:c r="C818" t="inlineStr">
         <x:is>
-          <x:t>284.4485</x:t>
+          <x:t>286.4868</x:t>
         </x:is>
       </x:c>
       <x:c r="D818" t="inlineStr">
         <x:is>
-          <x:t>132.0107</x:t>
+          <x:t>132.2501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="819">
       <x:c r="A819" s="2" t="n">
-        <x:v>45083</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B819" t="inlineStr">
         <x:is>
-          <x:t>178.0452</x:t>
+          <x:t>179.8897</x:t>
         </x:is>
       </x:c>
       <x:c r="C819" t="inlineStr">
         <x:is>
-          <x:t>284.4358</x:t>
+          <x:t>286.3560</x:t>
         </x:is>
       </x:c>
       <x:c r="D819" t="inlineStr">
         <x:is>
-          <x:t>132.0328</x:t>
+          <x:t>132.2725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="820">
       <x:c r="A820" s="2" t="n">
-        <x:v>45052</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B820" t="inlineStr">
         <x:is>
-          <x:t>177.7140</x:t>
+          <x:t>179.5591</x:t>
         </x:is>
       </x:c>
       <x:c r="C820" t="inlineStr">
         <x:is>
-          <x:t>283.9778</x:t>
+          <x:t>285.8154</x:t>
         </x:is>
       </x:c>
       <x:c r="D820" t="inlineStr">
         <x:is>
-          <x:t>131.9759</x:t>
+          <x:t>132.2683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="821">
       <x:c r="A821" s="2" t="n">
-        <x:v>44963</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B821" t="inlineStr">
         <x:is>
-          <x:t>178.0200</x:t>
+          <x:t>179.5507</x:t>
         </x:is>
       </x:c>
       <x:c r="C821" t="inlineStr">
         <x:is>
-          <x:t>284.1802</x:t>
+          <x:t>286.0225</x:t>
         </x:is>
       </x:c>
       <x:c r="D821" t="inlineStr">
         <x:is>
-          <x:t>131.9998</x:t>
+          <x:t>132.1971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="822">
       <x:c r="A822" s="2" t="n">
-        <x:v>44932</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B822" t="inlineStr">
         <x:is>
-          <x:t>177.4650</x:t>
+          <x:t>179.5084</x:t>
         </x:is>
       </x:c>
       <x:c r="C822" t="inlineStr">
         <x:is>
-          <x:t>283.5814</x:t>
+          <x:t>285.9092</x:t>
         </x:is>
       </x:c>
       <x:c r="D822" t="inlineStr">
         <x:is>
-          <x:t>132.0123</x:t>
+          <x:t>132.1916</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="823">
       <x:c r="A823" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B823" t="inlineStr">
         <x:is>
-          <x:t>176.8087</x:t>
+          <x:t>179.6150</x:t>
         </x:is>
       </x:c>
       <x:c r="C823" t="inlineStr">
         <x:is>
-          <x:t>282.7528</x:t>
+          <x:t>286.0900</x:t>
         </x:is>
       </x:c>
       <x:c r="D823" t="inlineStr">
         <x:is>
-          <x:t>131.9348</x:t>
+          <x:t>132.1917</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="824">
       <x:c r="A824" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B824" t="inlineStr">
         <x:is>
-          <x:t>177.0752</x:t>
+          <x:t>179.1889</x:t>
         </x:is>
       </x:c>
       <x:c r="C824" t="inlineStr">
         <x:is>
-          <x:t>283.1366</x:t>
+          <x:t>285.5159</x:t>
         </x:is>
       </x:c>
       <x:c r="D824" t="inlineStr">
         <x:is>
-          <x:t>131.8771</x:t>
+          <x:t>132.0712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="825">
       <x:c r="A825" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B825" t="inlineStr">
         <x:is>
-          <x:t>176.9837</x:t>
+          <x:t>179.3463</x:t>
         </x:is>
       </x:c>
       <x:c r="C825" t="inlineStr">
         <x:is>
-          <x:t>282.9366</x:t>
+          <x:t>285.7800</x:t>
         </x:is>
       </x:c>
       <x:c r="D825" t="inlineStr">
         <x:is>
-          <x:t>131.7842</x:t>
+          <x:t>132.0969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="826">
       <x:c r="A826" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B826" t="inlineStr">
         <x:is>
-          <x:t>176.9052</x:t>
+          <x:t>179.2217</x:t>
         </x:is>
       </x:c>
       <x:c r="C826" t="inlineStr">
         <x:is>
-          <x:t>282.8462</x:t>
+          <x:t>285.5650</x:t>
         </x:is>
       </x:c>
       <x:c r="D826" t="inlineStr">
         <x:is>
-          <x:t>131.7550</x:t>
+          <x:t>132.1031</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="827">
       <x:c r="A827" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B827" t="inlineStr">
         <x:is>
-          <x:t>176.5210</x:t>
+          <x:t>178.9738</x:t>
         </x:is>
       </x:c>
       <x:c r="C827" t="inlineStr">
         <x:is>
-          <x:t>282.2334</x:t>
+          <x:t>285.2917</x:t>
         </x:is>
       </x:c>
       <x:c r="D827" t="inlineStr">
         <x:is>
-          <x:t>131.7798</x:t>
+          <x:t>132.0777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="828">
       <x:c r="A828" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B828" t="inlineStr">
         <x:is>
-          <x:t>176.4115</x:t>
+          <x:t>178.9319</x:t>
         </x:is>
       </x:c>
       <x:c r="C828" t="inlineStr">
         <x:is>
-          <x:t>282.2028</x:t>
+          <x:t>285.3414</x:t>
         </x:is>
       </x:c>
       <x:c r="D828" t="inlineStr">
         <x:is>
-          <x:t>131.8132</x:t>
+          <x:t>132.0762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="829">
       <x:c r="A829" s="2" t="n">
-        <x:v/>
+        <x:v>45266</x:v>
       </x:c>
       <x:c r="B829" t="inlineStr">
         <x:is>
-          <x:t>176.8197</x:t>
+          <x:t>178.5332</x:t>
         </x:is>
       </x:c>
       <x:c r="C829" t="inlineStr">
         <x:is>
-          <x:t>282.6161</x:t>
+          <x:t>284.7968</x:t>
         </x:is>
       </x:c>
       <x:c r="D829" t="inlineStr">
         <x:is>
-          <x:t>131.8253</x:t>
+          <x:t>132.0569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="830">
       <x:c r="A830" s="2" t="n">
-        <x:v/>
+        <x:v>45175</x:v>
       </x:c>
       <x:c r="B830" t="inlineStr">
         <x:is>
-          <x:t>177.1767</x:t>
+          <x:t>178.2577</x:t>
         </x:is>
       </x:c>
       <x:c r="C830" t="inlineStr">
         <x:is>
-          <x:t>283.0053</x:t>
+          <x:t>284.5316</x:t>
         </x:is>
       </x:c>
       <x:c r="D830" t="inlineStr">
         <x:is>
-          <x:t>131.8310</x:t>
+          <x:t>132.0167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="831">
       <x:c r="A831" s="2" t="n">
-        <x:v/>
+        <x:v>45144</x:v>
       </x:c>
       <x:c r="B831" t="inlineStr">
         <x:is>
-          <x:t>177.1812</x:t>
+          <x:t>178.0167</x:t>
         </x:is>
       </x:c>
       <x:c r="C831" t="inlineStr">
         <x:is>
-          <x:t>282.8511</x:t>
+          <x:t>284.3648</x:t>
         </x:is>
       </x:c>
       <x:c r="D831" t="inlineStr">
         <x:is>
-          <x:t>131.8221</x:t>
+          <x:t>132.0231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="832">
       <x:c r="A832" s="2" t="n">
-        <x:v/>
+        <x:v>45113</x:v>
       </x:c>
       <x:c r="B832" t="inlineStr">
         <x:is>
-          <x:t>177.0320</x:t>
+          <x:t>178.0615</x:t>
         </x:is>
       </x:c>
       <x:c r="C832" t="inlineStr">
         <x:is>
-          <x:t>282.6703</x:t>
+          <x:t>284.4485</x:t>
         </x:is>
       </x:c>
       <x:c r="D832" t="inlineStr">
         <x:is>
-          <x:t>131.8609</x:t>
+          <x:t>132.0107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="833">
       <x:c r="A833" s="2" t="n">
-        <x:v/>
+        <x:v>45083</x:v>
       </x:c>
       <x:c r="B833" t="inlineStr">
         <x:is>
-          <x:t>176.6330</x:t>
+          <x:t>178.0452</x:t>
         </x:is>
       </x:c>
       <x:c r="C833" t="inlineStr">
         <x:is>
-          <x:t>282.1423</x:t>
+          <x:t>284.4358</x:t>
         </x:is>
       </x:c>
       <x:c r="D833" t="inlineStr">
         <x:is>
-          <x:t>131.9165</x:t>
+          <x:t>132.0328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="834">
       <x:c r="A834" s="2" t="n">
-        <x:v/>
+        <x:v>45052</x:v>
       </x:c>
       <x:c r="B834" t="inlineStr">
         <x:is>
-          <x:t>176.4890</x:t>
+          <x:t>177.7140</x:t>
         </x:is>
       </x:c>
       <x:c r="C834" t="inlineStr">
         <x:is>
-          <x:t>282.0440</x:t>
+          <x:t>283.9778</x:t>
         </x:is>
       </x:c>
       <x:c r="D834" t="inlineStr">
         <x:is>
-          <x:t>131.9281</x:t>
+          <x:t>131.9759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="835">
       <x:c r="A835" s="2" t="n">
-        <x:v/>
+        <x:v>44963</x:v>
       </x:c>
       <x:c r="B835" t="inlineStr">
         <x:is>
-          <x:t>176.6167</x:t>
+          <x:t>178.0200</x:t>
         </x:is>
       </x:c>
       <x:c r="C835" t="inlineStr">
         <x:is>
-          <x:t>282.1390</x:t>
+          <x:t>284.1802</x:t>
         </x:is>
       </x:c>
       <x:c r="D835" t="inlineStr">
         <x:is>
-          <x:t>131.9144</x:t>
+          <x:t>131.9998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="836">
       <x:c r="A836" s="2" t="n">
-        <x:v>45265</x:v>
+        <x:v>44932</x:v>
       </x:c>
       <x:c r="B836" t="inlineStr">
         <x:is>
-          <x:t>176.2133</x:t>
+          <x:t>177.4650</x:t>
         </x:is>
       </x:c>
       <x:c r="C836" t="inlineStr">
         <x:is>
-          <x:t>281.6787</x:t>
+          <x:t>283.5814</x:t>
         </x:is>
       </x:c>
       <x:c r="D836" t="inlineStr">
         <x:is>
-          <x:t>131.8822</x:t>
+          <x:t>132.0123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="837">
       <x:c r="A837" s="2" t="n">
-        <x:v>45235</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B837" t="inlineStr">
         <x:is>
-          <x:t>176.2206</x:t>
+          <x:t>176.8087</x:t>
         </x:is>
       </x:c>
       <x:c r="C837" t="inlineStr">
         <x:is>
-          <x:t>281.5100</x:t>
+          <x:t>282.7528</x:t>
         </x:is>
       </x:c>
       <x:c r="D837" t="inlineStr">
         <x:is>
-          <x:t>131.9131</x:t>
+          <x:t>131.9348</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="838">
       <x:c r="A838" s="2" t="n">
-        <x:v>45204</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B838" t="inlineStr">
         <x:is>
-          <x:t>175.9770</x:t>
+          <x:t>177.0752</x:t>
         </x:is>
       </x:c>
       <x:c r="C838" t="inlineStr">
         <x:is>
-          <x:t>281.1388</x:t>
+          <x:t>283.1366</x:t>
         </x:is>
       </x:c>
       <x:c r="D838" t="inlineStr">
         <x:is>
-          <x:t>131.8467</x:t>
+          <x:t>131.8771</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="839">
       <x:c r="A839" s="2" t="n">
-        <x:v>45174</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B839" t="inlineStr">
         <x:is>
-          <x:t>175.8141</x:t>
+          <x:t>176.9837</x:t>
         </x:is>
       </x:c>
       <x:c r="C839" t="inlineStr">
         <x:is>
-          <x:t>280.7806</x:t>
+          <x:t>282.9366</x:t>
         </x:is>
       </x:c>
       <x:c r="D839" t="inlineStr">
         <x:is>
-          <x:t>131.7552</x:t>
+          <x:t>131.7842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="840">
       <x:c r="A840" s="2" t="n">
-        <x:v>45143</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B840" t="inlineStr">
         <x:is>
-          <x:t>176.0896</x:t>
+          <x:t>176.9052</x:t>
         </x:is>
       </x:c>
       <x:c r="C840" t="inlineStr">
         <x:is>
-          <x:t>281.0880</x:t>
+          <x:t>282.8462</x:t>
         </x:is>
       </x:c>
       <x:c r="D840" t="inlineStr">
         <x:is>
-          <x:t>131.7376</x:t>
+          <x:t>131.7550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="841">
       <x:c r="A841" s="2" t="n">
-        <x:v>45051</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B841" t="inlineStr">
         <x:is>
-          <x:t>175.8996</x:t>
+          <x:t>176.5210</x:t>
         </x:is>
       </x:c>
       <x:c r="C841" t="inlineStr">
         <x:is>
-          <x:t>280.8341</x:t>
+          <x:t>282.2334</x:t>
         </x:is>
       </x:c>
       <x:c r="D841" t="inlineStr">
         <x:is>
-          <x:t>131.7338</x:t>
+          <x:t>131.7798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="842">
       <x:c r="A842" s="2" t="n">
-        <x:v>45021</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B842" t="inlineStr">
         <x:is>
-          <x:t>175.4651</x:t>
+          <x:t>176.4115</x:t>
         </x:is>
       </x:c>
       <x:c r="C842" t="inlineStr">
         <x:is>
-          <x:t>280.2346</x:t>
+          <x:t>282.2028</x:t>
         </x:is>
       </x:c>
       <x:c r="D842" t="inlineStr">
         <x:is>
-          <x:t>131.7150</x:t>
+          <x:t>131.8132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="843">
       <x:c r="A843" s="2" t="n">
-        <x:v>44990</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B843" t="inlineStr">
         <x:is>
-          <x:t>175.7220</x:t>
+          <x:t>176.8197</x:t>
         </x:is>
       </x:c>
       <x:c r="C843" t="inlineStr">
         <x:is>
-          <x:t>280.5447</x:t>
+          <x:t>282.6161</x:t>
         </x:is>
       </x:c>
       <x:c r="D843" t="inlineStr">
         <x:is>
-          <x:t>131.6877</x:t>
+          <x:t>131.8253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="844">
       <x:c r="A844" s="2" t="n">
-        <x:v>44962</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B844" t="inlineStr">
         <x:is>
-          <x:t>175.5400</x:t>
+          <x:t>177.1767</x:t>
         </x:is>
       </x:c>
       <x:c r="C844" t="inlineStr">
         <x:is>
-          <x:t>280.4775</x:t>
+          <x:t>283.0053</x:t>
         </x:is>
       </x:c>
       <x:c r="D844" t="inlineStr">
         <x:is>
-          <x:t>131.6339</x:t>
+          <x:t>131.8310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="845">
       <x:c r="A845" s="2" t="n">
-        <x:v>44931</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B845" t="inlineStr">
         <x:is>
-          <x:t>175.8070</x:t>
+          <x:t>177.1812</x:t>
         </x:is>
       </x:c>
       <x:c r="C845" t="inlineStr">
         <x:is>
-          <x:t>280.8740</x:t>
+          <x:t>282.8511</x:t>
         </x:is>
       </x:c>
       <x:c r="D845" t="inlineStr">
         <x:is>
-          <x:t>131.5984</x:t>
+          <x:t>131.8221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="846">
       <x:c r="A846" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B846" t="inlineStr">
         <x:is>
-          <x:t>175.7441</x:t>
+          <x:t>177.0320</x:t>
         </x:is>
       </x:c>
       <x:c r="C846" t="inlineStr">
         <x:is>
-          <x:t>280.6670</x:t>
+          <x:t>282.6703</x:t>
         </x:is>
       </x:c>
       <x:c r="D846" t="inlineStr">
         <x:is>
-          <x:t>131.5693</x:t>
+          <x:t>131.8609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="847">
       <x:c r="A847" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B847" t="inlineStr">
         <x:is>
-          <x:t>175.6527</x:t>
+          <x:t>176.6330</x:t>
         </x:is>
       </x:c>
       <x:c r="C847" t="inlineStr">
         <x:is>
-          <x:t>280.4076</x:t>
+          <x:t>282.1423</x:t>
         </x:is>
       </x:c>
       <x:c r="D847" t="inlineStr">
         <x:is>
-          <x:t>131.4826</x:t>
+          <x:t>131.9165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="848">
       <x:c r="A848" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B848" t="inlineStr">
         <x:is>
-          <x:t>175.3433</x:t>
+          <x:t>176.4890</x:t>
         </x:is>
       </x:c>
       <x:c r="C848" t="inlineStr">
         <x:is>
-          <x:t>280.2465</x:t>
+          <x:t>282.0440</x:t>
         </x:is>
       </x:c>
       <x:c r="D848" t="inlineStr">
         <x:is>
-          <x:t>131.5239</x:t>
+          <x:t>131.9281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="849">
       <x:c r="A849" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B849" t="inlineStr">
         <x:is>
-          <x:t>175.3121</x:t>
+          <x:t>176.6167</x:t>
         </x:is>
       </x:c>
       <x:c r="C849" t="inlineStr">
         <x:is>
-          <x:t>280.3266</x:t>
+          <x:t>282.1390</x:t>
         </x:is>
       </x:c>
       <x:c r="D849" t="inlineStr">
         <x:is>
-          <x:t>131.5313</x:t>
+          <x:t>131.9144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="850">
       <x:c r="A850" s="2" t="n">
-        <x:v/>
+        <x:v>45265</x:v>
       </x:c>
       <x:c r="B850" t="inlineStr">
         <x:is>
-          <x:t>175.6326</x:t>
+          <x:t>176.2133</x:t>
         </x:is>
       </x:c>
       <x:c r="C850" t="inlineStr">
         <x:is>
-          <x:t>280.8744</x:t>
+          <x:t>281.6787</x:t>
         </x:is>
       </x:c>
       <x:c r="D850" t="inlineStr">
         <x:is>
-          <x:t>131.4128</x:t>
+          <x:t>131.8822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="851">
       <x:c r="A851" s="2" t="n">
-        <x:v/>
+        <x:v>45235</x:v>
       </x:c>
       <x:c r="B851" t="inlineStr">
         <x:is>
-          <x:t>175.5919</x:t>
+          <x:t>176.2206</x:t>
         </x:is>
       </x:c>
       <x:c r="C851" t="inlineStr">
         <x:is>
-          <x:t>280.8293</x:t>
+          <x:t>281.5100</x:t>
         </x:is>
       </x:c>
       <x:c r="D851" t="inlineStr">
         <x:is>
-          <x:t>131.3806</x:t>
+          <x:t>131.9131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="852">
       <x:c r="A852" s="2" t="n">
-        <x:v/>
+        <x:v>45204</x:v>
       </x:c>
       <x:c r="B852" t="inlineStr">
         <x:is>
-          <x:t>175.6901</x:t>
+          <x:t>175.9770</x:t>
         </x:is>
       </x:c>
       <x:c r="C852" t="inlineStr">
         <x:is>
-          <x:t>280.9834</x:t>
+          <x:t>281.1388</x:t>
         </x:is>
       </x:c>
       <x:c r="D852" t="inlineStr">
         <x:is>
-          <x:t>131.3759</x:t>
+          <x:t>131.8467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="853">
       <x:c r="A853" s="2" t="n">
-        <x:v/>
+        <x:v>45174</x:v>
       </x:c>
       <x:c r="B853" t="inlineStr">
         <x:is>
-          <x:t>175.7761</x:t>
+          <x:t>175.8141</x:t>
         </x:is>
       </x:c>
       <x:c r="C853" t="inlineStr">
         <x:is>
-          <x:t>280.9607</x:t>
+          <x:t>280.7806</x:t>
         </x:is>
       </x:c>
       <x:c r="D853" t="inlineStr">
         <x:is>
-          <x:t>131.3053</x:t>
+          <x:t>131.7552</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="854">
       <x:c r="A854" s="2" t="n">
-        <x:v/>
+        <x:v>45143</x:v>
       </x:c>
       <x:c r="B854" t="inlineStr">
         <x:is>
-          <x:t>175.7839</x:t>
+          <x:t>176.0896</x:t>
         </x:is>
       </x:c>
       <x:c r="C854" t="inlineStr">
         <x:is>
-          <x:t>280.9748</x:t>
+          <x:t>281.0880</x:t>
         </x:is>
       </x:c>
       <x:c r="D854" t="inlineStr">
         <x:is>
-          <x:t>131.3078</x:t>
+          <x:t>131.7376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="855">
       <x:c r="A855" s="2" t="n">
-        <x:v/>
+        <x:v>45051</x:v>
       </x:c>
       <x:c r="B855" t="inlineStr">
         <x:is>
-          <x:t>175.5044</x:t>
+          <x:t>175.8996</x:t>
         </x:is>
       </x:c>
       <x:c r="C855" t="inlineStr">
         <x:is>
-          <x:t>280.5155</x:t>
+          <x:t>280.8341</x:t>
         </x:is>
       </x:c>
       <x:c r="D855" t="inlineStr">
         <x:is>
-          <x:t>131.2892</x:t>
+          <x:t>131.7338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="856">
       <x:c r="A856" s="2" t="n">
-        <x:v/>
+        <x:v>45021</x:v>
       </x:c>
       <x:c r="B856" t="inlineStr">
         <x:is>
-          <x:t>175.5087</x:t>
+          <x:t>175.4651</x:t>
         </x:is>
       </x:c>
       <x:c r="C856" t="inlineStr">
         <x:is>
-          <x:t>280.6225</x:t>
+          <x:t>280.2346</x:t>
         </x:is>
       </x:c>
       <x:c r="D856" t="inlineStr">
         <x:is>
-          <x:t>131.3553</x:t>
+          <x:t>131.7150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="857">
       <x:c r="A857" s="2" t="n">
-        <x:v/>
+        <x:v>44990</x:v>
       </x:c>
       <x:c r="B857" t="inlineStr">
         <x:is>
-          <x:t>175.6085</x:t>
+          <x:t>175.7220</x:t>
         </x:is>
       </x:c>
       <x:c r="C857" t="inlineStr">
         <x:is>
-          <x:t>280.8203</x:t>
+          <x:t>280.5447</x:t>
         </x:is>
       </x:c>
       <x:c r="D857" t="inlineStr">
         <x:is>
-          <x:t>131.4053</x:t>
+          <x:t>131.6877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="858">
       <x:c r="A858" s="2" t="n">
-        <x:v>45264</x:v>
+        <x:v>44962</x:v>
       </x:c>
       <x:c r="B858" t="inlineStr">
         <x:is>
-          <x:t>175.2704</x:t>
+          <x:t>175.5400</x:t>
         </x:is>
       </x:c>
       <x:c r="C858" t="inlineStr">
         <x:is>
-          <x:t>280.5158</x:t>
+          <x:t>280.4775</x:t>
         </x:is>
       </x:c>
       <x:c r="D858" t="inlineStr">
         <x:is>
-          <x:t>131.3992</x:t>
+          <x:t>131.6339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="859">
       <x:c r="A859" s="2" t="n">
-        <x:v>45234</x:v>
+        <x:v>44931</x:v>
       </x:c>
       <x:c r="B859" t="inlineStr">
         <x:is>
-          <x:t>175.0700</x:t>
+          <x:t>175.8070</x:t>
         </x:is>
       </x:c>
       <x:c r="C859" t="inlineStr">
         <x:is>
-          <x:t>280.4373</x:t>
+          <x:t>280.8740</x:t>
         </x:is>
       </x:c>
       <x:c r="D859" t="inlineStr">
         <x:is>
-          <x:t>131.3854</x:t>
+          <x:t>131.5984</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="860">
       <x:c r="A860" s="2" t="n">
-        <x:v>45203</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B860" t="inlineStr">
         <x:is>
-          <x:t>174.7588</x:t>
+          <x:t>175.7441</x:t>
         </x:is>
       </x:c>
       <x:c r="C860" t="inlineStr">
         <x:is>
-          <x:t>280.0798</x:t>
+          <x:t>280.6670</x:t>
         </x:is>
       </x:c>
       <x:c r="D860" t="inlineStr">
         <x:is>
-          <x:t>131.4016</x:t>
+          <x:t>131.5693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="861">
       <x:c r="A861" s="2" t="n">
-        <x:v>45111</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B861" t="inlineStr">
         <x:is>
-          <x:t>174.7857</x:t>
+          <x:t>175.6527</x:t>
         </x:is>
       </x:c>
       <x:c r="C861" t="inlineStr">
         <x:is>
-          <x:t>280.1221</x:t>
+          <x:t>280.4076</x:t>
         </x:is>
       </x:c>
       <x:c r="D861" t="inlineStr">
         <x:is>
-          <x:t>131.3948</x:t>
+          <x:t>131.4826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="862">
       <x:c r="A862" s="2" t="n">
-        <x:v>45081</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B862" t="inlineStr">
         <x:is>
-          <x:t>174.7590</x:t>
+          <x:t>175.3433</x:t>
         </x:is>
       </x:c>
       <x:c r="C862" t="inlineStr">
         <x:is>
-          <x:t>280.0713</x:t>
+          <x:t>280.2465</x:t>
         </x:is>
       </x:c>
       <x:c r="D862" t="inlineStr">
         <x:is>
-          <x:t>131.4002</x:t>
+          <x:t>131.5239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="863">
       <x:c r="A863" s="2" t="n">
-        <x:v>45050</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B863" t="inlineStr">
         <x:is>
-          <x:t>174.6575</x:t>
+          <x:t>175.3121</x:t>
         </x:is>
       </x:c>
       <x:c r="C863" t="inlineStr">
         <x:is>
-          <x:t>280.0007</x:t>
+          <x:t>280.3266</x:t>
         </x:is>
       </x:c>
       <x:c r="D863" t="inlineStr">
         <x:is>
-          <x:t>131.3953</x:t>
+          <x:t>131.5313</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="864">
       <x:c r="A864" s="2" t="n">
-        <x:v>45020</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B864" t="inlineStr">
         <x:is>
-          <x:t>174.5660</x:t>
+          <x:t>175.6326</x:t>
         </x:is>
       </x:c>
       <x:c r="C864" t="inlineStr">
         <x:is>
-          <x:t>280.0062</x:t>
+          <x:t>280.8744</x:t>
         </x:is>
       </x:c>
       <x:c r="D864" t="inlineStr">
         <x:is>
-          <x:t>131.3396</x:t>
+          <x:t>131.4128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="865">
       <x:c r="A865" s="2" t="n">
-        <x:v>44989</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B865" t="inlineStr">
         <x:is>
-          <x:t>174.4899</x:t>
+          <x:t>175.5919</x:t>
         </x:is>
       </x:c>
       <x:c r="C865" t="inlineStr">
         <x:is>
-          <x:t>279.9930</x:t>
+          <x:t>280.8293</x:t>
         </x:is>
       </x:c>
       <x:c r="D865" t="inlineStr">
         <x:is>
-          <x:t>131.2997</x:t>
+          <x:t>131.3806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="866">
       <x:c r="A866" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B866" t="inlineStr">
         <x:is>
-          <x:t>174.1842</x:t>
+          <x:t>175.6901</x:t>
         </x:is>
       </x:c>
       <x:c r="C866" t="inlineStr">
         <x:is>
-          <x:t>279.7022</x:t>
+          <x:t>280.9834</x:t>
         </x:is>
       </x:c>
       <x:c r="D866" t="inlineStr">
         <x:is>
-          <x:t>131.2281</x:t>
+          <x:t>131.3759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="867">
       <x:c r="A867" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B867" t="inlineStr">
         <x:is>
-          <x:t>173.8835</x:t>
+          <x:t>175.7761</x:t>
         </x:is>
       </x:c>
       <x:c r="C867" t="inlineStr">
         <x:is>
-          <x:t>279.3883</x:t>
+          <x:t>280.9607</x:t>
         </x:is>
       </x:c>
       <x:c r="D867" t="inlineStr">
         <x:is>
-          <x:t>131.1741</x:t>
+          <x:t>131.3053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="868">
       <x:c r="A868" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B868" t="inlineStr">
         <x:is>
-          <x:t>173.5547</x:t>
+          <x:t>175.7839</x:t>
         </x:is>
       </x:c>
       <x:c r="C868" t="inlineStr">
         <x:is>
-          <x:t>278.9337</x:t>
+          <x:t>280.9748</x:t>
         </x:is>
       </x:c>
       <x:c r="D868" t="inlineStr">
         <x:is>
-          <x:t>131.1840</x:t>
+          <x:t>131.3078</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="869">
       <x:c r="A869" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B869" t="inlineStr">
         <x:is>
-          <x:t>173.2119</x:t>
+          <x:t>175.5044</x:t>
         </x:is>
       </x:c>
       <x:c r="C869" t="inlineStr">
         <x:is>
-          <x:t>278.7556</x:t>
+          <x:t>280.5155</x:t>
         </x:is>
       </x:c>
       <x:c r="D869" t="inlineStr">
         <x:is>
-          <x:t>131.1958</x:t>
+          <x:t>131.2892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="870">
       <x:c r="A870" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B870" t="inlineStr">
         <x:is>
-          <x:t>173.0586</x:t>
+          <x:t>175.5087</x:t>
         </x:is>
       </x:c>
       <x:c r="C870" t="inlineStr">
         <x:is>
-          <x:t>278.7619</x:t>
+          <x:t>280.6225</x:t>
         </x:is>
       </x:c>
       <x:c r="D870" t="inlineStr">
         <x:is>
-          <x:t>131.2183</x:t>
+          <x:t>131.3553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="871">
       <x:c r="A871" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B871" t="inlineStr">
         <x:is>
-          <x:t>172.5929</x:t>
+          <x:t>175.6085</x:t>
         </x:is>
       </x:c>
       <x:c r="C871" t="inlineStr">
         <x:is>
-          <x:t>278.0208</x:t>
+          <x:t>280.8203</x:t>
         </x:is>
       </x:c>
       <x:c r="D871" t="inlineStr">
         <x:is>
-          <x:t>131.2092</x:t>
+          <x:t>131.4053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="872">
       <x:c r="A872" s="2" t="n">
-        <x:v/>
+        <x:v>45264</x:v>
       </x:c>
       <x:c r="B872" t="inlineStr">
         <x:is>
-          <x:t>172.9426</x:t>
+          <x:t>175.2704</x:t>
         </x:is>
       </x:c>
       <x:c r="C872" t="inlineStr">
         <x:is>
-          <x:t>278.5552</x:t>
+          <x:t>280.5158</x:t>
         </x:is>
       </x:c>
       <x:c r="D872" t="inlineStr">
         <x:is>
-          <x:t>131.1165</x:t>
+          <x:t>131.3992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="873">
       <x:c r="A873" s="2" t="n">
-        <x:v/>
+        <x:v>45234</x:v>
       </x:c>
       <x:c r="B873" t="inlineStr">
         <x:is>
-          <x:t>172.8947</x:t>
+          <x:t>175.0700</x:t>
         </x:is>
       </x:c>
       <x:c r="C873" t="inlineStr">
         <x:is>
-          <x:t>278.4737</x:t>
+          <x:t>280.4373</x:t>
         </x:is>
       </x:c>
       <x:c r="D873" t="inlineStr">
         <x:is>
-          <x:t>130.9757</x:t>
+          <x:t>131.3854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="874">
       <x:c r="A874" s="2" t="n">
-        <x:v/>
+        <x:v>45203</x:v>
       </x:c>
       <x:c r="B874" t="inlineStr">
         <x:is>
-          <x:t>173.0664</x:t>
+          <x:t>174.7588</x:t>
         </x:is>
       </x:c>
       <x:c r="C874" t="inlineStr">
         <x:is>
-          <x:t>278.5872</x:t>
+          <x:t>280.0798</x:t>
         </x:is>
       </x:c>
       <x:c r="D874" t="inlineStr">
         <x:is>
-          <x:t>130.9026</x:t>
+          <x:t>131.4016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="875">
       <x:c r="A875" s="2" t="n">
-        <x:v/>
+        <x:v>45111</x:v>
       </x:c>
       <x:c r="B875" t="inlineStr">
         <x:is>
-          <x:t>172.7822</x:t>
+          <x:t>174.7857</x:t>
         </x:is>
       </x:c>
       <x:c r="C875" t="inlineStr">
         <x:is>
-          <x:t>278.3578</x:t>
+          <x:t>280.1221</x:t>
         </x:is>
       </x:c>
       <x:c r="D875" t="inlineStr">
         <x:is>
-          <x:t>130.8872</x:t>
+          <x:t>131.3948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="876">
       <x:c r="A876" s="2" t="n">
-        <x:v/>
+        <x:v>45081</x:v>
       </x:c>
       <x:c r="B876" t="inlineStr">
         <x:is>
-          <x:t>172.7676</x:t>
+          <x:t>174.7590</x:t>
         </x:is>
       </x:c>
       <x:c r="C876" t="inlineStr">
         <x:is>
-          <x:t>278.3352</x:t>
+          <x:t>280.0713</x:t>
         </x:is>
       </x:c>
       <x:c r="D876" t="inlineStr">
         <x:is>
-          <x:t>130.8739</x:t>
+          <x:t>131.4002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="877">
       <x:c r="A877" s="2" t="n">
-        <x:v/>
+        <x:v>45050</x:v>
       </x:c>
       <x:c r="B877" t="inlineStr">
         <x:is>
-          <x:t>172.9084</x:t>
+          <x:t>174.6575</x:t>
         </x:is>
       </x:c>
       <x:c r="C877" t="inlineStr">
         <x:is>
-          <x:t>278.5642</x:t>
+          <x:t>280.0007</x:t>
         </x:is>
       </x:c>
       <x:c r="D877" t="inlineStr">
         <x:is>
-          <x:t>130.7832</x:t>
+          <x:t>131.3953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="878">
       <x:c r="A878" s="2" t="n">
-        <x:v/>
+        <x:v>45020</x:v>
       </x:c>
       <x:c r="B878" t="inlineStr">
         <x:is>
-          <x:t>172.3605</x:t>
+          <x:t>174.5660</x:t>
         </x:is>
       </x:c>
       <x:c r="C878" t="inlineStr">
         <x:is>
-          <x:t>277.5501</x:t>
+          <x:t>280.0062</x:t>
         </x:is>
       </x:c>
       <x:c r="D878" t="inlineStr">
         <x:is>
-          <x:t>130.7995</x:t>
+          <x:t>131.3396</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="879">
       <x:c r="A879" s="2" t="n">
-        <x:v/>
+        <x:v>44989</x:v>
       </x:c>
       <x:c r="B879" t="inlineStr">
         <x:is>
-          <x:t>173.0833</x:t>
+          <x:t>174.4899</x:t>
         </x:is>
       </x:c>
       <x:c r="C879" t="inlineStr">
         <x:is>
-          <x:t>278.4653</x:t>
+          <x:t>279.9930</x:t>
         </x:is>
       </x:c>
       <x:c r="D879" t="inlineStr">
         <x:is>
-          <x:t>130.7394</x:t>
+          <x:t>131.2997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="880">
       <x:c r="A880" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B880" t="inlineStr">
         <x:is>
-          <x:t>172.7881</x:t>
+          <x:t>174.1842</x:t>
         </x:is>
       </x:c>
       <x:c r="C880" t="inlineStr">
         <x:is>
-          <x:t>278.3759</x:t>
+          <x:t>279.7022</x:t>
         </x:is>
       </x:c>
       <x:c r="D880" t="inlineStr">
         <x:is>
-          <x:t>130.7685</x:t>
+          <x:t>131.2281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="881">
       <x:c r="A881" s="2" t="n">
-        <x:v>45202</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B881" t="inlineStr">
         <x:is>
-          <x:t>173.3222</x:t>
+          <x:t>173.8835</x:t>
         </x:is>
       </x:c>
       <x:c r="C881" t="inlineStr">
         <x:is>
-          <x:t>278.9866</x:t>
+          <x:t>279.3883</x:t>
         </x:is>
       </x:c>
       <x:c r="D881" t="inlineStr">
         <x:is>
-          <x:t>130.5390</x:t>
+          <x:t>131.1741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="882">
       <x:c r="A882" s="2" t="n">
-        <x:v>45172</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B882" t="inlineStr">
         <x:is>
-          <x:t>173.8023</x:t>
+          <x:t>173.5547</x:t>
         </x:is>
       </x:c>
       <x:c r="C882" t="inlineStr">
         <x:is>
-          <x:t>279.4370</x:t>
+          <x:t>278.9337</x:t>
         </x:is>
       </x:c>
       <x:c r="D882" t="inlineStr">
         <x:is>
-          <x:t>130.4608</x:t>
+          <x:t>131.1840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="883">
       <x:c r="A883" s="2" t="n">
-        <x:v>45141</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B883" t="inlineStr">
         <x:is>
-          <x:t>173.7499</x:t>
+          <x:t>173.2119</x:t>
         </x:is>
       </x:c>
       <x:c r="C883" t="inlineStr">
         <x:is>
-          <x:t>279.1559</x:t>
+          <x:t>278.7556</x:t>
         </x:is>
       </x:c>
       <x:c r="D883" t="inlineStr">
         <x:is>
-          <x:t>130.3588</x:t>
+          <x:t>131.1958</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="884">
       <x:c r="A884" s="2" t="n">
-        <x:v>45110</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B884" t="inlineStr">
         <x:is>
-          <x:t>173.1174</x:t>
+          <x:t>173.0586</x:t>
         </x:is>
       </x:c>
       <x:c r="C884" t="inlineStr">
         <x:is>
-          <x:t>278.7056</x:t>
+          <x:t>278.7619</x:t>
         </x:is>
       </x:c>
       <x:c r="D884" t="inlineStr">
         <x:is>
-          <x:t>130.3659</x:t>
+          <x:t>131.2183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="885">
       <x:c r="A885" s="2" t="n">
-        <x:v>45080</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B885" t="inlineStr">
         <x:is>
-          <x:t>173.4374</x:t>
+          <x:t>172.5929</x:t>
         </x:is>
       </x:c>
       <x:c r="C885" t="inlineStr">
         <x:is>
-          <x:t>279.2865</x:t>
+          <x:t>278.0208</x:t>
         </x:is>
       </x:c>
       <x:c r="D885" t="inlineStr">
         <x:is>
-          <x:t>130.3654</x:t>
+          <x:t>131.2092</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="886">
       <x:c r="A886" s="2" t="n">
-        <x:v>44988</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B886" t="inlineStr">
         <x:is>
-          <x:t>173.3840</x:t>
+          <x:t>172.9426</x:t>
         </x:is>
       </x:c>
       <x:c r="C886" t="inlineStr">
         <x:is>
-          <x:t>279.1726</x:t>
+          <x:t>278.5552</x:t>
         </x:is>
       </x:c>
       <x:c r="D886" t="inlineStr">
         <x:is>
-          <x:t>130.3348</x:t>
+          <x:t>131.1165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="887">
       <x:c r="A887" s="2" t="n">
-        <x:v>44960</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B887" t="inlineStr">
         <x:is>
-          <x:t>172.6153</x:t>
+          <x:t>172.8947</x:t>
         </x:is>
       </x:c>
       <x:c r="C887" t="inlineStr">
         <x:is>
-          <x:t>278.2246</x:t>
+          <x:t>278.4737</x:t>
         </x:is>
       </x:c>
       <x:c r="D887" t="inlineStr">
         <x:is>
-          <x:t>130.2502</x:t>
+          <x:t>130.9757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="888">
       <x:c r="A888" s="2" t="n">
-        <x:v>44929</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B888" t="inlineStr">
         <x:is>
-          <x:t>172.4979</x:t>
+          <x:t>173.0664</x:t>
         </x:is>
       </x:c>
       <x:c r="C888" t="inlineStr">
         <x:is>
-          <x:t>278.1637</x:t>
+          <x:t>278.5872</x:t>
         </x:is>
       </x:c>
       <x:c r="D888" t="inlineStr">
         <x:is>
-          <x:t>130.3440</x:t>
+          <x:t>130.9026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="889">
       <x:c r="A889" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B889" t="inlineStr">
         <x:is>
-          <x:t>172.5348</x:t>
+          <x:t>172.7822</x:t>
         </x:is>
       </x:c>
       <x:c r="C889" t="inlineStr">
         <x:is>
-          <x:t>278.4904</x:t>
+          <x:t>278.3578</x:t>
         </x:is>
       </x:c>
       <x:c r="D889" t="inlineStr">
         <x:is>
-          <x:t>130.4791</x:t>
+          <x:t>130.8872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="890">
       <x:c r="A890" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B890" t="inlineStr">
         <x:is>
-          <x:t>172.5921</x:t>
+          <x:t>172.7676</x:t>
         </x:is>
       </x:c>
       <x:c r="C890" t="inlineStr">
         <x:is>
-          <x:t>278.7265</x:t>
+          <x:t>278.3352</x:t>
         </x:is>
       </x:c>
       <x:c r="D890" t="inlineStr">
         <x:is>
-          <x:t>130.5746</x:t>
+          <x:t>130.8739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="891">
       <x:c r="A891" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B891" t="inlineStr">
         <x:is>
-          <x:t>172.3671</x:t>
+          <x:t>172.9084</x:t>
         </x:is>
       </x:c>
       <x:c r="C891" t="inlineStr">
         <x:is>
-          <x:t>278.5664</x:t>
+          <x:t>278.5642</x:t>
         </x:is>
       </x:c>
       <x:c r="D891" t="inlineStr">
         <x:is>
-          <x:t>130.6751</x:t>
+          <x:t>130.7832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="892">
       <x:c r="A892" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B892" t="inlineStr">
         <x:is>
-          <x:t>171.9630</x:t>
+          <x:t>172.3605</x:t>
         </x:is>
       </x:c>
       <x:c r="C892" t="inlineStr">
         <x:is>
-          <x:t>278.2205</x:t>
+          <x:t>277.5501</x:t>
         </x:is>
       </x:c>
       <x:c r="D892" t="inlineStr">
         <x:is>
-          <x:t>130.7126</x:t>
+          <x:t>130.7995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="893">
       <x:c r="A893" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B893" t="inlineStr">
         <x:is>
-          <x:t>172.0574</x:t>
+          <x:t>173.0833</x:t>
         </x:is>
       </x:c>
       <x:c r="C893" t="inlineStr">
         <x:is>
-          <x:t>278.2542</x:t>
+          <x:t>278.4653</x:t>
         </x:is>
       </x:c>
       <x:c r="D893" t="inlineStr">
         <x:is>
-          <x:t>130.7327</x:t>
+          <x:t>130.7394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="894">
       <x:c r="A894" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B894" t="inlineStr">
         <x:is>
-          <x:t>172.6050</x:t>
+          <x:t>172.7881</x:t>
         </x:is>
       </x:c>
       <x:c r="C894" t="inlineStr">
         <x:is>
-          <x:t>278.9805</x:t>
+          <x:t>278.3759</x:t>
         </x:is>
       </x:c>
       <x:c r="D894" t="inlineStr">
         <x:is>
-          <x:t>130.8730</x:t>
+          <x:t>130.7685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="895">
       <x:c r="A895" s="2" t="n">
-        <x:v/>
+        <x:v>45202</x:v>
       </x:c>
       <x:c r="B895" t="inlineStr">
         <x:is>
-          <x:t>172.2983</x:t>
+          <x:t>173.3222</x:t>
         </x:is>
       </x:c>
       <x:c r="C895" t="inlineStr">
         <x:is>
-          <x:t>278.5574</x:t>
+          <x:t>278.9866</x:t>
         </x:is>
       </x:c>
       <x:c r="D895" t="inlineStr">
         <x:is>
-          <x:t>130.8473</x:t>
+          <x:t>130.5390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="896">
       <x:c r="A896" s="2" t="n">
-        <x:v/>
+        <x:v>45172</x:v>
       </x:c>
       <x:c r="B896" t="inlineStr">
         <x:is>
-          <x:t>172.6232</x:t>
+          <x:t>173.8023</x:t>
         </x:is>
       </x:c>
       <x:c r="C896" t="inlineStr">
         <x:is>
-          <x:t>279.0546</x:t>
+          <x:t>279.4370</x:t>
         </x:is>
       </x:c>
       <x:c r="D896" t="inlineStr">
         <x:is>
-          <x:t>130.9535</x:t>
+          <x:t>130.4608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="897">
       <x:c r="A897" s="2" t="n">
-        <x:v/>
+        <x:v>45141</x:v>
       </x:c>
       <x:c r="B897" t="inlineStr">
         <x:is>
-          <x:t>172.5979</x:t>
+          <x:t>173.7499</x:t>
         </x:is>
       </x:c>
       <x:c r="C897" t="inlineStr">
         <x:is>
-          <x:t>279.1595</x:t>
+          <x:t>279.1559</x:t>
         </x:is>
       </x:c>
       <x:c r="D897" t="inlineStr">
         <x:is>
-          <x:t>130.9948</x:t>
+          <x:t>130.3588</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="898">
       <x:c r="A898" s="2" t="n">
-        <x:v/>
+        <x:v>45110</x:v>
       </x:c>
       <x:c r="B898" t="inlineStr">
         <x:is>
-          <x:t>172.6618</x:t>
+          <x:t>173.1174</x:t>
         </x:is>
       </x:c>
       <x:c r="C898" t="inlineStr">
         <x:is>
-          <x:t>279.3633</x:t>
+          <x:t>278.7056</x:t>
         </x:is>
       </x:c>
       <x:c r="D898" t="inlineStr">
         <x:is>
-          <x:t>131.0942</x:t>
+          <x:t>130.3659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="899">
       <x:c r="A899" s="2" t="n">
-        <x:v/>
+        <x:v>45080</x:v>
       </x:c>
       <x:c r="B899" t="inlineStr">
         <x:is>
-          <x:t>172.5362</x:t>
+          <x:t>173.4374</x:t>
         </x:is>
       </x:c>
       <x:c r="C899" t="inlineStr">
         <x:is>
-          <x:t>279.2094</x:t>
+          <x:t>279.2865</x:t>
         </x:is>
       </x:c>
       <x:c r="D899" t="inlineStr">
         <x:is>
-          <x:t>131.1252</x:t>
+          <x:t>130.3654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="900">
       <x:c r="A900" s="2" t="n">
-        <x:v>45201</x:v>
+        <x:v>44988</x:v>
       </x:c>
       <x:c r="B900" t="inlineStr">
         <x:is>
-          <x:t>172.2420</x:t>
+          <x:t>173.3840</x:t>
         </x:is>
       </x:c>
       <x:c r="C900" t="inlineStr">
         <x:is>
-          <x:t>278.7507</x:t>
+          <x:t>279.1726</x:t>
         </x:is>
       </x:c>
       <x:c r="D900" t="inlineStr">
         <x:is>
-          <x:t>131.1482</x:t>
+          <x:t>130.3348</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="901">
       <x:c r="A901" s="2" t="n">
-        <x:v>45171</x:v>
+        <x:v>44960</x:v>
       </x:c>
       <x:c r="B901" t="inlineStr">
         <x:is>
-          <x:t>172.4459</x:t>
+          <x:t>172.6153</x:t>
         </x:is>
       </x:c>
       <x:c r="C901" t="inlineStr">
         <x:is>
-          <x:t>279.2163</x:t>
+          <x:t>278.2246</x:t>
         </x:is>
       </x:c>
       <x:c r="D901" t="inlineStr">
         <x:is>
-          <x:t>131.2823</x:t>
+          <x:t>130.2502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="902">
       <x:c r="A902" s="2" t="n">
-        <x:v>45140</x:v>
+        <x:v>44929</x:v>
       </x:c>
       <x:c r="B902" t="inlineStr">
         <x:is>
-          <x:t>172.2286</x:t>
+          <x:t>172.4979</x:t>
         </x:is>
       </x:c>
       <x:c r="C902" t="inlineStr">
         <x:is>
-          <x:t>279.0198</x:t>
+          <x:t>278.1637</x:t>
         </x:is>
       </x:c>
       <x:c r="D902" t="inlineStr">
         <x:is>
-          <x:t>131.2722</x:t>
+          <x:t>130.3440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="903">
       <x:c r="A903" s="2" t="n">
-        <x:v>45109</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B903" t="inlineStr">
         <x:is>
-          <x:t>172.2088</x:t>
+          <x:t>172.5348</x:t>
         </x:is>
       </x:c>
       <x:c r="C903" t="inlineStr">
         <x:is>
-          <x:t>278.7890</x:t>
+          <x:t>278.4904</x:t>
         </x:is>
       </x:c>
       <x:c r="D903" t="inlineStr">
         <x:is>
-          <x:t>131.2754</x:t>
+          <x:t>130.4791</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="904">
       <x:c r="A904" s="2" t="n">
-        <x:v>45079</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B904" t="inlineStr">
         <x:is>
-          <x:t>171.9418</x:t>
+          <x:t>172.5921</x:t>
         </x:is>
       </x:c>
       <x:c r="C904" t="inlineStr">
         <x:is>
-          <x:t>278.2797</x:t>
+          <x:t>278.7265</x:t>
         </x:is>
       </x:c>
       <x:c r="D904" t="inlineStr">
         <x:is>
-          <x:t>131.3111</x:t>
+          <x:t>130.5746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="905">
       <x:c r="A905" s="2" t="n">
-        <x:v>44987</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B905" t="inlineStr">
         <x:is>
-          <x:t>172.1418</x:t>
+          <x:t>172.3671</x:t>
         </x:is>
       </x:c>
       <x:c r="C905" t="inlineStr">
         <x:is>
-          <x:t>278.5694</x:t>
+          <x:t>278.5664</x:t>
         </x:is>
       </x:c>
       <x:c r="D905" t="inlineStr">
         <x:is>
-          <x:t>131.4386</x:t>
+          <x:t>130.6751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="906">
       <x:c r="A906" s="2" t="n">
-        <x:v>44959</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B906" t="inlineStr">
         <x:is>
-          <x:t>172.4749</x:t>
+          <x:t>171.9630</x:t>
         </x:is>
       </x:c>
       <x:c r="C906" t="inlineStr">
         <x:is>
-          <x:t>278.9954</x:t>
+          <x:t>278.2205</x:t>
         </x:is>
       </x:c>
       <x:c r="D906" t="inlineStr">
         <x:is>
-          <x:t>131.4513</x:t>
+          <x:t>130.7126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="907">
       <x:c r="A907" s="2" t="n">
-        <x:v>44928</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B907" t="inlineStr">
         <x:is>
-          <x:t>171.8898</x:t>
+          <x:t>172.0574</x:t>
         </x:is>
       </x:c>
       <x:c r="C907" t="inlineStr">
         <x:is>
-          <x:t>278.5291</x:t>
+          <x:t>278.2542</x:t>
         </x:is>
       </x:c>
       <x:c r="D907" t="inlineStr">
         <x:is>
-          <x:t>131.3179</x:t>
+          <x:t>130.7327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="908">
       <x:c r="A908" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B908" t="inlineStr">
         <x:is>
-          <x:t>171.2169</x:t>
+          <x:t>172.6050</x:t>
         </x:is>
       </x:c>
       <x:c r="C908" t="inlineStr">
         <x:is>
-          <x:t>277.8327</x:t>
+          <x:t>278.9805</x:t>
         </x:is>
       </x:c>
       <x:c r="D908" t="inlineStr">
         <x:is>
-          <x:t>131.2896</x:t>
+          <x:t>130.8730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="909">
       <x:c r="A909" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B909" t="inlineStr">
         <x:is>
-          <x:t>171.0716</x:t>
+          <x:t>172.2983</x:t>
         </x:is>
       </x:c>
       <x:c r="C909" t="inlineStr">
         <x:is>
-          <x:t>277.6958</x:t>
+          <x:t>278.5574</x:t>
         </x:is>
       </x:c>
       <x:c r="D909" t="inlineStr">
         <x:is>
-          <x:t>131.2615</x:t>
+          <x:t>130.8473</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="910">
       <x:c r="A910" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B910" t="inlineStr">
         <x:is>
-          <x:t>171.2407</x:t>
+          <x:t>172.6232</x:t>
         </x:is>
       </x:c>
       <x:c r="C910" t="inlineStr">
         <x:is>
-          <x:t>277.8431</x:t>
+          <x:t>279.0546</x:t>
         </x:is>
       </x:c>
       <x:c r="D910" t="inlineStr">
         <x:is>
-          <x:t>131.2693</x:t>
+          <x:t>130.9535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="911">
       <x:c r="A911" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B911" t="inlineStr">
         <x:is>
-          <x:t>171.2080</x:t>
+          <x:t>172.5979</x:t>
         </x:is>
       </x:c>
       <x:c r="C911" t="inlineStr">
         <x:is>
-          <x:t>277.8119</x:t>
+          <x:t>279.1595</x:t>
         </x:is>
       </x:c>
       <x:c r="D911" t="inlineStr">
         <x:is>
-          <x:t>131.2919</x:t>
+          <x:t>130.9948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="912">
       <x:c r="A912" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B912" t="inlineStr">
         <x:is>
-          <x:t>170.7025</x:t>
+          <x:t>172.6618</x:t>
         </x:is>
       </x:c>
       <x:c r="C912" t="inlineStr">
         <x:is>
-          <x:t>277.2723</x:t>
+          <x:t>279.3633</x:t>
         </x:is>
       </x:c>
       <x:c r="D912" t="inlineStr">
         <x:is>
-          <x:t>131.3119</x:t>
+          <x:t>131.0942</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="913">
       <x:c r="A913" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B913" t="inlineStr">
         <x:is>
-          <x:t>170.6719</x:t>
+          <x:t>172.5362</x:t>
         </x:is>
       </x:c>
       <x:c r="C913" t="inlineStr">
         <x:is>
-          <x:t>277.1592</x:t>
+          <x:t>279.2094</x:t>
         </x:is>
       </x:c>
       <x:c r="D913" t="inlineStr">
         <x:is>
-          <x:t>131.2530</x:t>
+          <x:t>131.1252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="914">
       <x:c r="A914" s="2" t="n">
-        <x:v/>
+        <x:v>45201</x:v>
       </x:c>
       <x:c r="B914" t="inlineStr">
         <x:is>
-          <x:t>170.5151</x:t>
+          <x:t>172.2420</x:t>
         </x:is>
       </x:c>
       <x:c r="C914" t="inlineStr">
         <x:is>
-          <x:t>277.0630</x:t>
+          <x:t>278.7507</x:t>
         </x:is>
       </x:c>
       <x:c r="D914" t="inlineStr">
         <x:is>
-          <x:t>131.1778</x:t>
+          <x:t>131.1482</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="915">
       <x:c r="A915" s="2" t="n">
-        <x:v/>
+        <x:v>45171</x:v>
       </x:c>
       <x:c r="B915" t="inlineStr">
         <x:is>
-          <x:t>170.0869</x:t>
+          <x:t>172.4459</x:t>
         </x:is>
       </x:c>
       <x:c r="C915" t="inlineStr">
         <x:is>
-          <x:t>276.4946</x:t>
+          <x:t>279.2163</x:t>
         </x:is>
       </x:c>
       <x:c r="D915" t="inlineStr">
         <x:is>
-          <x:t>131.1205</x:t>
+          <x:t>131.2823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="916">
       <x:c r="A916" s="2" t="n">
-        <x:v/>
+        <x:v>45140</x:v>
       </x:c>
       <x:c r="B916" t="inlineStr">
         <x:is>
-          <x:t>169.5361</x:t>
+          <x:t>172.2286</x:t>
         </x:is>
       </x:c>
       <x:c r="C916" t="inlineStr">
         <x:is>
-          <x:t>275.7791</x:t>
+          <x:t>279.0198</x:t>
         </x:is>
       </x:c>
       <x:c r="D916" t="inlineStr">
         <x:is>
-          <x:t>131.1220</x:t>
+          <x:t>131.2722</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="917">
       <x:c r="A917" s="2" t="n">
-        <x:v/>
+        <x:v>45109</x:v>
       </x:c>
       <x:c r="B917" t="inlineStr">
         <x:is>
-          <x:t>169.8140</x:t>
+          <x:t>172.2088</x:t>
         </x:is>
       </x:c>
       <x:c r="C917" t="inlineStr">
         <x:is>
-          <x:t>276.1434</x:t>
+          <x:t>278.7890</x:t>
         </x:is>
       </x:c>
       <x:c r="D917" t="inlineStr">
         <x:is>
-          <x:t>131.0970</x:t>
+          <x:t>131.2754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="918">
       <x:c r="A918" s="2" t="n">
-        <x:v/>
+        <x:v>45079</x:v>
       </x:c>
       <x:c r="B918" t="inlineStr">
         <x:is>
-          <x:t>169.7892</x:t>
+          <x:t>171.9418</x:t>
         </x:is>
       </x:c>
       <x:c r="C918" t="inlineStr">
         <x:is>
-          <x:t>275.9642</x:t>
+          <x:t>278.2797</x:t>
         </x:is>
       </x:c>
       <x:c r="D918" t="inlineStr">
         <x:is>
-          <x:t>130.9722</x:t>
+          <x:t>131.3111</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="919">
       <x:c r="A919" s="2" t="n">
-        <x:v/>
+        <x:v>44987</x:v>
       </x:c>
       <x:c r="B919" t="inlineStr">
         <x:is>
-          <x:t>170.1028</x:t>
+          <x:t>172.1418</x:t>
         </x:is>
       </x:c>
       <x:c r="C919" t="inlineStr">
         <x:is>
-          <x:t>276.2787</x:t>
+          <x:t>278.5694</x:t>
         </x:is>
       </x:c>
       <x:c r="D919" t="inlineStr">
         <x:is>
-          <x:t>130.9637</x:t>
+          <x:t>131.4386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="920">
       <x:c r="A920" s="2" t="n">
-        <x:v/>
+        <x:v>44959</x:v>
       </x:c>
       <x:c r="B920" t="inlineStr">
         <x:is>
-          <x:t>170.4405</x:t>
+          <x:t>172.4749</x:t>
         </x:is>
       </x:c>
       <x:c r="C920" t="inlineStr">
         <x:is>
-          <x:t>276.8826</x:t>
+          <x:t>278.9954</x:t>
         </x:is>
       </x:c>
       <x:c r="D920" t="inlineStr">
         <x:is>
-          <x:t>130.9696</x:t>
+          <x:t>131.4513</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="921">
       <x:c r="A921" s="2" t="n">
-        <x:v>45261</x:v>
+        <x:v>44928</x:v>
       </x:c>
       <x:c r="B921" t="inlineStr">
         <x:is>
-          <x:t>169.9137</x:t>
+          <x:t>171.8898</x:t>
         </x:is>
       </x:c>
       <x:c r="C921" t="inlineStr">
         <x:is>
-          <x:t>276.4238</x:t>
+          <x:t>278.5291</x:t>
         </x:is>
       </x:c>
       <x:c r="D921" t="inlineStr">
         <x:is>
-          <x:t>130.9514</x:t>
+          <x:t>131.3179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="922">
       <x:c r="A922" s="2" t="n">
-        <x:v>45231</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B922" t="inlineStr">
         <x:is>
-          <x:t>169.4092</x:t>
+          <x:t>171.2169</x:t>
         </x:is>
       </x:c>
       <x:c r="C922" t="inlineStr">
         <x:is>
-          <x:t>276.0017</x:t>
+          <x:t>277.8327</x:t>
         </x:is>
       </x:c>
       <x:c r="D922" t="inlineStr">
         <x:is>
-          <x:t>130.8293</x:t>
+          <x:t>131.2896</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="923">
       <x:c r="A923" s="2" t="n">
-        <x:v>45200</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B923" t="inlineStr">
         <x:is>
-          <x:t>168.8356</x:t>
+          <x:t>171.0716</x:t>
         </x:is>
       </x:c>
       <x:c r="C923" t="inlineStr">
         <x:is>
-          <x:t>275.4340</x:t>
+          <x:t>277.6958</x:t>
         </x:is>
       </x:c>
       <x:c r="D923" t="inlineStr">
         <x:is>
-          <x:t>130.7840</x:t>
+          <x:t>131.2615</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="924">
       <x:c r="A924" s="2" t="n">
-        <x:v>45170</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B924" t="inlineStr">
         <x:is>
-          <x:t>168.8339</x:t>
+          <x:t>171.2407</x:t>
         </x:is>
       </x:c>
       <x:c r="C924" t="inlineStr">
         <x:is>
-          <x:t>276.0821</x:t>
+          <x:t>277.8431</x:t>
         </x:is>
       </x:c>
       <x:c r="D924" t="inlineStr">
         <x:is>
-          <x:t>130.9114</x:t>
+          <x:t>131.2693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="925">
       <x:c r="A925" s="2" t="n">
-        <x:v>45078</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B925" t="inlineStr">
         <x:is>
-          <x:t>167.9349</x:t>
+          <x:t>171.2080</x:t>
         </x:is>
       </x:c>
       <x:c r="C925" t="inlineStr">
         <x:is>
-          <x:t>274.9256</x:t>
+          <x:t>277.8119</x:t>
         </x:is>
       </x:c>
       <x:c r="D925" t="inlineStr">
         <x:is>
-          <x:t>130.8840</x:t>
+          <x:t>131.2919</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="926">
       <x:c r="A926" s="2" t="n">
-        <x:v>45047</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B926" t="inlineStr">
         <x:is>
-          <x:t>167.3745</x:t>
+          <x:t>170.7025</x:t>
         </x:is>
       </x:c>
       <x:c r="C926" t="inlineStr">
         <x:is>
-          <x:t>274.1694</x:t>
+          <x:t>277.2723</x:t>
         </x:is>
       </x:c>
       <x:c r="D926" t="inlineStr">
         <x:is>
-          <x:t>130.8330</x:t>
+          <x:t>131.3119</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="927">
       <x:c r="A927" s="2" t="n">
-        <x:v>45017</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B927" t="inlineStr">
         <x:is>
-          <x:t>167.4960</x:t>
+          <x:t>170.6719</x:t>
         </x:is>
       </x:c>
       <x:c r="C927" t="inlineStr">
         <x:is>
-          <x:t>274.4073</x:t>
+          <x:t>277.1592</x:t>
         </x:is>
       </x:c>
       <x:c r="D927" t="inlineStr">
         <x:is>
-          <x:t>130.8751</x:t>
+          <x:t>131.2530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="928">
       <x:c r="A928" s="2" t="n">
-        <x:v>44986</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B928" t="inlineStr">
         <x:is>
-          <x:t>166.8605</x:t>
+          <x:t>170.5151</x:t>
         </x:is>
       </x:c>
       <x:c r="C928" t="inlineStr">
         <x:is>
-          <x:t>273.4582</x:t>
+          <x:t>277.0630</x:t>
         </x:is>
       </x:c>
       <x:c r="D928" t="inlineStr">
         <x:is>
-          <x:t>130.8098</x:t>
+          <x:t>131.1778</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="929">
       <x:c r="A929" s="2" t="n">
-        <x:v>44958</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B929" t="inlineStr">
         <x:is>
-          <x:t>166.7631</x:t>
+          <x:t>170.0869</x:t>
         </x:is>
       </x:c>
       <x:c r="C929" t="inlineStr">
         <x:is>
-          <x:t>273.3301</x:t>
+          <x:t>276.4946</x:t>
         </x:is>
       </x:c>
       <x:c r="D929" t="inlineStr">
         <x:is>
-          <x:t>130.7303</x:t>
+          <x:t>131.1205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="930">
       <x:c r="A930" s="2" t="n">
-        <x:v>44927</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B930" t="inlineStr">
         <x:is>
-          <x:t>166.5308</x:t>
+          <x:t>169.5361</x:t>
         </x:is>
       </x:c>
       <x:c r="C930" t="inlineStr">
         <x:is>
-          <x:t>272.9430</x:t>
+          <x:t>275.7791</x:t>
         </x:is>
       </x:c>
       <x:c r="D930" t="inlineStr">
         <x:is>
-          <x:t>130.8693</x:t>
+          <x:t>131.1220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="931">
       <x:c r="A931" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B931" t="inlineStr">
         <x:is>
-          <x:t>166.5284</x:t>
+          <x:t>169.8140</x:t>
         </x:is>
       </x:c>
       <x:c r="C931" t="inlineStr">
         <x:is>
-          <x:t>272.9327</x:t>
+          <x:t>276.1434</x:t>
         </x:is>
       </x:c>
       <x:c r="D931" t="inlineStr">
         <x:is>
-          <x:t>130.8641</x:t>
+          <x:t>131.0970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="932">
       <x:c r="A932" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B932" t="inlineStr">
         <x:is>
-          <x:t>166.8776</x:t>
+          <x:t>169.7892</x:t>
         </x:is>
       </x:c>
       <x:c r="C932" t="inlineStr">
         <x:is>
-          <x:t>273.4446</x:t>
+          <x:t>275.9642</x:t>
         </x:is>
       </x:c>
       <x:c r="D932" t="inlineStr">
         <x:is>
-          <x:t>130.9709</x:t>
+          <x:t>130.9722</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="933">
       <x:c r="A933" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B933" t="inlineStr">
         <x:is>
-          <x:t>166.4695</x:t>
+          <x:t>170.1028</x:t>
         </x:is>
       </x:c>
       <x:c r="C933" t="inlineStr">
         <x:is>
-          <x:t>272.9153</x:t>
+          <x:t>276.2787</x:t>
         </x:is>
       </x:c>
       <x:c r="D933" t="inlineStr">
         <x:is>
-          <x:t>130.9815</x:t>
+          <x:t>130.9637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="934">
       <x:c r="A934" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B934" t="inlineStr">
         <x:is>
-          <x:t>166.7793</x:t>
+          <x:t>170.4405</x:t>
         </x:is>
       </x:c>
       <x:c r="C934" t="inlineStr">
         <x:is>
-          <x:t>273.4699</x:t>
+          <x:t>276.8826</x:t>
         </x:is>
       </x:c>
       <x:c r="D934" t="inlineStr">
         <x:is>
-          <x:t>131.0385</x:t>
+          <x:t>130.9696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="935">
       <x:c r="A935" s="2" t="n">
-        <x:v/>
+        <x:v>45261</x:v>
       </x:c>
       <x:c r="B935" t="inlineStr">
         <x:is>
-          <x:t>166.7380</x:t>
+          <x:t>169.9137</x:t>
         </x:is>
       </x:c>
       <x:c r="C935" t="inlineStr">
         <x:is>
-          <x:t>273.5501</x:t>
+          <x:t>276.4238</x:t>
         </x:is>
       </x:c>
       <x:c r="D935" t="inlineStr">
         <x:is>
-          <x:t>131.1637</x:t>
+          <x:t>130.9514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="936">
       <x:c r="A936" s="2" t="n">
-        <x:v/>
+        <x:v>45231</x:v>
       </x:c>
       <x:c r="B936" t="inlineStr">
         <x:is>
-          <x:t>166.7358</x:t>
+          <x:t>169.4092</x:t>
         </x:is>
       </x:c>
       <x:c r="C936" t="inlineStr">
         <x:is>
-          <x:t>273.5401</x:t>
+          <x:t>276.0017</x:t>
         </x:is>
       </x:c>
       <x:c r="D936" t="inlineStr">
         <x:is>
-          <x:t>131.1584</x:t>
+          <x:t>130.8293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="937">
       <x:c r="A937" s="2" t="n">
-        <x:v/>
+        <x:v>45200</x:v>
       </x:c>
       <x:c r="B937" t="inlineStr">
         <x:is>
-          <x:t>166.7335</x:t>
+          <x:t>168.8356</x:t>
         </x:is>
       </x:c>
       <x:c r="C937" t="inlineStr">
         <x:is>
-          <x:t>273.5300</x:t>
+          <x:t>275.4340</x:t>
         </x:is>
       </x:c>
       <x:c r="D937" t="inlineStr">
         <x:is>
-          <x:t>131.1530</x:t>
+          <x:t>130.7840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="938">
       <x:c r="A938" s="2" t="n">
-        <x:v/>
+        <x:v>45170</x:v>
       </x:c>
       <x:c r="B938" t="inlineStr">
         <x:is>
-          <x:t>166.7365</x:t>
+          <x:t>168.8339</x:t>
         </x:is>
       </x:c>
       <x:c r="C938" t="inlineStr">
         <x:is>
-          <x:t>273.5331</x:t>
+          <x:t>276.0821</x:t>
         </x:is>
       </x:c>
       <x:c r="D938" t="inlineStr">
         <x:is>
-          <x:t>131.1599</x:t>
+          <x:t>130.9114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="939">
       <x:c r="A939" s="2" t="n">
-        <x:v/>
+        <x:v>45078</x:v>
       </x:c>
       <x:c r="B939" t="inlineStr">
         <x:is>
-          <x:t>166.6517</x:t>
+          <x:t>167.9349</x:t>
         </x:is>
       </x:c>
       <x:c r="C939" t="inlineStr">
         <x:is>
-          <x:t>273.6277</x:t>
+          <x:t>274.9256</x:t>
         </x:is>
       </x:c>
       <x:c r="D939" t="inlineStr">
         <x:is>
-          <x:t>131.2624</x:t>
+          <x:t>130.8840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="940">
       <x:c r="A940" s="2" t="n">
-        <x:v/>
+        <x:v>45047</x:v>
       </x:c>
       <x:c r="B940" t="inlineStr">
         <x:is>
-          <x:t>167.0320</x:t>
+          <x:t>167.3745</x:t>
         </x:is>
       </x:c>
       <x:c r="C940" t="inlineStr">
         <x:is>
-          <x:t>274.1693</x:t>
+          <x:t>274.1694</x:t>
         </x:is>
       </x:c>
       <x:c r="D940" t="inlineStr">
         <x:is>
-          <x:t>131.3174</x:t>
+          <x:t>130.8330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="941">
       <x:c r="A941" s="2" t="n">
-        <x:v/>
+        <x:v>45017</x:v>
       </x:c>
       <x:c r="B941" t="inlineStr">
         <x:is>
-          <x:t>166.3779</x:t>
+          <x:t>167.4960</x:t>
         </x:is>
       </x:c>
       <x:c r="C941" t="inlineStr">
         <x:is>
-          <x:t>273.4510</x:t>
+          <x:t>274.4073</x:t>
         </x:is>
       </x:c>
       <x:c r="D941" t="inlineStr">
         <x:is>
-          <x:t>131.2829</x:t>
+          <x:t>130.8751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="942">
       <x:c r="A942" s="2" t="n">
-        <x:v/>
+        <x:v>44986</x:v>
       </x:c>
       <x:c r="B942" t="inlineStr">
         <x:is>
-          <x:t>166.3667</x:t>
+          <x:t>166.8605</x:t>
         </x:is>
       </x:c>
       <x:c r="C942" t="inlineStr">
         <x:is>
-          <x:t>273.5307</x:t>
+          <x:t>273.4582</x:t>
         </x:is>
       </x:c>
       <x:c r="D942" t="inlineStr">
         <x:is>
-          <x:t>131.3513</x:t>
+          <x:t>130.8098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="943">
       <x:c r="A943" s="2" t="n">
-        <x:v/>
+        <x:v>44958</x:v>
       </x:c>
       <x:c r="B943" t="inlineStr">
         <x:is>
-          <x:t>166.6810</x:t>
+          <x:t>166.7631</x:t>
         </x:is>
       </x:c>
       <x:c r="C943" t="inlineStr">
         <x:is>
-          <x:t>273.7945</x:t>
+          <x:t>273.3301</x:t>
         </x:is>
       </x:c>
       <x:c r="D943" t="inlineStr">
         <x:is>
-          <x:t>131.4232</x:t>
+          <x:t>130.7303</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="944">
       <x:c r="A944" s="2" t="n">
-        <x:v/>
+        <x:v>44927</x:v>
       </x:c>
       <x:c r="B944" t="inlineStr">
         <x:is>
-          <x:t>166.6788</x:t>
+          <x:t>166.5308</x:t>
         </x:is>
       </x:c>
       <x:c r="C944" t="inlineStr">
         <x:is>
-          <x:t>273.7846</x:t>
+          <x:t>272.9430</x:t>
         </x:is>
       </x:c>
       <x:c r="D944" t="inlineStr">
         <x:is>
-          <x:t>131.4179</x:t>
+          <x:t>130.8693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="945">
       <x:c r="A945" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B945" t="inlineStr">
         <x:is>
-          <x:t>166.8071</x:t>
+          <x:t>166.5284</x:t>
         </x:is>
       </x:c>
       <x:c r="C945" t="inlineStr">
         <x:is>
-          <x:t>274.0533</x:t>
+          <x:t>272.9327</x:t>
         </x:is>
       </x:c>
       <x:c r="D945" t="inlineStr">
         <x:is>
-          <x:t>131.5026</x:t>
+          <x:t>130.8641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="946">
       <x:c r="A946" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B946" t="inlineStr">
         <x:is>
-          <x:t>167.1590</x:t>
+          <x:t>166.8776</x:t>
         </x:is>
       </x:c>
       <x:c r="C946" t="inlineStr">
         <x:is>
-          <x:t>274.5354</x:t>
+          <x:t>273.4446</x:t>
         </x:is>
       </x:c>
       <x:c r="D946" t="inlineStr">
         <x:is>
-          <x:t>131.6888</x:t>
+          <x:t>130.9709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="947">
       <x:c r="A947" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B947" t="inlineStr">
         <x:is>
-          <x:t>168.3627</x:t>
+          <x:t>166.4695</x:t>
         </x:is>
       </x:c>
       <x:c r="C947" t="inlineStr">
         <x:is>
-          <x:t>276.3339</x:t>
+          <x:t>272.9153</x:t>
         </x:is>
       </x:c>
       <x:c r="D947" t="inlineStr">
         <x:is>
-          <x:t>131.8532</x:t>
+          <x:t>130.9815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="948">
       <x:c r="A948" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B948" t="inlineStr">
         <x:is>
-          <x:t>168.3612</x:t>
+          <x:t>166.7793</x:t>
         </x:is>
       </x:c>
       <x:c r="C948" t="inlineStr">
         <x:is>
-          <x:t>276.2411</x:t>
+          <x:t>273.4699</x:t>
         </x:is>
       </x:c>
       <x:c r="D948" t="inlineStr">
         <x:is>
-          <x:t>131.8209</x:t>
+          <x:t>131.0385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="949">
       <x:c r="A949" s="2" t="n">
-        <x:v>44907</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B949" t="inlineStr">
         <x:is>
-          <x:t>167.9378</x:t>
+          <x:t>166.7380</x:t>
         </x:is>
       </x:c>
       <x:c r="C949" t="inlineStr">
         <x:is>
-          <x:t>275.5746</x:t>
+          <x:t>273.5501</x:t>
         </x:is>
       </x:c>
       <x:c r="D949" t="inlineStr">
         <x:is>
-          <x:t>131.7590</x:t>
+          <x:t>131.1637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="950">
       <x:c r="A950" s="2" t="n">
-        <x:v>44877</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B950" t="inlineStr">
         <x:is>
-          <x:t>167.7332</x:t>
+          <x:t>166.7358</x:t>
         </x:is>
       </x:c>
       <x:c r="C950" t="inlineStr">
         <x:is>
-          <x:t>275.3822</x:t>
+          <x:t>273.5401</x:t>
         </x:is>
       </x:c>
       <x:c r="D950" t="inlineStr">
         <x:is>
-          <x:t>131.7306</x:t>
+          <x:t>131.1584</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="951">
       <x:c r="A951" s="2" t="n">
-        <x:v>44846</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B951" t="inlineStr">
         <x:is>
-          <x:t>167.7311</x:t>
+          <x:t>166.7335</x:t>
         </x:is>
       </x:c>
       <x:c r="C951" t="inlineStr">
         <x:is>
-          <x:t>275.3723</x:t>
+          <x:t>273.5300</x:t>
         </x:is>
       </x:c>
       <x:c r="D951" t="inlineStr">
         <x:is>
-          <x:t>131.7255</x:t>
+          <x:t>131.1530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="952">
       <x:c r="A952" s="2" t="n">
-        <x:v>44816</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B952" t="inlineStr">
         <x:is>
-          <x:t>167.7769</x:t>
+          <x:t>166.7365</x:t>
         </x:is>
       </x:c>
       <x:c r="C952" t="inlineStr">
         <x:is>
-          <x:t>275.4555</x:t>
+          <x:t>273.5331</x:t>
         </x:is>
       </x:c>
       <x:c r="D952" t="inlineStr">
         <x:is>
-          <x:t>131.7166</x:t>
+          <x:t>131.1599</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="953">
       <x:c r="A953" s="2" t="n">
-        <x:v>44785</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B953" t="inlineStr">
         <x:is>
-          <x:t>167.7097</x:t>
+          <x:t>166.6517</x:t>
         </x:is>
       </x:c>
       <x:c r="C953" t="inlineStr">
         <x:is>
-          <x:t>275.4781</x:t>
+          <x:t>273.6277</x:t>
         </x:is>
       </x:c>
       <x:c r="D953" t="inlineStr">
         <x:is>
-          <x:t>131.7582</x:t>
+          <x:t>131.2624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="954">
       <x:c r="A954" s="2" t="n">
-        <x:v>44754</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B954" t="inlineStr">
         <x:is>
-          <x:t>167.4406</x:t>
+          <x:t>167.0320</x:t>
         </x:is>
       </x:c>
       <x:c r="C954" t="inlineStr">
         <x:is>
-          <x:t>275.3144</x:t>
+          <x:t>274.1693</x:t>
         </x:is>
       </x:c>
       <x:c r="D954" t="inlineStr">
         <x:is>
-          <x:t>131.7067</x:t>
+          <x:t>131.3174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="955">
       <x:c r="A955" s="2" t="n">
-        <x:v>44724</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B955" t="inlineStr">
         <x:is>
-          <x:t>167.3489</x:t>
+          <x:t>166.3779</x:t>
         </x:is>
       </x:c>
       <x:c r="C955" t="inlineStr">
         <x:is>
-          <x:t>275.3112</x:t>
+          <x:t>273.4510</x:t>
         </x:is>
       </x:c>
       <x:c r="D955" t="inlineStr">
         <x:is>
-          <x:t>131.6683</x:t>
+          <x:t>131.2829</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="956">
       <x:c r="A956" s="2" t="n">
-        <x:v>44693</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B956" t="inlineStr">
         <x:is>
-          <x:t>167.4996</x:t>
+          <x:t>166.3667</x:t>
         </x:is>
       </x:c>
       <x:c r="C956" t="inlineStr">
         <x:is>
-          <x:t>275.3480</x:t>
+          <x:t>273.5307</x:t>
         </x:is>
       </x:c>
       <x:c r="D956" t="inlineStr">
         <x:is>
-          <x:t>131.5519</x:t>
+          <x:t>131.3513</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="957">
       <x:c r="A957" s="2" t="n">
-        <x:v>44663</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B957" t="inlineStr">
         <x:is>
-          <x:t>167.8384</x:t>
+          <x:t>166.6810</x:t>
         </x:is>
       </x:c>
       <x:c r="C957" t="inlineStr">
         <x:is>
-          <x:t>275.8236</x:t>
+          <x:t>273.7945</x:t>
         </x:is>
       </x:c>
       <x:c r="D957" t="inlineStr">
         <x:is>
-          <x:t>131.5089</x:t>
+          <x:t>131.4232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="958">
       <x:c r="A958" s="2" t="n">
-        <x:v>44632</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B958" t="inlineStr">
         <x:is>
-          <x:t>167.8362</x:t>
+          <x:t>166.6788</x:t>
         </x:is>
       </x:c>
       <x:c r="C958" t="inlineStr">
         <x:is>
-          <x:t>275.8137</x:t>
+          <x:t>273.7846</x:t>
         </x:is>
       </x:c>
       <x:c r="D958" t="inlineStr">
         <x:is>
-          <x:t>131.5037</x:t>
+          <x:t>131.4179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="959">
       <x:c r="A959" s="2" t="n">
-        <x:v>44604</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B959" t="inlineStr">
         <x:is>
-          <x:t>168.1945</x:t>
+          <x:t>166.8071</x:t>
         </x:is>
       </x:c>
       <x:c r="C959" t="inlineStr">
         <x:is>
-          <x:t>276.5408</x:t>
+          <x:t>274.0533</x:t>
         </x:is>
       </x:c>
       <x:c r="D959" t="inlineStr">
         <x:is>
-          <x:t>131.6535</x:t>
+          <x:t>131.5026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="960">
       <x:c r="A960" s="2" t="n">
-        <x:v>44573</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B960" t="inlineStr">
         <x:is>
-          <x:t>168.2253</x:t>
+          <x:t>167.1590</x:t>
         </x:is>
       </x:c>
       <x:c r="C960" t="inlineStr">
         <x:is>
-          <x:t>276.6848</x:t>
+          <x:t>274.5354</x:t>
         </x:is>
       </x:c>
       <x:c r="D960" t="inlineStr">
         <x:is>
-          <x:t>131.6465</x:t>
+          <x:t>131.6888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="961">
       <x:c r="A961" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B961" t="inlineStr">
         <x:is>
-          <x:t>167.6664</x:t>
+          <x:t>168.3627</x:t>
         </x:is>
       </x:c>
       <x:c r="C961" t="inlineStr">
         <x:is>
-          <x:t>275.9849</x:t>
+          <x:t>276.3339</x:t>
         </x:is>
       </x:c>
       <x:c r="D961" t="inlineStr">
         <x:is>
-          <x:t>131.5351</x:t>
+          <x:t>131.8532</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="962">
       <x:c r="A962" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B962" t="inlineStr">
         <x:is>
-          <x:t>166.8882</x:t>
+          <x:t>168.3612</x:t>
         </x:is>
       </x:c>
       <x:c r="C962" t="inlineStr">
         <x:is>
-          <x:t>274.9539</x:t>
+          <x:t>276.2411</x:t>
         </x:is>
       </x:c>
       <x:c r="D962" t="inlineStr">
         <x:is>
-          <x:t>131.4166</x:t>
+          <x:t>131.8209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="963">
       <x:c r="A963" s="2" t="n">
-        <x:v/>
+        <x:v>44907</x:v>
       </x:c>
       <x:c r="B963" t="inlineStr">
         <x:is>
-          <x:t>166.8266</x:t>
+          <x:t>167.9378</x:t>
         </x:is>
       </x:c>
       <x:c r="C963" t="inlineStr">
         <x:is>
-          <x:t>274.9449</x:t>
+          <x:t>275.5746</x:t>
         </x:is>
       </x:c>
       <x:c r="D963" t="inlineStr">
         <x:is>
-          <x:t>131.3888</x:t>
+          <x:t>131.7590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="964">
       <x:c r="A964" s="2" t="n">
-        <x:v/>
+        <x:v>44877</x:v>
       </x:c>
       <x:c r="B964" t="inlineStr">
         <x:is>
-          <x:t>167.2779</x:t>
+          <x:t>167.7332</x:t>
         </x:is>
       </x:c>
       <x:c r="C964" t="inlineStr">
         <x:is>
-          <x:t>275.4810</x:t>
+          <x:t>275.3822</x:t>
         </x:is>
       </x:c>
       <x:c r="D964" t="inlineStr">
         <x:is>
-          <x:t>131.3754</x:t>
+          <x:t>131.7306</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="965">
       <x:c r="A965" s="2" t="n">
-        <x:v/>
+        <x:v>44846</x:v>
       </x:c>
       <x:c r="B965" t="inlineStr">
         <x:is>
-          <x:t>167.2716</x:t>
+          <x:t>167.7311</x:t>
         </x:is>
       </x:c>
       <x:c r="C965" t="inlineStr">
         <x:is>
-          <x:t>275.4663</x:t>
+          <x:t>275.3723</x:t>
         </x:is>
       </x:c>
       <x:c r="D965" t="inlineStr">
         <x:is>
-          <x:t>131.3703</x:t>
+          <x:t>131.7255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="966">
       <x:c r="A966" s="2" t="n">
-        <x:v/>
+        <x:v>44816</x:v>
       </x:c>
       <x:c r="B966" t="inlineStr">
         <x:is>
-          <x:t>167.2292</x:t>
+          <x:t>167.7769</x:t>
         </x:is>
       </x:c>
       <x:c r="C966" t="inlineStr">
         <x:is>
-          <x:t>275.3669</x:t>
+          <x:t>275.4555</x:t>
         </x:is>
       </x:c>
       <x:c r="D966" t="inlineStr">
         <x:is>
-          <x:t>131.3311</x:t>
+          <x:t>131.7166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="967">
       <x:c r="A967" s="2" t="n">
-        <x:v/>
+        <x:v>44785</x:v>
       </x:c>
       <x:c r="B967" t="inlineStr">
         <x:is>
-          <x:t>167.2121</x:t>
+          <x:t>167.7097</x:t>
         </x:is>
       </x:c>
       <x:c r="C967" t="inlineStr">
         <x:is>
-          <x:t>275.5196</x:t>
+          <x:t>275.4781</x:t>
         </x:is>
       </x:c>
       <x:c r="D967" t="inlineStr">
         <x:is>
-          <x:t>131.3103</x:t>
+          <x:t>131.7582</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="968">
       <x:c r="A968" s="2" t="n">
-        <x:v/>
+        <x:v>44754</x:v>
       </x:c>
       <x:c r="B968" t="inlineStr">
         <x:is>
-          <x:t>167.1411</x:t>
+          <x:t>167.4406</x:t>
         </x:is>
       </x:c>
       <x:c r="C968" t="inlineStr">
         <x:is>
-          <x:t>275.4411</x:t>
+          <x:t>275.3144</x:t>
         </x:is>
       </x:c>
       <x:c r="D968" t="inlineStr">
         <x:is>
-          <x:t>131.2600</x:t>
+          <x:t>131.7067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="969">
       <x:c r="A969" s="2" t="n">
-        <x:v/>
+        <x:v>44724</x:v>
       </x:c>
       <x:c r="B969" t="inlineStr">
         <x:is>
-          <x:t>166.9297</x:t>
+          <x:t>167.3489</x:t>
         </x:is>
       </x:c>
       <x:c r="C969" t="inlineStr">
         <x:is>
-          <x:t>275.2237</x:t>
+          <x:t>275.3112</x:t>
         </x:is>
       </x:c>
       <x:c r="D969" t="inlineStr">
         <x:is>
-          <x:t>131.2293</x:t>
+          <x:t>131.6683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="970">
       <x:c r="A970" s="2" t="n">
-        <x:v/>
+        <x:v>44693</x:v>
       </x:c>
       <x:c r="B970" t="inlineStr">
         <x:is>
-          <x:t>166.5644</x:t>
+          <x:t>167.4996</x:t>
         </x:is>
       </x:c>
       <x:c r="C970" t="inlineStr">
         <x:is>
-          <x:t>274.7696</x:t>
+          <x:t>275.3480</x:t>
         </x:is>
       </x:c>
       <x:c r="D970" t="inlineStr">
         <x:is>
-          <x:t>131.2338</x:t>
+          <x:t>131.5519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="971">
       <x:c r="A971" s="2" t="n">
-        <x:v/>
+        <x:v>44663</x:v>
       </x:c>
       <x:c r="B971" t="inlineStr">
         <x:is>
-          <x:t>166.9970</x:t>
+          <x:t>167.8384</x:t>
         </x:is>
       </x:c>
       <x:c r="C971" t="inlineStr">
         <x:is>
-          <x:t>275.1383</x:t>
+          <x:t>275.8236</x:t>
         </x:is>
       </x:c>
       <x:c r="D971" t="inlineStr">
         <x:is>
-          <x:t>131.2592</x:t>
+          <x:t>131.5089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="972">
       <x:c r="A972" s="2" t="n">
-        <x:v/>
+        <x:v>44632</x:v>
       </x:c>
       <x:c r="B972" t="inlineStr">
         <x:is>
-          <x:t>166.9947</x:t>
+          <x:t>167.8362</x:t>
         </x:is>
       </x:c>
       <x:c r="C972" t="inlineStr">
         <x:is>
-          <x:t>275.1285</x:t>
+          <x:t>275.8137</x:t>
         </x:is>
       </x:c>
       <x:c r="D972" t="inlineStr">
         <x:is>
-          <x:t>131.2542</x:t>
+          <x:t>131.5037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="973">
       <x:c r="A973" s="2" t="n">
-        <x:v/>
+        <x:v>44604</x:v>
       </x:c>
       <x:c r="B973" t="inlineStr">
         <x:is>
-          <x:t>166.9930</x:t>
+          <x:t>168.1945</x:t>
         </x:is>
       </x:c>
       <x:c r="C973" t="inlineStr">
         <x:is>
-          <x:t>275.1193</x:t>
+          <x:t>276.5408</x:t>
         </x:is>
       </x:c>
       <x:c r="D973" t="inlineStr">
         <x:is>
-          <x:t>131.2496</x:t>
+          <x:t>131.6535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="974">
       <x:c r="A974" s="2" t="n">
-        <x:v/>
+        <x:v>44573</x:v>
       </x:c>
       <x:c r="B974" t="inlineStr">
         <x:is>
-          <x:t>166.6070</x:t>
+          <x:t>168.2253</x:t>
         </x:is>
       </x:c>
       <x:c r="C974" t="inlineStr">
         <x:is>
-          <x:t>274.4464</x:t>
+          <x:t>276.6848</x:t>
         </x:is>
       </x:c>
       <x:c r="D974" t="inlineStr">
         <x:is>
-          <x:t>131.2265</x:t>
+          <x:t>131.6465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="975">
       <x:c r="A975" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B975" t="inlineStr">
         <x:is>
-          <x:t>166.5608</x:t>
+          <x:t>167.6664</x:t>
         </x:is>
       </x:c>
       <x:c r="C975" t="inlineStr">
         <x:is>
-          <x:t>274.4320</x:t>
+          <x:t>275.9849</x:t>
         </x:is>
       </x:c>
       <x:c r="D975" t="inlineStr">
         <x:is>
-          <x:t>131.2017</x:t>
+          <x:t>131.5351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="976">
       <x:c r="A976" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B976" t="inlineStr">
         <x:is>
-          <x:t>166.9986</x:t>
+          <x:t>166.8882</x:t>
         </x:is>
       </x:c>
       <x:c r="C976" t="inlineStr">
         <x:is>
-          <x:t>275.1522</x:t>
+          <x:t>274.9539</x:t>
         </x:is>
       </x:c>
       <x:c r="D976" t="inlineStr">
         <x:is>
-          <x:t>131.2058</x:t>
+          <x:t>131.4166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="977">
       <x:c r="A977" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B977" t="inlineStr">
         <x:is>
-          <x:t>166.3757</x:t>
+          <x:t>166.8266</x:t>
         </x:is>
       </x:c>
       <x:c r="C977" t="inlineStr">
         <x:is>
-          <x:t>274.4249</x:t>
+          <x:t>274.9449</x:t>
         </x:is>
       </x:c>
       <x:c r="D977" t="inlineStr">
         <x:is>
-          <x:t>131.0207</x:t>
+          <x:t>131.3888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="978">
       <x:c r="A978" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B978" t="inlineStr">
         <x:is>
-          <x:t>166.2501</x:t>
+          <x:t>167.2779</x:t>
         </x:is>
       </x:c>
       <x:c r="C978" t="inlineStr">
         <x:is>
-          <x:t>274.0743</x:t>
+          <x:t>275.4810</x:t>
         </x:is>
       </x:c>
       <x:c r="D978" t="inlineStr">
         <x:is>
-          <x:t>130.7680</x:t>
+          <x:t>131.3754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="979">
       <x:c r="A979" s="2" t="n">
-        <x:v>44906</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B979" t="inlineStr">
         <x:is>
-          <x:t>166.2479</x:t>
+          <x:t>167.2716</x:t>
         </x:is>
       </x:c>
       <x:c r="C979" t="inlineStr">
         <x:is>
-          <x:t>274.0646</x:t>
+          <x:t>275.4663</x:t>
         </x:is>
       </x:c>
       <x:c r="D979" t="inlineStr">
         <x:is>
-          <x:t>130.7630</x:t>
+          <x:t>131.3703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="980">
       <x:c r="A980" s="2" t="n">
-        <x:v>44876</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B980" t="inlineStr">
         <x:is>
-          <x:t>166.9718</x:t>
+          <x:t>167.2292</x:t>
         </x:is>
       </x:c>
       <x:c r="C980" t="inlineStr">
         <x:is>
-          <x:t>275.5502</x:t>
+          <x:t>275.3669</x:t>
         </x:is>
       </x:c>
       <x:c r="D980" t="inlineStr">
         <x:is>
-          <x:t>130.9895</x:t>
+          <x:t>131.3311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="981">
       <x:c r="A981" s="2" t="n">
-        <x:v>44845</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B981" t="inlineStr">
         <x:is>
-          <x:t>166.0475</x:t>
+          <x:t>167.2121</x:t>
         </x:is>
       </x:c>
       <x:c r="C981" t="inlineStr">
         <x:is>
-          <x:t>274.2593</x:t>
+          <x:t>275.5196</x:t>
         </x:is>
       </x:c>
       <x:c r="D981" t="inlineStr">
         <x:is>
-          <x:t>130.6191</x:t>
+          <x:t>131.3103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="982">
       <x:c r="A982" s="2" t="n">
-        <x:v>44815</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B982" t="inlineStr">
         <x:is>
-          <x:t>164.7476</x:t>
+          <x:t>167.1411</x:t>
         </x:is>
       </x:c>
       <x:c r="C982" t="inlineStr">
         <x:is>
-          <x:t>272.9323</x:t>
+          <x:t>275.4411</x:t>
         </x:is>
       </x:c>
       <x:c r="D982" t="inlineStr">
         <x:is>
-          <x:t>130.4171</x:t>
+          <x:t>131.2600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="983">
       <x:c r="A983" s="2" t="n">
-        <x:v>44784</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B983" t="inlineStr">
         <x:is>
-          <x:t>164.9924</x:t>
+          <x:t>166.9297</x:t>
         </x:is>
       </x:c>
       <x:c r="C983" t="inlineStr">
         <x:is>
-          <x:t>272.8608</x:t>
+          <x:t>275.2237</x:t>
         </x:is>
       </x:c>
       <x:c r="D983" t="inlineStr">
         <x:is>
-          <x:t>130.1806</x:t>
+          <x:t>131.2293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="984">
       <x:c r="A984" s="2" t="n">
-        <x:v>44753</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B984" t="inlineStr">
         <x:is>
-          <x:t>165.0356</x:t>
+          <x:t>166.5644</x:t>
         </x:is>
       </x:c>
       <x:c r="C984" t="inlineStr">
         <x:is>
-          <x:t>272.9671</x:t>
+          <x:t>274.7696</x:t>
         </x:is>
       </x:c>
       <x:c r="D984" t="inlineStr">
         <x:is>
-          <x:t>130.1513</x:t>
+          <x:t>131.2338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="985">
       <x:c r="A985" s="2" t="n">
-        <x:v>44723</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B985" t="inlineStr">
         <x:is>
-          <x:t>164.6700</x:t>
+          <x:t>166.9970</x:t>
         </x:is>
       </x:c>
       <x:c r="C985" t="inlineStr">
         <x:is>
-          <x:t>272.5744</x:t>
+          <x:t>275.1383</x:t>
         </x:is>
       </x:c>
       <x:c r="D985" t="inlineStr">
         <x:is>
-          <x:t>130.1457</x:t>
+          <x:t>131.2592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="986">
       <x:c r="A986" s="2" t="n">
-        <x:v>44692</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B986" t="inlineStr">
         <x:is>
-          <x:t>164.6680</x:t>
+          <x:t>166.9947</x:t>
         </x:is>
       </x:c>
       <x:c r="C986" t="inlineStr">
         <x:is>
-          <x:t>272.5647</x:t>
+          <x:t>275.1285</x:t>
         </x:is>
       </x:c>
       <x:c r="D986" t="inlineStr">
         <x:is>
-          <x:t>130.1410</x:t>
+          <x:t>131.2542</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="987">
       <x:c r="A987" s="2" t="n">
-        <x:v>44662</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B987" t="inlineStr">
         <x:is>
-          <x:t>164.7838</x:t>
+          <x:t>166.9930</x:t>
         </x:is>
       </x:c>
       <x:c r="C987" t="inlineStr">
         <x:is>
-          <x:t>272.7957</x:t>
+          <x:t>275.1193</x:t>
         </x:is>
       </x:c>
       <x:c r="D987" t="inlineStr">
         <x:is>
-          <x:t>130.1725</x:t>
+          <x:t>131.2496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="988">
       <x:c r="A988" s="2" t="n">
-        <x:v>44631</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B988" t="inlineStr">
         <x:is>
-          <x:t>164.1769</x:t>
+          <x:t>166.6070</x:t>
         </x:is>
       </x:c>
       <x:c r="C988" t="inlineStr">
         <x:is>
-          <x:t>271.7400</x:t>
+          <x:t>274.4464</x:t>
         </x:is>
       </x:c>
       <x:c r="D988" t="inlineStr">
         <x:is>
-          <x:t>130.1122</x:t>
+          <x:t>131.2265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="989">
       <x:c r="A989" s="2" t="n">
-        <x:v>44603</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B989" t="inlineStr">
         <x:is>
-          <x:t>164.5054</x:t>
+          <x:t>166.5608</x:t>
         </x:is>
       </x:c>
       <x:c r="C989" t="inlineStr">
         <x:is>
-          <x:t>272.2644</x:t>
+          <x:t>274.4320</x:t>
         </x:is>
       </x:c>
       <x:c r="D989" t="inlineStr">
         <x:is>
-          <x:t>130.1389</x:t>
+          <x:t>131.2017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="990">
       <x:c r="A990" s="2" t="n">
-        <x:v>44572</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B990" t="inlineStr">
         <x:is>
-          <x:t>164.8829</x:t>
+          <x:t>166.9986</x:t>
         </x:is>
       </x:c>
       <x:c r="C990" t="inlineStr">
         <x:is>
-          <x:t>272.6700</x:t>
+          <x:t>275.1522</x:t>
         </x:is>
       </x:c>
       <x:c r="D990" t="inlineStr">
         <x:is>
-          <x:t>130.0092</x:t>
+          <x:t>131.2058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="991">
       <x:c r="A991" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B991" t="inlineStr">
         <x:is>
-          <x:t>164.7320</x:t>
+          <x:t>166.3757</x:t>
         </x:is>
       </x:c>
       <x:c r="C991" t="inlineStr">
         <x:is>
-          <x:t>272.4801</x:t>
+          <x:t>274.4249</x:t>
         </x:is>
       </x:c>
       <x:c r="D991" t="inlineStr">
         <x:is>
-          <x:t>129.9535</x:t>
+          <x:t>131.0207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="992">
       <x:c r="A992" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B992" t="inlineStr">
         <x:is>
-          <x:t>164.6865</x:t>
+          <x:t>166.2501</x:t>
         </x:is>
       </x:c>
       <x:c r="C992" t="inlineStr">
         <x:is>
-          <x:t>272.5397</x:t>
+          <x:t>274.0743</x:t>
         </x:is>
       </x:c>
       <x:c r="D992" t="inlineStr">
         <x:is>
-          <x:t>129.9744</x:t>
+          <x:t>130.7680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="993">
       <x:c r="A993" s="2" t="n">
-        <x:v/>
+        <x:v>44906</x:v>
       </x:c>
       <x:c r="B993" t="inlineStr">
         <x:is>
-          <x:t>164.6845</x:t>
+          <x:t>166.2479</x:t>
         </x:is>
       </x:c>
       <x:c r="C993" t="inlineStr">
         <x:is>
-          <x:t>272.5302</x:t>
+          <x:t>274.0646</x:t>
         </x:is>
       </x:c>
       <x:c r="D993" t="inlineStr">
         <x:is>
-          <x:t>129.9695</x:t>
+          <x:t>130.7630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="994">
       <x:c r="A994" s="2" t="n">
-        <x:v/>
+        <x:v>44876</x:v>
       </x:c>
       <x:c r="B994" t="inlineStr">
         <x:is>
-          <x:t>164.5230</x:t>
+          <x:t>166.9718</x:t>
         </x:is>
       </x:c>
       <x:c r="C994" t="inlineStr">
         <x:is>
-          <x:t>272.2066</x:t>
+          <x:t>275.5502</x:t>
         </x:is>
       </x:c>
       <x:c r="D994" t="inlineStr">
         <x:is>
-          <x:t>129.9337</x:t>
+          <x:t>130.9895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="995">
       <x:c r="A995" s="2" t="n">
-        <x:v/>
+        <x:v>44845</x:v>
       </x:c>
       <x:c r="B995" t="inlineStr">
         <x:is>
-          <x:t>164.3550</x:t>
+          <x:t>166.0475</x:t>
         </x:is>
       </x:c>
       <x:c r="C995" t="inlineStr">
         <x:is>
-          <x:t>272.0033</x:t>
+          <x:t>274.2593</x:t>
         </x:is>
       </x:c>
       <x:c r="D995" t="inlineStr">
         <x:is>
-          <x:t>129.9232</x:t>
+          <x:t>130.6191</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="996">
       <x:c r="A996" s="2" t="n">
-        <x:v/>
+        <x:v>44815</x:v>
       </x:c>
       <x:c r="B996" t="inlineStr">
         <x:is>
-          <x:t>164.4540</x:t>
+          <x:t>164.7476</x:t>
         </x:is>
       </x:c>
       <x:c r="C996" t="inlineStr">
         <x:is>
-          <x:t>272.3214</x:t>
+          <x:t>272.9323</x:t>
         </x:is>
       </x:c>
       <x:c r="D996" t="inlineStr">
         <x:is>
-          <x:t>129.8164</x:t>
+          <x:t>130.4171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="997">
       <x:c r="A997" s="2" t="n">
-        <x:v/>
+        <x:v>44784</x:v>
       </x:c>
       <x:c r="B997" t="inlineStr">
         <x:is>
-          <x:t>164.2071</x:t>
+          <x:t>164.9924</x:t>
         </x:is>
       </x:c>
       <x:c r="C997" t="inlineStr">
         <x:is>
-          <x:t>271.9860</x:t>
+          <x:t>272.8608</x:t>
         </x:is>
       </x:c>
       <x:c r="D997" t="inlineStr">
         <x:is>
-          <x:t>129.7262</x:t>
+          <x:t>130.1806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="998">
       <x:c r="A998" s="2" t="n">
-        <x:v/>
+        <x:v>44753</x:v>
       </x:c>
       <x:c r="B998" t="inlineStr">
         <x:is>
-          <x:t>163.8832</x:t>
+          <x:t>165.0356</x:t>
         </x:is>
       </x:c>
       <x:c r="C998" t="inlineStr">
         <x:is>
-          <x:t>271.8579</x:t>
+          <x:t>272.9671</x:t>
         </x:is>
       </x:c>
       <x:c r="D998" t="inlineStr">
         <x:is>
-          <x:t>129.6685</x:t>
+          <x:t>130.1513</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="999">
       <x:c r="A999" s="2" t="n">
-        <x:v/>
+        <x:v>44723</x:v>
       </x:c>
       <x:c r="B999" t="inlineStr">
         <x:is>
-          <x:t>163.6554</x:t>
+          <x:t>164.6700</x:t>
         </x:is>
       </x:c>
       <x:c r="C999" t="inlineStr">
         <x:is>
-          <x:t>271.6422</x:t>
+          <x:t>272.5744</x:t>
         </x:is>
       </x:c>
       <x:c r="D999" t="inlineStr">
         <x:is>
-          <x:t>129.6448</x:t>
+          <x:t>130.1457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="1000">
       <x:c r="A1000" s="2" t="n">
-        <x:v/>
+        <x:v>44692</x:v>
       </x:c>
       <x:c r="B1000" t="inlineStr">
         <x:is>
-          <x:t>163.6524</x:t>
+          <x:t>164.6680</x:t>
         </x:is>
       </x:c>
       <x:c r="C1000" t="inlineStr">
         <x:is>
-          <x:t>271.6305</x:t>
+          <x:t>272.5647</x:t>
         </x:is>
       </x:c>
       <x:c r="D1000" t="inlineStr">
         <x:is>
-          <x:t>129.6388</x:t>
+          <x:t>130.1410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="1001">
       <x:c r="A1001" s="2" t="n">
-        <x:v/>
+        <x:v>44662</x:v>
       </x:c>
       <x:c r="B1001" t="inlineStr">
         <x:is>
-          <x:t>163.5770</x:t>
+          <x:t>164.7838</x:t>
         </x:is>
       </x:c>
       <x:c r="C1001" t="inlineStr">
         <x:is>
-          <x:t>271.4708</x:t>
+          <x:t>272.7957</x:t>
         </x:is>
       </x:c>
       <x:c r="D1001" t="inlineStr">
         <x:is>
-          <x:t>129.6217</x:t>
+          <x:t>130.1725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>