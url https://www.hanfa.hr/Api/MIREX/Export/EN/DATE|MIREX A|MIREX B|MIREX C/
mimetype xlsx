--- v4 (2026-08-06)
+++ v5 (2026-08-27)
@@ -1,20078 +1,20078 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56b4506febf24c10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84ce689353da4eb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc0a58c4c6d244231"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra69bc29db3b14be8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="dd.MM.yyyy."/>
     <x:numFmt numFmtId="165" formatCode="#,##0.0000###"/>
   </x:numFmts>
   <x:fonts>
     <x:font/>
   </x:fonts>
   <x:fills>
     <x:fill/>
   </x:fills>
   <x:borders>
     <x:border/>
   </x:borders>
   <x:cellStyleXfs>
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs>
     <x:xf/>
     <x:xf numFmtId="2" applyNumberFormat="1"/>
     <x:xf numFmtId="164" applyNumberFormat="1"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc0a58c4c6d244231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15216f4761034043" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra69bc29db3b14be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6bc2c1b4a094d34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>DATE</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>MIREX A</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>MIREX B</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>MIREX C</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="2" t="n">
-        <x:v>46150</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B2" t="inlineStr">
         <x:is>
-          <x:t>286.1574</x:t>
+          <x:t>287.3135</x:t>
         </x:is>
       </x:c>
       <x:c r="C2" t="inlineStr">
         <x:is>
-          <x:t>384.5152</x:t>
+          <x:t>386.1150</x:t>
         </x:is>
       </x:c>
       <x:c r="D2" t="inlineStr">
         <x:is>
-          <x:t>144.9445</x:t>
+          <x:t>144.9513</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" s="2" t="n">
-        <x:v>46120</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B3" t="inlineStr">
         <x:is>
-          <x:t>286.4137</x:t>
+          <x:t>286.6162</x:t>
         </x:is>
       </x:c>
       <x:c r="C3" t="inlineStr">
         <x:is>
-          <x:t>384.2357</x:t>
+          <x:t>385.3778</x:t>
         </x:is>
       </x:c>
       <x:c r="D3" t="inlineStr">
         <x:is>
-          <x:t>144.9271</x:t>
+          <x:t>144.8583</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" s="2" t="n">
-        <x:v>46089</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B4" t="inlineStr">
         <x:is>
-          <x:t>284.9396</x:t>
+          <x:t>287.2941</x:t>
         </x:is>
       </x:c>
       <x:c r="C4" t="inlineStr">
         <x:is>
-          <x:t>383.0824</x:t>
+          <x:t>385.9472</x:t>
         </x:is>
       </x:c>
       <x:c r="D4" t="inlineStr">
         <x:is>
-          <x:t>144.8384</x:t>
+          <x:t>144.8563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B5" t="inlineStr">
         <x:is>
-          <x:t>283.2641</x:t>
+          <x:t>286.6228</x:t>
         </x:is>
       </x:c>
       <x:c r="C5" t="inlineStr">
         <x:is>
-          <x:t>381.7664</x:t>
+          <x:t>385.3811</x:t>
         </x:is>
       </x:c>
       <x:c r="D5" t="inlineStr">
         <x:is>
-          <x:t>144.7417</x:t>
+          <x:t>144.8502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B6" t="inlineStr">
         <x:is>
-          <x:t>283.5048</x:t>
+          <x:t>286.8895</x:t>
         </x:is>
       </x:c>
       <x:c r="C6" t="inlineStr">
         <x:is>
-          <x:t>382.0617</x:t>
+          <x:t>385.8016</x:t>
         </x:is>
       </x:c>
       <x:c r="D6" t="inlineStr">
         <x:is>
-          <x:t>144.7705</x:t>
+          <x:t>144.8473</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B7" t="inlineStr">
         <x:is>
-          <x:t>281.6507</x:t>
+          <x:t>286.1335</x:t>
         </x:is>
       </x:c>
       <x:c r="C7" t="inlineStr">
         <x:is>
-          <x:t>381.2384</x:t>
+          <x:t>385.0015</x:t>
         </x:is>
       </x:c>
       <x:c r="D7" t="inlineStr">
         <x:is>
-          <x:t>144.7554</x:t>
+          <x:t>144.8406</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B8" t="inlineStr">
         <x:is>
-          <x:t>282.6474</x:t>
+          <x:t>287.2699</x:t>
         </x:is>
       </x:c>
       <x:c r="C8" t="inlineStr">
         <x:is>
-          <x:t>382.0782</x:t>
+          <x:t>385.6297</x:t>
         </x:is>
       </x:c>
       <x:c r="D8" t="inlineStr">
         <x:is>
-          <x:t>144.8566</x:t>
+          <x:t>144.9220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B9" t="inlineStr">
         <x:is>
-          <x:t>282.5982</x:t>
+          <x:t>286.9308</x:t>
         </x:is>
       </x:c>
       <x:c r="C9" t="inlineStr">
         <x:is>
-          <x:t>381.8137</x:t>
+          <x:t>385.3393</x:t>
         </x:is>
       </x:c>
       <x:c r="D9" t="inlineStr">
         <x:is>
-          <x:t>144.7936</x:t>
+          <x:t>144.9202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B10" t="inlineStr">
         <x:is>
-          <x:t>282.3062</x:t>
+          <x:t>287.1763</x:t>
         </x:is>
       </x:c>
       <x:c r="C10" t="inlineStr">
         <x:is>
-          <x:t>381.6765</x:t>
+          <x:t>385.7297</x:t>
         </x:is>
       </x:c>
       <x:c r="D10" t="inlineStr">
         <x:is>
-          <x:t>144.6887</x:t>
+          <x:t>145.0002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" s="2" t="n">
-        <x:v/>
+        <x:v>46364</x:v>
       </x:c>
       <x:c r="B11" t="inlineStr">
         <x:is>
-          <x:t>281.8738</x:t>
+          <x:t>286.5061</x:t>
         </x:is>
       </x:c>
       <x:c r="C11" t="inlineStr">
         <x:is>
-          <x:t>380.8476</x:t>
+          <x:t>385.1068</x:t>
         </x:is>
       </x:c>
       <x:c r="D11" t="inlineStr">
         <x:is>
-          <x:t>144.6501</x:t>
+          <x:t>144.9426</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" s="2" t="n">
-        <x:v/>
+        <x:v>46334</x:v>
       </x:c>
       <x:c r="B12" t="inlineStr">
         <x:is>
-          <x:t>281.9184</x:t>
+          <x:t>286.0468</x:t>
         </x:is>
       </x:c>
       <x:c r="C12" t="inlineStr">
         <x:is>
-          <x:t>381.0166</x:t>
+          <x:t>384.8453</x:t>
         </x:is>
       </x:c>
       <x:c r="D12" t="inlineStr">
         <x:is>
-          <x:t>144.7264</x:t>
+          <x:t>144.9146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" s="2" t="n">
-        <x:v/>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B13" t="inlineStr">
         <x:is>
-          <x:t>282.0645</x:t>
+          <x:t>285.9407</x:t>
         </x:is>
       </x:c>
       <x:c r="C13" t="inlineStr">
         <x:is>
-          <x:t>381.1482</x:t>
+          <x:t>384.6387</x:t>
         </x:is>
       </x:c>
       <x:c r="D13" t="inlineStr">
         <x:is>
-          <x:t>144.7529</x:t>
+          <x:t>144.9311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" s="2" t="n">
-        <x:v/>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B14" t="inlineStr">
         <x:is>
-          <x:t>281.2848</x:t>
+          <x:t>286.5182</x:t>
         </x:is>
       </x:c>
       <x:c r="C14" t="inlineStr">
         <x:is>
-          <x:t>381.0058</x:t>
+          <x:t>385.1499</x:t>
         </x:is>
       </x:c>
       <x:c r="D14" t="inlineStr">
         <x:is>
-          <x:t>144.7962</x:t>
+          <x:t>144.9570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" s="2" t="n">
-        <x:v/>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B15" t="inlineStr">
         <x:is>
-          <x:t>281.5715</x:t>
+          <x:t>285.9980</x:t>
         </x:is>
       </x:c>
       <x:c r="C15" t="inlineStr">
         <x:is>
-          <x:t>381.4090</x:t>
+          <x:t>384.4263</x:t>
         </x:is>
       </x:c>
       <x:c r="D15" t="inlineStr">
         <x:is>
-          <x:t>144.8217</x:t>
+          <x:t>144.9258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" s="2" t="n">
-        <x:v/>
+        <x:v>46150</x:v>
       </x:c>
       <x:c r="B16" t="inlineStr">
         <x:is>
-          <x:t>282.5168</x:t>
+          <x:t>286.1574</x:t>
         </x:is>
       </x:c>
       <x:c r="C16" t="inlineStr">
         <x:is>
-          <x:t>382.0040</x:t>
+          <x:t>384.5152</x:t>
         </x:is>
       </x:c>
       <x:c r="D16" t="inlineStr">
         <x:is>
-          <x:t>144.8109</x:t>
+          <x:t>144.9445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" s="2" t="n">
-        <x:v/>
+        <x:v>46120</x:v>
       </x:c>
       <x:c r="B17" t="inlineStr">
         <x:is>
-          <x:t>283.1996</x:t>
+          <x:t>286.4137</x:t>
         </x:is>
       </x:c>
       <x:c r="C17" t="inlineStr">
         <x:is>
-          <x:t>382.3770</x:t>
+          <x:t>384.2357</x:t>
         </x:is>
       </x:c>
       <x:c r="D17" t="inlineStr">
         <x:is>
-          <x:t>144.8541</x:t>
+          <x:t>144.9271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" s="2" t="n">
-        <x:v/>
+        <x:v>46089</x:v>
       </x:c>
       <x:c r="B18" t="inlineStr">
         <x:is>
-          <x:t>282.9318</x:t>
+          <x:t>284.9396</x:t>
         </x:is>
       </x:c>
       <x:c r="C18" t="inlineStr">
         <x:is>
-          <x:t>381.7629</x:t>
+          <x:t>383.0824</x:t>
         </x:is>
       </x:c>
       <x:c r="D18" t="inlineStr">
         <x:is>
-          <x:t>144.8405</x:t>
+          <x:t>144.8384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B19" t="inlineStr">
         <x:is>
-          <x:t>281.9108</x:t>
+          <x:t>283.2641</x:t>
         </x:is>
       </x:c>
       <x:c r="C19" t="inlineStr">
         <x:is>
-          <x:t>381.1528</x:t>
+          <x:t>381.7664</x:t>
         </x:is>
       </x:c>
       <x:c r="D19" t="inlineStr">
         <x:is>
-          <x:t>144.9035</x:t>
+          <x:t>144.7417</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" s="2" t="n">
-        <x:v>46302</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B20" t="inlineStr">
         <x:is>
-          <x:t>283.2621</x:t>
+          <x:t>283.5048</x:t>
         </x:is>
       </x:c>
       <x:c r="C20" t="inlineStr">
         <x:is>
-          <x:t>382.3069</x:t>
+          <x:t>382.0617</x:t>
         </x:is>
       </x:c>
       <x:c r="D20" t="inlineStr">
         <x:is>
-          <x:t>144.9739</x:t>
+          <x:t>144.7705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" s="2" t="n">
-        <x:v>46272</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B21" t="inlineStr">
         <x:is>
-          <x:t>283.0450</x:t>
+          <x:t>281.6507</x:t>
         </x:is>
       </x:c>
       <x:c r="C21" t="inlineStr">
         <x:is>
-          <x:t>382.1315</x:t>
+          <x:t>381.2384</x:t>
         </x:is>
       </x:c>
       <x:c r="D21" t="inlineStr">
         <x:is>
-          <x:t>144.9272</x:t>
+          <x:t>144.7554</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" s="2" t="n">
-        <x:v>46241</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B22" t="inlineStr">
         <x:is>
-          <x:t>281.9484</x:t>
+          <x:t>282.6474</x:t>
         </x:is>
       </x:c>
       <x:c r="C22" t="inlineStr">
         <x:is>
-          <x:t>381.1991</x:t>
+          <x:t>382.0782</x:t>
         </x:is>
       </x:c>
       <x:c r="D22" t="inlineStr">
         <x:is>
-          <x:t>144.8528</x:t>
+          <x:t>144.8566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" s="2" t="n">
-        <x:v>46210</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B23" t="inlineStr">
         <x:is>
-          <x:t>283.5568</x:t>
+          <x:t>282.5982</x:t>
         </x:is>
       </x:c>
       <x:c r="C23" t="inlineStr">
         <x:is>
-          <x:t>382.7235</x:t>
+          <x:t>381.8137</x:t>
         </x:is>
       </x:c>
       <x:c r="D23" t="inlineStr">
         <x:is>
-          <x:t>145.0151</x:t>
+          <x:t>144.7936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" s="2" t="n">
-        <x:v>46180</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B24" t="inlineStr">
         <x:is>
-          <x:t>284.6120</x:t>
+          <x:t>282.3062</x:t>
         </x:is>
       </x:c>
       <x:c r="C24" t="inlineStr">
         <x:is>
-          <x:t>383.4603</x:t>
+          <x:t>381.6765</x:t>
         </x:is>
       </x:c>
       <x:c r="D24" t="inlineStr">
         <x:is>
-          <x:t>145.0784</x:t>
+          <x:t>144.6887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" s="2" t="n">
-        <x:v>46088</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B25" t="inlineStr">
         <x:is>
-          <x:t>283.4039</x:t>
+          <x:t>281.8738</x:t>
         </x:is>
       </x:c>
       <x:c r="C25" t="inlineStr">
         <x:is>
-          <x:t>382.6654</x:t>
+          <x:t>380.8476</x:t>
         </x:is>
       </x:c>
       <x:c r="D25" t="inlineStr">
         <x:is>
-          <x:t>145.0494</x:t>
+          <x:t>144.6501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" s="2" t="n">
-        <x:v>46060</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B26" t="inlineStr">
         <x:is>
-          <x:t>283.3416</x:t>
+          <x:t>281.9184</x:t>
         </x:is>
       </x:c>
       <x:c r="C26" t="inlineStr">
         <x:is>
-          <x:t>382.4011</x:t>
+          <x:t>381.0166</x:t>
         </x:is>
       </x:c>
       <x:c r="D26" t="inlineStr">
         <x:is>
-          <x:t>145.0773</x:t>
+          <x:t>144.7264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" s="2" t="n">
-        <x:v>46029</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B27" t="inlineStr">
         <x:is>
-          <x:t>283.0785</x:t>
+          <x:t>282.0645</x:t>
         </x:is>
       </x:c>
       <x:c r="C27" t="inlineStr">
         <x:is>
-          <x:t>382.2390</x:t>
+          <x:t>381.1482</x:t>
         </x:is>
       </x:c>
       <x:c r="D27" t="inlineStr">
         <x:is>
-          <x:t>145.0726</x:t>
+          <x:t>144.7529</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B28" t="inlineStr">
         <x:is>
-          <x:t>282.9955</x:t>
+          <x:t>281.2848</x:t>
         </x:is>
       </x:c>
       <x:c r="C28" t="inlineStr">
         <x:is>
-          <x:t>382.4158</x:t>
+          <x:t>381.0058</x:t>
         </x:is>
       </x:c>
       <x:c r="D28" t="inlineStr">
         <x:is>
-          <x:t>145.0769</x:t>
+          <x:t>144.7962</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B29" t="inlineStr">
         <x:is>
-          <x:t>281.6956</x:t>
+          <x:t>281.5715</x:t>
         </x:is>
       </x:c>
       <x:c r="C29" t="inlineStr">
         <x:is>
-          <x:t>381.7620</x:t>
+          <x:t>381.4090</x:t>
         </x:is>
       </x:c>
       <x:c r="D29" t="inlineStr">
         <x:is>
-          <x:t>145.0500</x:t>
+          <x:t>144.8217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B30" t="inlineStr">
         <x:is>
-          <x:t>281.0798</x:t>
+          <x:t>282.5168</x:t>
         </x:is>
       </x:c>
       <x:c r="C30" t="inlineStr">
         <x:is>
-          <x:t>381.7120</x:t>
+          <x:t>382.0040</x:t>
         </x:is>
       </x:c>
       <x:c r="D30" t="inlineStr">
         <x:is>
-          <x:t>145.0305</x:t>
+          <x:t>144.8109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B31" t="inlineStr">
         <x:is>
-          <x:t>281.3254</x:t>
+          <x:t>283.1996</x:t>
         </x:is>
       </x:c>
       <x:c r="C31" t="inlineStr">
         <x:is>
-          <x:t>381.8046</x:t>
+          <x:t>382.3770</x:t>
         </x:is>
       </x:c>
       <x:c r="D31" t="inlineStr">
         <x:is>
-          <x:t>145.0008</x:t>
+          <x:t>144.8541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B32" t="inlineStr">
         <x:is>
-          <x:t>280.1332</x:t>
+          <x:t>282.9318</x:t>
         </x:is>
       </x:c>
       <x:c r="C32" t="inlineStr">
         <x:is>
-          <x:t>381.3597</x:t>
+          <x:t>381.7629</x:t>
         </x:is>
       </x:c>
       <x:c r="D32" t="inlineStr">
         <x:is>
-          <x:t>144.9694</x:t>
+          <x:t>144.8405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B33" t="inlineStr">
         <x:is>
-          <x:t>279.9090</x:t>
+          <x:t>281.9108</x:t>
         </x:is>
       </x:c>
       <x:c r="C33" t="inlineStr">
         <x:is>
-          <x:t>380.9184</x:t>
+          <x:t>381.1528</x:t>
         </x:is>
       </x:c>
       <x:c r="D33" t="inlineStr">
         <x:is>
-          <x:t>144.8879</x:t>
+          <x:t>144.9035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" s="2" t="n">
-        <x:v/>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="B34" t="inlineStr">
         <x:is>
-          <x:t>281.9601</x:t>
+          <x:t>283.2621</x:t>
         </x:is>
       </x:c>
       <x:c r="C34" t="inlineStr">
         <x:is>
-          <x:t>382.0749</x:t>
+          <x:t>382.3069</x:t>
         </x:is>
       </x:c>
       <x:c r="D34" t="inlineStr">
         <x:is>
-          <x:t>144.8566</x:t>
+          <x:t>144.9739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" s="2" t="n">
-        <x:v/>
+        <x:v>46272</x:v>
       </x:c>
       <x:c r="B35" t="inlineStr">
         <x:is>
-          <x:t>281.7301</x:t>
+          <x:t>283.0450</x:t>
         </x:is>
       </x:c>
       <x:c r="C35" t="inlineStr">
         <x:is>
-          <x:t>382.0901</x:t>
+          <x:t>382.1315</x:t>
         </x:is>
       </x:c>
       <x:c r="D35" t="inlineStr">
         <x:is>
-          <x:t>144.8027</x:t>
+          <x:t>144.9272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" s="2" t="n">
-        <x:v/>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B36" t="inlineStr">
         <x:is>
-          <x:t>281.3850</x:t>
+          <x:t>281.9484</x:t>
         </x:is>
       </x:c>
       <x:c r="C36" t="inlineStr">
         <x:is>
-          <x:t>381.9373</x:t>
+          <x:t>381.1991</x:t>
         </x:is>
       </x:c>
       <x:c r="D36" t="inlineStr">
         <x:is>
-          <x:t>144.8602</x:t>
+          <x:t>144.8528</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" s="2" t="n">
-        <x:v/>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B37" t="inlineStr">
         <x:is>
-          <x:t>280.4067</x:t>
+          <x:t>283.5568</x:t>
         </x:is>
       </x:c>
       <x:c r="C37" t="inlineStr">
         <x:is>
-          <x:t>381.5899</x:t>
+          <x:t>382.7235</x:t>
         </x:is>
       </x:c>
       <x:c r="D37" t="inlineStr">
         <x:is>
-          <x:t>144.8727</x:t>
+          <x:t>145.0151</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" s="2" t="n">
-        <x:v/>
+        <x:v>46180</x:v>
       </x:c>
       <x:c r="B38" t="inlineStr">
         <x:is>
-          <x:t>280.2728</x:t>
+          <x:t>284.6120</x:t>
         </x:is>
       </x:c>
       <x:c r="C38" t="inlineStr">
         <x:is>
-          <x:t>381.6857</x:t>
+          <x:t>383.4603</x:t>
         </x:is>
       </x:c>
       <x:c r="D38" t="inlineStr">
         <x:is>
-          <x:t>144.8653</x:t>
+          <x:t>145.0784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" s="2" t="n">
-        <x:v/>
+        <x:v>46088</x:v>
       </x:c>
       <x:c r="B39" t="inlineStr">
         <x:is>
-          <x:t>280.1555</x:t>
+          <x:t>283.4039</x:t>
         </x:is>
       </x:c>
       <x:c r="C39" t="inlineStr">
         <x:is>
-          <x:t>381.1653</x:t>
+          <x:t>382.6654</x:t>
         </x:is>
       </x:c>
       <x:c r="D39" t="inlineStr">
         <x:is>
-          <x:t>144.8184</x:t>
+          <x:t>145.0494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" s="2" t="n">
-        <x:v>46362</x:v>
+        <x:v>46060</x:v>
       </x:c>
       <x:c r="B40" t="inlineStr">
         <x:is>
-          <x:t>277.2888</x:t>
+          <x:t>283.3416</x:t>
         </x:is>
       </x:c>
       <x:c r="C40" t="inlineStr">
         <x:is>
-          <x:t>378.9252</x:t>
+          <x:t>382.4011</x:t>
         </x:is>
       </x:c>
       <x:c r="D40" t="inlineStr">
         <x:is>
-          <x:t>144.6923</x:t>
+          <x:t>145.0773</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" s="2" t="n">
-        <x:v>46332</x:v>
+        <x:v>46029</x:v>
       </x:c>
       <x:c r="B41" t="inlineStr">
         <x:is>
-          <x:t>275.5945</x:t>
+          <x:t>283.0785</x:t>
         </x:is>
       </x:c>
       <x:c r="C41" t="inlineStr">
         <x:is>
-          <x:t>377.2168</x:t>
+          <x:t>382.2390</x:t>
         </x:is>
       </x:c>
       <x:c r="D41" t="inlineStr">
         <x:is>
-          <x:t>144.5747</x:t>
+          <x:t>145.0726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" s="2" t="n">
-        <x:v>46301</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B42" t="inlineStr">
         <x:is>
-          <x:t>274.1481</x:t>
+          <x:t>282.9955</x:t>
         </x:is>
       </x:c>
       <x:c r="C42" t="inlineStr">
         <x:is>
-          <x:t>376.3449</x:t>
+          <x:t>382.4158</x:t>
         </x:is>
       </x:c>
       <x:c r="D42" t="inlineStr">
         <x:is>
-          <x:t>144.5095</x:t>
+          <x:t>145.0769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" s="2" t="n">
-        <x:v>46271</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B43" t="inlineStr">
         <x:is>
-          <x:t>275.3114</x:t>
+          <x:t>281.6956</x:t>
         </x:is>
       </x:c>
       <x:c r="C43" t="inlineStr">
         <x:is>
-          <x:t>377.1369</x:t>
+          <x:t>381.7620</x:t>
         </x:is>
       </x:c>
       <x:c r="D43" t="inlineStr">
         <x:is>
-          <x:t>144.5437</x:t>
+          <x:t>145.0500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" s="2" t="n">
-        <x:v>46240</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B44" t="inlineStr">
         <x:is>
-          <x:t>275.0473</x:t>
+          <x:t>281.0798</x:t>
         </x:is>
       </x:c>
       <x:c r="C44" t="inlineStr">
         <x:is>
-          <x:t>376.5768</x:t>
+          <x:t>381.7120</x:t>
         </x:is>
       </x:c>
       <x:c r="D44" t="inlineStr">
         <x:is>
-          <x:t>144.4987</x:t>
+          <x:t>145.0305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" s="2" t="n">
-        <x:v>46148</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B45" t="inlineStr">
         <x:is>
-          <x:t>275.3179</x:t>
+          <x:t>281.3254</x:t>
         </x:is>
       </x:c>
       <x:c r="C45" t="inlineStr">
         <x:is>
-          <x:t>377.1015</x:t>
+          <x:t>381.8046</x:t>
         </x:is>
       </x:c>
       <x:c r="D45" t="inlineStr">
         <x:is>
-          <x:t>144.5425</x:t>
+          <x:t>145.0008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" s="2" t="n">
-        <x:v>46118</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B46" t="inlineStr">
         <x:is>
-          <x:t>277.5602</x:t>
+          <x:t>280.1332</x:t>
         </x:is>
       </x:c>
       <x:c r="C46" t="inlineStr">
         <x:is>
-          <x:t>379.1280</x:t>
+          <x:t>381.3597</x:t>
         </x:is>
       </x:c>
       <x:c r="D46" t="inlineStr">
         <x:is>
-          <x:t>144.5724</x:t>
+          <x:t>144.9694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" s="2" t="n">
-        <x:v>46087</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B47" t="inlineStr">
         <x:is>
-          <x:t>277.7427</x:t>
+          <x:t>279.9090</x:t>
         </x:is>
       </x:c>
       <x:c r="C47" t="inlineStr">
         <x:is>
-          <x:t>379.1076</x:t>
+          <x:t>380.9184</x:t>
         </x:is>
       </x:c>
       <x:c r="D47" t="inlineStr">
         <x:is>
-          <x:t>144.5732</x:t>
+          <x:t>144.8879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" s="2" t="n">
-        <x:v>46059</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B48" t="inlineStr">
         <x:is>
-          <x:t>277.6288</x:t>
+          <x:t>281.9601</x:t>
         </x:is>
       </x:c>
       <x:c r="C48" t="inlineStr">
         <x:is>
-          <x:t>378.8861</x:t>
+          <x:t>382.0749</x:t>
         </x:is>
       </x:c>
       <x:c r="D48" t="inlineStr">
         <x:is>
-          <x:t>144.6548</x:t>
+          <x:t>144.8566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" s="2" t="n">
-        <x:v>46028</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B49" t="inlineStr">
         <x:is>
-          <x:t>276.8111</x:t>
+          <x:t>281.7301</x:t>
         </x:is>
       </x:c>
       <x:c r="C49" t="inlineStr">
         <x:is>
-          <x:t>378.0388</x:t>
+          <x:t>382.0901</x:t>
         </x:is>
       </x:c>
       <x:c r="D49" t="inlineStr">
         <x:is>
-          <x:t>144.6062</x:t>
+          <x:t>144.8027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B50" t="inlineStr">
         <x:is>
-          <x:t>275.9867</x:t>
+          <x:t>281.3850</x:t>
         </x:is>
       </x:c>
       <x:c r="C50" t="inlineStr">
         <x:is>
-          <x:t>377.2872</x:t>
+          <x:t>381.9373</x:t>
         </x:is>
       </x:c>
       <x:c r="D50" t="inlineStr">
         <x:is>
-          <x:t>144.6949</x:t>
+          <x:t>144.8602</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B51" t="inlineStr">
         <x:is>
-          <x:t>275.9741</x:t>
+          <x:t>280.4067</x:t>
         </x:is>
       </x:c>
       <x:c r="C51" t="inlineStr">
         <x:is>
-          <x:t>377.2644</x:t>
+          <x:t>381.5899</x:t>
         </x:is>
       </x:c>
       <x:c r="D51" t="inlineStr">
         <x:is>
-          <x:t>144.6796</x:t>
+          <x:t>144.8727</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B52" t="inlineStr">
         <x:is>
-          <x:t>275.3338</x:t>
+          <x:t>280.2728</x:t>
         </x:is>
       </x:c>
       <x:c r="C52" t="inlineStr">
         <x:is>
-          <x:t>376.5667</x:t>
+          <x:t>381.6857</x:t>
         </x:is>
       </x:c>
       <x:c r="D52" t="inlineStr">
         <x:is>
-          <x:t>144.6200</x:t>
+          <x:t>144.8653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B53" t="inlineStr">
         <x:is>
-          <x:t>274.8003</x:t>
+          <x:t>280.1555</x:t>
         </x:is>
       </x:c>
       <x:c r="C53" t="inlineStr">
         <x:is>
-          <x:t>376.2218</x:t>
+          <x:t>381.1653</x:t>
         </x:is>
       </x:c>
       <x:c r="D53" t="inlineStr">
         <x:is>
-          <x:t>144.5902</x:t>
+          <x:t>144.8184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" s="2" t="n">
-        <x:v/>
+        <x:v>46362</x:v>
       </x:c>
       <x:c r="B54" t="inlineStr">
         <x:is>
-          <x:t>274.8261</x:t>
+          <x:t>277.2888</x:t>
         </x:is>
       </x:c>
       <x:c r="C54" t="inlineStr">
         <x:is>
-          <x:t>376.2682</x:t>
+          <x:t>378.9252</x:t>
         </x:is>
       </x:c>
       <x:c r="D54" t="inlineStr">
         <x:is>
-          <x:t>144.5337</x:t>
+          <x:t>144.6923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" s="2" t="n">
-        <x:v/>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B55" t="inlineStr">
         <x:is>
-          <x:t>273.9954</x:t>
+          <x:t>275.5945</x:t>
         </x:is>
       </x:c>
       <x:c r="C55" t="inlineStr">
         <x:is>
-          <x:t>376.0357</x:t>
+          <x:t>377.2168</x:t>
         </x:is>
       </x:c>
       <x:c r="D55" t="inlineStr">
         <x:is>
-          <x:t>144.5749</x:t>
+          <x:t>144.5747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" s="2" t="n">
-        <x:v/>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="B56" t="inlineStr">
         <x:is>
-          <x:t>273.0843</x:t>
+          <x:t>274.1481</x:t>
         </x:is>
       </x:c>
       <x:c r="C56" t="inlineStr">
         <x:is>
-          <x:t>375.0840</x:t>
+          <x:t>376.3449</x:t>
         </x:is>
       </x:c>
       <x:c r="D56" t="inlineStr">
         <x:is>
-          <x:t>144.3857</x:t>
+          <x:t>144.5095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" s="2" t="n">
-        <x:v/>
+        <x:v>46271</x:v>
       </x:c>
       <x:c r="B57" t="inlineStr">
         <x:is>
-          <x:t>272.3141</x:t>
+          <x:t>275.3114</x:t>
         </x:is>
       </x:c>
       <x:c r="C57" t="inlineStr">
         <x:is>
-          <x:t>374.1246</x:t>
+          <x:t>377.1369</x:t>
         </x:is>
       </x:c>
       <x:c r="D57" t="inlineStr">
         <x:is>
-          <x:t>144.3022</x:t>
+          <x:t>144.5437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" s="2" t="n">
-        <x:v/>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B58" t="inlineStr">
         <x:is>
-          <x:t>271.6580</x:t>
+          <x:t>275.0473</x:t>
         </x:is>
       </x:c>
       <x:c r="C58" t="inlineStr">
         <x:is>
-          <x:t>373.7161</x:t>
+          <x:t>376.5768</x:t>
         </x:is>
       </x:c>
       <x:c r="D58" t="inlineStr">
         <x:is>
-          <x:t>144.2749</x:t>
+          <x:t>144.4987</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" s="2" t="n">
-        <x:v/>
+        <x:v>46148</x:v>
       </x:c>
       <x:c r="B59" t="inlineStr">
         <x:is>
-          <x:t>270.2924</x:t>
+          <x:t>275.3179</x:t>
         </x:is>
       </x:c>
       <x:c r="C59" t="inlineStr">
         <x:is>
-          <x:t>372.6900</x:t>
+          <x:t>377.1015</x:t>
         </x:is>
       </x:c>
       <x:c r="D59" t="inlineStr">
         <x:is>
-          <x:t>144.1364</x:t>
+          <x:t>144.5425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" s="2" t="n">
-        <x:v/>
+        <x:v>46118</x:v>
       </x:c>
       <x:c r="B60" t="inlineStr">
         <x:is>
-          <x:t>270.9015</x:t>
+          <x:t>277.5602</x:t>
         </x:is>
       </x:c>
       <x:c r="C60" t="inlineStr">
         <x:is>
-          <x:t>373.3422</x:t>
+          <x:t>379.1280</x:t>
         </x:is>
       </x:c>
       <x:c r="D60" t="inlineStr">
         <x:is>
-          <x:t>144.1937</x:t>
+          <x:t>144.5724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" s="2" t="n">
-        <x:v/>
+        <x:v>46087</x:v>
       </x:c>
       <x:c r="B61" t="inlineStr">
         <x:is>
-          <x:t>270.8370</x:t>
+          <x:t>277.7427</x:t>
         </x:is>
       </x:c>
       <x:c r="C61" t="inlineStr">
         <x:is>
-          <x:t>372.8853</x:t>
+          <x:t>379.1076</x:t>
         </x:is>
       </x:c>
       <x:c r="D61" t="inlineStr">
         <x:is>
-          <x:t>144.1864</x:t>
+          <x:t>144.5732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" s="2" t="n">
-        <x:v/>
+        <x:v>46059</x:v>
       </x:c>
       <x:c r="B62" t="inlineStr">
         <x:is>
-          <x:t>272.4536</x:t>
+          <x:t>277.6288</x:t>
         </x:is>
       </x:c>
       <x:c r="C62" t="inlineStr">
         <x:is>
-          <x:t>374.5774</x:t>
+          <x:t>378.8861</x:t>
         </x:is>
       </x:c>
       <x:c r="D62" t="inlineStr">
         <x:is>
-          <x:t>144.3469</x:t>
+          <x:t>144.6548</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" s="2" t="n">
-        <x:v/>
+        <x:v>46028</x:v>
       </x:c>
       <x:c r="B63" t="inlineStr">
         <x:is>
-          <x:t>271.8207</x:t>
+          <x:t>276.8111</x:t>
         </x:is>
       </x:c>
       <x:c r="C63" t="inlineStr">
         <x:is>
-          <x:t>373.7731</x:t>
+          <x:t>378.0388</x:t>
         </x:is>
       </x:c>
       <x:c r="D63" t="inlineStr">
         <x:is>
-          <x:t>144.2852</x:t>
+          <x:t>144.6062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" s="2" t="n">
-        <x:v>46361</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B64" t="inlineStr">
         <x:is>
-          <x:t>270.7462</x:t>
+          <x:t>275.9867</x:t>
         </x:is>
       </x:c>
       <x:c r="C64" t="inlineStr">
         <x:is>
-          <x:t>372.8918</x:t>
+          <x:t>377.2872</x:t>
         </x:is>
       </x:c>
       <x:c r="D64" t="inlineStr">
         <x:is>
-          <x:t>144.2763</x:t>
+          <x:t>144.6949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" s="2" t="n">
-        <x:v>46331</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B65" t="inlineStr">
         <x:is>
-          <x:t>271.6928</x:t>
+          <x:t>275.9741</x:t>
         </x:is>
       </x:c>
       <x:c r="C65" t="inlineStr">
         <x:is>
-          <x:t>373.8374</x:t>
+          <x:t>377.2644</x:t>
         </x:is>
       </x:c>
       <x:c r="D65" t="inlineStr">
         <x:is>
-          <x:t>144.3741</x:t>
+          <x:t>144.6796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" s="2" t="n">
-        <x:v>46239</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B66" t="inlineStr">
         <x:is>
-          <x:t>271.3076</x:t>
+          <x:t>275.3338</x:t>
         </x:is>
       </x:c>
       <x:c r="C66" t="inlineStr">
         <x:is>
-          <x:t>373.4769</x:t>
+          <x:t>376.5667</x:t>
         </x:is>
       </x:c>
       <x:c r="D66" t="inlineStr">
         <x:is>
-          <x:t>144.4181</x:t>
+          <x:t>144.6200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" s="2" t="n">
-        <x:v>46208</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B67" t="inlineStr">
         <x:is>
-          <x:t>270.8234</x:t>
+          <x:t>274.8003</x:t>
         </x:is>
       </x:c>
       <x:c r="C67" t="inlineStr">
         <x:is>
-          <x:t>372.8603</x:t>
+          <x:t>376.2218</x:t>
         </x:is>
       </x:c>
       <x:c r="D67" t="inlineStr">
         <x:is>
-          <x:t>144.4255</x:t>
+          <x:t>144.5902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" s="2" t="n">
-        <x:v>46178</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B68" t="inlineStr">
         <x:is>
-          <x:t>271.0550</x:t>
+          <x:t>274.8261</x:t>
         </x:is>
       </x:c>
       <x:c r="C68" t="inlineStr">
         <x:is>
-          <x:t>373.0121</x:t>
+          <x:t>376.2682</x:t>
         </x:is>
       </x:c>
       <x:c r="D68" t="inlineStr">
         <x:is>
-          <x:t>144.3937</x:t>
+          <x:t>144.5337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" s="2" t="n">
-        <x:v>46147</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B69" t="inlineStr">
         <x:is>
-          <x:t>269.0032</x:t>
+          <x:t>273.9954</x:t>
         </x:is>
       </x:c>
       <x:c r="C69" t="inlineStr">
         <x:is>
-          <x:t>371.0474</x:t>
+          <x:t>376.0357</x:t>
         </x:is>
       </x:c>
       <x:c r="D69" t="inlineStr">
         <x:is>
-          <x:t>144.1870</x:t>
+          <x:t>144.5749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" s="2" t="n">
-        <x:v>46117</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B70" t="inlineStr">
         <x:is>
-          <x:t>268.0903</x:t>
+          <x:t>273.0843</x:t>
         </x:is>
       </x:c>
       <x:c r="C70" t="inlineStr">
         <x:is>
-          <x:t>370.2497</x:t>
+          <x:t>375.0840</x:t>
         </x:is>
       </x:c>
       <x:c r="D70" t="inlineStr">
         <x:is>
-          <x:t>144.1081</x:t>
+          <x:t>144.3857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" s="2" t="n">
-        <x:v>46027</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B71" t="inlineStr">
         <x:is>
-          <x:t>268.1960</x:t>
+          <x:t>272.3141</x:t>
         </x:is>
       </x:c>
       <x:c r="C71" t="inlineStr">
         <x:is>
-          <x:t>370.4191</x:t>
+          <x:t>374.1246</x:t>
         </x:is>
       </x:c>
       <x:c r="D71" t="inlineStr">
         <x:is>
-          <x:t>144.2421</x:t>
+          <x:t>144.3022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B72" t="inlineStr">
         <x:is>
-          <x:t>268.1174</x:t>
+          <x:t>271.6580</x:t>
         </x:is>
       </x:c>
       <x:c r="C72" t="inlineStr">
         <x:is>
-          <x:t>370.4080</x:t>
+          <x:t>373.7161</x:t>
         </x:is>
       </x:c>
       <x:c r="D72" t="inlineStr">
         <x:is>
-          <x:t>144.2334</x:t>
+          <x:t>144.2749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B73" t="inlineStr">
         <x:is>
-          <x:t>267.1718</x:t>
+          <x:t>270.2924</x:t>
         </x:is>
       </x:c>
       <x:c r="C73" t="inlineStr">
         <x:is>
-          <x:t>369.0333</x:t>
+          <x:t>372.6900</x:t>
         </x:is>
       </x:c>
       <x:c r="D73" t="inlineStr">
         <x:is>
-          <x:t>144.1915</x:t>
+          <x:t>144.1364</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B74" t="inlineStr">
         <x:is>
-          <x:t>267.4346</x:t>
+          <x:t>270.9015</x:t>
         </x:is>
       </x:c>
       <x:c r="C74" t="inlineStr">
         <x:is>
-          <x:t>369.7280</x:t>
+          <x:t>373.3422</x:t>
         </x:is>
       </x:c>
       <x:c r="D74" t="inlineStr">
         <x:is>
-          <x:t>144.2389</x:t>
+          <x:t>144.1937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B75" t="inlineStr">
         <x:is>
-          <x:t>267.4576</x:t>
+          <x:t>270.8370</x:t>
         </x:is>
       </x:c>
       <x:c r="C75" t="inlineStr">
         <x:is>
-          <x:t>369.8062</x:t>
+          <x:t>372.8853</x:t>
         </x:is>
       </x:c>
       <x:c r="D75" t="inlineStr">
         <x:is>
-          <x:t>144.3260</x:t>
+          <x:t>144.1864</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B76" t="inlineStr">
         <x:is>
-          <x:t>267.3220</x:t>
+          <x:t>272.4536</x:t>
         </x:is>
       </x:c>
       <x:c r="C76" t="inlineStr">
         <x:is>
-          <x:t>369.8365</x:t>
+          <x:t>374.5774</x:t>
         </x:is>
       </x:c>
       <x:c r="D76" t="inlineStr">
         <x:is>
-          <x:t>144.3416</x:t>
+          <x:t>144.3469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B77" t="inlineStr">
         <x:is>
-          <x:t>266.8310</x:t>
+          <x:t>271.8207</x:t>
         </x:is>
       </x:c>
       <x:c r="C77" t="inlineStr">
         <x:is>
-          <x:t>369.2718</x:t>
+          <x:t>373.7731</x:t>
         </x:is>
       </x:c>
       <x:c r="D77" t="inlineStr">
         <x:is>
-          <x:t>144.3390</x:t>
+          <x:t>144.2852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" s="2" t="n">
-        <x:v/>
+        <x:v>46361</x:v>
       </x:c>
       <x:c r="B78" t="inlineStr">
         <x:is>
-          <x:t>267.1424</x:t>
+          <x:t>270.7462</x:t>
         </x:is>
       </x:c>
       <x:c r="C78" t="inlineStr">
         <x:is>
-          <x:t>369.3502</x:t>
+          <x:t>372.8918</x:t>
         </x:is>
       </x:c>
       <x:c r="D78" t="inlineStr">
         <x:is>
-          <x:t>144.3379</x:t>
+          <x:t>144.2763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" s="2" t="n">
-        <x:v/>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="B79" t="inlineStr">
         <x:is>
-          <x:t>266.4807</x:t>
+          <x:t>271.6928</x:t>
         </x:is>
       </x:c>
       <x:c r="C79" t="inlineStr">
         <x:is>
-          <x:t>368.7610</x:t>
+          <x:t>373.8374</x:t>
         </x:is>
       </x:c>
       <x:c r="D79" t="inlineStr">
         <x:is>
-          <x:t>144.3163</x:t>
+          <x:t>144.3741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" s="2" t="n">
-        <x:v/>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="B80" t="inlineStr">
         <x:is>
-          <x:t>267.3089</x:t>
+          <x:t>271.3076</x:t>
         </x:is>
       </x:c>
       <x:c r="C80" t="inlineStr">
         <x:is>
-          <x:t>369.5218</x:t>
+          <x:t>373.4769</x:t>
         </x:is>
       </x:c>
       <x:c r="D80" t="inlineStr">
         <x:is>
-          <x:t>144.3580</x:t>
+          <x:t>144.4181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" s="2" t="n">
-        <x:v/>
+        <x:v>46208</x:v>
       </x:c>
       <x:c r="B81" t="inlineStr">
         <x:is>
-          <x:t>267.7664</x:t>
+          <x:t>270.8234</x:t>
         </x:is>
       </x:c>
       <x:c r="C81" t="inlineStr">
         <x:is>
-          <x:t>369.7957</x:t>
+          <x:t>372.8603</x:t>
         </x:is>
       </x:c>
       <x:c r="D81" t="inlineStr">
         <x:is>
-          <x:t>144.3846</x:t>
+          <x:t>144.4255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" s="2" t="n">
-        <x:v/>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="B82" t="inlineStr">
         <x:is>
-          <x:t>266.6399</x:t>
+          <x:t>271.0550</x:t>
         </x:is>
       </x:c>
       <x:c r="C82" t="inlineStr">
         <x:is>
-          <x:t>368.5858</x:t>
+          <x:t>373.0121</x:t>
         </x:is>
       </x:c>
       <x:c r="D82" t="inlineStr">
         <x:is>
-          <x:t>144.1800</x:t>
+          <x:t>144.3937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" s="2" t="n">
-        <x:v/>
+        <x:v>46147</x:v>
       </x:c>
       <x:c r="B83" t="inlineStr">
         <x:is>
-          <x:t>265.8009</x:t>
+          <x:t>269.0032</x:t>
         </x:is>
       </x:c>
       <x:c r="C83" t="inlineStr">
         <x:is>
-          <x:t>367.7264</x:t>
+          <x:t>371.0474</x:t>
         </x:is>
       </x:c>
       <x:c r="D83" t="inlineStr">
         <x:is>
-          <x:t>144.1741</x:t>
+          <x:t>144.1870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" s="2" t="n">
-        <x:v/>
+        <x:v>46117</x:v>
       </x:c>
       <x:c r="B84" t="inlineStr">
         <x:is>
-          <x:t>265.5224</x:t>
+          <x:t>268.0903</x:t>
         </x:is>
       </x:c>
       <x:c r="C84" t="inlineStr">
         <x:is>
-          <x:t>367.9146</x:t>
+          <x:t>370.2497</x:t>
         </x:is>
       </x:c>
       <x:c r="D84" t="inlineStr">
         <x:is>
-          <x:t>144.1718</x:t>
+          <x:t>144.1081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" s="2" t="n">
-        <x:v/>
+        <x:v>46027</x:v>
       </x:c>
       <x:c r="B85" t="inlineStr">
         <x:is>
-          <x:t>263.6610</x:t>
+          <x:t>268.1960</x:t>
         </x:is>
       </x:c>
       <x:c r="C85" t="inlineStr">
         <x:is>
-          <x:t>366.4389</x:t>
+          <x:t>370.4191</x:t>
         </x:is>
       </x:c>
       <x:c r="D85" t="inlineStr">
         <x:is>
-          <x:t>144.0580</x:t>
+          <x:t>144.2421</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" s="2" t="n">
-        <x:v>46299</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B86" t="inlineStr">
         <x:is>
-          <x:t>263.6246</x:t>
+          <x:t>268.1174</x:t>
         </x:is>
       </x:c>
       <x:c r="C86" t="inlineStr">
         <x:is>
-          <x:t>366.6925</x:t>
+          <x:t>370.4080</x:t>
         </x:is>
       </x:c>
       <x:c r="D86" t="inlineStr">
         <x:is>
-          <x:t>144.1040</x:t>
+          <x:t>144.2334</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" s="2" t="n">
-        <x:v>46269</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B87" t="inlineStr">
         <x:is>
-          <x:t>263.0477</x:t>
+          <x:t>267.1718</x:t>
         </x:is>
       </x:c>
       <x:c r="C87" t="inlineStr">
         <x:is>
-          <x:t>366.3950</x:t>
+          <x:t>369.0333</x:t>
         </x:is>
       </x:c>
       <x:c r="D87" t="inlineStr">
         <x:is>
-          <x:t>144.1617</x:t>
+          <x:t>144.1915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" s="2" t="n">
-        <x:v>46238</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B88" t="inlineStr">
         <x:is>
-          <x:t>263.5383</x:t>
+          <x:t>267.4346</x:t>
         </x:is>
       </x:c>
       <x:c r="C88" t="inlineStr">
         <x:is>
-          <x:t>366.8859</x:t>
+          <x:t>369.7280</x:t>
         </x:is>
       </x:c>
       <x:c r="D88" t="inlineStr">
         <x:is>
-          <x:t>144.2217</x:t>
+          <x:t>144.2389</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" s="2" t="n">
-        <x:v>46207</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B89" t="inlineStr">
         <x:is>
-          <x:t>258.6202</x:t>
+          <x:t>267.4576</x:t>
         </x:is>
       </x:c>
       <x:c r="C89" t="inlineStr">
         <x:is>
-          <x:t>362.3486</x:t>
+          <x:t>369.8062</x:t>
         </x:is>
       </x:c>
       <x:c r="D89" t="inlineStr">
         <x:is>
-          <x:t>143.6618</x:t>
+          <x:t>144.3260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" s="2" t="n">
-        <x:v>46177</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B90" t="inlineStr">
         <x:is>
-          <x:t>258.8211</x:t>
+          <x:t>267.3220</x:t>
         </x:is>
       </x:c>
       <x:c r="C90" t="inlineStr">
         <x:is>
-          <x:t>362.7331</x:t>
+          <x:t>369.8365</x:t>
         </x:is>
       </x:c>
       <x:c r="D90" t="inlineStr">
         <x:is>
-          <x:t>143.7478</x:t>
+          <x:t>144.3416</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" s="2" t="n">
-        <x:v>46085</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B91" t="inlineStr">
         <x:is>
-          <x:t>258.7041</x:t>
+          <x:t>266.8310</x:t>
         </x:is>
       </x:c>
       <x:c r="C91" t="inlineStr">
         <x:is>
-          <x:t>362.6492</x:t>
+          <x:t>369.2718</x:t>
         </x:is>
       </x:c>
       <x:c r="D91" t="inlineStr">
         <x:is>
-          <x:t>143.7256</x:t>
+          <x:t>144.3390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" s="2" t="n">
-        <x:v>46057</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B92" t="inlineStr">
         <x:is>
-          <x:t>258.7050</x:t>
+          <x:t>267.1424</x:t>
         </x:is>
       </x:c>
       <x:c r="C92" t="inlineStr">
         <x:is>
-          <x:t>362.6607</x:t>
+          <x:t>369.3502</x:t>
         </x:is>
       </x:c>
       <x:c r="D92" t="inlineStr">
         <x:is>
-          <x:t>143.7181</x:t>
+          <x:t>144.3379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" s="2" t="n">
-        <x:v>46026</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B93" t="inlineStr">
         <x:is>
-          <x:t>259.0821</x:t>
+          <x:t>266.4807</x:t>
         </x:is>
       </x:c>
       <x:c r="C93" t="inlineStr">
         <x:is>
-          <x:t>362.9501</x:t>
+          <x:t>368.7610</x:t>
         </x:is>
       </x:c>
       <x:c r="D93" t="inlineStr">
         <x:is>
-          <x:t>143.7547</x:t>
+          <x:t>144.3163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B94" t="inlineStr">
         <x:is>
-          <x:t>256.9400</x:t>
+          <x:t>267.3089</x:t>
         </x:is>
       </x:c>
       <x:c r="C94" t="inlineStr">
         <x:is>
-          <x:t>361.2961</x:t>
+          <x:t>369.5218</x:t>
         </x:is>
       </x:c>
       <x:c r="D94" t="inlineStr">
         <x:is>
-          <x:t>143.6022</x:t>
+          <x:t>144.3580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B95" t="inlineStr">
         <x:is>
-          <x:t>255.6850</x:t>
+          <x:t>267.7664</x:t>
         </x:is>
       </x:c>
       <x:c r="C95" t="inlineStr">
         <x:is>
-          <x:t>360.7436</x:t>
+          <x:t>369.7957</x:t>
         </x:is>
       </x:c>
       <x:c r="D95" t="inlineStr">
         <x:is>
-          <x:t>143.5394</x:t>
+          <x:t>144.3846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B96" t="inlineStr">
         <x:is>
-          <x:t>255.9800</x:t>
+          <x:t>266.6399</x:t>
         </x:is>
       </x:c>
       <x:c r="C96" t="inlineStr">
         <x:is>
-          <x:t>360.6162</x:t>
+          <x:t>368.5858</x:t>
         </x:is>
       </x:c>
       <x:c r="D96" t="inlineStr">
         <x:is>
-          <x:t>143.4876</x:t>
+          <x:t>144.1800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B97" t="inlineStr">
         <x:is>
-          <x:t>256.7941</x:t>
+          <x:t>265.8009</x:t>
         </x:is>
       </x:c>
       <x:c r="C97" t="inlineStr">
         <x:is>
-          <x:t>361.3290</x:t>
+          <x:t>367.7264</x:t>
         </x:is>
       </x:c>
       <x:c r="D97" t="inlineStr">
         <x:is>
-          <x:t>143.6081</x:t>
+          <x:t>144.1741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B98" t="inlineStr">
         <x:is>
-          <x:t>258.6906</x:t>
+          <x:t>265.5224</x:t>
         </x:is>
       </x:c>
       <x:c r="C98" t="inlineStr">
         <x:is>
-          <x:t>363.0123</x:t>
+          <x:t>367.9146</x:t>
         </x:is>
       </x:c>
       <x:c r="D98" t="inlineStr">
         <x:is>
-          <x:t>143.8270</x:t>
+          <x:t>144.1718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B99" t="inlineStr">
         <x:is>
-          <x:t>257.0759</x:t>
+          <x:t>263.6610</x:t>
         </x:is>
       </x:c>
       <x:c r="C99" t="inlineStr">
         <x:is>
-          <x:t>361.6785</x:t>
+          <x:t>366.4389</x:t>
         </x:is>
       </x:c>
       <x:c r="D99" t="inlineStr">
         <x:is>
-          <x:t>143.6894</x:t>
+          <x:t>144.0580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" s="2" t="n">
-        <x:v/>
+        <x:v>46299</x:v>
       </x:c>
       <x:c r="B100" t="inlineStr">
         <x:is>
-          <x:t>256.7409</x:t>
+          <x:t>263.6246</x:t>
         </x:is>
       </x:c>
       <x:c r="C100" t="inlineStr">
         <x:is>
-          <x:t>361.4432</x:t>
+          <x:t>366.6925</x:t>
         </x:is>
       </x:c>
       <x:c r="D100" t="inlineStr">
         <x:is>
-          <x:t>143.7452</x:t>
+          <x:t>144.1040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" s="2" t="n">
-        <x:v/>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B101" t="inlineStr">
         <x:is>
-          <x:t>257.0620</x:t>
+          <x:t>263.0477</x:t>
         </x:is>
       </x:c>
       <x:c r="C101" t="inlineStr">
         <x:is>
-          <x:t>361.7031</x:t>
+          <x:t>366.3950</x:t>
         </x:is>
       </x:c>
       <x:c r="D101" t="inlineStr">
         <x:is>
-          <x:t>143.7254</x:t>
+          <x:t>144.1617</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="102">
       <x:c r="A102" s="2" t="n">
-        <x:v/>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B102" t="inlineStr">
         <x:is>
-          <x:t>258.8877</x:t>
+          <x:t>263.5383</x:t>
         </x:is>
       </x:c>
       <x:c r="C102" t="inlineStr">
         <x:is>
-          <x:t>362.9919</x:t>
+          <x:t>366.8859</x:t>
         </x:is>
       </x:c>
       <x:c r="D102" t="inlineStr">
         <x:is>
-          <x:t>143.8975</x:t>
+          <x:t>144.2217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="103">
       <x:c r="A103" s="2" t="n">
-        <x:v/>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="B103" t="inlineStr">
         <x:is>
-          <x:t>261.2430</x:t>
+          <x:t>258.6202</x:t>
         </x:is>
       </x:c>
       <x:c r="C103" t="inlineStr">
         <x:is>
-          <x:t>365.4312</x:t>
+          <x:t>362.3486</x:t>
         </x:is>
       </x:c>
       <x:c r="D103" t="inlineStr">
         <x:is>
-          <x:t>144.1602</x:t>
+          <x:t>143.6618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="104">
       <x:c r="A104" s="2" t="n">
-        <x:v/>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="B104" t="inlineStr">
         <x:is>
-          <x:t>261.7945</x:t>
+          <x:t>258.8211</x:t>
         </x:is>
       </x:c>
       <x:c r="C104" t="inlineStr">
         <x:is>
-          <x:t>365.9044</x:t>
+          <x:t>362.7331</x:t>
         </x:is>
       </x:c>
       <x:c r="D104" t="inlineStr">
         <x:is>
-          <x:t>144.2173</x:t>
+          <x:t>143.7478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="105">
       <x:c r="A105" s="2" t="n">
-        <x:v/>
+        <x:v>46085</x:v>
       </x:c>
       <x:c r="B105" t="inlineStr">
         <x:is>
-          <x:t>261.1798</x:t>
+          <x:t>258.7041</x:t>
         </x:is>
       </x:c>
       <x:c r="C105" t="inlineStr">
         <x:is>
-          <x:t>365.3975</x:t>
+          <x:t>362.6492</x:t>
         </x:is>
       </x:c>
       <x:c r="D105" t="inlineStr">
         <x:is>
-          <x:t>144.1575</x:t>
+          <x:t>143.7256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="106">
       <x:c r="A106" s="2" t="n">
-        <x:v/>
+        <x:v>46057</x:v>
       </x:c>
       <x:c r="B106" t="inlineStr">
         <x:is>
-          <x:t>260.4754</x:t>
+          <x:t>258.7050</x:t>
         </x:is>
       </x:c>
       <x:c r="C106" t="inlineStr">
         <x:is>
-          <x:t>364.5972</x:t>
+          <x:t>362.6607</x:t>
         </x:is>
       </x:c>
       <x:c r="D106" t="inlineStr">
         <x:is>
-          <x:t>144.0975</x:t>
+          <x:t>143.7181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="107">
       <x:c r="A107" s="2" t="n">
-        <x:v>46359</x:v>
+        <x:v>46026</x:v>
       </x:c>
       <x:c r="B107" t="inlineStr">
         <x:is>
-          <x:t>261.1538</x:t>
+          <x:t>259.0821</x:t>
         </x:is>
       </x:c>
       <x:c r="C107" t="inlineStr">
         <x:is>
-          <x:t>365.0653</x:t>
+          <x:t>362.9501</x:t>
         </x:is>
       </x:c>
       <x:c r="D107" t="inlineStr">
         <x:is>
-          <x:t>144.1870</x:t>
+          <x:t>143.7547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="108">
       <x:c r="A108" s="2" t="n">
-        <x:v>46329</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B108" t="inlineStr">
         <x:is>
-          <x:t>262.2685</x:t>
+          <x:t>256.9400</x:t>
         </x:is>
       </x:c>
       <x:c r="C108" t="inlineStr">
         <x:is>
-          <x:t>365.8921</x:t>
+          <x:t>361.2961</x:t>
         </x:is>
       </x:c>
       <x:c r="D108" t="inlineStr">
         <x:is>
-          <x:t>144.2618</x:t>
+          <x:t>143.6022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="109">
       <x:c r="A109" s="2" t="n">
-        <x:v>46298</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B109" t="inlineStr">
         <x:is>
-          <x:t>262.6112</x:t>
+          <x:t>255.6850</x:t>
         </x:is>
       </x:c>
       <x:c r="C109" t="inlineStr">
         <x:is>
-          <x:t>366.3496</x:t>
+          <x:t>360.7436</x:t>
         </x:is>
       </x:c>
       <x:c r="D109" t="inlineStr">
         <x:is>
-          <x:t>144.4493</x:t>
+          <x:t>143.5394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="110">
       <x:c r="A110" s="2" t="n">
-        <x:v>46268</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B110" t="inlineStr">
         <x:is>
-          <x:t>260.1020</x:t>
+          <x:t>255.9800</x:t>
         </x:is>
       </x:c>
       <x:c r="C110" t="inlineStr">
         <x:is>
-          <x:t>364.1880</x:t>
+          <x:t>360.6162</x:t>
         </x:is>
       </x:c>
       <x:c r="D110" t="inlineStr">
         <x:is>
-          <x:t>144.2639</x:t>
+          <x:t>143.4876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="111">
       <x:c r="A111" s="2" t="n">
-        <x:v>46176</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B111" t="inlineStr">
         <x:is>
-          <x:t>262.3944</x:t>
+          <x:t>256.7941</x:t>
         </x:is>
       </x:c>
       <x:c r="C111" t="inlineStr">
         <x:is>
-          <x:t>365.7940</x:t>
+          <x:t>361.3290</x:t>
         </x:is>
       </x:c>
       <x:c r="D111" t="inlineStr">
         <x:is>
-          <x:t>144.4437</x:t>
+          <x:t>143.6081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="112">
       <x:c r="A112" s="2" t="n">
-        <x:v>46145</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B112" t="inlineStr">
         <x:is>
-          <x:t>262.7619</x:t>
+          <x:t>258.6906</x:t>
         </x:is>
       </x:c>
       <x:c r="C112" t="inlineStr">
         <x:is>
-          <x:t>366.8403</x:t>
+          <x:t>363.0123</x:t>
         </x:is>
       </x:c>
       <x:c r="D112" t="inlineStr">
         <x:is>
-          <x:t>144.5237</x:t>
+          <x:t>143.8270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="113">
       <x:c r="A113" s="2" t="n">
-        <x:v>46115</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B113" t="inlineStr">
         <x:is>
-          <x:t>262.4009</x:t>
+          <x:t>257.0759</x:t>
         </x:is>
       </x:c>
       <x:c r="C113" t="inlineStr">
         <x:is>
-          <x:t>366.8783</x:t>
+          <x:t>361.6785</x:t>
         </x:is>
       </x:c>
       <x:c r="D113" t="inlineStr">
         <x:is>
-          <x:t>144.6270</x:t>
+          <x:t>143.6894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="114">
       <x:c r="A114" s="2" t="n">
-        <x:v>46084</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B114" t="inlineStr">
         <x:is>
-          <x:t>260.1802</x:t>
+          <x:t>256.7409</x:t>
         </x:is>
       </x:c>
       <x:c r="C114" t="inlineStr">
         <x:is>
-          <x:t>364.7604</x:t>
+          <x:t>361.4432</x:t>
         </x:is>
       </x:c>
       <x:c r="D114" t="inlineStr">
         <x:is>
-          <x:t>144.5633</x:t>
+          <x:t>143.7452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="115">
       <x:c r="A115" s="2" t="n">
-        <x:v>46056</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B115" t="inlineStr">
         <x:is>
-          <x:t>264.4348</x:t>
+          <x:t>257.0620</x:t>
         </x:is>
       </x:c>
       <x:c r="C115" t="inlineStr">
         <x:is>
-          <x:t>369.2708</x:t>
+          <x:t>361.7031</x:t>
         </x:is>
       </x:c>
       <x:c r="D115" t="inlineStr">
         <x:is>
-          <x:t>144.7496</x:t>
+          <x:t>143.7254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="116">
       <x:c r="A116" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B116" t="inlineStr">
         <x:is>
-          <x:t>266.7295</x:t>
+          <x:t>258.8877</x:t>
         </x:is>
       </x:c>
       <x:c r="C116" t="inlineStr">
         <x:is>
-          <x:t>371.5460</x:t>
+          <x:t>362.9919</x:t>
         </x:is>
       </x:c>
       <x:c r="D116" t="inlineStr">
         <x:is>
-          <x:t>144.8180</x:t>
+          <x:t>143.8975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="117">
       <x:c r="A117" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B117" t="inlineStr">
         <x:is>
-          <x:t>266.7242</x:t>
+          <x:t>261.2430</x:t>
         </x:is>
       </x:c>
       <x:c r="C117" t="inlineStr">
         <x:is>
-          <x:t>371.5348</x:t>
+          <x:t>365.4312</x:t>
         </x:is>
       </x:c>
       <x:c r="D117" t="inlineStr">
         <x:is>
-          <x:t>144.8090</x:t>
+          <x:t>144.1602</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="118">
       <x:c r="A118" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B118" t="inlineStr">
         <x:is>
-          <x:t>267.3277</x:t>
+          <x:t>261.7945</x:t>
         </x:is>
       </x:c>
       <x:c r="C118" t="inlineStr">
         <x:is>
-          <x:t>371.7469</x:t>
+          <x:t>365.9044</x:t>
         </x:is>
       </x:c>
       <x:c r="D118" t="inlineStr">
         <x:is>
-          <x:t>144.7553</x:t>
+          <x:t>144.2173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="119">
       <x:c r="A119" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B119" t="inlineStr">
         <x:is>
-          <x:t>267.8320</x:t>
+          <x:t>261.1798</x:t>
         </x:is>
       </x:c>
       <x:c r="C119" t="inlineStr">
         <x:is>
-          <x:t>372.0942</x:t>
+          <x:t>365.3975</x:t>
         </x:is>
       </x:c>
       <x:c r="D119" t="inlineStr">
         <x:is>
-          <x:t>144.7243</x:t>
+          <x:t>144.1575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="120">
       <x:c r="A120" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B120" t="inlineStr">
         <x:is>
-          <x:t>267.0759</x:t>
+          <x:t>260.4754</x:t>
         </x:is>
       </x:c>
       <x:c r="C120" t="inlineStr">
         <x:is>
-          <x:t>371.5947</x:t>
+          <x:t>364.5972</x:t>
         </x:is>
       </x:c>
       <x:c r="D120" t="inlineStr">
         <x:is>
-          <x:t>144.7023</x:t>
+          <x:t>144.0975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="121">
       <x:c r="A121" s="2" t="n">
-        <x:v/>
+        <x:v>46359</x:v>
       </x:c>
       <x:c r="B121" t="inlineStr">
         <x:is>
-          <x:t>266.4731</x:t>
+          <x:t>261.1538</x:t>
         </x:is>
       </x:c>
       <x:c r="C121" t="inlineStr">
         <x:is>
-          <x:t>370.9658</x:t>
+          <x:t>365.0653</x:t>
         </x:is>
       </x:c>
       <x:c r="D121" t="inlineStr">
         <x:is>
-          <x:t>144.6444</x:t>
+          <x:t>144.1870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="122">
       <x:c r="A122" s="2" t="n">
-        <x:v/>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B122" t="inlineStr">
         <x:is>
-          <x:t>266.6898</x:t>
+          <x:t>262.2685</x:t>
         </x:is>
       </x:c>
       <x:c r="C122" t="inlineStr">
         <x:is>
-          <x:t>371.0747</x:t>
+          <x:t>365.8921</x:t>
         </x:is>
       </x:c>
       <x:c r="D122" t="inlineStr">
         <x:is>
-          <x:t>144.5810</x:t>
+          <x:t>144.2618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="123">
       <x:c r="A123" s="2" t="n">
-        <x:v/>
+        <x:v>46298</x:v>
       </x:c>
       <x:c r="B123" t="inlineStr">
         <x:is>
-          <x:t>266.4159</x:t>
+          <x:t>262.6112</x:t>
         </x:is>
       </x:c>
       <x:c r="C123" t="inlineStr">
         <x:is>
-          <x:t>371.1059</x:t>
+          <x:t>366.3496</x:t>
         </x:is>
       </x:c>
       <x:c r="D123" t="inlineStr">
         <x:is>
-          <x:t>144.5653</x:t>
+          <x:t>144.4493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="124">
       <x:c r="A124" s="2" t="n">
-        <x:v/>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="B124" t="inlineStr">
         <x:is>
-          <x:t>266.2057</x:t>
+          <x:t>260.1020</x:t>
         </x:is>
       </x:c>
       <x:c r="C124" t="inlineStr">
         <x:is>
-          <x:t>371.0663</x:t>
+          <x:t>364.1880</x:t>
         </x:is>
       </x:c>
       <x:c r="D124" t="inlineStr">
         <x:is>
-          <x:t>144.5442</x:t>
+          <x:t>144.2639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="125">
       <x:c r="A125" s="2" t="n">
-        <x:v/>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="B125" t="inlineStr">
         <x:is>
-          <x:t>265.1466</x:t>
+          <x:t>262.3944</x:t>
         </x:is>
       </x:c>
       <x:c r="C125" t="inlineStr">
         <x:is>
-          <x:t>370.4784</x:t>
+          <x:t>365.7940</x:t>
         </x:is>
       </x:c>
       <x:c r="D125" t="inlineStr">
         <x:is>
-          <x:t>144.5332</x:t>
+          <x:t>144.4437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="126">
       <x:c r="A126" s="2" t="n">
-        <x:v/>
+        <x:v>46145</x:v>
       </x:c>
       <x:c r="B126" t="inlineStr">
         <x:is>
-          <x:t>264.7694</x:t>
+          <x:t>262.7619</x:t>
         </x:is>
       </x:c>
       <x:c r="C126" t="inlineStr">
         <x:is>
-          <x:t>370.4133</x:t>
+          <x:t>366.8403</x:t>
         </x:is>
       </x:c>
       <x:c r="D126" t="inlineStr">
         <x:is>
-          <x:t>144.4971</x:t>
+          <x:t>144.5237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="127">
       <x:c r="A127" s="2" t="n">
-        <x:v/>
+        <x:v>46115</x:v>
       </x:c>
       <x:c r="B127" t="inlineStr">
         <x:is>
-          <x:t>263.7758</x:t>
+          <x:t>262.4009</x:t>
         </x:is>
       </x:c>
       <x:c r="C127" t="inlineStr">
         <x:is>
-          <x:t>369.6251</x:t>
+          <x:t>366.8783</x:t>
         </x:is>
       </x:c>
       <x:c r="D127" t="inlineStr">
         <x:is>
-          <x:t>144.4201</x:t>
+          <x:t>144.6270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="128">
       <x:c r="A128" s="2" t="n">
-        <x:v>46358</x:v>
+        <x:v>46084</x:v>
       </x:c>
       <x:c r="B128" t="inlineStr">
         <x:is>
-          <x:t>263.1203</x:t>
+          <x:t>260.1802</x:t>
         </x:is>
       </x:c>
       <x:c r="C128" t="inlineStr">
         <x:is>
-          <x:t>368.7910</x:t>
+          <x:t>364.7604</x:t>
         </x:is>
       </x:c>
       <x:c r="D128" t="inlineStr">
         <x:is>
-          <x:t>144.3863</x:t>
+          <x:t>144.5633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="129">
       <x:c r="A129" s="2" t="n">
-        <x:v>46328</x:v>
+        <x:v>46056</x:v>
       </x:c>
       <x:c r="B129" t="inlineStr">
         <x:is>
-          <x:t>263.1418</x:t>
+          <x:t>264.4348</x:t>
         </x:is>
       </x:c>
       <x:c r="C129" t="inlineStr">
         <x:is>
-          <x:t>368.7912</x:t>
+          <x:t>369.2708</x:t>
         </x:is>
       </x:c>
       <x:c r="D129" t="inlineStr">
         <x:is>
-          <x:t>144.3675</x:t>
+          <x:t>144.7496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="130">
       <x:c r="A130" s="2" t="n">
-        <x:v>46297</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B130" t="inlineStr">
         <x:is>
-          <x:t>262.6238</x:t>
+          <x:t>266.7295</x:t>
         </x:is>
       </x:c>
       <x:c r="C130" t="inlineStr">
         <x:is>
-          <x:t>368.3398</x:t>
+          <x:t>371.5460</x:t>
         </x:is>
       </x:c>
       <x:c r="D130" t="inlineStr">
         <x:is>
-          <x:t>144.3202</x:t>
+          <x:t>144.8180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="131">
       <x:c r="A131" s="2" t="n">
-        <x:v>46267</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B131" t="inlineStr">
         <x:is>
-          <x:t>261.7476</x:t>
+          <x:t>266.7242</x:t>
         </x:is>
       </x:c>
       <x:c r="C131" t="inlineStr">
         <x:is>
-          <x:t>367.8398</x:t>
+          <x:t>371.5348</x:t>
         </x:is>
       </x:c>
       <x:c r="D131" t="inlineStr">
         <x:is>
-          <x:t>144.2392</x:t>
+          <x:t>144.8090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="132">
       <x:c r="A132" s="2" t="n">
-        <x:v>46175</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B132" t="inlineStr">
         <x:is>
-          <x:t>260.4531</x:t>
+          <x:t>267.3277</x:t>
         </x:is>
       </x:c>
       <x:c r="C132" t="inlineStr">
         <x:is>
-          <x:t>366.3989</x:t>
+          <x:t>371.7469</x:t>
         </x:is>
       </x:c>
       <x:c r="D132" t="inlineStr">
         <x:is>
-          <x:t>144.2076</x:t>
+          <x:t>144.7553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="133">
       <x:c r="A133" s="2" t="n">
-        <x:v>46144</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B133" t="inlineStr">
         <x:is>
-          <x:t>259.6397</x:t>
+          <x:t>267.8320</x:t>
         </x:is>
       </x:c>
       <x:c r="C133" t="inlineStr">
         <x:is>
-          <x:t>365.8129</x:t>
+          <x:t>372.0942</x:t>
         </x:is>
       </x:c>
       <x:c r="D133" t="inlineStr">
         <x:is>
-          <x:t>144.1769</x:t>
+          <x:t>144.7243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="134">
       <x:c r="A134" s="2" t="n">
-        <x:v>46114</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B134" t="inlineStr">
         <x:is>
-          <x:t>260.5227</x:t>
+          <x:t>267.0759</x:t>
         </x:is>
       </x:c>
       <x:c r="C134" t="inlineStr">
         <x:is>
-          <x:t>366.3530</x:t>
+          <x:t>371.5947</x:t>
         </x:is>
       </x:c>
       <x:c r="D134" t="inlineStr">
         <x:is>
-          <x:t>144.1544</x:t>
+          <x:t>144.7023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="135">
       <x:c r="A135" s="2" t="n">
-        <x:v>46083</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B135" t="inlineStr">
         <x:is>
-          <x:t>260.3880</x:t>
+          <x:t>266.4731</x:t>
         </x:is>
       </x:c>
       <x:c r="C135" t="inlineStr">
         <x:is>
-          <x:t>366.1595</x:t>
+          <x:t>370.9658</x:t>
         </x:is>
       </x:c>
       <x:c r="D135" t="inlineStr">
         <x:is>
-          <x:t>144.1235</x:t>
+          <x:t>144.6444</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="136">
       <x:c r="A136" s="2" t="n">
-        <x:v>46055</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B136" t="inlineStr">
         <x:is>
-          <x:t>259.6313</x:t>
+          <x:t>266.6898</x:t>
         </x:is>
       </x:c>
       <x:c r="C136" t="inlineStr">
         <x:is>
-          <x:t>365.6303</x:t>
+          <x:t>371.0747</x:t>
         </x:is>
       </x:c>
       <x:c r="D136" t="inlineStr">
         <x:is>
-          <x:t>144.1332</x:t>
+          <x:t>144.5810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="137">
       <x:c r="A137" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B137" t="inlineStr">
         <x:is>
-          <x:t>259.5920</x:t>
+          <x:t>266.4159</x:t>
         </x:is>
       </x:c>
       <x:c r="C137" t="inlineStr">
         <x:is>
-          <x:t>365.3726</x:t>
+          <x:t>371.1059</x:t>
         </x:is>
       </x:c>
       <x:c r="D137" t="inlineStr">
         <x:is>
-          <x:t>144.1207</x:t>
+          <x:t>144.5653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="138">
       <x:c r="A138" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B138" t="inlineStr">
         <x:is>
-          <x:t>259.5878</x:t>
+          <x:t>266.2057</x:t>
         </x:is>
       </x:c>
       <x:c r="C138" t="inlineStr">
         <x:is>
-          <x:t>365.3615</x:t>
+          <x:t>371.0663</x:t>
         </x:is>
       </x:c>
       <x:c r="D138" t="inlineStr">
         <x:is>
-          <x:t>144.1108</x:t>
+          <x:t>144.5442</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="139">
       <x:c r="A139" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B139" t="inlineStr">
         <x:is>
-          <x:t>260.1599</x:t>
+          <x:t>265.1466</x:t>
         </x:is>
       </x:c>
       <x:c r="C139" t="inlineStr">
         <x:is>
-          <x:t>366.0294</x:t>
+          <x:t>370.4784</x:t>
         </x:is>
       </x:c>
       <x:c r="D139" t="inlineStr">
         <x:is>
-          <x:t>144.0921</x:t>
+          <x:t>144.5332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="140">
       <x:c r="A140" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B140" t="inlineStr">
         <x:is>
-          <x:t>260.3507</x:t>
+          <x:t>264.7694</x:t>
         </x:is>
       </x:c>
       <x:c r="C140" t="inlineStr">
         <x:is>
-          <x:t>366.1592</x:t>
+          <x:t>370.4133</x:t>
         </x:is>
       </x:c>
       <x:c r="D140" t="inlineStr">
         <x:is>
-          <x:t>144.0676</x:t>
+          <x:t>144.4971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="141">
       <x:c r="A141" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B141" t="inlineStr">
         <x:is>
-          <x:t>260.2680</x:t>
+          <x:t>263.7758</x:t>
         </x:is>
       </x:c>
       <x:c r="C141" t="inlineStr">
         <x:is>
-          <x:t>366.1108</x:t>
+          <x:t>369.6251</x:t>
         </x:is>
       </x:c>
       <x:c r="D141" t="inlineStr">
         <x:is>
-          <x:t>144.0438</x:t>
+          <x:t>144.4201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="142">
       <x:c r="A142" s="2" t="n">
-        <x:v/>
+        <x:v>46358</x:v>
       </x:c>
       <x:c r="B142" t="inlineStr">
         <x:is>
-          <x:t>259.1901</x:t>
+          <x:t>263.1203</x:t>
         </x:is>
       </x:c>
       <x:c r="C142" t="inlineStr">
         <x:is>
-          <x:t>365.6123</x:t>
+          <x:t>368.7910</x:t>
         </x:is>
       </x:c>
       <x:c r="D142" t="inlineStr">
         <x:is>
-          <x:t>144.0487</x:t>
+          <x:t>144.3863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="143">
       <x:c r="A143" s="2" t="n">
-        <x:v/>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B143" t="inlineStr">
         <x:is>
-          <x:t>258.6965</x:t>
+          <x:t>263.1418</x:t>
         </x:is>
       </x:c>
       <x:c r="C143" t="inlineStr">
         <x:is>
-          <x:t>365.3444</x:t>
+          <x:t>368.7912</x:t>
         </x:is>
       </x:c>
       <x:c r="D143" t="inlineStr">
         <x:is>
-          <x:t>144.0168</x:t>
+          <x:t>144.3675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="144">
       <x:c r="A144" s="2" t="n">
-        <x:v/>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B144" t="inlineStr">
         <x:is>
-          <x:t>258.2082</x:t>
+          <x:t>262.6238</x:t>
         </x:is>
       </x:c>
       <x:c r="C144" t="inlineStr">
         <x:is>
-          <x:t>365.0513</x:t>
+          <x:t>368.3398</x:t>
         </x:is>
       </x:c>
       <x:c r="D144" t="inlineStr">
         <x:is>
-          <x:t>144.0082</x:t>
+          <x:t>144.3202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="145">
       <x:c r="A145" s="2" t="n">
-        <x:v/>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="B145" t="inlineStr">
         <x:is>
-          <x:t>256.1245</x:t>
+          <x:t>261.7476</x:t>
         </x:is>
       </x:c>
       <x:c r="C145" t="inlineStr">
         <x:is>
-          <x:t>363.0936</x:t>
+          <x:t>367.8398</x:t>
         </x:is>
       </x:c>
       <x:c r="D145" t="inlineStr">
         <x:is>
-          <x:t>143.9853</x:t>
+          <x:t>144.2392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="146">
       <x:c r="A146" s="2" t="n">
-        <x:v/>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="B146" t="inlineStr">
         <x:is>
-          <x:t>256.1105</x:t>
+          <x:t>260.4531</x:t>
         </x:is>
       </x:c>
       <x:c r="C146" t="inlineStr">
         <x:is>
-          <x:t>363.0997</x:t>
+          <x:t>366.3989</x:t>
         </x:is>
       </x:c>
       <x:c r="D146" t="inlineStr">
         <x:is>
-          <x:t>143.9653</x:t>
+          <x:t>144.2076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="147">
       <x:c r="A147" s="2" t="n">
-        <x:v/>
+        <x:v>46144</x:v>
       </x:c>
       <x:c r="B147" t="inlineStr">
         <x:is>
-          <x:t>257.3022</x:t>
+          <x:t>259.6397</x:t>
         </x:is>
       </x:c>
       <x:c r="C147" t="inlineStr">
         <x:is>
-          <x:t>364.1197</x:t>
+          <x:t>365.8129</x:t>
         </x:is>
       </x:c>
       <x:c r="D147" t="inlineStr">
         <x:is>
-          <x:t>144.0142</x:t>
+          <x:t>144.1769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="148">
       <x:c r="A148" s="2" t="n">
-        <x:v/>
+        <x:v>46114</x:v>
       </x:c>
       <x:c r="B148" t="inlineStr">
         <x:is>
-          <x:t>258.0104</x:t>
+          <x:t>260.5227</x:t>
         </x:is>
       </x:c>
       <x:c r="C148" t="inlineStr">
         <x:is>
-          <x:t>364.7232</x:t>
+          <x:t>366.3530</x:t>
         </x:is>
       </x:c>
       <x:c r="D148" t="inlineStr">
         <x:is>
-          <x:t>143.9871</x:t>
+          <x:t>144.1544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="149">
       <x:c r="A149" s="2" t="n">
-        <x:v/>
+        <x:v>46083</x:v>
       </x:c>
       <x:c r="B149" t="inlineStr">
         <x:is>
-          <x:t>257.9539</x:t>
+          <x:t>260.3880</x:t>
         </x:is>
       </x:c>
       <x:c r="C149" t="inlineStr">
         <x:is>
-          <x:t>364.8446</x:t>
+          <x:t>366.1595</x:t>
         </x:is>
       </x:c>
       <x:c r="D149" t="inlineStr">
         <x:is>
-          <x:t>143.9945</x:t>
+          <x:t>144.1235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="150">
       <x:c r="A150" s="2" t="n">
-        <x:v/>
+        <x:v>46055</x:v>
       </x:c>
       <x:c r="B150" t="inlineStr">
         <x:is>
-          <x:t>257.3182</x:t>
+          <x:t>259.6313</x:t>
         </x:is>
       </x:c>
       <x:c r="C150" t="inlineStr">
         <x:is>
-          <x:t>364.3384</x:t>
+          <x:t>365.6303</x:t>
         </x:is>
       </x:c>
       <x:c r="D150" t="inlineStr">
         <x:is>
-          <x:t>143.9774</x:t>
+          <x:t>144.1332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="151">
       <x:c r="A151" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B151" t="inlineStr">
         <x:is>
-          <x:t>257.0056</x:t>
+          <x:t>259.5920</x:t>
         </x:is>
       </x:c>
       <x:c r="C151" t="inlineStr">
         <x:is>
-          <x:t>364.0297</x:t>
+          <x:t>365.3726</x:t>
         </x:is>
       </x:c>
       <x:c r="D151" t="inlineStr">
         <x:is>
-          <x:t>143.9627</x:t>
+          <x:t>144.1207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="152">
       <x:c r="A152" s="2" t="n">
-        <x:v>46357</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B152" t="inlineStr">
         <x:is>
-          <x:t>256.5978</x:t>
+          <x:t>259.5878</x:t>
         </x:is>
       </x:c>
       <x:c r="C152" t="inlineStr">
         <x:is>
-          <x:t>363.5940</x:t>
+          <x:t>365.3615</x:t>
         </x:is>
       </x:c>
       <x:c r="D152" t="inlineStr">
         <x:is>
-          <x:t>143.9528</x:t>
+          <x:t>144.1108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="153">
       <x:c r="A153" s="2" t="n">
-        <x:v>46266</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B153" t="inlineStr">
         <x:is>
-          <x:t>255.7903</x:t>
+          <x:t>260.1599</x:t>
         </x:is>
       </x:c>
       <x:c r="C153" t="inlineStr">
         <x:is>
-          <x:t>363.0444</x:t>
+          <x:t>366.0294</x:t>
         </x:is>
       </x:c>
       <x:c r="D153" t="inlineStr">
         <x:is>
-          <x:t>143.9462</x:t>
+          <x:t>144.0921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="154">
       <x:c r="A154" s="2" t="n">
-        <x:v>46235</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B154" t="inlineStr">
         <x:is>
-          <x:t>254.9796</x:t>
+          <x:t>260.3507</x:t>
         </x:is>
       </x:c>
       <x:c r="C154" t="inlineStr">
         <x:is>
-          <x:t>362.2358</x:t>
+          <x:t>366.1592</x:t>
         </x:is>
       </x:c>
       <x:c r="D154" t="inlineStr">
         <x:is>
-          <x:t>143.9449</x:t>
+          <x:t>144.0676</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="155">
       <x:c r="A155" s="2" t="n">
-        <x:v>46204</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B155" t="inlineStr">
         <x:is>
-          <x:t>254.2540</x:t>
+          <x:t>260.2680</x:t>
         </x:is>
       </x:c>
       <x:c r="C155" t="inlineStr">
         <x:is>
-          <x:t>361.5697</x:t>
+          <x:t>366.1108</x:t>
         </x:is>
       </x:c>
       <x:c r="D155" t="inlineStr">
         <x:is>
-          <x:t>143.9419</x:t>
+          <x:t>144.0438</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="156">
       <x:c r="A156" s="2" t="n">
-        <x:v>46174</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B156" t="inlineStr">
         <x:is>
-          <x:t>253.7336</x:t>
+          <x:t>259.1901</x:t>
         </x:is>
       </x:c>
       <x:c r="C156" t="inlineStr">
         <x:is>
-          <x:t>361.2290</x:t>
+          <x:t>365.6123</x:t>
         </x:is>
       </x:c>
       <x:c r="D156" t="inlineStr">
         <x:is>
-          <x:t>143.9104</x:t>
+          <x:t>144.0487</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="157">
       <x:c r="A157" s="2" t="n">
-        <x:v>46143</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B157" t="inlineStr">
         <x:is>
-          <x:t>252.8465</x:t>
+          <x:t>258.6965</x:t>
         </x:is>
       </x:c>
       <x:c r="C157" t="inlineStr">
         <x:is>
-          <x:t>360.3190</x:t>
+          <x:t>365.3444</x:t>
         </x:is>
       </x:c>
       <x:c r="D157" t="inlineStr">
         <x:is>
-          <x:t>143.9027</x:t>
+          <x:t>144.0168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="158">
       <x:c r="A158" s="2" t="n">
-        <x:v>46054</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B158" t="inlineStr">
         <x:is>
-          <x:t>251.8920</x:t>
+          <x:t>258.2082</x:t>
         </x:is>
       </x:c>
       <x:c r="C158" t="inlineStr">
         <x:is>
-          <x:t>359.4457</x:t>
+          <x:t>365.0513</x:t>
         </x:is>
       </x:c>
       <x:c r="D158" t="inlineStr">
         <x:is>
-          <x:t>143.8507</x:t>
+          <x:t>144.0082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="159">
       <x:c r="A159" s="2" t="n">
-        <x:v>46023</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B159" t="inlineStr">
         <x:is>
-          <x:t>251.3278</x:t>
+          <x:t>256.1245</x:t>
         </x:is>
       </x:c>
       <x:c r="C159" t="inlineStr">
         <x:is>
-          <x:t>359.0038</x:t>
+          <x:t>363.0936</x:t>
         </x:is>
       </x:c>
       <x:c r="D159" t="inlineStr">
         <x:is>
-          <x:t>143.8631</x:t>
+          <x:t>143.9853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="160">
       <x:c r="A160" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B160" t="inlineStr">
         <x:is>
-          <x:t>251.3219</x:t>
+          <x:t>256.1105</x:t>
         </x:is>
       </x:c>
       <x:c r="C160" t="inlineStr">
         <x:is>
-          <x:t>358.9935</x:t>
+          <x:t>363.0997</x:t>
         </x:is>
       </x:c>
       <x:c r="D160" t="inlineStr">
         <x:is>
-          <x:t>143.8556</x:t>
+          <x:t>143.9653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="161">
       <x:c r="A161" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B161" t="inlineStr">
         <x:is>
-          <x:t>251.4698</x:t>
+          <x:t>257.3022</x:t>
         </x:is>
       </x:c>
       <x:c r="C161" t="inlineStr">
         <x:is>
-          <x:t>359.0973</x:t>
+          <x:t>364.1197</x:t>
         </x:is>
       </x:c>
       <x:c r="D161" t="inlineStr">
         <x:is>
-          <x:t>143.8445</x:t>
+          <x:t>144.0142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="162">
       <x:c r="A162" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B162" t="inlineStr">
         <x:is>
-          <x:t>251.1628</x:t>
+          <x:t>258.0104</x:t>
         </x:is>
       </x:c>
       <x:c r="C162" t="inlineStr">
         <x:is>
-          <x:t>358.6556</x:t>
+          <x:t>364.7232</x:t>
         </x:is>
       </x:c>
       <x:c r="D162" t="inlineStr">
         <x:is>
-          <x:t>143.8380</x:t>
+          <x:t>143.9871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="163">
       <x:c r="A163" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B163" t="inlineStr">
         <x:is>
-          <x:t>251.1379</x:t>
+          <x:t>257.9539</x:t>
         </x:is>
       </x:c>
       <x:c r="C163" t="inlineStr">
         <x:is>
-          <x:t>358.6082</x:t>
+          <x:t>364.8446</x:t>
         </x:is>
       </x:c>
       <x:c r="D163" t="inlineStr">
         <x:is>
-          <x:t>143.7947</x:t>
+          <x:t>143.9945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="164">
       <x:c r="A164" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B164" t="inlineStr">
         <x:is>
-          <x:t>251.0569</x:t>
+          <x:t>257.3182</x:t>
         </x:is>
       </x:c>
       <x:c r="C164" t="inlineStr">
         <x:is>
-          <x:t>358.5327</x:t>
+          <x:t>364.3384</x:t>
         </x:is>
       </x:c>
       <x:c r="D164" t="inlineStr">
         <x:is>
-          <x:t>143.7867</x:t>
+          <x:t>143.9774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="165">
       <x:c r="A165" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B165" t="inlineStr">
         <x:is>
-          <x:t>251.0511</x:t>
+          <x:t>257.0056</x:t>
         </x:is>
       </x:c>
       <x:c r="C165" t="inlineStr">
         <x:is>
-          <x:t>358.5224</x:t>
+          <x:t>364.0297</x:t>
         </x:is>
       </x:c>
       <x:c r="D165" t="inlineStr">
         <x:is>
-          <x:t>143.7794</x:t>
+          <x:t>143.9627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="166">
       <x:c r="A166" s="2" t="n">
-        <x:v/>
+        <x:v>46357</x:v>
       </x:c>
       <x:c r="B166" t="inlineStr">
         <x:is>
-          <x:t>250.9523</x:t>
+          <x:t>256.5978</x:t>
         </x:is>
       </x:c>
       <x:c r="C166" t="inlineStr">
         <x:is>
-          <x:t>358.4359</x:t>
+          <x:t>363.5940</x:t>
         </x:is>
       </x:c>
       <x:c r="D166" t="inlineStr">
         <x:is>
-          <x:t>143.7646</x:t>
+          <x:t>143.9528</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="167">
       <x:c r="A167" s="2" t="n">
-        <x:v/>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B167" t="inlineStr">
         <x:is>
-          <x:t>250.7502</x:t>
+          <x:t>255.7903</x:t>
         </x:is>
       </x:c>
       <x:c r="C167" t="inlineStr">
         <x:is>
-          <x:t>358.1807</x:t>
+          <x:t>363.0444</x:t>
         </x:is>
       </x:c>
       <x:c r="D167" t="inlineStr">
         <x:is>
-          <x:t>143.7388</x:t>
+          <x:t>143.9462</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="168">
       <x:c r="A168" s="2" t="n">
-        <x:v/>
+        <x:v>46235</x:v>
       </x:c>
       <x:c r="B168" t="inlineStr">
         <x:is>
-          <x:t>250.6670</x:t>
+          <x:t>254.9796</x:t>
         </x:is>
       </x:c>
       <x:c r="C168" t="inlineStr">
         <x:is>
-          <x:t>358.2840</x:t>
+          <x:t>362.2358</x:t>
         </x:is>
       </x:c>
       <x:c r="D168" t="inlineStr">
         <x:is>
-          <x:t>143.7400</x:t>
+          <x:t>143.9449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="169">
       <x:c r="A169" s="2" t="n">
-        <x:v/>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="B169" t="inlineStr">
         <x:is>
-          <x:t>249.9039</x:t>
+          <x:t>254.2540</x:t>
         </x:is>
       </x:c>
       <x:c r="C169" t="inlineStr">
         <x:is>
-          <x:t>357.4510</x:t>
+          <x:t>361.5697</x:t>
         </x:is>
       </x:c>
       <x:c r="D169" t="inlineStr">
         <x:is>
-          <x:t>143.7520</x:t>
+          <x:t>143.9419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="170">
       <x:c r="A170" s="2" t="n">
-        <x:v/>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="B170" t="inlineStr">
         <x:is>
-          <x:t>249.1848</x:t>
+          <x:t>253.7336</x:t>
         </x:is>
       </x:c>
       <x:c r="C170" t="inlineStr">
         <x:is>
-          <x:t>356.6427</x:t>
+          <x:t>361.2290</x:t>
         </x:is>
       </x:c>
       <x:c r="D170" t="inlineStr">
         <x:is>
-          <x:t>143.7251</x:t>
+          <x:t>143.9104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="171">
       <x:c r="A171" s="2" t="n">
-        <x:v/>
+        <x:v>46143</x:v>
       </x:c>
       <x:c r="B171" t="inlineStr">
         <x:is>
-          <x:t>249.1718</x:t>
+          <x:t>252.8465</x:t>
         </x:is>
       </x:c>
       <x:c r="C171" t="inlineStr">
         <x:is>
-          <x:t>356.4592</x:t>
+          <x:t>360.3190</x:t>
         </x:is>
       </x:c>
       <x:c r="D171" t="inlineStr">
         <x:is>
-          <x:t>143.7177</x:t>
+          <x:t>143.9027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="172">
       <x:c r="A172" s="2" t="n">
-        <x:v/>
+        <x:v>46054</x:v>
       </x:c>
       <x:c r="B172" t="inlineStr">
         <x:is>
-          <x:t>249.5895</x:t>
+          <x:t>251.8920</x:t>
         </x:is>
       </x:c>
       <x:c r="C172" t="inlineStr">
         <x:is>
-          <x:t>357.2127</x:t>
+          <x:t>359.4457</x:t>
         </x:is>
       </x:c>
       <x:c r="D172" t="inlineStr">
         <x:is>
-          <x:t>143.6885</x:t>
+          <x:t>143.8507</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="173">
       <x:c r="A173" s="2" t="n">
-        <x:v>46003</x:v>
+        <x:v>46023</x:v>
       </x:c>
       <x:c r="B173" t="inlineStr">
         <x:is>
-          <x:t>249.5897</x:t>
+          <x:t>251.3278</x:t>
         </x:is>
       </x:c>
       <x:c r="C173" t="inlineStr">
         <x:is>
-          <x:t>357.1763</x:t>
+          <x:t>359.0038</x:t>
         </x:is>
       </x:c>
       <x:c r="D173" t="inlineStr">
         <x:is>
-          <x:t>143.6801</x:t>
+          <x:t>143.8631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="174">
       <x:c r="A174" s="2" t="n">
-        <x:v>45973</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B174" t="inlineStr">
         <x:is>
-          <x:t>249.9137</x:t>
+          <x:t>251.3219</x:t>
         </x:is>
       </x:c>
       <x:c r="C174" t="inlineStr">
         <x:is>
-          <x:t>357.6177</x:t>
+          <x:t>358.9935</x:t>
         </x:is>
       </x:c>
       <x:c r="D174" t="inlineStr">
         <x:is>
-          <x:t>143.7376</x:t>
+          <x:t>143.8556</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="175">
       <x:c r="A175" s="2" t="n">
-        <x:v>45942</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B175" t="inlineStr">
         <x:is>
-          <x:t>249.5409</x:t>
+          <x:t>251.4698</x:t>
         </x:is>
       </x:c>
       <x:c r="C175" t="inlineStr">
         <x:is>
-          <x:t>357.4348</x:t>
+          <x:t>359.0973</x:t>
         </x:is>
       </x:c>
       <x:c r="D175" t="inlineStr">
         <x:is>
-          <x:t>143.7822</x:t>
+          <x:t>143.8445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="176">
       <x:c r="A176" s="2" t="n">
-        <x:v>45912</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B176" t="inlineStr">
         <x:is>
-          <x:t>249.3861</x:t>
+          <x:t>251.1628</x:t>
         </x:is>
       </x:c>
       <x:c r="C176" t="inlineStr">
         <x:is>
-          <x:t>357.2383</x:t>
+          <x:t>358.6556</x:t>
         </x:is>
       </x:c>
       <x:c r="D176" t="inlineStr">
         <x:is>
-          <x:t>143.8279</x:t>
+          <x:t>143.8380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="177">
       <x:c r="A177" s="2" t="n">
-        <x:v>45881</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B177" t="inlineStr">
         <x:is>
-          <x:t>249.2644</x:t>
+          <x:t>251.1379</x:t>
         </x:is>
       </x:c>
       <x:c r="C177" t="inlineStr">
         <x:is>
-          <x:t>357.2685</x:t>
+          <x:t>358.6082</x:t>
         </x:is>
       </x:c>
       <x:c r="D177" t="inlineStr">
         <x:is>
-          <x:t>143.8504</x:t>
+          <x:t>143.7947</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="178">
       <x:c r="A178" s="2" t="n">
-        <x:v>45789</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B178" t="inlineStr">
         <x:is>
-          <x:t>249.6166</x:t>
+          <x:t>251.0569</x:t>
         </x:is>
       </x:c>
       <x:c r="C178" t="inlineStr">
         <x:is>
-          <x:t>357.5688</x:t>
+          <x:t>358.5327</x:t>
         </x:is>
       </x:c>
       <x:c r="D178" t="inlineStr">
         <x:is>
-          <x:t>143.9248</x:t>
+          <x:t>143.7867</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="179">
       <x:c r="A179" s="2" t="n">
-        <x:v>45759</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B179" t="inlineStr">
         <x:is>
-          <x:t>249.5861</x:t>
+          <x:t>251.0511</x:t>
         </x:is>
       </x:c>
       <x:c r="C179" t="inlineStr">
         <x:is>
-          <x:t>357.4967</x:t>
+          <x:t>358.5224</x:t>
         </x:is>
       </x:c>
       <x:c r="D179" t="inlineStr">
         <x:is>
-          <x:t>143.9338</x:t>
+          <x:t>143.7794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="180">
       <x:c r="A180" s="2" t="n">
-        <x:v>45728</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B180" t="inlineStr">
         <x:is>
-          <x:t>249.3803</x:t>
+          <x:t>250.9523</x:t>
         </x:is>
       </x:c>
       <x:c r="C180" t="inlineStr">
         <x:is>
-          <x:t>357.4609</x:t>
+          <x:t>358.4359</x:t>
         </x:is>
       </x:c>
       <x:c r="D180" t="inlineStr">
         <x:is>
-          <x:t>143.9483</x:t>
+          <x:t>143.7646</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="181">
       <x:c r="A181" s="2" t="n">
-        <x:v>45700</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B181" t="inlineStr">
         <x:is>
-          <x:t>248.9846</x:t>
+          <x:t>250.7502</x:t>
         </x:is>
       </x:c>
       <x:c r="C181" t="inlineStr">
         <x:is>
-          <x:t>357.1353</x:t>
+          <x:t>358.1807</x:t>
         </x:is>
       </x:c>
       <x:c r="D181" t="inlineStr">
         <x:is>
-          <x:t>143.9331</x:t>
+          <x:t>143.7388</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="182">
       <x:c r="A182" s="2" t="n">
-        <x:v>45669</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B182" t="inlineStr">
         <x:is>
-          <x:t>248.6470</x:t>
+          <x:t>250.6670</x:t>
         </x:is>
       </x:c>
       <x:c r="C182" t="inlineStr">
         <x:is>
-          <x:t>357.1445</x:t>
+          <x:t>358.2840</x:t>
         </x:is>
       </x:c>
       <x:c r="D182" t="inlineStr">
         <x:is>
-          <x:t>143.9453</x:t>
+          <x:t>143.7400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="183">
       <x:c r="A183" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B183" t="inlineStr">
         <x:is>
-          <x:t>248.9050</x:t>
+          <x:t>249.9039</x:t>
         </x:is>
       </x:c>
       <x:c r="C183" t="inlineStr">
         <x:is>
-          <x:t>357.3825</x:t>
+          <x:t>357.4510</x:t>
         </x:is>
       </x:c>
       <x:c r="D183" t="inlineStr">
         <x:is>
-          <x:t>144.0310</x:t>
+          <x:t>143.7520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="184">
       <x:c r="A184" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B184" t="inlineStr">
         <x:is>
-          <x:t>248.8931</x:t>
+          <x:t>249.1848</x:t>
         </x:is>
       </x:c>
       <x:c r="C184" t="inlineStr">
         <x:is>
-          <x:t>357.3652</x:t>
+          <x:t>356.6427</x:t>
         </x:is>
       </x:c>
       <x:c r="D184" t="inlineStr">
         <x:is>
-          <x:t>144.0198</x:t>
+          <x:t>143.7251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="185">
       <x:c r="A185" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B185" t="inlineStr">
         <x:is>
-          <x:t>248.3237</x:t>
+          <x:t>249.1718</x:t>
         </x:is>
       </x:c>
       <x:c r="C185" t="inlineStr">
         <x:is>
-          <x:t>356.9025</x:t>
+          <x:t>356.4592</x:t>
         </x:is>
       </x:c>
       <x:c r="D185" t="inlineStr">
         <x:is>
-          <x:t>144.0061</x:t>
+          <x:t>143.7177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="186">
       <x:c r="A186" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B186" t="inlineStr">
         <x:is>
-          <x:t>248.1228</x:t>
+          <x:t>249.5895</x:t>
         </x:is>
       </x:c>
       <x:c r="C186" t="inlineStr">
         <x:is>
-          <x:t>356.7862</x:t>
+          <x:t>357.2127</x:t>
         </x:is>
       </x:c>
       <x:c r="D186" t="inlineStr">
         <x:is>
-          <x:t>144.0104</x:t>
+          <x:t>143.6885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="187">
       <x:c r="A187" s="2" t="n">
-        <x:v/>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="B187" t="inlineStr">
         <x:is>
-          <x:t>247.3424</x:t>
+          <x:t>249.5897</x:t>
         </x:is>
       </x:c>
       <x:c r="C187" t="inlineStr">
         <x:is>
-          <x:t>356.2075</x:t>
+          <x:t>357.1763</x:t>
         </x:is>
       </x:c>
       <x:c r="D187" t="inlineStr">
         <x:is>
-          <x:t>144.0063</x:t>
+          <x:t>143.6801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="188">
       <x:c r="A188" s="2" t="n">
-        <x:v/>
+        <x:v>45973</x:v>
       </x:c>
       <x:c r="B188" t="inlineStr">
         <x:is>
-          <x:t>246.7968</x:t>
+          <x:t>249.9137</x:t>
         </x:is>
       </x:c>
       <x:c r="C188" t="inlineStr">
         <x:is>
-          <x:t>355.6866</x:t>
+          <x:t>357.6177</x:t>
         </x:is>
       </x:c>
       <x:c r="D188" t="inlineStr">
         <x:is>
-          <x:t>143.9819</x:t>
+          <x:t>143.7376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="189">
       <x:c r="A189" s="2" t="n">
-        <x:v/>
+        <x:v>45942</x:v>
       </x:c>
       <x:c r="B189" t="inlineStr">
         <x:is>
-          <x:t>245.7639</x:t>
+          <x:t>249.5409</x:t>
         </x:is>
       </x:c>
       <x:c r="C189" t="inlineStr">
         <x:is>
-          <x:t>354.7899</x:t>
+          <x:t>357.4348</x:t>
         </x:is>
       </x:c>
       <x:c r="D189" t="inlineStr">
         <x:is>
-          <x:t>143.9664</x:t>
+          <x:t>143.7822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="190">
       <x:c r="A190" s="2" t="n">
-        <x:v/>
+        <x:v>45912</x:v>
       </x:c>
       <x:c r="B190" t="inlineStr">
         <x:is>
-          <x:t>246.1716</x:t>
+          <x:t>249.3861</x:t>
         </x:is>
       </x:c>
       <x:c r="C190" t="inlineStr">
         <x:is>
-          <x:t>354.9918</x:t>
+          <x:t>357.2383</x:t>
         </x:is>
       </x:c>
       <x:c r="D190" t="inlineStr">
         <x:is>
-          <x:t>143.9514</x:t>
+          <x:t>143.8279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="191">
       <x:c r="A191" s="2" t="n">
-        <x:v/>
+        <x:v>45881</x:v>
       </x:c>
       <x:c r="B191" t="inlineStr">
         <x:is>
-          <x:t>246.4058</x:t>
+          <x:t>249.2644</x:t>
         </x:is>
       </x:c>
       <x:c r="C191" t="inlineStr">
         <x:is>
-          <x:t>355.0466</x:t>
+          <x:t>357.2685</x:t>
         </x:is>
       </x:c>
       <x:c r="D191" t="inlineStr">
         <x:is>
-          <x:t>143.9238</x:t>
+          <x:t>143.8504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="192">
       <x:c r="A192" s="2" t="n">
-        <x:v/>
+        <x:v>45789</x:v>
       </x:c>
       <x:c r="B192" t="inlineStr">
         <x:is>
-          <x:t>246.5659</x:t>
+          <x:t>249.6166</x:t>
         </x:is>
       </x:c>
       <x:c r="C192" t="inlineStr">
         <x:is>
-          <x:t>355.1290</x:t>
+          <x:t>357.5688</x:t>
         </x:is>
       </x:c>
       <x:c r="D192" t="inlineStr">
         <x:is>
-          <x:t>143.9192</x:t>
+          <x:t>143.9248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="193">
       <x:c r="A193" s="2" t="n">
-        <x:v/>
+        <x:v>45759</x:v>
       </x:c>
       <x:c r="B193" t="inlineStr">
         <x:is>
-          <x:t>247.1297</x:t>
+          <x:t>249.5861</x:t>
         </x:is>
       </x:c>
       <x:c r="C193" t="inlineStr">
         <x:is>
-          <x:t>355.5553</x:t>
+          <x:t>357.4967</x:t>
         </x:is>
       </x:c>
       <x:c r="D193" t="inlineStr">
         <x:is>
-          <x:t>143.9058</x:t>
+          <x:t>143.9338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="194">
       <x:c r="A194" s="2" t="n">
-        <x:v/>
+        <x:v>45728</x:v>
       </x:c>
       <x:c r="B194" t="inlineStr">
         <x:is>
-          <x:t>247.5479</x:t>
+          <x:t>249.3803</x:t>
         </x:is>
       </x:c>
       <x:c r="C194" t="inlineStr">
         <x:is>
-          <x:t>355.8843</x:t>
+          <x:t>357.4609</x:t>
         </x:is>
       </x:c>
       <x:c r="D194" t="inlineStr">
         <x:is>
-          <x:t>143.8638</x:t>
+          <x:t>143.9483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="195">
       <x:c r="A195" s="2" t="n">
-        <x:v/>
+        <x:v>45700</x:v>
       </x:c>
       <x:c r="B195" t="inlineStr">
         <x:is>
-          <x:t>247.8657</x:t>
+          <x:t>248.9846</x:t>
         </x:is>
       </x:c>
       <x:c r="C195" t="inlineStr">
         <x:is>
-          <x:t>356.2031</x:t>
+          <x:t>357.1353</x:t>
         </x:is>
       </x:c>
       <x:c r="D195" t="inlineStr">
         <x:is>
-          <x:t>143.8970</x:t>
+          <x:t>143.9331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="196">
       <x:c r="A196" s="2" t="n">
-        <x:v>46002</x:v>
+        <x:v>45669</x:v>
       </x:c>
       <x:c r="B196" t="inlineStr">
         <x:is>
-          <x:t>248.4514</x:t>
+          <x:t>248.6470</x:t>
         </x:is>
       </x:c>
       <x:c r="C196" t="inlineStr">
         <x:is>
-          <x:t>356.5857</x:t>
+          <x:t>357.1445</x:t>
         </x:is>
       </x:c>
       <x:c r="D196" t="inlineStr">
         <x:is>
-          <x:t>143.9250</x:t>
+          <x:t>143.9453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="197">
       <x:c r="A197" s="2" t="n">
-        <x:v>45972</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B197" t="inlineStr">
         <x:is>
-          <x:t>247.9460</x:t>
+          <x:t>248.9050</x:t>
         </x:is>
       </x:c>
       <x:c r="C197" t="inlineStr">
         <x:is>
-          <x:t>356.3112</x:t>
+          <x:t>357.3825</x:t>
         </x:is>
       </x:c>
       <x:c r="D197" t="inlineStr">
         <x:is>
-          <x:t>143.9032</x:t>
+          <x:t>144.0310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="198">
       <x:c r="A198" s="2" t="n">
-        <x:v>45941</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B198" t="inlineStr">
         <x:is>
-          <x:t>247.5654</x:t>
+          <x:t>248.8931</x:t>
         </x:is>
       </x:c>
       <x:c r="C198" t="inlineStr">
         <x:is>
-          <x:t>355.8947</x:t>
+          <x:t>357.3652</x:t>
         </x:is>
       </x:c>
       <x:c r="D198" t="inlineStr">
         <x:is>
-          <x:t>143.8828</x:t>
+          <x:t>144.0198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="199">
       <x:c r="A199" s="2" t="n">
-        <x:v>45849</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B199" t="inlineStr">
         <x:is>
-          <x:t>246.4985</x:t>
+          <x:t>248.3237</x:t>
         </x:is>
       </x:c>
       <x:c r="C199" t="inlineStr">
         <x:is>
-          <x:t>355.2092</x:t>
+          <x:t>356.9025</x:t>
         </x:is>
       </x:c>
       <x:c r="D199" t="inlineStr">
         <x:is>
-          <x:t>143.8755</x:t>
+          <x:t>144.0061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="200">
       <x:c r="A200" s="2" t="n">
-        <x:v>45819</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B200" t="inlineStr">
         <x:is>
-          <x:t>247.1510</x:t>
+          <x:t>248.1228</x:t>
         </x:is>
       </x:c>
       <x:c r="C200" t="inlineStr">
         <x:is>
-          <x:t>355.7693</x:t>
+          <x:t>356.7862</x:t>
         </x:is>
       </x:c>
       <x:c r="D200" t="inlineStr">
         <x:is>
-          <x:t>143.8754</x:t>
+          <x:t>144.0104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="201">
       <x:c r="A201" s="2" t="n">
-        <x:v>45788</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B201" t="inlineStr">
         <x:is>
-          <x:t>247.4261</x:t>
+          <x:t>247.3424</x:t>
         </x:is>
       </x:c>
       <x:c r="C201" t="inlineStr">
         <x:is>
-          <x:t>355.8733</x:t>
+          <x:t>356.2075</x:t>
         </x:is>
       </x:c>
       <x:c r="D201" t="inlineStr">
         <x:is>
-          <x:t>143.8422</x:t>
+          <x:t>144.0063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="202">
       <x:c r="A202" s="2" t="n">
-        <x:v>45758</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B202" t="inlineStr">
         <x:is>
-          <x:t>247.5729</x:t>
+          <x:t>246.7968</x:t>
         </x:is>
       </x:c>
       <x:c r="C202" t="inlineStr">
         <x:is>
-          <x:t>355.8961</x:t>
+          <x:t>355.6866</x:t>
         </x:is>
       </x:c>
       <x:c r="D202" t="inlineStr">
         <x:is>
-          <x:t>143.8586</x:t>
+          <x:t>143.9819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="203">
       <x:c r="A203" s="2" t="n">
-        <x:v>45727</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B203" t="inlineStr">
         <x:is>
-          <x:t>248.6926</x:t>
+          <x:t>245.7639</x:t>
         </x:is>
       </x:c>
       <x:c r="C203" t="inlineStr">
         <x:is>
-          <x:t>356.9319</x:t>
+          <x:t>354.7899</x:t>
         </x:is>
       </x:c>
       <x:c r="D203" t="inlineStr">
         <x:is>
-          <x:t>143.8504</x:t>
+          <x:t>143.9664</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="204">
       <x:c r="A204" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B204" t="inlineStr">
         <x:is>
-          <x:t>248.4911</x:t>
+          <x:t>246.1716</x:t>
         </x:is>
       </x:c>
       <x:c r="C204" t="inlineStr">
         <x:is>
-          <x:t>356.7331</x:t>
+          <x:t>354.9918</x:t>
         </x:is>
       </x:c>
       <x:c r="D204" t="inlineStr">
         <x:is>
-          <x:t>143.8385</x:t>
+          <x:t>143.9514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="205">
       <x:c r="A205" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B205" t="inlineStr">
         <x:is>
-          <x:t>248.3504</x:t>
+          <x:t>246.4058</x:t>
         </x:is>
       </x:c>
       <x:c r="C205" t="inlineStr">
         <x:is>
-          <x:t>356.9575</x:t>
+          <x:t>355.0466</x:t>
         </x:is>
       </x:c>
       <x:c r="D205" t="inlineStr">
         <x:is>
-          <x:t>143.8164</x:t>
+          <x:t>143.9238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="206">
       <x:c r="A206" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B206" t="inlineStr">
         <x:is>
-          <x:t>247.9772</x:t>
+          <x:t>246.5659</x:t>
         </x:is>
       </x:c>
       <x:c r="C206" t="inlineStr">
         <x:is>
-          <x:t>356.6855</x:t>
+          <x:t>355.1290</x:t>
         </x:is>
       </x:c>
       <x:c r="D206" t="inlineStr">
         <x:is>
-          <x:t>143.8144</x:t>
+          <x:t>143.9192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="207">
       <x:c r="A207" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B207" t="inlineStr">
         <x:is>
-          <x:t>248.3308</x:t>
+          <x:t>247.1297</x:t>
         </x:is>
       </x:c>
       <x:c r="C207" t="inlineStr">
         <x:is>
-          <x:t>357.1861</x:t>
+          <x:t>355.5553</x:t>
         </x:is>
       </x:c>
       <x:c r="D207" t="inlineStr">
         <x:is>
-          <x:t>143.7927</x:t>
+          <x:t>143.9058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="208">
       <x:c r="A208" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B208" t="inlineStr">
         <x:is>
-          <x:t>247.8179</x:t>
+          <x:t>247.5479</x:t>
         </x:is>
       </x:c>
       <x:c r="C208" t="inlineStr">
         <x:is>
-          <x:t>356.9039</x:t>
+          <x:t>355.8843</x:t>
         </x:is>
       </x:c>
       <x:c r="D208" t="inlineStr">
         <x:is>
-          <x:t>143.7676</x:t>
+          <x:t>143.8638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="209">
       <x:c r="A209" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B209" t="inlineStr">
         <x:is>
-          <x:t>248.0292</x:t>
+          <x:t>247.8657</x:t>
         </x:is>
       </x:c>
       <x:c r="C209" t="inlineStr">
         <x:is>
-          <x:t>357.2197</x:t>
+          <x:t>356.2031</x:t>
         </x:is>
       </x:c>
       <x:c r="D209" t="inlineStr">
         <x:is>
-          <x:t>143.7296</x:t>
+          <x:t>143.8970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="210">
       <x:c r="A210" s="2" t="n">
-        <x:v/>
+        <x:v>46002</x:v>
       </x:c>
       <x:c r="B210" t="inlineStr">
         <x:is>
-          <x:t>248.0154</x:t>
+          <x:t>248.4514</x:t>
         </x:is>
       </x:c>
       <x:c r="C210" t="inlineStr">
         <x:is>
-          <x:t>357.3358</x:t>
+          <x:t>356.5857</x:t>
         </x:is>
       </x:c>
       <x:c r="D210" t="inlineStr">
         <x:is>
-          <x:t>143.7681</x:t>
+          <x:t>143.9250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="211">
       <x:c r="A211" s="2" t="n">
-        <x:v/>
+        <x:v>45972</x:v>
       </x:c>
       <x:c r="B211" t="inlineStr">
         <x:is>
-          <x:t>247.6324</x:t>
+          <x:t>247.9460</x:t>
         </x:is>
       </x:c>
       <x:c r="C211" t="inlineStr">
         <x:is>
-          <x:t>357.0125</x:t>
+          <x:t>356.3112</x:t>
         </x:is>
       </x:c>
       <x:c r="D211" t="inlineStr">
         <x:is>
-          <x:t>143.7945</x:t>
+          <x:t>143.9032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="212">
       <x:c r="A212" s="2" t="n">
-        <x:v/>
+        <x:v>45941</x:v>
       </x:c>
       <x:c r="B212" t="inlineStr">
         <x:is>
-          <x:t>247.2631</x:t>
+          <x:t>247.5654</x:t>
         </x:is>
       </x:c>
       <x:c r="C212" t="inlineStr">
         <x:is>
-          <x:t>356.6624</x:t>
+          <x:t>355.8947</x:t>
         </x:is>
       </x:c>
       <x:c r="D212" t="inlineStr">
         <x:is>
-          <x:t>143.7781</x:t>
+          <x:t>143.8828</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="213">
       <x:c r="A213" s="2" t="n">
-        <x:v/>
+        <x:v>45849</x:v>
       </x:c>
       <x:c r="B213" t="inlineStr">
         <x:is>
-          <x:t>247.1443</x:t>
+          <x:t>246.4985</x:t>
         </x:is>
       </x:c>
       <x:c r="C213" t="inlineStr">
         <x:is>
-          <x:t>356.1386</x:t>
+          <x:t>355.2092</x:t>
         </x:is>
       </x:c>
       <x:c r="D213" t="inlineStr">
         <x:is>
-          <x:t>143.7551</x:t>
+          <x:t>143.8755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="214">
       <x:c r="A214" s="2" t="n">
-        <x:v/>
+        <x:v>45819</x:v>
       </x:c>
       <x:c r="B214" t="inlineStr">
         <x:is>
-          <x:t>245.9852</x:t>
+          <x:t>247.1510</x:t>
         </x:is>
       </x:c>
       <x:c r="C214" t="inlineStr">
         <x:is>
-          <x:t>354.7675</x:t>
+          <x:t>355.7693</x:t>
         </x:is>
       </x:c>
       <x:c r="D214" t="inlineStr">
         <x:is>
-          <x:t>143.7302</x:t>
+          <x:t>143.8754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="215">
       <x:c r="A215" s="2" t="n">
-        <x:v/>
+        <x:v>45788</x:v>
       </x:c>
       <x:c r="B215" t="inlineStr">
         <x:is>
-          <x:t>246.8860</x:t>
+          <x:t>247.4261</x:t>
         </x:is>
       </x:c>
       <x:c r="C215" t="inlineStr">
         <x:is>
-          <x:t>355.5775</x:t>
+          <x:t>355.8733</x:t>
         </x:is>
       </x:c>
       <x:c r="D215" t="inlineStr">
         <x:is>
-          <x:t>143.7240</x:t>
+          <x:t>143.8422</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="216">
       <x:c r="A216" s="2" t="n">
-        <x:v/>
+        <x:v>45758</x:v>
       </x:c>
       <x:c r="B216" t="inlineStr">
         <x:is>
-          <x:t>246.2044</x:t>
+          <x:t>247.5729</x:t>
         </x:is>
       </x:c>
       <x:c r="C216" t="inlineStr">
         <x:is>
-          <x:t>354.7486</x:t>
+          <x:t>355.8961</x:t>
         </x:is>
       </x:c>
       <x:c r="D216" t="inlineStr">
         <x:is>
-          <x:t>143.6920</x:t>
+          <x:t>143.8586</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="217">
       <x:c r="A217" s="2" t="n">
-        <x:v/>
+        <x:v>45727</x:v>
       </x:c>
       <x:c r="B217" t="inlineStr">
         <x:is>
-          <x:t>245.5294</x:t>
+          <x:t>248.6926</x:t>
         </x:is>
       </x:c>
       <x:c r="C217" t="inlineStr">
         <x:is>
-          <x:t>354.1876</x:t>
+          <x:t>356.9319</x:t>
         </x:is>
       </x:c>
       <x:c r="D217" t="inlineStr">
         <x:is>
-          <x:t>143.6571</x:t>
+          <x:t>143.8504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="218">
       <x:c r="A218" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B218" t="inlineStr">
         <x:is>
-          <x:t>245.8803</x:t>
+          <x:t>248.4911</x:t>
         </x:is>
       </x:c>
       <x:c r="C218" t="inlineStr">
         <x:is>
-          <x:t>354.2137</x:t>
+          <x:t>356.7331</x:t>
         </x:is>
       </x:c>
       <x:c r="D218" t="inlineStr">
         <x:is>
-          <x:t>143.5971</x:t>
+          <x:t>143.8385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="219">
       <x:c r="A219" s="2" t="n">
-        <x:v>45940</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B219" t="inlineStr">
         <x:is>
-          <x:t>244.7937</x:t>
+          <x:t>248.3504</x:t>
         </x:is>
       </x:c>
       <x:c r="C219" t="inlineStr">
         <x:is>
-          <x:t>353.2107</x:t>
+          <x:t>356.9575</x:t>
         </x:is>
       </x:c>
       <x:c r="D219" t="inlineStr">
         <x:is>
-          <x:t>143.5466</x:t>
+          <x:t>143.8164</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="220">
       <x:c r="A220" s="2" t="n">
-        <x:v>45910</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B220" t="inlineStr">
         <x:is>
-          <x:t>245.4134</x:t>
+          <x:t>247.9772</x:t>
         </x:is>
       </x:c>
       <x:c r="C220" t="inlineStr">
         <x:is>
-          <x:t>353.3184</x:t>
+          <x:t>356.6855</x:t>
         </x:is>
       </x:c>
       <x:c r="D220" t="inlineStr">
         <x:is>
-          <x:t>143.4704</x:t>
+          <x:t>143.8144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="221">
       <x:c r="A221" s="2" t="n">
-        <x:v>45879</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B221" t="inlineStr">
         <x:is>
-          <x:t>246.0309</x:t>
+          <x:t>248.3308</x:t>
         </x:is>
       </x:c>
       <x:c r="C221" t="inlineStr">
         <x:is>
-          <x:t>354.1011</x:t>
+          <x:t>357.1861</x:t>
         </x:is>
       </x:c>
       <x:c r="D221" t="inlineStr">
         <x:is>
-          <x:t>143.4819</x:t>
+          <x:t>143.7927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="222">
       <x:c r="A222" s="2" t="n">
-        <x:v>45848</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B222" t="inlineStr">
         <x:is>
-          <x:t>246.0141</x:t>
+          <x:t>247.8179</x:t>
         </x:is>
       </x:c>
       <x:c r="C222" t="inlineStr">
         <x:is>
-          <x:t>354.1499</x:t>
+          <x:t>356.9039</x:t>
         </x:is>
       </x:c>
       <x:c r="D222" t="inlineStr">
         <x:is>
-          <x:t>143.4219</x:t>
+          <x:t>143.7676</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="223">
       <x:c r="A223" s="2" t="n">
-        <x:v>45818</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B223" t="inlineStr">
         <x:is>
-          <x:t>246.7660</x:t>
+          <x:t>248.0292</x:t>
         </x:is>
       </x:c>
       <x:c r="C223" t="inlineStr">
         <x:is>
-          <x:t>355.0842</x:t>
+          <x:t>357.2197</x:t>
         </x:is>
       </x:c>
       <x:c r="D223" t="inlineStr">
         <x:is>
-          <x:t>143.4167</x:t>
+          <x:t>143.7296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="224">
       <x:c r="A224" s="2" t="n">
-        <x:v>45726</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B224" t="inlineStr">
         <x:is>
-          <x:t>246.8998</x:t>
+          <x:t>248.0154</x:t>
         </x:is>
       </x:c>
       <x:c r="C224" t="inlineStr">
         <x:is>
-          <x:t>355.5386</x:t>
+          <x:t>357.3358</x:t>
         </x:is>
       </x:c>
       <x:c r="D224" t="inlineStr">
         <x:is>
-          <x:t>143.4096</x:t>
+          <x:t>143.7681</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="225">
       <x:c r="A225" s="2" t="n">
-        <x:v>45698</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B225" t="inlineStr">
         <x:is>
-          <x:t>246.6728</x:t>
+          <x:t>247.6324</x:t>
         </x:is>
       </x:c>
       <x:c r="C225" t="inlineStr">
         <x:is>
-          <x:t>355.4185</x:t>
+          <x:t>357.0125</x:t>
         </x:is>
       </x:c>
       <x:c r="D225" t="inlineStr">
         <x:is>
-          <x:t>143.3962</x:t>
+          <x:t>143.7945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="226">
       <x:c r="A226" s="2" t="n">
-        <x:v>45667</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B226" t="inlineStr">
         <x:is>
-          <x:t>245.9257</x:t>
+          <x:t>247.2631</x:t>
         </x:is>
       </x:c>
       <x:c r="C226" t="inlineStr">
         <x:is>
-          <x:t>354.6384</x:t>
+          <x:t>356.6624</x:t>
         </x:is>
       </x:c>
       <x:c r="D226" t="inlineStr">
         <x:is>
-          <x:t>143.3838</x:t>
+          <x:t>143.7781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="227">
       <x:c r="A227" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B227" t="inlineStr">
         <x:is>
-          <x:t>245.4790</x:t>
+          <x:t>247.1443</x:t>
         </x:is>
       </x:c>
       <x:c r="C227" t="inlineStr">
         <x:is>
-          <x:t>353.7149</x:t>
+          <x:t>356.1386</x:t>
         </x:is>
       </x:c>
       <x:c r="D227" t="inlineStr">
         <x:is>
-          <x:t>143.3586</x:t>
+          <x:t>143.7551</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="228">
       <x:c r="A228" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B228" t="inlineStr">
         <x:is>
-          <x:t>245.1437</x:t>
+          <x:t>245.9852</x:t>
         </x:is>
       </x:c>
       <x:c r="C228" t="inlineStr">
         <x:is>
-          <x:t>353.5924</x:t>
+          <x:t>354.7675</x:t>
         </x:is>
       </x:c>
       <x:c r="D228" t="inlineStr">
         <x:is>
-          <x:t>143.3404</x:t>
+          <x:t>143.7302</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="229">
       <x:c r="A229" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B229" t="inlineStr">
         <x:is>
-          <x:t>244.5495</x:t>
+          <x:t>246.8860</x:t>
         </x:is>
       </x:c>
       <x:c r="C229" t="inlineStr">
         <x:is>
-          <x:t>353.1450</x:t>
+          <x:t>355.5775</x:t>
         </x:is>
       </x:c>
       <x:c r="D229" t="inlineStr">
         <x:is>
-          <x:t>143.2698</x:t>
+          <x:t>143.7240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="230">
       <x:c r="A230" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B230" t="inlineStr">
         <x:is>
-          <x:t>244.1364</x:t>
+          <x:t>246.2044</x:t>
         </x:is>
       </x:c>
       <x:c r="C230" t="inlineStr">
         <x:is>
-          <x:t>352.5679</x:t>
+          <x:t>354.7486</x:t>
         </x:is>
       </x:c>
       <x:c r="D230" t="inlineStr">
         <x:is>
-          <x:t>143.2317</x:t>
+          <x:t>143.6920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="231">
       <x:c r="A231" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B231" t="inlineStr">
         <x:is>
-          <x:t>244.3082</x:t>
+          <x:t>245.5294</x:t>
         </x:is>
       </x:c>
       <x:c r="C231" t="inlineStr">
         <x:is>
-          <x:t>352.8357</x:t>
+          <x:t>354.1876</x:t>
         </x:is>
       </x:c>
       <x:c r="D231" t="inlineStr">
         <x:is>
-          <x:t>143.2711</x:t>
+          <x:t>143.6571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="232">
       <x:c r="A232" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B232" t="inlineStr">
         <x:is>
-          <x:t>244.3071</x:t>
+          <x:t>245.8803</x:t>
         </x:is>
       </x:c>
       <x:c r="C232" t="inlineStr">
         <x:is>
-          <x:t>352.6716</x:t>
+          <x:t>354.2137</x:t>
         </x:is>
       </x:c>
       <x:c r="D232" t="inlineStr">
         <x:is>
-          <x:t>143.2545</x:t>
+          <x:t>143.5971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="233">
       <x:c r="A233" s="2" t="n">
-        <x:v/>
+        <x:v>45940</x:v>
       </x:c>
       <x:c r="B233" t="inlineStr">
         <x:is>
-          <x:t>244.8315</x:t>
+          <x:t>244.7937</x:t>
         </x:is>
       </x:c>
       <x:c r="C233" t="inlineStr">
         <x:is>
-          <x:t>353.5821</x:t>
+          <x:t>353.2107</x:t>
         </x:is>
       </x:c>
       <x:c r="D233" t="inlineStr">
         <x:is>
-          <x:t>143.2569</x:t>
+          <x:t>143.5466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="234">
       <x:c r="A234" s="2" t="n">
-        <x:v/>
+        <x:v>45910</x:v>
       </x:c>
       <x:c r="B234" t="inlineStr">
         <x:is>
-          <x:t>244.9219</x:t>
+          <x:t>245.4134</x:t>
         </x:is>
       </x:c>
       <x:c r="C234" t="inlineStr">
         <x:is>
-          <x:t>353.7125</x:t>
+          <x:t>353.3184</x:t>
         </x:is>
       </x:c>
       <x:c r="D234" t="inlineStr">
         <x:is>
-          <x:t>143.2629</x:t>
+          <x:t>143.4704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="235">
       <x:c r="A235" s="2" t="n">
-        <x:v/>
+        <x:v>45879</x:v>
       </x:c>
       <x:c r="B235" t="inlineStr">
         <x:is>
-          <x:t>244.4353</x:t>
+          <x:t>246.0309</x:t>
         </x:is>
       </x:c>
       <x:c r="C235" t="inlineStr">
         <x:is>
-          <x:t>353.1766</x:t>
+          <x:t>354.1011</x:t>
         </x:is>
       </x:c>
       <x:c r="D235" t="inlineStr">
         <x:is>
-          <x:t>143.2741</x:t>
+          <x:t>143.4819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="236">
       <x:c r="A236" s="2" t="n">
-        <x:v/>
+        <x:v>45848</x:v>
       </x:c>
       <x:c r="B236" t="inlineStr">
         <x:is>
-          <x:t>244.2336</x:t>
+          <x:t>246.0141</x:t>
         </x:is>
       </x:c>
       <x:c r="C236" t="inlineStr">
         <x:is>
-          <x:t>353.1452</x:t>
+          <x:t>354.1499</x:t>
         </x:is>
       </x:c>
       <x:c r="D236" t="inlineStr">
         <x:is>
-          <x:t>143.2872</x:t>
+          <x:t>143.4219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="237">
       <x:c r="A237" s="2" t="n">
-        <x:v/>
+        <x:v>45818</x:v>
       </x:c>
       <x:c r="B237" t="inlineStr">
         <x:is>
-          <x:t>244.6518</x:t>
+          <x:t>246.7660</x:t>
         </x:is>
       </x:c>
       <x:c r="C237" t="inlineStr">
         <x:is>
-          <x:t>353.5436</x:t>
+          <x:t>355.0842</x:t>
         </x:is>
       </x:c>
       <x:c r="D237" t="inlineStr">
         <x:is>
-          <x:t>143.3006</x:t>
+          <x:t>143.4167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="238">
       <x:c r="A238" s="2" t="n">
-        <x:v/>
+        <x:v>45726</x:v>
       </x:c>
       <x:c r="B238" t="inlineStr">
         <x:is>
-          <x:t>245.3615</x:t>
+          <x:t>246.8998</x:t>
         </x:is>
       </x:c>
       <x:c r="C238" t="inlineStr">
         <x:is>
-          <x:t>354.3734</x:t>
+          <x:t>355.5386</x:t>
         </x:is>
       </x:c>
       <x:c r="D238" t="inlineStr">
         <x:is>
-          <x:t>143.2790</x:t>
+          <x:t>143.4096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="239">
       <x:c r="A239" s="2" t="n">
-        <x:v>46000</x:v>
+        <x:v>45698</x:v>
       </x:c>
       <x:c r="B239" t="inlineStr">
         <x:is>
-          <x:t>244.8779</x:t>
+          <x:t>246.6728</x:t>
         </x:is>
       </x:c>
       <x:c r="C239" t="inlineStr">
         <x:is>
-          <x:t>353.8436</x:t>
+          <x:t>355.4185</x:t>
         </x:is>
       </x:c>
       <x:c r="D239" t="inlineStr">
         <x:is>
-          <x:t>143.2651</x:t>
+          <x:t>143.3962</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="240">
       <x:c r="A240" s="2" t="n">
-        <x:v>45970</x:v>
+        <x:v>45667</x:v>
       </x:c>
       <x:c r="B240" t="inlineStr">
         <x:is>
-          <x:t>245.1303</x:t>
+          <x:t>245.9257</x:t>
         </x:is>
       </x:c>
       <x:c r="C240" t="inlineStr">
         <x:is>
-          <x:t>354.1126</x:t>
+          <x:t>354.6384</x:t>
         </x:is>
       </x:c>
       <x:c r="D240" t="inlineStr">
         <x:is>
-          <x:t>143.3210</x:t>
+          <x:t>143.3838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="241">
       <x:c r="A241" s="2" t="n">
-        <x:v>45939</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B241" t="inlineStr">
         <x:is>
-          <x:t>244.1952</x:t>
+          <x:t>245.4790</x:t>
         </x:is>
       </x:c>
       <x:c r="C241" t="inlineStr">
         <x:is>
-          <x:t>353.3542</x:t>
+          <x:t>353.7149</x:t>
         </x:is>
       </x:c>
       <x:c r="D241" t="inlineStr">
         <x:is>
-          <x:t>143.3214</x:t>
+          <x:t>143.3586</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="242">
       <x:c r="A242" s="2" t="n">
-        <x:v>45909</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B242" t="inlineStr">
         <x:is>
-          <x:t>243.7130</x:t>
+          <x:t>245.1437</x:t>
         </x:is>
       </x:c>
       <x:c r="C242" t="inlineStr">
         <x:is>
-          <x:t>353.0402</x:t>
+          <x:t>353.5924</x:t>
         </x:is>
       </x:c>
       <x:c r="D242" t="inlineStr">
         <x:is>
-          <x:t>143.2998</x:t>
+          <x:t>143.3404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="243">
       <x:c r="A243" s="2" t="n">
-        <x:v>45878</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B243" t="inlineStr">
         <x:is>
-          <x:t>243.1792</x:t>
+          <x:t>244.5495</x:t>
         </x:is>
       </x:c>
       <x:c r="C243" t="inlineStr">
         <x:is>
-          <x:t>352.5788</x:t>
+          <x:t>353.1450</x:t>
         </x:is>
       </x:c>
       <x:c r="D243" t="inlineStr">
         <x:is>
-          <x:t>143.3420</x:t>
+          <x:t>143.2698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="244">
       <x:c r="A244" s="2" t="n">
-        <x:v>45786</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B244" t="inlineStr">
         <x:is>
-          <x:t>241.9748</x:t>
+          <x:t>244.1364</x:t>
         </x:is>
       </x:c>
       <x:c r="C244" t="inlineStr">
         <x:is>
-          <x:t>350.4040</x:t>
+          <x:t>352.5679</x:t>
         </x:is>
       </x:c>
       <x:c r="D244" t="inlineStr">
         <x:is>
-          <x:t>143.2805</x:t>
+          <x:t>143.2317</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="245">
       <x:c r="A245" s="2" t="n">
-        <x:v>45756</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B245" t="inlineStr">
         <x:is>
-          <x:t>241.4724</x:t>
+          <x:t>244.3082</x:t>
         </x:is>
       </x:c>
       <x:c r="C245" t="inlineStr">
         <x:is>
-          <x:t>349.8241</x:t>
+          <x:t>352.8357</x:t>
         </x:is>
       </x:c>
       <x:c r="D245" t="inlineStr">
         <x:is>
-          <x:t>143.2169</x:t>
+          <x:t>143.2711</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="246">
       <x:c r="A246" s="2" t="n">
-        <x:v>45725</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B246" t="inlineStr">
         <x:is>
-          <x:t>241.1440</x:t>
+          <x:t>244.3071</x:t>
         </x:is>
       </x:c>
       <x:c r="C246" t="inlineStr">
         <x:is>
-          <x:t>349.3246</x:t>
+          <x:t>352.6716</x:t>
         </x:is>
       </x:c>
       <x:c r="D246" t="inlineStr">
         <x:is>
-          <x:t>143.1624</x:t>
+          <x:t>143.2545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="247">
       <x:c r="A247" s="2" t="n">
-        <x:v>45697</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B247" t="inlineStr">
         <x:is>
-          <x:t>240.4265</x:t>
+          <x:t>244.8315</x:t>
         </x:is>
       </x:c>
       <x:c r="C247" t="inlineStr">
         <x:is>
-          <x:t>348.5755</x:t>
+          <x:t>353.5821</x:t>
         </x:is>
       </x:c>
       <x:c r="D247" t="inlineStr">
         <x:is>
-          <x:t>143.0805</x:t>
+          <x:t>143.2569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="248">
       <x:c r="A248" s="2" t="n">
-        <x:v>45666</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B248" t="inlineStr">
         <x:is>
-          <x:t>240.5923</x:t>
+          <x:t>244.9219</x:t>
         </x:is>
       </x:c>
       <x:c r="C248" t="inlineStr">
         <x:is>
-          <x:t>348.6302</x:t>
+          <x:t>353.7125</x:t>
         </x:is>
       </x:c>
       <x:c r="D248" t="inlineStr">
         <x:is>
-          <x:t>143.1237</x:t>
+          <x:t>143.2629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="249">
       <x:c r="A249" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B249" t="inlineStr">
         <x:is>
-          <x:t>240.6216</x:t>
+          <x:t>244.4353</x:t>
         </x:is>
       </x:c>
       <x:c r="C249" t="inlineStr">
         <x:is>
-          <x:t>348.8121</x:t>
+          <x:t>353.1766</x:t>
         </x:is>
       </x:c>
       <x:c r="D249" t="inlineStr">
         <x:is>
-          <x:t>143.1322</x:t>
+          <x:t>143.2741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="250">
       <x:c r="A250" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B250" t="inlineStr">
         <x:is>
-          <x:t>240.6276</x:t>
+          <x:t>244.2336</x:t>
         </x:is>
       </x:c>
       <x:c r="C250" t="inlineStr">
         <x:is>
-          <x:t>348.8386</x:t>
+          <x:t>353.1452</x:t>
         </x:is>
       </x:c>
       <x:c r="D250" t="inlineStr">
         <x:is>
-          <x:t>143.1144</x:t>
+          <x:t>143.2872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="251">
       <x:c r="A251" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B251" t="inlineStr">
         <x:is>
-          <x:t>240.6352</x:t>
+          <x:t>244.6518</x:t>
         </x:is>
       </x:c>
       <x:c r="C251" t="inlineStr">
         <x:is>
-          <x:t>348.8043</x:t>
+          <x:t>353.5436</x:t>
         </x:is>
       </x:c>
       <x:c r="D251" t="inlineStr">
         <x:is>
-          <x:t>143.0928</x:t>
+          <x:t>143.3006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="252">
       <x:c r="A252" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B252" t="inlineStr">
         <x:is>
-          <x:t>240.6388</x:t>
+          <x:t>245.3615</x:t>
         </x:is>
       </x:c>
       <x:c r="C252" t="inlineStr">
         <x:is>
-          <x:t>348.7503</x:t>
+          <x:t>354.3734</x:t>
         </x:is>
       </x:c>
       <x:c r="D252" t="inlineStr">
         <x:is>
-          <x:t>143.1523</x:t>
+          <x:t>143.2790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="253">
       <x:c r="A253" s="2" t="n">
-        <x:v/>
+        <x:v>46000</x:v>
       </x:c>
       <x:c r="B253" t="inlineStr">
         <x:is>
-          <x:t>240.4730</x:t>
+          <x:t>244.8779</x:t>
         </x:is>
       </x:c>
       <x:c r="C253" t="inlineStr">
         <x:is>
-          <x:t>348.4829</x:t>
+          <x:t>353.8436</x:t>
         </x:is>
       </x:c>
       <x:c r="D253" t="inlineStr">
         <x:is>
-          <x:t>143.1075</x:t>
+          <x:t>143.2651</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="254">
       <x:c r="A254" s="2" t="n">
-        <x:v/>
+        <x:v>45970</x:v>
       </x:c>
       <x:c r="B254" t="inlineStr">
         <x:is>
-          <x:t>240.5468</x:t>
+          <x:t>245.1303</x:t>
         </x:is>
       </x:c>
       <x:c r="C254" t="inlineStr">
         <x:is>
-          <x:t>348.4171</x:t>
+          <x:t>354.1126</x:t>
         </x:is>
       </x:c>
       <x:c r="D254" t="inlineStr">
         <x:is>
-          <x:t>143.0561</x:t>
+          <x:t>143.3210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="255">
       <x:c r="A255" s="2" t="n">
-        <x:v/>
+        <x:v>45939</x:v>
       </x:c>
       <x:c r="B255" t="inlineStr">
         <x:is>
-          <x:t>241.0018</x:t>
+          <x:t>244.1952</x:t>
         </x:is>
       </x:c>
       <x:c r="C255" t="inlineStr">
         <x:is>
-          <x:t>348.9938</x:t>
+          <x:t>353.3542</x:t>
         </x:is>
       </x:c>
       <x:c r="D255" t="inlineStr">
         <x:is>
-          <x:t>143.1087</x:t>
+          <x:t>143.3214</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="256">
       <x:c r="A256" s="2" t="n">
-        <x:v/>
+        <x:v>45909</x:v>
       </x:c>
       <x:c r="B256" t="inlineStr">
         <x:is>
-          <x:t>240.3519</x:t>
+          <x:t>243.7130</x:t>
         </x:is>
       </x:c>
       <x:c r="C256" t="inlineStr">
         <x:is>
-          <x:t>348.0951</x:t>
+          <x:t>353.0402</x:t>
         </x:is>
       </x:c>
       <x:c r="D256" t="inlineStr">
         <x:is>
-          <x:t>143.0704</x:t>
+          <x:t>143.2998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="257">
       <x:c r="A257" s="2" t="n">
-        <x:v/>
+        <x:v>45878</x:v>
       </x:c>
       <x:c r="B257" t="inlineStr">
         <x:is>
-          <x:t>240.6067</x:t>
+          <x:t>243.1792</x:t>
         </x:is>
       </x:c>
       <x:c r="C257" t="inlineStr">
         <x:is>
-          <x:t>348.2375</x:t>
+          <x:t>352.5788</x:t>
         </x:is>
       </x:c>
       <x:c r="D257" t="inlineStr">
         <x:is>
-          <x:t>143.0964</x:t>
+          <x:t>143.3420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="258">
       <x:c r="A258" s="2" t="n">
-        <x:v/>
+        <x:v>45786</x:v>
       </x:c>
       <x:c r="B258" t="inlineStr">
         <x:is>
-          <x:t>240.5132</x:t>
+          <x:t>241.9748</x:t>
         </x:is>
       </x:c>
       <x:c r="C258" t="inlineStr">
         <x:is>
-          <x:t>348.1852</x:t>
+          <x:t>350.4040</x:t>
         </x:is>
       </x:c>
       <x:c r="D258" t="inlineStr">
         <x:is>
-          <x:t>143.0611</x:t>
+          <x:t>143.2805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="259">
       <x:c r="A259" s="2" t="n">
-        <x:v/>
+        <x:v>45756</x:v>
       </x:c>
       <x:c r="B259" t="inlineStr">
         <x:is>
-          <x:t>240.7116</x:t>
+          <x:t>241.4724</x:t>
         </x:is>
       </x:c>
       <x:c r="C259" t="inlineStr">
         <x:is>
-          <x:t>348.3089</x:t>
+          <x:t>349.8241</x:t>
         </x:is>
       </x:c>
       <x:c r="D259" t="inlineStr">
         <x:is>
-          <x:t>143.0589</x:t>
+          <x:t>143.2169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="260">
       <x:c r="A260" s="2" t="n">
-        <x:v/>
+        <x:v>45725</x:v>
       </x:c>
       <x:c r="B260" t="inlineStr">
         <x:is>
-          <x:t>240.8287</x:t>
+          <x:t>241.1440</x:t>
         </x:is>
       </x:c>
       <x:c r="C260" t="inlineStr">
         <x:is>
-          <x:t>348.2367</x:t>
+          <x:t>349.3246</x:t>
         </x:is>
       </x:c>
       <x:c r="D260" t="inlineStr">
         <x:is>
-          <x:t>143.0371</x:t>
+          <x:t>143.1624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="261">
       <x:c r="A261" s="2" t="n">
-        <x:v/>
+        <x:v>45697</x:v>
       </x:c>
       <x:c r="B261" t="inlineStr">
         <x:is>
-          <x:t>240.9050</x:t>
+          <x:t>240.4265</x:t>
         </x:is>
       </x:c>
       <x:c r="C261" t="inlineStr">
         <x:is>
-          <x:t>348.3531</x:t>
+          <x:t>348.5755</x:t>
         </x:is>
       </x:c>
       <x:c r="D261" t="inlineStr">
         <x:is>
-          <x:t>143.0798</x:t>
+          <x:t>143.0805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="262">
       <x:c r="A262" s="2" t="n">
-        <x:v/>
+        <x:v>45666</x:v>
       </x:c>
       <x:c r="B262" t="inlineStr">
         <x:is>
-          <x:t>240.4233</x:t>
+          <x:t>240.5923</x:t>
         </x:is>
       </x:c>
       <x:c r="C262" t="inlineStr">
         <x:is>
-          <x:t>348.0526</x:t>
+          <x:t>348.6302</x:t>
         </x:is>
       </x:c>
       <x:c r="D262" t="inlineStr">
         <x:is>
-          <x:t>143.0708</x:t>
+          <x:t>143.1237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="263">
       <x:c r="A263" s="2" t="n">
-        <x:v>45999</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B263" t="inlineStr">
         <x:is>
-          <x:t>240.1569</x:t>
+          <x:t>240.6216</x:t>
         </x:is>
       </x:c>
       <x:c r="C263" t="inlineStr">
         <x:is>
-          <x:t>347.6014</x:t>
+          <x:t>348.8121</x:t>
         </x:is>
       </x:c>
       <x:c r="D263" t="inlineStr">
         <x:is>
-          <x:t>143.0325</x:t>
+          <x:t>143.1322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="264">
       <x:c r="A264" s="2" t="n">
-        <x:v>45969</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B264" t="inlineStr">
         <x:is>
-          <x:t>239.9504</x:t>
+          <x:t>240.6276</x:t>
         </x:is>
       </x:c>
       <x:c r="C264" t="inlineStr">
         <x:is>
-          <x:t>347.4918</x:t>
+          <x:t>348.8386</x:t>
         </x:is>
       </x:c>
       <x:c r="D264" t="inlineStr">
         <x:is>
-          <x:t>143.0532</x:t>
+          <x:t>143.1144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="265">
       <x:c r="A265" s="2" t="n">
-        <x:v>45877</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B265" t="inlineStr">
         <x:is>
-          <x:t>239.8226</x:t>
+          <x:t>240.6352</x:t>
         </x:is>
       </x:c>
       <x:c r="C265" t="inlineStr">
         <x:is>
-          <x:t>347.3849</x:t>
+          <x:t>348.8043</x:t>
         </x:is>
       </x:c>
       <x:c r="D265" t="inlineStr">
         <x:is>
-          <x:t>143.0198</x:t>
+          <x:t>143.0928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="266">
       <x:c r="A266" s="2" t="n">
-        <x:v>45846</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B266" t="inlineStr">
         <x:is>
-          <x:t>239.7876</x:t>
+          <x:t>240.6388</x:t>
         </x:is>
       </x:c>
       <x:c r="C266" t="inlineStr">
         <x:is>
-          <x:t>347.5715</x:t>
+          <x:t>348.7503</x:t>
         </x:is>
       </x:c>
       <x:c r="D266" t="inlineStr">
         <x:is>
-          <x:t>143.0406</x:t>
+          <x:t>143.1523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="267">
       <x:c r="A267" s="2" t="n">
-        <x:v>45816</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B267" t="inlineStr">
         <x:is>
-          <x:t>239.4501</x:t>
+          <x:t>240.4730</x:t>
         </x:is>
       </x:c>
       <x:c r="C267" t="inlineStr">
         <x:is>
-          <x:t>347.2979</x:t>
+          <x:t>348.4829</x:t>
         </x:is>
       </x:c>
       <x:c r="D267" t="inlineStr">
         <x:is>
-          <x:t>143.0228</x:t>
+          <x:t>143.1075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="268">
       <x:c r="A268" s="2" t="n">
-        <x:v>45785</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B268" t="inlineStr">
         <x:is>
-          <x:t>239.3141</x:t>
+          <x:t>240.5468</x:t>
         </x:is>
       </x:c>
       <x:c r="C268" t="inlineStr">
         <x:is>
-          <x:t>347.4511</x:t>
+          <x:t>348.4171</x:t>
         </x:is>
       </x:c>
       <x:c r="D268" t="inlineStr">
         <x:is>
-          <x:t>143.0578</x:t>
+          <x:t>143.0561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="269">
       <x:c r="A269" s="2" t="n">
-        <x:v>45755</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B269" t="inlineStr">
         <x:is>
-          <x:t>238.9691</x:t>
+          <x:t>241.0018</x:t>
         </x:is>
       </x:c>
       <x:c r="C269" t="inlineStr">
         <x:is>
-          <x:t>347.1096</x:t>
+          <x:t>348.9938</x:t>
         </x:is>
       </x:c>
       <x:c r="D269" t="inlineStr">
         <x:is>
-          <x:t>143.0340</x:t>
+          <x:t>143.1087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="270">
       <x:c r="A270" s="2" t="n">
-        <x:v>45665</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B270" t="inlineStr">
         <x:is>
-          <x:t>238.5898</x:t>
+          <x:t>240.3519</x:t>
         </x:is>
       </x:c>
       <x:c r="C270" t="inlineStr">
         <x:is>
-          <x:t>347.1729</x:t>
+          <x:t>348.0951</x:t>
         </x:is>
       </x:c>
       <x:c r="D270" t="inlineStr">
         <x:is>
-          <x:t>143.0224</x:t>
+          <x:t>143.0704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="271">
       <x:c r="A271" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B271" t="inlineStr">
         <x:is>
-          <x:t>239.7865</x:t>
+          <x:t>240.6067</x:t>
         </x:is>
       </x:c>
       <x:c r="C271" t="inlineStr">
         <x:is>
-          <x:t>348.1963</x:t>
+          <x:t>348.2375</x:t>
         </x:is>
       </x:c>
       <x:c r="D271" t="inlineStr">
         <x:is>
-          <x:t>142.9739</x:t>
+          <x:t>143.0964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="272">
       <x:c r="A272" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B272" t="inlineStr">
         <x:is>
-          <x:t>239.8346</x:t>
+          <x:t>240.5132</x:t>
         </x:is>
       </x:c>
       <x:c r="C272" t="inlineStr">
         <x:is>
-          <x:t>348.1347</x:t>
+          <x:t>348.1852</x:t>
         </x:is>
       </x:c>
       <x:c r="D272" t="inlineStr">
         <x:is>
-          <x:t>142.9272</x:t>
+          <x:t>143.0611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="273">
       <x:c r="A273" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B273" t="inlineStr">
         <x:is>
-          <x:t>240.0970</x:t>
+          <x:t>240.7116</x:t>
         </x:is>
       </x:c>
       <x:c r="C273" t="inlineStr">
         <x:is>
-          <x:t>348.4629</x:t>
+          <x:t>348.3089</x:t>
         </x:is>
       </x:c>
       <x:c r="D273" t="inlineStr">
         <x:is>
-          <x:t>142.9380</x:t>
+          <x:t>143.0589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="274">
       <x:c r="A274" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B274" t="inlineStr">
         <x:is>
-          <x:t>239.3522</x:t>
+          <x:t>240.8287</x:t>
         </x:is>
       </x:c>
       <x:c r="C274" t="inlineStr">
         <x:is>
-          <x:t>347.7067</x:t>
+          <x:t>348.2367</x:t>
         </x:is>
       </x:c>
       <x:c r="D274" t="inlineStr">
         <x:is>
-          <x:t>142.8999</x:t>
+          <x:t>143.0371</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="275">
       <x:c r="A275" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B275" t="inlineStr">
         <x:is>
-          <x:t>238.8126</x:t>
+          <x:t>240.9050</x:t>
         </x:is>
       </x:c>
       <x:c r="C275" t="inlineStr">
         <x:is>
-          <x:t>347.1012</x:t>
+          <x:t>348.3531</x:t>
         </x:is>
       </x:c>
       <x:c r="D275" t="inlineStr">
         <x:is>
-          <x:t>142.8185</x:t>
+          <x:t>143.0798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="276">
       <x:c r="A276" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B276" t="inlineStr">
         <x:is>
-          <x:t>238.8506</x:t>
+          <x:t>240.4233</x:t>
         </x:is>
       </x:c>
       <x:c r="C276" t="inlineStr">
         <x:is>
-          <x:t>347.0227</x:t>
+          <x:t>348.0526</x:t>
         </x:is>
       </x:c>
       <x:c r="D276" t="inlineStr">
         <x:is>
-          <x:t>142.8117</x:t>
+          <x:t>143.0708</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="277">
       <x:c r="A277" s="2" t="n">
-        <x:v/>
+        <x:v>45999</x:v>
       </x:c>
       <x:c r="B277" t="inlineStr">
         <x:is>
-          <x:t>238.5995</x:t>
+          <x:t>240.1569</x:t>
         </x:is>
       </x:c>
       <x:c r="C277" t="inlineStr">
         <x:is>
-          <x:t>347.0069</x:t>
+          <x:t>347.6014</x:t>
         </x:is>
       </x:c>
       <x:c r="D277" t="inlineStr">
         <x:is>
-          <x:t>142.8690</x:t>
+          <x:t>143.0325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="278">
       <x:c r="A278" s="2" t="n">
-        <x:v/>
+        <x:v>45969</x:v>
       </x:c>
       <x:c r="B278" t="inlineStr">
         <x:is>
-          <x:t>237.9895</x:t>
+          <x:t>239.9504</x:t>
         </x:is>
       </x:c>
       <x:c r="C278" t="inlineStr">
         <x:is>
-          <x:t>346.8878</x:t>
+          <x:t>347.4918</x:t>
         </x:is>
       </x:c>
       <x:c r="D278" t="inlineStr">
         <x:is>
-          <x:t>142.8787</x:t>
+          <x:t>143.0532</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="279">
       <x:c r="A279" s="2" t="n">
-        <x:v/>
+        <x:v>45877</x:v>
       </x:c>
       <x:c r="B279" t="inlineStr">
         <x:is>
-          <x:t>237.0207</x:t>
+          <x:t>239.8226</x:t>
         </x:is>
       </x:c>
       <x:c r="C279" t="inlineStr">
         <x:is>
-          <x:t>345.8683</x:t>
+          <x:t>347.3849</x:t>
         </x:is>
       </x:c>
       <x:c r="D279" t="inlineStr">
         <x:is>
-          <x:t>142.8739</x:t>
+          <x:t>143.0198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="280">
       <x:c r="A280" s="2" t="n">
-        <x:v/>
+        <x:v>45846</x:v>
       </x:c>
       <x:c r="B280" t="inlineStr">
         <x:is>
-          <x:t>236.5514</x:t>
+          <x:t>239.7876</x:t>
         </x:is>
       </x:c>
       <x:c r="C280" t="inlineStr">
         <x:is>
-          <x:t>345.3808</x:t>
+          <x:t>347.5715</x:t>
         </x:is>
       </x:c>
       <x:c r="D280" t="inlineStr">
         <x:is>
-          <x:t>142.8007</x:t>
+          <x:t>143.0406</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="281">
       <x:c r="A281" s="2" t="n">
-        <x:v/>
+        <x:v>45816</x:v>
       </x:c>
       <x:c r="B281" t="inlineStr">
         <x:is>
-          <x:t>236.6553</x:t>
+          <x:t>239.4501</x:t>
         </x:is>
       </x:c>
       <x:c r="C281" t="inlineStr">
         <x:is>
-          <x:t>345.5387</x:t>
+          <x:t>347.2979</x:t>
         </x:is>
       </x:c>
       <x:c r="D281" t="inlineStr">
         <x:is>
-          <x:t>142.8096</x:t>
+          <x:t>143.0228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="282">
       <x:c r="A282" s="2" t="n">
-        <x:v/>
+        <x:v>45785</x:v>
       </x:c>
       <x:c r="B282" t="inlineStr">
         <x:is>
-          <x:t>235.6483</x:t>
+          <x:t>239.3141</x:t>
         </x:is>
       </x:c>
       <x:c r="C282" t="inlineStr">
         <x:is>
-          <x:t>344.5854</x:t>
+          <x:t>347.4511</x:t>
         </x:is>
       </x:c>
       <x:c r="D282" t="inlineStr">
         <x:is>
-          <x:t>142.7876</x:t>
+          <x:t>143.0578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="283">
       <x:c r="A283" s="2" t="n">
-        <x:v/>
+        <x:v>45755</x:v>
       </x:c>
       <x:c r="B283" t="inlineStr">
         <x:is>
-          <x:t>235.3305</x:t>
+          <x:t>238.9691</x:t>
         </x:is>
       </x:c>
       <x:c r="C283" t="inlineStr">
         <x:is>
-          <x:t>344.2333</x:t>
+          <x:t>347.1096</x:t>
         </x:is>
       </x:c>
       <x:c r="D283" t="inlineStr">
         <x:is>
-          <x:t>142.7436</x:t>
+          <x:t>143.0340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="284">
       <x:c r="A284" s="2" t="n">
-        <x:v/>
+        <x:v>45665</x:v>
       </x:c>
       <x:c r="B284" t="inlineStr">
         <x:is>
-          <x:t>235.0882</x:t>
+          <x:t>238.5898</x:t>
         </x:is>
       </x:c>
       <x:c r="C284" t="inlineStr">
         <x:is>
-          <x:t>344.0476</x:t>
+          <x:t>347.1729</x:t>
         </x:is>
       </x:c>
       <x:c r="D284" t="inlineStr">
         <x:is>
-          <x:t>142.7011</x:t>
+          <x:t>143.0224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="285">
       <x:c r="A285" s="2" t="n">
-        <x:v>45968</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B285" t="inlineStr">
         <x:is>
-          <x:t>234.5364</x:t>
+          <x:t>239.7865</x:t>
         </x:is>
       </x:c>
       <x:c r="C285" t="inlineStr">
         <x:is>
-          <x:t>343.5353</x:t>
+          <x:t>348.1963</x:t>
         </x:is>
       </x:c>
       <x:c r="D285" t="inlineStr">
         <x:is>
-          <x:t>142.6876</x:t>
+          <x:t>142.9739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="286">
       <x:c r="A286" s="2" t="n">
-        <x:v>45937</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B286" t="inlineStr">
         <x:is>
-          <x:t>234.4464</x:t>
+          <x:t>239.8346</x:t>
         </x:is>
       </x:c>
       <x:c r="C286" t="inlineStr">
         <x:is>
-          <x:t>343.3078</x:t>
+          <x:t>348.1347</x:t>
         </x:is>
       </x:c>
       <x:c r="D286" t="inlineStr">
         <x:is>
-          <x:t>142.6735</x:t>
+          <x:t>142.9272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="287">
       <x:c r="A287" s="2" t="n">
-        <x:v>45907</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B287" t="inlineStr">
         <x:is>
-          <x:t>234.0039</x:t>
+          <x:t>240.0970</x:t>
         </x:is>
       </x:c>
       <x:c r="C287" t="inlineStr">
         <x:is>
-          <x:t>342.9246</x:t>
+          <x:t>348.4629</x:t>
         </x:is>
       </x:c>
       <x:c r="D287" t="inlineStr">
         <x:is>
-          <x:t>142.6952</x:t>
+          <x:t>142.9380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="288">
       <x:c r="A288" s="2" t="n">
-        <x:v>45876</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B288" t="inlineStr">
         <x:is>
-          <x:t>233.2264</x:t>
+          <x:t>239.3522</x:t>
         </x:is>
       </x:c>
       <x:c r="C288" t="inlineStr">
         <x:is>
-          <x:t>342.3597</x:t>
+          <x:t>347.7067</x:t>
         </x:is>
       </x:c>
       <x:c r="D288" t="inlineStr">
         <x:is>
-          <x:t>142.6523</x:t>
+          <x:t>142.8999</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="289">
       <x:c r="A289" s="2" t="n">
-        <x:v>45845</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B289" t="inlineStr">
         <x:is>
-          <x:t>233.2814</x:t>
+          <x:t>238.8126</x:t>
         </x:is>
       </x:c>
       <x:c r="C289" t="inlineStr">
         <x:is>
-          <x:t>342.4873</x:t>
+          <x:t>347.1012</x:t>
         </x:is>
       </x:c>
       <x:c r="D289" t="inlineStr">
         <x:is>
-          <x:t>142.6897</x:t>
+          <x:t>142.8185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="290">
       <x:c r="A290" s="2" t="n">
-        <x:v>45754</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B290" t="inlineStr">
         <x:is>
-          <x:t>233.1323</x:t>
+          <x:t>238.8506</x:t>
         </x:is>
       </x:c>
       <x:c r="C290" t="inlineStr">
         <x:is>
-          <x:t>342.2483</x:t>
+          <x:t>347.0227</x:t>
         </x:is>
       </x:c>
       <x:c r="D290" t="inlineStr">
         <x:is>
-          <x:t>142.6867</x:t>
+          <x:t>142.8117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="291">
       <x:c r="A291" s="2" t="n">
-        <x:v>45723</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B291" t="inlineStr">
         <x:is>
-          <x:t>233.0821</x:t>
+          <x:t>238.5995</x:t>
         </x:is>
       </x:c>
       <x:c r="C291" t="inlineStr">
         <x:is>
-          <x:t>342.1452</x:t>
+          <x:t>347.0069</x:t>
         </x:is>
       </x:c>
       <x:c r="D291" t="inlineStr">
         <x:is>
-          <x:t>142.6426</x:t>
+          <x:t>142.8690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="292">
       <x:c r="A292" s="2" t="n">
-        <x:v>45695</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B292" t="inlineStr">
         <x:is>
-          <x:t>232.6795</x:t>
+          <x:t>237.9895</x:t>
         </x:is>
       </x:c>
       <x:c r="C292" t="inlineStr">
         <x:is>
-          <x:t>341.8245</x:t>
+          <x:t>346.8878</x:t>
         </x:is>
       </x:c>
       <x:c r="D292" t="inlineStr">
         <x:is>
-          <x:t>142.6089</x:t>
+          <x:t>142.8787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="293">
       <x:c r="A293" s="2" t="n">
-        <x:v>45664</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B293" t="inlineStr">
         <x:is>
-          <x:t>232.3791</x:t>
+          <x:t>237.0207</x:t>
         </x:is>
       </x:c>
       <x:c r="C293" t="inlineStr">
         <x:is>
-          <x:t>341.6584</x:t>
+          <x:t>345.8683</x:t>
         </x:is>
       </x:c>
       <x:c r="D293" t="inlineStr">
         <x:is>
-          <x:t>142.6060</x:t>
+          <x:t>142.8739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="294">
       <x:c r="A294" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B294" t="inlineStr">
         <x:is>
-          <x:t>232.3406</x:t>
+          <x:t>236.5514</x:t>
         </x:is>
       </x:c>
       <x:c r="C294" t="inlineStr">
         <x:is>
-          <x:t>341.6388</x:t>
+          <x:t>345.3808</x:t>
         </x:is>
       </x:c>
       <x:c r="D294" t="inlineStr">
         <x:is>
-          <x:t>142.6067</x:t>
+          <x:t>142.8007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="295">
       <x:c r="A295" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B295" t="inlineStr">
         <x:is>
-          <x:t>232.1173</x:t>
+          <x:t>236.6553</x:t>
         </x:is>
       </x:c>
       <x:c r="C295" t="inlineStr">
         <x:is>
-          <x:t>341.3635</x:t>
+          <x:t>345.5387</x:t>
         </x:is>
       </x:c>
       <x:c r="D295" t="inlineStr">
         <x:is>
-          <x:t>142.5991</x:t>
+          <x:t>142.8096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="296">
       <x:c r="A296" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B296" t="inlineStr">
         <x:is>
-          <x:t>231.8378</x:t>
+          <x:t>235.6483</x:t>
         </x:is>
       </x:c>
       <x:c r="C296" t="inlineStr">
         <x:is>
-          <x:t>341.3364</x:t>
+          <x:t>344.5854</x:t>
         </x:is>
       </x:c>
       <x:c r="D296" t="inlineStr">
         <x:is>
-          <x:t>142.6253</x:t>
+          <x:t>142.7876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="297">
       <x:c r="A297" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B297" t="inlineStr">
         <x:is>
-          <x:t>231.1591</x:t>
+          <x:t>235.3305</x:t>
         </x:is>
       </x:c>
       <x:c r="C297" t="inlineStr">
         <x:is>
-          <x:t>340.8700</x:t>
+          <x:t>344.2333</x:t>
         </x:is>
       </x:c>
       <x:c r="D297" t="inlineStr">
         <x:is>
-          <x:t>142.6490</x:t>
+          <x:t>142.7436</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="298">
       <x:c r="A298" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B298" t="inlineStr">
         <x:is>
-          <x:t>230.8596</x:t>
+          <x:t>235.0882</x:t>
         </x:is>
       </x:c>
       <x:c r="C298" t="inlineStr">
         <x:is>
-          <x:t>340.5983</x:t>
+          <x:t>344.0476</x:t>
         </x:is>
       </x:c>
       <x:c r="D298" t="inlineStr">
         <x:is>
-          <x:t>142.6490</x:t>
+          <x:t>142.7011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="299">
       <x:c r="A299" s="2" t="n">
-        <x:v/>
+        <x:v>45968</x:v>
       </x:c>
       <x:c r="B299" t="inlineStr">
         <x:is>
-          <x:t>230.0022</x:t>
+          <x:t>234.5364</x:t>
         </x:is>
       </x:c>
       <x:c r="C299" t="inlineStr">
         <x:is>
-          <x:t>339.8867</x:t>
+          <x:t>343.5353</x:t>
         </x:is>
       </x:c>
       <x:c r="D299" t="inlineStr">
         <x:is>
-          <x:t>142.6891</x:t>
+          <x:t>142.6876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="300">
       <x:c r="A300" s="2" t="n">
-        <x:v/>
+        <x:v>45937</x:v>
       </x:c>
       <x:c r="B300" t="inlineStr">
         <x:is>
-          <x:t>229.9861</x:t>
+          <x:t>234.4464</x:t>
         </x:is>
       </x:c>
       <x:c r="C300" t="inlineStr">
         <x:is>
-          <x:t>339.7788</x:t>
+          <x:t>343.3078</x:t>
         </x:is>
       </x:c>
       <x:c r="D300" t="inlineStr">
         <x:is>
-          <x:t>142.6350</x:t>
+          <x:t>142.6735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="301">
       <x:c r="A301" s="2" t="n">
-        <x:v/>
+        <x:v>45907</x:v>
       </x:c>
       <x:c r="B301" t="inlineStr">
         <x:is>
-          <x:t>229.9727</x:t>
+          <x:t>234.0039</x:t>
         </x:is>
       </x:c>
       <x:c r="C301" t="inlineStr">
         <x:is>
-          <x:t>339.4019</x:t>
+          <x:t>342.9246</x:t>
         </x:is>
       </x:c>
       <x:c r="D301" t="inlineStr">
         <x:is>
-          <x:t>142.6270</x:t>
+          <x:t>142.6952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="302">
       <x:c r="A302" s="2" t="n">
-        <x:v/>
+        <x:v>45876</x:v>
       </x:c>
       <x:c r="B302" t="inlineStr">
         <x:is>
-          <x:t>230.4366</x:t>
+          <x:t>233.2264</x:t>
         </x:is>
       </x:c>
       <x:c r="C302" t="inlineStr">
         <x:is>
-          <x:t>339.8241</x:t>
+          <x:t>342.3597</x:t>
         </x:is>
       </x:c>
       <x:c r="D302" t="inlineStr">
         <x:is>
-          <x:t>142.6376</x:t>
+          <x:t>142.6523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="303">
       <x:c r="A303" s="2" t="n">
-        <x:v/>
+        <x:v>45845</x:v>
       </x:c>
       <x:c r="B303" t="inlineStr">
         <x:is>
-          <x:t>230.6579</x:t>
+          <x:t>233.2814</x:t>
         </x:is>
       </x:c>
       <x:c r="C303" t="inlineStr">
         <x:is>
-          <x:t>339.8644</x:t>
+          <x:t>342.4873</x:t>
         </x:is>
       </x:c>
       <x:c r="D303" t="inlineStr">
         <x:is>
-          <x:t>142.5833</x:t>
+          <x:t>142.6897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="304">
       <x:c r="A304" s="2" t="n">
-        <x:v/>
+        <x:v>45754</x:v>
       </x:c>
       <x:c r="B304" t="inlineStr">
         <x:is>
-          <x:t>230.4107</x:t>
+          <x:t>233.1323</x:t>
         </x:is>
       </x:c>
       <x:c r="C304" t="inlineStr">
         <x:is>
-          <x:t>339.4926</x:t>
+          <x:t>342.2483</x:t>
         </x:is>
       </x:c>
       <x:c r="D304" t="inlineStr">
         <x:is>
-          <x:t>142.5643</x:t>
+          <x:t>142.6867</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="305">
       <x:c r="A305" s="2" t="n">
-        <x:v/>
+        <x:v>45723</x:v>
       </x:c>
       <x:c r="B305" t="inlineStr">
         <x:is>
-          <x:t>229.8910</x:t>
+          <x:t>233.0821</x:t>
         </x:is>
       </x:c>
       <x:c r="C305" t="inlineStr">
         <x:is>
-          <x:t>339.0730</x:t>
+          <x:t>342.1452</x:t>
         </x:is>
       </x:c>
       <x:c r="D305" t="inlineStr">
         <x:is>
-          <x:t>142.5798</x:t>
+          <x:t>142.6426</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="306">
       <x:c r="A306" s="2" t="n">
-        <x:v>45997</x:v>
+        <x:v>45695</x:v>
       </x:c>
       <x:c r="B306" t="inlineStr">
         <x:is>
-          <x:t>230.5141</x:t>
+          <x:t>232.6795</x:t>
         </x:is>
       </x:c>
       <x:c r="C306" t="inlineStr">
         <x:is>
-          <x:t>339.5914</x:t>
+          <x:t>341.8245</x:t>
         </x:is>
       </x:c>
       <x:c r="D306" t="inlineStr">
         <x:is>
-          <x:t>142.6011</x:t>
+          <x:t>142.6089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="307">
       <x:c r="A307" s="2" t="n">
-        <x:v>45967</x:v>
+        <x:v>45664</x:v>
       </x:c>
       <x:c r="B307" t="inlineStr">
         <x:is>
-          <x:t>230.7764</x:t>
+          <x:t>232.3791</x:t>
         </x:is>
       </x:c>
       <x:c r="C307" t="inlineStr">
         <x:is>
-          <x:t>339.9858</x:t>
+          <x:t>341.6584</x:t>
         </x:is>
       </x:c>
       <x:c r="D307" t="inlineStr">
         <x:is>
-          <x:t>142.6018</x:t>
+          <x:t>142.6060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="308">
       <x:c r="A308" s="2" t="n">
-        <x:v>45936</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B308" t="inlineStr">
         <x:is>
-          <x:t>230.5107</x:t>
+          <x:t>232.3406</x:t>
         </x:is>
       </x:c>
       <x:c r="C308" t="inlineStr">
         <x:is>
-          <x:t>339.7865</x:t>
+          <x:t>341.6388</x:t>
         </x:is>
       </x:c>
       <x:c r="D308" t="inlineStr">
         <x:is>
-          <x:t>142.6031</x:t>
+          <x:t>142.6067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="309">
       <x:c r="A309" s="2" t="n">
-        <x:v>45906</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B309" t="inlineStr">
         <x:is>
-          <x:t>230.4511</x:t>
+          <x:t>232.1173</x:t>
         </x:is>
       </x:c>
       <x:c r="C309" t="inlineStr">
         <x:is>
-          <x:t>340.1914</x:t>
+          <x:t>341.3635</x:t>
         </x:is>
       </x:c>
       <x:c r="D309" t="inlineStr">
         <x:is>
-          <x:t>142.5816</x:t>
+          <x:t>142.5991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="310">
       <x:c r="A310" s="2" t="n">
-        <x:v>45814</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B310" t="inlineStr">
         <x:is>
-          <x:t>230.2023</x:t>
+          <x:t>231.8378</x:t>
         </x:is>
       </x:c>
       <x:c r="C310" t="inlineStr">
         <x:is>
-          <x:t>339.9277</x:t>
+          <x:t>341.3364</x:t>
         </x:is>
       </x:c>
       <x:c r="D310" t="inlineStr">
         <x:is>
-          <x:t>142.5440</x:t>
+          <x:t>142.6253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="311">
       <x:c r="A311" s="2" t="n">
-        <x:v>45783</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B311" t="inlineStr">
         <x:is>
-          <x:t>229.7535</x:t>
+          <x:t>231.1591</x:t>
         </x:is>
       </x:c>
       <x:c r="C311" t="inlineStr">
         <x:is>
-          <x:t>339.7685</x:t>
+          <x:t>340.8700</x:t>
         </x:is>
       </x:c>
       <x:c r="D311" t="inlineStr">
         <x:is>
-          <x:t>142.5451</x:t>
+          <x:t>142.6490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="312">
       <x:c r="A312" s="2" t="n">
-        <x:v>45753</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B312" t="inlineStr">
         <x:is>
-          <x:t>229.7937</x:t>
+          <x:t>230.8596</x:t>
         </x:is>
       </x:c>
       <x:c r="C312" t="inlineStr">
         <x:is>
-          <x:t>339.8019</x:t>
+          <x:t>340.5983</x:t>
         </x:is>
       </x:c>
       <x:c r="D312" t="inlineStr">
         <x:is>
-          <x:t>142.5621</x:t>
+          <x:t>142.6490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="313">
       <x:c r="A313" s="2" t="n">
-        <x:v>45722</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B313" t="inlineStr">
         <x:is>
-          <x:t>229.1384</x:t>
+          <x:t>230.0022</x:t>
         </x:is>
       </x:c>
       <x:c r="C313" t="inlineStr">
         <x:is>
-          <x:t>339.2099</x:t>
+          <x:t>339.8867</x:t>
         </x:is>
       </x:c>
       <x:c r="D313" t="inlineStr">
         <x:is>
-          <x:t>142.5553</x:t>
+          <x:t>142.6891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="314">
       <x:c r="A314" s="2" t="n">
-        <x:v>45694</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B314" t="inlineStr">
         <x:is>
-          <x:t>228.4787</x:t>
+          <x:t>229.9861</x:t>
         </x:is>
       </x:c>
       <x:c r="C314" t="inlineStr">
         <x:is>
-          <x:t>338.5138</x:t>
+          <x:t>339.7788</x:t>
         </x:is>
       </x:c>
       <x:c r="D314" t="inlineStr">
         <x:is>
-          <x:t>142.5171</x:t>
+          <x:t>142.6350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="315">
       <x:c r="A315" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B315" t="inlineStr">
         <x:is>
-          <x:t>228.2406</x:t>
+          <x:t>229.9727</x:t>
         </x:is>
       </x:c>
       <x:c r="C315" t="inlineStr">
         <x:is>
-          <x:t>338.4558</x:t>
+          <x:t>339.4019</x:t>
         </x:is>
       </x:c>
       <x:c r="D315" t="inlineStr">
         <x:is>
-          <x:t>142.5655</x:t>
+          <x:t>142.6270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="316">
       <x:c r="A316" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B316" t="inlineStr">
         <x:is>
-          <x:t>228.2398</x:t>
+          <x:t>230.4366</x:t>
         </x:is>
       </x:c>
       <x:c r="C316" t="inlineStr">
         <x:is>
-          <x:t>338.4541</x:t>
+          <x:t>339.8241</x:t>
         </x:is>
       </x:c>
       <x:c r="D316" t="inlineStr">
         <x:is>
-          <x:t>142.5552</x:t>
+          <x:t>142.6376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="317">
       <x:c r="A317" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B317" t="inlineStr">
         <x:is>
-          <x:t>228.4853</x:t>
+          <x:t>230.6579</x:t>
         </x:is>
       </x:c>
       <x:c r="C317" t="inlineStr">
         <x:is>
-          <x:t>338.6526</x:t>
+          <x:t>339.8644</x:t>
         </x:is>
       </x:c>
       <x:c r="D317" t="inlineStr">
         <x:is>
-          <x:t>142.5543</x:t>
+          <x:t>142.5833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="318">
       <x:c r="A318" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B318" t="inlineStr">
         <x:is>
-          <x:t>228.1616</x:t>
+          <x:t>230.4107</x:t>
         </x:is>
       </x:c>
       <x:c r="C318" t="inlineStr">
         <x:is>
-          <x:t>338.3912</x:t>
+          <x:t>339.4926</x:t>
         </x:is>
       </x:c>
       <x:c r="D318" t="inlineStr">
         <x:is>
-          <x:t>142.5107</x:t>
+          <x:t>142.5643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="319">
       <x:c r="A319" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B319" t="inlineStr">
         <x:is>
-          <x:t>228.2197</x:t>
+          <x:t>229.8910</x:t>
         </x:is>
       </x:c>
       <x:c r="C319" t="inlineStr">
         <x:is>
-          <x:t>338.3939</x:t>
+          <x:t>339.0730</x:t>
         </x:is>
       </x:c>
       <x:c r="D319" t="inlineStr">
         <x:is>
-          <x:t>142.4929</x:t>
+          <x:t>142.5798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="320">
       <x:c r="A320" s="2" t="n">
-        <x:v/>
+        <x:v>45997</x:v>
       </x:c>
       <x:c r="B320" t="inlineStr">
         <x:is>
-          <x:t>227.5028</x:t>
+          <x:t>230.5141</x:t>
         </x:is>
       </x:c>
       <x:c r="C320" t="inlineStr">
         <x:is>
-          <x:t>337.6363</x:t>
+          <x:t>339.5914</x:t>
         </x:is>
       </x:c>
       <x:c r="D320" t="inlineStr">
         <x:is>
-          <x:t>142.4367</x:t>
+          <x:t>142.6011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="321">
       <x:c r="A321" s="2" t="n">
-        <x:v/>
+        <x:v>45967</x:v>
       </x:c>
       <x:c r="B321" t="inlineStr">
         <x:is>
-          <x:t>226.8151</x:t>
+          <x:t>230.7764</x:t>
         </x:is>
       </x:c>
       <x:c r="C321" t="inlineStr">
         <x:is>
-          <x:t>337.5281</x:t>
+          <x:t>339.9858</x:t>
         </x:is>
       </x:c>
       <x:c r="D321" t="inlineStr">
         <x:is>
-          <x:t>142.4538</x:t>
+          <x:t>142.6018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="322">
       <x:c r="A322" s="2" t="n">
-        <x:v/>
+        <x:v>45936</x:v>
       </x:c>
       <x:c r="B322" t="inlineStr">
         <x:is>
-          <x:t>227.2541</x:t>
+          <x:t>230.5107</x:t>
         </x:is>
       </x:c>
       <x:c r="C322" t="inlineStr">
         <x:is>
-          <x:t>338.0835</x:t>
+          <x:t>339.7865</x:t>
         </x:is>
       </x:c>
       <x:c r="D322" t="inlineStr">
         <x:is>
-          <x:t>142.3845</x:t>
+          <x:t>142.6031</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="323">
       <x:c r="A323" s="2" t="n">
-        <x:v/>
+        <x:v>45906</x:v>
       </x:c>
       <x:c r="B323" t="inlineStr">
         <x:is>
-          <x:t>227.3149</x:t>
+          <x:t>230.4511</x:t>
         </x:is>
       </x:c>
       <x:c r="C323" t="inlineStr">
         <x:is>
-          <x:t>337.9965</x:t>
+          <x:t>340.1914</x:t>
         </x:is>
       </x:c>
       <x:c r="D323" t="inlineStr">
         <x:is>
-          <x:t>142.3758</x:t>
+          <x:t>142.5816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="324">
       <x:c r="A324" s="2" t="n">
-        <x:v/>
+        <x:v>45814</x:v>
       </x:c>
       <x:c r="B324" t="inlineStr">
         <x:is>
-          <x:t>227.8784</x:t>
+          <x:t>230.2023</x:t>
         </x:is>
       </x:c>
       <x:c r="C324" t="inlineStr">
         <x:is>
-          <x:t>338.8930</x:t>
+          <x:t>339.9277</x:t>
         </x:is>
       </x:c>
       <x:c r="D324" t="inlineStr">
         <x:is>
-          <x:t>142.4419</x:t>
+          <x:t>142.5440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="325">
       <x:c r="A325" s="2" t="n">
-        <x:v/>
+        <x:v>45783</x:v>
       </x:c>
       <x:c r="B325" t="inlineStr">
         <x:is>
-          <x:t>227.7220</x:t>
+          <x:t>229.7535</x:t>
         </x:is>
       </x:c>
       <x:c r="C325" t="inlineStr">
         <x:is>
-          <x:t>339.0401</x:t>
+          <x:t>339.7685</x:t>
         </x:is>
       </x:c>
       <x:c r="D325" t="inlineStr">
         <x:is>
-          <x:t>142.4276</x:t>
+          <x:t>142.5451</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="326">
       <x:c r="A326" s="2" t="n">
-        <x:v/>
+        <x:v>45753</x:v>
       </x:c>
       <x:c r="B326" t="inlineStr">
         <x:is>
-          <x:t>227.7013</x:t>
+          <x:t>229.7937</x:t>
         </x:is>
       </x:c>
       <x:c r="C326" t="inlineStr">
         <x:is>
-          <x:t>339.0200</x:t>
+          <x:t>339.8019</x:t>
         </x:is>
       </x:c>
       <x:c r="D326" t="inlineStr">
         <x:is>
-          <x:t>142.4157</x:t>
+          <x:t>142.5621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="327">
       <x:c r="A327" s="2" t="n">
-        <x:v/>
+        <x:v>45722</x:v>
       </x:c>
       <x:c r="B327" t="inlineStr">
         <x:is>
-          <x:t>226.9122</x:t>
+          <x:t>229.1384</x:t>
         </x:is>
       </x:c>
       <x:c r="C327" t="inlineStr">
         <x:is>
-          <x:t>338.4030</x:t>
+          <x:t>339.2099</x:t>
         </x:is>
       </x:c>
       <x:c r="D327" t="inlineStr">
         <x:is>
-          <x:t>142.3765</x:t>
+          <x:t>142.5553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="328">
       <x:c r="A328" s="2" t="n">
-        <x:v/>
+        <x:v>45694</x:v>
       </x:c>
       <x:c r="B328" t="inlineStr">
         <x:is>
-          <x:t>226.4340</x:t>
+          <x:t>228.4787</x:t>
         </x:is>
       </x:c>
       <x:c r="C328" t="inlineStr">
         <x:is>
-          <x:t>337.5467</x:t>
+          <x:t>338.5138</x:t>
         </x:is>
       </x:c>
       <x:c r="D328" t="inlineStr">
         <x:is>
-          <x:t>142.3116</x:t>
+          <x:t>142.5171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="329">
       <x:c r="A329" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B329" t="inlineStr">
         <x:is>
-          <x:t>226.4329</x:t>
+          <x:t>228.2406</x:t>
         </x:is>
       </x:c>
       <x:c r="C329" t="inlineStr">
         <x:is>
-          <x:t>337.8426</x:t>
+          <x:t>338.4558</x:t>
         </x:is>
       </x:c>
       <x:c r="D329" t="inlineStr">
         <x:is>
-          <x:t>142.3667</x:t>
+          <x:t>142.5655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="330">
       <x:c r="A330" s="2" t="n">
-        <x:v>45996</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B330" t="inlineStr">
         <x:is>
-          <x:t>225.7183</x:t>
+          <x:t>228.2398</x:t>
         </x:is>
       </x:c>
       <x:c r="C330" t="inlineStr">
         <x:is>
-          <x:t>337.4398</x:t>
+          <x:t>338.4541</x:t>
         </x:is>
       </x:c>
       <x:c r="D330" t="inlineStr">
         <x:is>
-          <x:t>142.4145</x:t>
+          <x:t>142.5552</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="331">
       <x:c r="A331" s="2" t="n">
-        <x:v>45905</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B331" t="inlineStr">
         <x:is>
-          <x:t>224.1357</x:t>
+          <x:t>228.4853</x:t>
         </x:is>
       </x:c>
       <x:c r="C331" t="inlineStr">
         <x:is>
-          <x:t>336.1597</x:t>
+          <x:t>338.6526</x:t>
         </x:is>
       </x:c>
       <x:c r="D331" t="inlineStr">
         <x:is>
-          <x:t>142.4225</x:t>
+          <x:t>142.5543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="332">
       <x:c r="A332" s="2" t="n">
-        <x:v>45874</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B332" t="inlineStr">
         <x:is>
-          <x:t>223.4929</x:t>
+          <x:t>228.1616</x:t>
         </x:is>
       </x:c>
       <x:c r="C332" t="inlineStr">
         <x:is>
-          <x:t>335.3864</x:t>
+          <x:t>338.3912</x:t>
         </x:is>
       </x:c>
       <x:c r="D332" t="inlineStr">
         <x:is>
-          <x:t>142.4346</x:t>
+          <x:t>142.5107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="333">
       <x:c r="A333" s="2" t="n">
-        <x:v>45843</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B333" t="inlineStr">
         <x:is>
-          <x:t>223.0446</x:t>
+          <x:t>228.2197</x:t>
         </x:is>
       </x:c>
       <x:c r="C333" t="inlineStr">
         <x:is>
-          <x:t>334.7148</x:t>
+          <x:t>338.3939</x:t>
         </x:is>
       </x:c>
       <x:c r="D333" t="inlineStr">
         <x:is>
-          <x:t>142.4474</x:t>
+          <x:t>142.4929</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="334">
       <x:c r="A334" s="2" t="n">
-        <x:v>45813</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B334" t="inlineStr">
         <x:is>
-          <x:t>222.5793</x:t>
+          <x:t>227.5028</x:t>
         </x:is>
       </x:c>
       <x:c r="C334" t="inlineStr">
         <x:is>
-          <x:t>334.2618</x:t>
+          <x:t>337.6363</x:t>
         </x:is>
       </x:c>
       <x:c r="D334" t="inlineStr">
         <x:is>
-          <x:t>142.4000</x:t>
+          <x:t>142.4367</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="335">
       <x:c r="A335" s="2" t="n">
-        <x:v>45782</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B335" t="inlineStr">
         <x:is>
-          <x:t>222.5705</x:t>
+          <x:t>226.8151</x:t>
         </x:is>
       </x:c>
       <x:c r="C335" t="inlineStr">
         <x:is>
-          <x:t>334.3137</x:t>
+          <x:t>337.5281</x:t>
         </x:is>
       </x:c>
       <x:c r="D335" t="inlineStr">
         <x:is>
-          <x:t>142.3952</x:t>
+          <x:t>142.4538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="336">
       <x:c r="A336" s="2" t="n">
-        <x:v>45693</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B336" t="inlineStr">
         <x:is>
-          <x:t>222.1938</x:t>
+          <x:t>227.2541</x:t>
         </x:is>
       </x:c>
       <x:c r="C336" t="inlineStr">
         <x:is>
-          <x:t>333.8460</x:t>
+          <x:t>338.0835</x:t>
         </x:is>
       </x:c>
       <x:c r="D336" t="inlineStr">
         <x:is>
-          <x:t>142.3292</x:t>
+          <x:t>142.3845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="337">
       <x:c r="A337" s="2" t="n">
-        <x:v>45662</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B337" t="inlineStr">
         <x:is>
-          <x:t>221.6955</x:t>
+          <x:t>227.3149</x:t>
         </x:is>
       </x:c>
       <x:c r="C337" t="inlineStr">
         <x:is>
-          <x:t>333.4793</x:t>
+          <x:t>337.9965</x:t>
         </x:is>
       </x:c>
       <x:c r="D337" t="inlineStr">
         <x:is>
-          <x:t>142.3647</x:t>
+          <x:t>142.3758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="338">
       <x:c r="A338" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B338" t="inlineStr">
         <x:is>
-          <x:t>221.4637</x:t>
+          <x:t>227.8784</x:t>
         </x:is>
       </x:c>
       <x:c r="C338" t="inlineStr">
         <x:is>
-          <x:t>333.3532</x:t>
+          <x:t>338.8930</x:t>
         </x:is>
       </x:c>
       <x:c r="D338" t="inlineStr">
         <x:is>
-          <x:t>142.3612</x:t>
+          <x:t>142.4419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="339">
       <x:c r="A339" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B339" t="inlineStr">
         <x:is>
-          <x:t>221.6268</x:t>
+          <x:t>227.7220</x:t>
         </x:is>
       </x:c>
       <x:c r="C339" t="inlineStr">
         <x:is>
-          <x:t>333.4606</x:t>
+          <x:t>339.0401</x:t>
         </x:is>
       </x:c>
       <x:c r="D339" t="inlineStr">
         <x:is>
-          <x:t>142.2887</x:t>
+          <x:t>142.4276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="340">
       <x:c r="A340" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B340" t="inlineStr">
         <x:is>
-          <x:t>220.5937</x:t>
+          <x:t>227.7013</x:t>
         </x:is>
       </x:c>
       <x:c r="C340" t="inlineStr">
         <x:is>
-          <x:t>332.4312</x:t>
+          <x:t>339.0200</x:t>
         </x:is>
       </x:c>
       <x:c r="D340" t="inlineStr">
         <x:is>
-          <x:t>142.2377</x:t>
+          <x:t>142.4157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="341">
       <x:c r="A341" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B341" t="inlineStr">
         <x:is>
-          <x:t>220.1078</x:t>
+          <x:t>226.9122</x:t>
         </x:is>
       </x:c>
       <x:c r="C341" t="inlineStr">
         <x:is>
-          <x:t>332.1640</x:t>
+          <x:t>338.4030</x:t>
         </x:is>
       </x:c>
       <x:c r="D341" t="inlineStr">
         <x:is>
-          <x:t>142.2271</x:t>
+          <x:t>142.3765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="342">
       <x:c r="A342" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B342" t="inlineStr">
         <x:is>
-          <x:t>219.3192</x:t>
+          <x:t>226.4340</x:t>
         </x:is>
       </x:c>
       <x:c r="C342" t="inlineStr">
         <x:is>
-          <x:t>331.6194</x:t>
+          <x:t>337.5467</x:t>
         </x:is>
       </x:c>
       <x:c r="D342" t="inlineStr">
         <x:is>
-          <x:t>142.1462</x:t>
+          <x:t>142.3116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="343">
       <x:c r="A343" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B343" t="inlineStr">
         <x:is>
-          <x:t>218.3328</x:t>
+          <x:t>226.4329</x:t>
         </x:is>
       </x:c>
       <x:c r="C343" t="inlineStr">
         <x:is>
-          <x:t>330.4819</x:t>
+          <x:t>337.8426</x:t>
         </x:is>
       </x:c>
       <x:c r="D343" t="inlineStr">
         <x:is>
-          <x:t>141.8703</x:t>
+          <x:t>142.3667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="344">
       <x:c r="A344" s="2" t="n">
-        <x:v/>
+        <x:v>45996</x:v>
       </x:c>
       <x:c r="B344" t="inlineStr">
         <x:is>
-          <x:t>217.3552</x:t>
+          <x:t>225.7183</x:t>
         </x:is>
       </x:c>
       <x:c r="C344" t="inlineStr">
         <x:is>
-          <x:t>329.3565</x:t>
+          <x:t>337.4398</x:t>
         </x:is>
       </x:c>
       <x:c r="D344" t="inlineStr">
         <x:is>
-          <x:t>141.8116</x:t>
+          <x:t>142.4145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="345">
       <x:c r="A345" s="2" t="n">
-        <x:v/>
+        <x:v>45905</x:v>
       </x:c>
       <x:c r="B345" t="inlineStr">
         <x:is>
-          <x:t>217.3609</x:t>
+          <x:t>224.1357</x:t>
         </x:is>
       </x:c>
       <x:c r="C345" t="inlineStr">
         <x:is>
-          <x:t>329.4869</x:t>
+          <x:t>336.1597</x:t>
         </x:is>
       </x:c>
       <x:c r="D345" t="inlineStr">
         <x:is>
-          <x:t>141.7997</x:t>
+          <x:t>142.4225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="346">
       <x:c r="A346" s="2" t="n">
-        <x:v/>
+        <x:v>45874</x:v>
       </x:c>
       <x:c r="B346" t="inlineStr">
         <x:is>
-          <x:t>217.5149</x:t>
+          <x:t>223.4929</x:t>
         </x:is>
       </x:c>
       <x:c r="C346" t="inlineStr">
         <x:is>
-          <x:t>329.6191</x:t>
+          <x:t>335.3864</x:t>
         </x:is>
       </x:c>
       <x:c r="D346" t="inlineStr">
         <x:is>
-          <x:t>141.7789</x:t>
+          <x:t>142.4346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="347">
       <x:c r="A347" s="2" t="n">
-        <x:v/>
+        <x:v>45843</x:v>
       </x:c>
       <x:c r="B347" t="inlineStr">
         <x:is>
-          <x:t>217.5076</x:t>
+          <x:t>223.0446</x:t>
         </x:is>
       </x:c>
       <x:c r="C347" t="inlineStr">
         <x:is>
-          <x:t>329.6078</x:t>
+          <x:t>334.7148</x:t>
         </x:is>
       </x:c>
       <x:c r="D347" t="inlineStr">
         <x:is>
-          <x:t>141.7713</x:t>
+          <x:t>142.4474</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="348">
       <x:c r="A348" s="2" t="n">
-        <x:v/>
+        <x:v>45813</x:v>
       </x:c>
       <x:c r="B348" t="inlineStr">
         <x:is>
-          <x:t>217.7790</x:t>
+          <x:t>222.5793</x:t>
         </x:is>
       </x:c>
       <x:c r="C348" t="inlineStr">
         <x:is>
-          <x:t>329.9895</x:t>
+          <x:t>334.2618</x:t>
         </x:is>
       </x:c>
       <x:c r="D348" t="inlineStr">
         <x:is>
-          <x:t>141.7050</x:t>
+          <x:t>142.4000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="349">
       <x:c r="A349" s="2" t="n">
-        <x:v/>
+        <x:v>45782</x:v>
       </x:c>
       <x:c r="B349" t="inlineStr">
         <x:is>
-          <x:t>218.3541</x:t>
+          <x:t>222.5705</x:t>
         </x:is>
       </x:c>
       <x:c r="C349" t="inlineStr">
         <x:is>
-          <x:t>330.4866</x:t>
+          <x:t>334.3137</x:t>
         </x:is>
       </x:c>
       <x:c r="D349" t="inlineStr">
         <x:is>
-          <x:t>141.6174</x:t>
+          <x:t>142.3952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="350">
       <x:c r="A350" s="2" t="n">
-        <x:v/>
+        <x:v>45693</x:v>
       </x:c>
       <x:c r="B350" t="inlineStr">
         <x:is>
-          <x:t>217.5155</x:t>
+          <x:t>222.1938</x:t>
         </x:is>
       </x:c>
       <x:c r="C350" t="inlineStr">
         <x:is>
-          <x:t>329.6323</x:t>
+          <x:t>333.8460</x:t>
         </x:is>
       </x:c>
       <x:c r="D350" t="inlineStr">
         <x:is>
-          <x:t>141.5576</x:t>
+          <x:t>142.3292</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="351">
       <x:c r="A351" s="2" t="n">
-        <x:v>45965</x:v>
+        <x:v>45662</x:v>
       </x:c>
       <x:c r="B351" t="inlineStr">
         <x:is>
-          <x:t>216.4150</x:t>
+          <x:t>221.6955</x:t>
         </x:is>
       </x:c>
       <x:c r="C351" t="inlineStr">
         <x:is>
-          <x:t>328.7079</x:t>
+          <x:t>333.4793</x:t>
         </x:is>
       </x:c>
       <x:c r="D351" t="inlineStr">
         <x:is>
-          <x:t>141.4545</x:t>
+          <x:t>142.3647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="352">
       <x:c r="A352" s="2" t="n">
-        <x:v>45934</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B352" t="inlineStr">
         <x:is>
-          <x:t>216.5371</x:t>
+          <x:t>221.4637</x:t>
         </x:is>
       </x:c>
       <x:c r="C352" t="inlineStr">
         <x:is>
-          <x:t>329.4548</x:t>
+          <x:t>333.3532</x:t>
         </x:is>
       </x:c>
       <x:c r="D352" t="inlineStr">
         <x:is>
-          <x:t>141.5201</x:t>
+          <x:t>142.3612</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="353">
       <x:c r="A353" s="2" t="n">
-        <x:v>45904</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B353" t="inlineStr">
         <x:is>
-          <x:t>213.5866</x:t>
+          <x:t>221.6268</x:t>
         </x:is>
       </x:c>
       <x:c r="C353" t="inlineStr">
         <x:is>
-          <x:t>326.6507</x:t>
+          <x:t>333.4606</x:t>
         </x:is>
       </x:c>
       <x:c r="D353" t="inlineStr">
         <x:is>
-          <x:t>141.5083</x:t>
+          <x:t>142.2887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="354">
       <x:c r="A354" s="2" t="n">
-        <x:v>45873</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B354" t="inlineStr">
         <x:is>
-          <x:t>213.8358</x:t>
+          <x:t>220.5937</x:t>
         </x:is>
       </x:c>
       <x:c r="C354" t="inlineStr">
         <x:is>
-          <x:t>327.3152</x:t>
+          <x:t>332.4312</x:t>
         </x:is>
       </x:c>
       <x:c r="D354" t="inlineStr">
         <x:is>
-          <x:t>141.5334</x:t>
+          <x:t>142.2377</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="355">
       <x:c r="A355" s="2" t="n">
-        <x:v>45842</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B355" t="inlineStr">
         <x:is>
-          <x:t>211.4715</x:t>
+          <x:t>220.1078</x:t>
         </x:is>
       </x:c>
       <x:c r="C355" t="inlineStr">
         <x:is>
-          <x:t>324.7258</x:t>
+          <x:t>332.1640</x:t>
         </x:is>
       </x:c>
       <x:c r="D355" t="inlineStr">
         <x:is>
-          <x:t>141.5530</x:t>
+          <x:t>142.2271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="356">
       <x:c r="A356" s="2" t="n">
-        <x:v>45751</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B356" t="inlineStr">
         <x:is>
-          <x:t>215.1706</x:t>
+          <x:t>219.3192</x:t>
         </x:is>
       </x:c>
       <x:c r="C356" t="inlineStr">
         <x:is>
-          <x:t>328.1159</x:t>
+          <x:t>331.6194</x:t>
         </x:is>
       </x:c>
       <x:c r="D356" t="inlineStr">
         <x:is>
-          <x:t>141.5607</x:t>
+          <x:t>142.1462</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="357">
       <x:c r="A357" s="2" t="n">
-        <x:v>45720</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B357" t="inlineStr">
         <x:is>
-          <x:t>218.2018</x:t>
+          <x:t>218.3328</x:t>
         </x:is>
       </x:c>
       <x:c r="C357" t="inlineStr">
         <x:is>
-          <x:t>331.0066</x:t>
+          <x:t>330.4819</x:t>
         </x:is>
       </x:c>
       <x:c r="D357" t="inlineStr">
         <x:is>
-          <x:t>141.5154</x:t>
+          <x:t>141.8703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="358">
       <x:c r="A358" s="2" t="n">
-        <x:v>45692</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B358" t="inlineStr">
         <x:is>
-          <x:t>221.0048</x:t>
+          <x:t>217.3552</x:t>
         </x:is>
       </x:c>
       <x:c r="C358" t="inlineStr">
         <x:is>
-          <x:t>333.8346</x:t>
+          <x:t>329.3565</x:t>
         </x:is>
       </x:c>
       <x:c r="D358" t="inlineStr">
         <x:is>
-          <x:t>141.5032</x:t>
+          <x:t>141.8116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="359">
       <x:c r="A359" s="2" t="n">
-        <x:v>45661</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B359" t="inlineStr">
         <x:is>
-          <x:t>221.2798</x:t>
+          <x:t>217.3609</x:t>
         </x:is>
       </x:c>
       <x:c r="C359" t="inlineStr">
         <x:is>
-          <x:t>334.0262</x:t>
+          <x:t>329.4869</x:t>
         </x:is>
       </x:c>
       <x:c r="D359" t="inlineStr">
         <x:is>
-          <x:t>141.4815</x:t>
+          <x:t>141.7997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="360">
       <x:c r="A360" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B360" t="inlineStr">
         <x:is>
-          <x:t>220.7831</x:t>
+          <x:t>217.5149</x:t>
         </x:is>
       </x:c>
       <x:c r="C360" t="inlineStr">
         <x:is>
-          <x:t>333.5505</x:t>
+          <x:t>329.6191</x:t>
         </x:is>
       </x:c>
       <x:c r="D360" t="inlineStr">
         <x:is>
-          <x:t>141.3966</x:t>
+          <x:t>141.7789</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="361">
       <x:c r="A361" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B361" t="inlineStr">
         <x:is>
-          <x:t>221.4542</x:t>
+          <x:t>217.5076</x:t>
         </x:is>
       </x:c>
       <x:c r="C361" t="inlineStr">
         <x:is>
-          <x:t>333.9263</x:t>
+          <x:t>329.6078</x:t>
         </x:is>
       </x:c>
       <x:c r="D361" t="inlineStr">
         <x:is>
-          <x:t>141.3610</x:t>
+          <x:t>141.7713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="362">
       <x:c r="A362" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B362" t="inlineStr">
         <x:is>
-          <x:t>222.2042</x:t>
+          <x:t>217.7790</x:t>
         </x:is>
       </x:c>
       <x:c r="C362" t="inlineStr">
         <x:is>
-          <x:t>334.4589</x:t>
+          <x:t>329.9895</x:t>
         </x:is>
       </x:c>
       <x:c r="D362" t="inlineStr">
         <x:is>
-          <x:t>141.2822</x:t>
+          <x:t>141.7050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="363">
       <x:c r="A363" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B363" t="inlineStr">
         <x:is>
-          <x:t>222.1679</x:t>
+          <x:t>218.3541</x:t>
         </x:is>
       </x:c>
       <x:c r="C363" t="inlineStr">
         <x:is>
-          <x:t>334.4233</x:t>
+          <x:t>330.4866</x:t>
         </x:is>
       </x:c>
       <x:c r="D363" t="inlineStr">
         <x:is>
-          <x:t>141.2450</x:t>
+          <x:t>141.6174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="364">
       <x:c r="A364" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B364" t="inlineStr">
         <x:is>
-          <x:t>222.5629</x:t>
+          <x:t>217.5155</x:t>
         </x:is>
       </x:c>
       <x:c r="C364" t="inlineStr">
         <x:is>
-          <x:t>334.4108</x:t>
+          <x:t>329.6323</x:t>
         </x:is>
       </x:c>
       <x:c r="D364" t="inlineStr">
         <x:is>
-          <x:t>141.2185</x:t>
+          <x:t>141.5576</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="365">
       <x:c r="A365" s="2" t="n">
-        <x:v/>
+        <x:v>45965</x:v>
       </x:c>
       <x:c r="B365" t="inlineStr">
         <x:is>
-          <x:t>221.9534</x:t>
+          <x:t>216.4150</x:t>
         </x:is>
       </x:c>
       <x:c r="C365" t="inlineStr">
         <x:is>
-          <x:t>333.8540</x:t>
+          <x:t>328.7079</x:t>
         </x:is>
       </x:c>
       <x:c r="D365" t="inlineStr">
         <x:is>
-          <x:t>141.2177</x:t>
+          <x:t>141.4545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="366">
       <x:c r="A366" s="2" t="n">
-        <x:v/>
+        <x:v>45934</x:v>
       </x:c>
       <x:c r="B366" t="inlineStr">
         <x:is>
-          <x:t>221.4521</x:t>
+          <x:t>216.5371</x:t>
         </x:is>
       </x:c>
       <x:c r="C366" t="inlineStr">
         <x:is>
-          <x:t>333.3530</x:t>
+          <x:t>329.4548</x:t>
         </x:is>
       </x:c>
       <x:c r="D366" t="inlineStr">
         <x:is>
-          <x:t>141.2058</x:t>
+          <x:t>141.5201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="367">
       <x:c r="A367" s="2" t="n">
-        <x:v/>
+        <x:v>45904</x:v>
       </x:c>
       <x:c r="B367" t="inlineStr">
         <x:is>
-          <x:t>221.5454</x:t>
+          <x:t>213.5866</x:t>
         </x:is>
       </x:c>
       <x:c r="C367" t="inlineStr">
         <x:is>
-          <x:t>333.6031</x:t>
+          <x:t>326.6507</x:t>
         </x:is>
       </x:c>
       <x:c r="D367" t="inlineStr">
         <x:is>
-          <x:t>141.1746</x:t>
+          <x:t>141.5083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="368">
       <x:c r="A368" s="2" t="n">
-        <x:v/>
+        <x:v>45873</x:v>
       </x:c>
       <x:c r="B368" t="inlineStr">
         <x:is>
-          <x:t>221.7788</x:t>
+          <x:t>213.8358</x:t>
         </x:is>
       </x:c>
       <x:c r="C368" t="inlineStr">
         <x:is>
-          <x:t>333.6640</x:t>
+          <x:t>327.3152</x:t>
         </x:is>
       </x:c>
       <x:c r="D368" t="inlineStr">
         <x:is>
-          <x:t>141.0291</x:t>
+          <x:t>141.5334</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="369">
       <x:c r="A369" s="2" t="n">
-        <x:v/>
+        <x:v>45842</x:v>
       </x:c>
       <x:c r="B369" t="inlineStr">
         <x:is>
-          <x:t>221.4594</x:t>
+          <x:t>211.4715</x:t>
         </x:is>
       </x:c>
       <x:c r="C369" t="inlineStr">
         <x:is>
-          <x:t>333.0163</x:t>
+          <x:t>324.7258</x:t>
         </x:is>
       </x:c>
       <x:c r="D369" t="inlineStr">
         <x:is>
-          <x:t>140.9692</x:t>
+          <x:t>141.5530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="370">
       <x:c r="A370" s="2" t="n">
-        <x:v/>
+        <x:v>45751</x:v>
       </x:c>
       <x:c r="B370" t="inlineStr">
         <x:is>
-          <x:t>221.1528</x:t>
+          <x:t>215.1706</x:t>
         </x:is>
       </x:c>
       <x:c r="C370" t="inlineStr">
         <x:is>
-          <x:t>332.6164</x:t>
+          <x:t>328.1159</x:t>
         </x:is>
       </x:c>
       <x:c r="D370" t="inlineStr">
         <x:is>
-          <x:t>140.9540</x:t>
+          <x:t>141.5607</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="371">
       <x:c r="A371" s="2" t="n">
-        <x:v/>
+        <x:v>45720</x:v>
       </x:c>
       <x:c r="B371" t="inlineStr">
         <x:is>
-          <x:t>220.6095</x:t>
+          <x:t>218.2018</x:t>
         </x:is>
       </x:c>
       <x:c r="C371" t="inlineStr">
         <x:is>
-          <x:t>332.0003</x:t>
+          <x:t>331.0066</x:t>
         </x:is>
       </x:c>
       <x:c r="D371" t="inlineStr">
         <x:is>
-          <x:t>140.9090</x:t>
+          <x:t>141.5154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="372">
       <x:c r="A372" s="2" t="n">
-        <x:v/>
+        <x:v>45692</x:v>
       </x:c>
       <x:c r="B372" t="inlineStr">
         <x:is>
-          <x:t>220.1223</x:t>
+          <x:t>221.0048</x:t>
         </x:is>
       </x:c>
       <x:c r="C372" t="inlineStr">
         <x:is>
-          <x:t>331.7015</x:t>
+          <x:t>333.8346</x:t>
         </x:is>
       </x:c>
       <x:c r="D372" t="inlineStr">
         <x:is>
-          <x:t>140.9547</x:t>
+          <x:t>141.5032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="373">
       <x:c r="A373" s="2" t="n">
-        <x:v>45994</x:v>
+        <x:v>45661</x:v>
       </x:c>
       <x:c r="B373" t="inlineStr">
         <x:is>
-          <x:t>220.2333</x:t>
+          <x:t>221.2798</x:t>
         </x:is>
       </x:c>
       <x:c r="C373" t="inlineStr">
         <x:is>
-          <x:t>331.5253</x:t>
+          <x:t>334.0262</x:t>
         </x:is>
       </x:c>
       <x:c r="D373" t="inlineStr">
         <x:is>
-          <x:t>140.9051</x:t>
+          <x:t>141.4815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="374">
       <x:c r="A374" s="2" t="n">
-        <x:v>45964</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B374" t="inlineStr">
         <x:is>
-          <x:t>219.5115</x:t>
+          <x:t>220.7831</x:t>
         </x:is>
       </x:c>
       <x:c r="C374" t="inlineStr">
         <x:is>
-          <x:t>330.9755</x:t>
+          <x:t>333.5505</x:t>
         </x:is>
       </x:c>
       <x:c r="D374" t="inlineStr">
         <x:is>
-          <x:t>140.9048</x:t>
+          <x:t>141.3966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="375">
       <x:c r="A375" s="2" t="n">
-        <x:v>45933</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B375" t="inlineStr">
         <x:is>
-          <x:t>220.6906</x:t>
+          <x:t>221.4542</x:t>
         </x:is>
       </x:c>
       <x:c r="C375" t="inlineStr">
         <x:is>
-          <x:t>332.2585</x:t>
+          <x:t>333.9263</x:t>
         </x:is>
       </x:c>
       <x:c r="D375" t="inlineStr">
         <x:is>
-          <x:t>141.0224</x:t>
+          <x:t>141.3610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="376">
       <x:c r="A376" s="2" t="n">
-        <x:v>45841</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B376" t="inlineStr">
         <x:is>
-          <x:t>221.4215</x:t>
+          <x:t>222.2042</x:t>
         </x:is>
       </x:c>
       <x:c r="C376" t="inlineStr">
         <x:is>
-          <x:t>332.8353</x:t>
+          <x:t>334.4589</x:t>
         </x:is>
       </x:c>
       <x:c r="D376" t="inlineStr">
         <x:is>
-          <x:t>140.9979</x:t>
+          <x:t>141.2822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="377">
       <x:c r="A377" s="2" t="n">
-        <x:v>45811</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B377" t="inlineStr">
         <x:is>
-          <x:t>221.8957</x:t>
+          <x:t>222.1679</x:t>
         </x:is>
       </x:c>
       <x:c r="C377" t="inlineStr">
         <x:is>
-          <x:t>333.4698</x:t>
+          <x:t>334.4233</x:t>
         </x:is>
       </x:c>
       <x:c r="D377" t="inlineStr">
         <x:is>
-          <x:t>141.0214</x:t>
+          <x:t>141.2450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="378">
       <x:c r="A378" s="2" t="n">
-        <x:v>45780</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B378" t="inlineStr">
         <x:is>
-          <x:t>222.2677</x:t>
+          <x:t>222.5629</x:t>
         </x:is>
       </x:c>
       <x:c r="C378" t="inlineStr">
         <x:is>
-          <x:t>333.9727</x:t>
+          <x:t>334.4108</x:t>
         </x:is>
       </x:c>
       <x:c r="D378" t="inlineStr">
         <x:is>
-          <x:t>141.2515</x:t>
+          <x:t>141.2185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="379">
       <x:c r="A379" s="2" t="n">
-        <x:v>45750</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B379" t="inlineStr">
         <x:is>
-          <x:t>221.4324</x:t>
+          <x:t>221.9534</x:t>
         </x:is>
       </x:c>
       <x:c r="C379" t="inlineStr">
         <x:is>
-          <x:t>334.1183</x:t>
+          <x:t>333.8540</x:t>
         </x:is>
       </x:c>
       <x:c r="D379" t="inlineStr">
         <x:is>
-          <x:t>141.5895</x:t>
+          <x:t>141.2177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="380">
       <x:c r="A380" s="2" t="n">
-        <x:v>45719</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B380" t="inlineStr">
         <x:is>
-          <x:t>224.6528</x:t>
+          <x:t>221.4521</x:t>
         </x:is>
       </x:c>
       <x:c r="C380" t="inlineStr">
         <x:is>
-          <x:t>337.3257</x:t>
+          <x:t>333.3530</x:t>
         </x:is>
       </x:c>
       <x:c r="D380" t="inlineStr">
         <x:is>
-          <x:t>141.6156</x:t>
+          <x:t>141.2058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="381">
       <x:c r="A381" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B381" t="inlineStr">
         <x:is>
-          <x:t>225.3130</x:t>
+          <x:t>221.5454</x:t>
         </x:is>
       </x:c>
       <x:c r="C381" t="inlineStr">
         <x:is>
-          <x:t>337.9443</x:t>
+          <x:t>333.6031</x:t>
         </x:is>
       </x:c>
       <x:c r="D381" t="inlineStr">
         <x:is>
-          <x:t>141.6558</x:t>
+          <x:t>141.1746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="382">
       <x:c r="A382" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B382" t="inlineStr">
         <x:is>
-          <x:t>225.3658</x:t>
+          <x:t>221.7788</x:t>
         </x:is>
       </x:c>
       <x:c r="C382" t="inlineStr">
         <x:is>
-          <x:t>338.0390</x:t>
+          <x:t>333.6640</x:t>
         </x:is>
       </x:c>
       <x:c r="D382" t="inlineStr">
         <x:is>
-          <x:t>141.5742</x:t>
+          <x:t>141.0291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="383">
       <x:c r="A383" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B383" t="inlineStr">
         <x:is>
-          <x:t>225.9697</x:t>
+          <x:t>221.4594</x:t>
         </x:is>
       </x:c>
       <x:c r="C383" t="inlineStr">
         <x:is>
-          <x:t>338.2265</x:t>
+          <x:t>333.0163</x:t>
         </x:is>
       </x:c>
       <x:c r="D383" t="inlineStr">
         <x:is>
-          <x:t>141.5517</x:t>
+          <x:t>140.9692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="384">
       <x:c r="A384" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B384" t="inlineStr">
         <x:is>
-          <x:t>225.2937</x:t>
+          <x:t>221.1528</x:t>
         </x:is>
       </x:c>
       <x:c r="C384" t="inlineStr">
         <x:is>
-          <x:t>337.7108</x:t>
+          <x:t>332.6164</x:t>
         </x:is>
       </x:c>
       <x:c r="D384" t="inlineStr">
         <x:is>
-          <x:t>141.4918</x:t>
+          <x:t>140.9540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="385">
       <x:c r="A385" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B385" t="inlineStr">
         <x:is>
-          <x:t>225.5168</x:t>
+          <x:t>220.6095</x:t>
         </x:is>
       </x:c>
       <x:c r="C385" t="inlineStr">
         <x:is>
-          <x:t>337.8608</x:t>
+          <x:t>332.0003</x:t>
         </x:is>
       </x:c>
       <x:c r="D385" t="inlineStr">
         <x:is>
-          <x:t>141.4572</x:t>
+          <x:t>140.9090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="386">
       <x:c r="A386" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B386" t="inlineStr">
         <x:is>
-          <x:t>226.0918</x:t>
+          <x:t>220.1223</x:t>
         </x:is>
       </x:c>
       <x:c r="C386" t="inlineStr">
         <x:is>
-          <x:t>338.4392</x:t>
+          <x:t>331.7015</x:t>
         </x:is>
       </x:c>
       <x:c r="D386" t="inlineStr">
         <x:is>
-          <x:t>141.4236</x:t>
+          <x:t>140.9547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="387">
       <x:c r="A387" s="2" t="n">
-        <x:v/>
+        <x:v>45994</x:v>
       </x:c>
       <x:c r="B387" t="inlineStr">
         <x:is>
-          <x:t>226.3132</x:t>
+          <x:t>220.2333</x:t>
         </x:is>
       </x:c>
       <x:c r="C387" t="inlineStr">
         <x:is>
-          <x:t>338.4972</x:t>
+          <x:t>331.5253</x:t>
         </x:is>
       </x:c>
       <x:c r="D387" t="inlineStr">
         <x:is>
-          <x:t>141.3420</x:t>
+          <x:t>140.9051</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="388">
       <x:c r="A388" s="2" t="n">
-        <x:v/>
+        <x:v>45964</x:v>
       </x:c>
       <x:c r="B388" t="inlineStr">
         <x:is>
-          <x:t>226.7535</x:t>
+          <x:t>219.5115</x:t>
         </x:is>
       </x:c>
       <x:c r="C388" t="inlineStr">
         <x:is>
-          <x:t>338.8116</x:t>
+          <x:t>330.9755</x:t>
         </x:is>
       </x:c>
       <x:c r="D388" t="inlineStr">
         <x:is>
-          <x:t>141.3006</x:t>
+          <x:t>140.9048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="389">
       <x:c r="A389" s="2" t="n">
-        <x:v/>
+        <x:v>45933</x:v>
       </x:c>
       <x:c r="B389" t="inlineStr">
         <x:is>
-          <x:t>226.6623</x:t>
+          <x:t>220.6906</x:t>
         </x:is>
       </x:c>
       <x:c r="C389" t="inlineStr">
         <x:is>
-          <x:t>338.7728</x:t>
+          <x:t>332.2585</x:t>
         </x:is>
       </x:c>
       <x:c r="D389" t="inlineStr">
         <x:is>
-          <x:t>141.3479</x:t>
+          <x:t>141.0224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="390">
       <x:c r="A390" s="2" t="n">
-        <x:v/>
+        <x:v>45841</x:v>
       </x:c>
       <x:c r="B390" t="inlineStr">
         <x:is>
-          <x:t>226.0975</x:t>
+          <x:t>221.4215</x:t>
         </x:is>
       </x:c>
       <x:c r="C390" t="inlineStr">
         <x:is>
-          <x:t>338.2223</x:t>
+          <x:t>332.8353</x:t>
         </x:is>
       </x:c>
       <x:c r="D390" t="inlineStr">
         <x:is>
-          <x:t>141.3509</x:t>
+          <x:t>140.9979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="391">
       <x:c r="A391" s="2" t="n">
-        <x:v/>
+        <x:v>45811</x:v>
       </x:c>
       <x:c r="B391" t="inlineStr">
         <x:is>
-          <x:t>225.7710</x:t>
+          <x:t>221.8957</x:t>
         </x:is>
       </x:c>
       <x:c r="C391" t="inlineStr">
         <x:is>
-          <x:t>337.8343</x:t>
+          <x:t>333.4698</x:t>
         </x:is>
       </x:c>
       <x:c r="D391" t="inlineStr">
         <x:is>
-          <x:t>141.3524</x:t>
+          <x:t>141.0214</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="392">
       <x:c r="A392" s="2" t="n">
-        <x:v/>
+        <x:v>45780</x:v>
       </x:c>
       <x:c r="B392" t="inlineStr">
         <x:is>
-          <x:t>225.8489</x:t>
+          <x:t>222.2677</x:t>
         </x:is>
       </x:c>
       <x:c r="C392" t="inlineStr">
         <x:is>
-          <x:t>338.0043</x:t>
+          <x:t>333.9727</x:t>
         </x:is>
       </x:c>
       <x:c r="D392" t="inlineStr">
         <x:is>
-          <x:t>141.3601</x:t>
+          <x:t>141.2515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="393">
       <x:c r="A393" s="2" t="n">
-        <x:v>45993</x:v>
+        <x:v>45750</x:v>
       </x:c>
       <x:c r="B393" t="inlineStr">
         <x:is>
-          <x:t>225.4641</x:t>
+          <x:t>221.4324</x:t>
         </x:is>
       </x:c>
       <x:c r="C393" t="inlineStr">
         <x:is>
-          <x:t>337.6533</x:t>
+          <x:t>334.1183</x:t>
         </x:is>
       </x:c>
       <x:c r="D393" t="inlineStr">
         <x:is>
-          <x:t>141.2686</x:t>
+          <x:t>141.5895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="394">
       <x:c r="A394" s="2" t="n">
-        <x:v>45963</x:v>
+        <x:v>45719</x:v>
       </x:c>
       <x:c r="B394" t="inlineStr">
         <x:is>
-          <x:t>225.7648</x:t>
+          <x:t>224.6528</x:t>
         </x:is>
       </x:c>
       <x:c r="C394" t="inlineStr">
         <x:is>
-          <x:t>338.1384</x:t>
+          <x:t>337.3257</x:t>
         </x:is>
       </x:c>
       <x:c r="D394" t="inlineStr">
         <x:is>
-          <x:t>141.3451</x:t>
+          <x:t>141.6156</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="395">
       <x:c r="A395" s="2" t="n">
-        <x:v>45932</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B395" t="inlineStr">
         <x:is>
-          <x:t>225.9195</x:t>
+          <x:t>225.3130</x:t>
         </x:is>
       </x:c>
       <x:c r="C395" t="inlineStr">
         <x:is>
-          <x:t>338.5616</x:t>
+          <x:t>337.9443</x:t>
         </x:is>
       </x:c>
       <x:c r="D395" t="inlineStr">
         <x:is>
-          <x:t>141.3849</x:t>
+          <x:t>141.6558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="396">
       <x:c r="A396" s="2" t="n">
-        <x:v>45840</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B396" t="inlineStr">
         <x:is>
-          <x:t>225.1864</x:t>
+          <x:t>225.3658</x:t>
         </x:is>
       </x:c>
       <x:c r="C396" t="inlineStr">
         <x:is>
-          <x:t>337.7277</x:t>
+          <x:t>338.0390</x:t>
         </x:is>
       </x:c>
       <x:c r="D396" t="inlineStr">
         <x:is>
-          <x:t>141.3168</x:t>
+          <x:t>141.5742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="397">
       <x:c r="A397" s="2" t="n">
-        <x:v>45810</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B397" t="inlineStr">
         <x:is>
-          <x:t>225.6524</x:t>
+          <x:t>225.9697</x:t>
         </x:is>
       </x:c>
       <x:c r="C397" t="inlineStr">
         <x:is>
-          <x:t>338.3324</x:t>
+          <x:t>338.2265</x:t>
         </x:is>
       </x:c>
       <x:c r="D397" t="inlineStr">
         <x:is>
-          <x:t>141.3185</x:t>
+          <x:t>141.5517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="398">
       <x:c r="A398" s="2" t="n">
-        <x:v>45779</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B398" t="inlineStr">
         <x:is>
-          <x:t>225.0697</x:t>
+          <x:t>225.2937</x:t>
         </x:is>
       </x:c>
       <x:c r="C398" t="inlineStr">
         <x:is>
-          <x:t>337.7761</x:t>
+          <x:t>337.7108</x:t>
         </x:is>
       </x:c>
       <x:c r="D398" t="inlineStr">
         <x:is>
-          <x:t>141.2838</x:t>
+          <x:t>141.4918</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="399">
       <x:c r="A399" s="2" t="n">
-        <x:v>45749</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B399" t="inlineStr">
         <x:is>
-          <x:t>224.7483</x:t>
+          <x:t>225.5168</x:t>
         </x:is>
       </x:c>
       <x:c r="C399" t="inlineStr">
         <x:is>
-          <x:t>337.4501</x:t>
+          <x:t>337.8608</x:t>
         </x:is>
       </x:c>
       <x:c r="D399" t="inlineStr">
         <x:is>
-          <x:t>141.1811</x:t>
+          <x:t>141.4572</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="400">
       <x:c r="A400" s="2" t="n">
-        <x:v>45718</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B400" t="inlineStr">
         <x:is>
-          <x:t>224.2418</x:t>
+          <x:t>226.0918</x:t>
         </x:is>
       </x:c>
       <x:c r="C400" t="inlineStr">
         <x:is>
-          <x:t>337.1384</x:t>
+          <x:t>338.4392</x:t>
         </x:is>
       </x:c>
       <x:c r="D400" t="inlineStr">
         <x:is>
-          <x:t>141.2382</x:t>
+          <x:t>141.4236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="401">
       <x:c r="A401" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B401" t="inlineStr">
         <x:is>
-          <x:t>224.7856</x:t>
+          <x:t>226.3132</x:t>
         </x:is>
       </x:c>
       <x:c r="C401" t="inlineStr">
         <x:is>
-          <x:t>337.3116</x:t>
+          <x:t>338.4972</x:t>
         </x:is>
       </x:c>
       <x:c r="D401" t="inlineStr">
         <x:is>
-          <x:t>141.1086</x:t>
+          <x:t>141.3420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="402">
       <x:c r="A402" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B402" t="inlineStr">
         <x:is>
-          <x:t>224.3115</x:t>
+          <x:t>226.7535</x:t>
         </x:is>
       </x:c>
       <x:c r="C402" t="inlineStr">
         <x:is>
-          <x:t>336.8541</x:t>
+          <x:t>338.8116</x:t>
         </x:is>
       </x:c>
       <x:c r="D402" t="inlineStr">
         <x:is>
-          <x:t>141.0155</x:t>
+          <x:t>141.3006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="403">
       <x:c r="A403" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B403" t="inlineStr">
         <x:is>
-          <x:t>223.7832</x:t>
+          <x:t>226.6623</x:t>
         </x:is>
       </x:c>
       <x:c r="C403" t="inlineStr">
         <x:is>
-          <x:t>336.3679</x:t>
+          <x:t>338.7728</x:t>
         </x:is>
       </x:c>
       <x:c r="D403" t="inlineStr">
         <x:is>
-          <x:t>140.9191</x:t>
+          <x:t>141.3479</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="404">
       <x:c r="A404" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B404" t="inlineStr">
         <x:is>
-          <x:t>223.2501</x:t>
+          <x:t>226.0975</x:t>
         </x:is>
       </x:c>
       <x:c r="C404" t="inlineStr">
         <x:is>
-          <x:t>335.8206</x:t>
+          <x:t>338.2223</x:t>
         </x:is>
       </x:c>
       <x:c r="D404" t="inlineStr">
         <x:is>
-          <x:t>140.8955</x:t>
+          <x:t>141.3509</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="405">
       <x:c r="A405" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B405" t="inlineStr">
         <x:is>
-          <x:t>222.5524</x:t>
+          <x:t>225.7710</x:t>
         </x:is>
       </x:c>
       <x:c r="C405" t="inlineStr">
         <x:is>
-          <x:t>334.9840</x:t>
+          <x:t>337.8343</x:t>
         </x:is>
       </x:c>
       <x:c r="D405" t="inlineStr">
         <x:is>
-          <x:t>140.8496</x:t>
+          <x:t>141.3524</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="406">
       <x:c r="A406" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B406" t="inlineStr">
         <x:is>
-          <x:t>223.3513</x:t>
+          <x:t>225.8489</x:t>
         </x:is>
       </x:c>
       <x:c r="C406" t="inlineStr">
         <x:is>
-          <x:t>335.6317</x:t>
+          <x:t>338.0043</x:t>
         </x:is>
       </x:c>
       <x:c r="D406" t="inlineStr">
         <x:is>
-          <x:t>140.7980</x:t>
+          <x:t>141.3601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="407">
       <x:c r="A407" s="2" t="n">
-        <x:v/>
+        <x:v>45993</x:v>
       </x:c>
       <x:c r="B407" t="inlineStr">
         <x:is>
-          <x:t>223.3179</x:t>
+          <x:t>225.4641</x:t>
         </x:is>
       </x:c>
       <x:c r="C407" t="inlineStr">
         <x:is>
-          <x:t>335.6512</x:t>
+          <x:t>337.6533</x:t>
         </x:is>
       </x:c>
       <x:c r="D407" t="inlineStr">
         <x:is>
-          <x:t>140.8093</x:t>
+          <x:t>141.2686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="408">
       <x:c r="A408" s="2" t="n">
-        <x:v/>
+        <x:v>45963</x:v>
       </x:c>
       <x:c r="B408" t="inlineStr">
         <x:is>
-          <x:t>222.8771</x:t>
+          <x:t>225.7648</x:t>
         </x:is>
       </x:c>
       <x:c r="C408" t="inlineStr">
         <x:is>
-          <x:t>335.2392</x:t>
+          <x:t>338.1384</x:t>
         </x:is>
       </x:c>
       <x:c r="D408" t="inlineStr">
         <x:is>
-          <x:t>140.8013</x:t>
+          <x:t>141.3451</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="409">
       <x:c r="A409" s="2" t="n">
-        <x:v/>
+        <x:v>45932</x:v>
       </x:c>
       <x:c r="B409" t="inlineStr">
         <x:is>
-          <x:t>222.5700</x:t>
+          <x:t>225.9195</x:t>
         </x:is>
       </x:c>
       <x:c r="C409" t="inlineStr">
         <x:is>
-          <x:t>335.2789</x:t>
+          <x:t>338.5616</x:t>
         </x:is>
       </x:c>
       <x:c r="D409" t="inlineStr">
         <x:is>
-          <x:t>140.8068</x:t>
+          <x:t>141.3849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="410">
       <x:c r="A410" s="2" t="n">
-        <x:v/>
+        <x:v>45840</x:v>
       </x:c>
       <x:c r="B410" t="inlineStr">
         <x:is>
-          <x:t>221.8625</x:t>
+          <x:t>225.1864</x:t>
         </x:is>
       </x:c>
       <x:c r="C410" t="inlineStr">
         <x:is>
-          <x:t>334.7155</x:t>
+          <x:t>337.7277</x:t>
         </x:is>
       </x:c>
       <x:c r="D410" t="inlineStr">
         <x:is>
-          <x:t>140.7788</x:t>
+          <x:t>141.3168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="411">
       <x:c r="A411" s="2" t="n">
-        <x:v/>
+        <x:v>45810</x:v>
       </x:c>
       <x:c r="B411" t="inlineStr">
         <x:is>
-          <x:t>221.4437</x:t>
+          <x:t>225.6524</x:t>
         </x:is>
       </x:c>
       <x:c r="C411" t="inlineStr">
         <x:is>
-          <x:t>334.3858</x:t>
+          <x:t>338.3324</x:t>
         </x:is>
       </x:c>
       <x:c r="D411" t="inlineStr">
         <x:is>
-          <x:t>140.7531</x:t>
+          <x:t>141.3185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="412">
       <x:c r="A412" s="2" t="n">
-        <x:v/>
+        <x:v>45779</x:v>
       </x:c>
       <x:c r="B412" t="inlineStr">
         <x:is>
-          <x:t>220.8225</x:t>
+          <x:t>225.0697</x:t>
         </x:is>
       </x:c>
       <x:c r="C412" t="inlineStr">
         <x:is>
-          <x:t>333.8809</x:t>
+          <x:t>337.7761</x:t>
         </x:is>
       </x:c>
       <x:c r="D412" t="inlineStr">
         <x:is>
-          <x:t>140.6911</x:t>
+          <x:t>141.2838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="413">
       <x:c r="A413" s="2" t="n">
-        <x:v/>
+        <x:v>45749</x:v>
       </x:c>
       <x:c r="B413" t="inlineStr">
         <x:is>
-          <x:t>220.4047</x:t>
+          <x:t>224.7483</x:t>
         </x:is>
       </x:c>
       <x:c r="C413" t="inlineStr">
         <x:is>
-          <x:t>333.2679</x:t>
+          <x:t>337.4501</x:t>
         </x:is>
       </x:c>
       <x:c r="D413" t="inlineStr">
         <x:is>
-          <x:t>140.6267</x:t>
+          <x:t>141.1811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="414">
       <x:c r="A414" s="2" t="n">
-        <x:v/>
+        <x:v>45718</x:v>
       </x:c>
       <x:c r="B414" t="inlineStr">
         <x:is>
-          <x:t>219.4624</x:t>
+          <x:t>224.2418</x:t>
         </x:is>
       </x:c>
       <x:c r="C414" t="inlineStr">
         <x:is>
-          <x:t>332.4482</x:t>
+          <x:t>337.1384</x:t>
         </x:is>
       </x:c>
       <x:c r="D414" t="inlineStr">
         <x:is>
-          <x:t>140.5503</x:t>
+          <x:t>141.2382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="415">
       <x:c r="A415" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B415" t="inlineStr">
         <x:is>
-          <x:t>219.0202</x:t>
+          <x:t>224.7856</x:t>
         </x:is>
       </x:c>
       <x:c r="C415" t="inlineStr">
         <x:is>
-          <x:t>332.3545</x:t>
+          <x:t>337.3116</x:t>
         </x:is>
       </x:c>
       <x:c r="D415" t="inlineStr">
         <x:is>
-          <x:t>140.6297</x:t>
+          <x:t>141.1086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="416">
       <x:c r="A416" s="2" t="n">
-        <x:v>45931</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B416" t="inlineStr">
         <x:is>
-          <x:t>218.4793</x:t>
+          <x:t>224.3115</x:t>
         </x:is>
       </x:c>
       <x:c r="C416" t="inlineStr">
         <x:is>
-          <x:t>331.5566</x:t>
+          <x:t>336.8541</x:t>
         </x:is>
       </x:c>
       <x:c r="D416" t="inlineStr">
         <x:is>
-          <x:t>140.6522</x:t>
+          <x:t>141.0155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="417">
       <x:c r="A417" s="2" t="n">
-        <x:v>45901</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B417" t="inlineStr">
         <x:is>
-          <x:t>218.5064</x:t>
+          <x:t>223.7832</x:t>
         </x:is>
       </x:c>
       <x:c r="C417" t="inlineStr">
         <x:is>
-          <x:t>331.7996</x:t>
+          <x:t>336.3679</x:t>
         </x:is>
       </x:c>
       <x:c r="D417" t="inlineStr">
         <x:is>
-          <x:t>140.7159</x:t>
+          <x:t>140.9191</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="418">
       <x:c r="A418" s="2" t="n">
-        <x:v>45870</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B418" t="inlineStr">
         <x:is>
-          <x:t>217.9984</x:t>
+          <x:t>223.2501</x:t>
         </x:is>
       </x:c>
       <x:c r="C418" t="inlineStr">
         <x:is>
-          <x:t>331.3876</x:t>
+          <x:t>335.8206</x:t>
         </x:is>
       </x:c>
       <x:c r="D418" t="inlineStr">
         <x:is>
-          <x:t>140.7840</x:t>
+          <x:t>140.8955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="419">
       <x:c r="A419" s="2" t="n">
-        <x:v>45839</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B419" t="inlineStr">
         <x:is>
-          <x:t>217.3927</x:t>
+          <x:t>222.5524</x:t>
         </x:is>
       </x:c>
       <x:c r="C419" t="inlineStr">
         <x:is>
-          <x:t>330.4872</x:t>
+          <x:t>334.9840</x:t>
         </x:is>
       </x:c>
       <x:c r="D419" t="inlineStr">
         <x:is>
-          <x:t>140.8405</x:t>
+          <x:t>140.8496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="420">
       <x:c r="A420" s="2" t="n">
-        <x:v>45809</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B420" t="inlineStr">
         <x:is>
-          <x:t>217.4303</x:t>
+          <x:t>223.3513</x:t>
         </x:is>
       </x:c>
       <x:c r="C420" t="inlineStr">
         <x:is>
-          <x:t>330.3658</x:t>
+          <x:t>335.6317</x:t>
         </x:is>
       </x:c>
       <x:c r="D420" t="inlineStr">
         <x:is>
-          <x:t>140.8149</x:t>
+          <x:t>140.7980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="421">
       <x:c r="A421" s="2" t="n">
-        <x:v>45717</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B421" t="inlineStr">
         <x:is>
-          <x:t>217.4119</x:t>
+          <x:t>223.3179</x:t>
         </x:is>
       </x:c>
       <x:c r="C421" t="inlineStr">
         <x:is>
-          <x:t>330.6899</x:t>
+          <x:t>335.6512</x:t>
         </x:is>
       </x:c>
       <x:c r="D421" t="inlineStr">
         <x:is>
-          <x:t>140.8912</x:t>
+          <x:t>140.8093</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="422">
       <x:c r="A422" s="2" t="n">
-        <x:v>45689</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B422" t="inlineStr">
         <x:is>
-          <x:t>217.4127</x:t>
+          <x:t>222.8771</x:t>
         </x:is>
       </x:c>
       <x:c r="C422" t="inlineStr">
         <x:is>
-          <x:t>330.7276</x:t>
+          <x:t>335.2392</x:t>
         </x:is>
       </x:c>
       <x:c r="D422" t="inlineStr">
         <x:is>
-          <x:t>140.9717</x:t>
+          <x:t>140.8013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="423">
       <x:c r="A423" s="2" t="n">
-        <x:v>45658</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B423" t="inlineStr">
         <x:is>
-          <x:t>216.6829</x:t>
+          <x:t>222.5700</x:t>
         </x:is>
       </x:c>
       <x:c r="C423" t="inlineStr">
         <x:is>
-          <x:t>329.8630</x:t>
+          <x:t>335.2789</x:t>
         </x:is>
       </x:c>
       <x:c r="D423" t="inlineStr">
         <x:is>
-          <x:t>140.9327</x:t>
+          <x:t>140.8068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="424">
       <x:c r="A424" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B424" t="inlineStr">
         <x:is>
-          <x:t>216.6764</x:t>
+          <x:t>221.8625</x:t>
         </x:is>
       </x:c>
       <x:c r="C424" t="inlineStr">
         <x:is>
-          <x:t>329.8517</x:t>
+          <x:t>334.7155</x:t>
         </x:is>
       </x:c>
       <x:c r="D424" t="inlineStr">
         <x:is>
-          <x:t>140.9250</x:t>
+          <x:t>140.7788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="425">
       <x:c r="A425" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B425" t="inlineStr">
         <x:is>
-          <x:t>216.5872</x:t>
+          <x:t>221.4437</x:t>
         </x:is>
       </x:c>
       <x:c r="C425" t="inlineStr">
         <x:is>
-          <x:t>329.6899</x:t>
+          <x:t>334.3858</x:t>
         </x:is>
       </x:c>
       <x:c r="D425" t="inlineStr">
         <x:is>
-          <x:t>140.8959</x:t>
+          <x:t>140.7531</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="426">
       <x:c r="A426" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B426" t="inlineStr">
         <x:is>
-          <x:t>217.2025</x:t>
+          <x:t>220.8225</x:t>
         </x:is>
       </x:c>
       <x:c r="C426" t="inlineStr">
         <x:is>
-          <x:t>330.2507</x:t>
+          <x:t>333.8809</x:t>
         </x:is>
       </x:c>
       <x:c r="D426" t="inlineStr">
         <x:is>
-          <x:t>140.8448</x:t>
+          <x:t>140.6911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="427">
       <x:c r="A427" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B427" t="inlineStr">
         <x:is>
-          <x:t>217.2483</x:t>
+          <x:t>220.4047</x:t>
         </x:is>
       </x:c>
       <x:c r="C427" t="inlineStr">
         <x:is>
-          <x:t>330.2142</x:t>
+          <x:t>333.2679</x:t>
         </x:is>
       </x:c>
       <x:c r="D427" t="inlineStr">
         <x:is>
-          <x:t>140.9264</x:t>
+          <x:t>140.6267</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="428">
       <x:c r="A428" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B428" t="inlineStr">
         <x:is>
-          <x:t>217.2716</x:t>
+          <x:t>219.4624</x:t>
         </x:is>
       </x:c>
       <x:c r="C428" t="inlineStr">
         <x:is>
-          <x:t>330.1995</x:t>
+          <x:t>332.4482</x:t>
         </x:is>
       </x:c>
       <x:c r="D428" t="inlineStr">
         <x:is>
-          <x:t>140.9179</x:t>
+          <x:t>140.5503</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="429">
       <x:c r="A429" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B429" t="inlineStr">
         <x:is>
-          <x:t>217.2652</x:t>
+          <x:t>219.0202</x:t>
         </x:is>
       </x:c>
       <x:c r="C429" t="inlineStr">
         <x:is>
-          <x:t>330.1883</x:t>
+          <x:t>332.3545</x:t>
         </x:is>
       </x:c>
       <x:c r="D429" t="inlineStr">
         <x:is>
-          <x:t>140.9102</x:t>
+          <x:t>140.6297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="430">
       <x:c r="A430" s="2" t="n">
-        <x:v/>
+        <x:v>45931</x:v>
       </x:c>
       <x:c r="B430" t="inlineStr">
         <x:is>
-          <x:t>216.9821</x:t>
+          <x:t>218.4793</x:t>
         </x:is>
       </x:c>
       <x:c r="C430" t="inlineStr">
         <x:is>
-          <x:t>329.9810</x:t>
+          <x:t>331.5566</x:t>
         </x:is>
       </x:c>
       <x:c r="D430" t="inlineStr">
         <x:is>
-          <x:t>140.9070</x:t>
+          <x:t>140.6522</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="431">
       <x:c r="A431" s="2" t="n">
-        <x:v/>
+        <x:v>45901</x:v>
       </x:c>
       <x:c r="B431" t="inlineStr">
         <x:is>
-          <x:t>216.7190</x:t>
+          <x:t>218.5064</x:t>
         </x:is>
       </x:c>
       <x:c r="C431" t="inlineStr">
         <x:is>
-          <x:t>329.7749</x:t>
+          <x:t>331.7996</x:t>
         </x:is>
       </x:c>
       <x:c r="D431" t="inlineStr">
         <x:is>
-          <x:t>140.9083</x:t>
+          <x:t>140.7159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="432">
       <x:c r="A432" s="2" t="n">
-        <x:v/>
+        <x:v>45870</x:v>
       </x:c>
       <x:c r="B432" t="inlineStr">
         <x:is>
-          <x:t>216.7749</x:t>
+          <x:t>217.9984</x:t>
         </x:is>
       </x:c>
       <x:c r="C432" t="inlineStr">
         <x:is>
-          <x:t>329.8762</x:t>
+          <x:t>331.3876</x:t>
         </x:is>
       </x:c>
       <x:c r="D432" t="inlineStr">
         <x:is>
-          <x:t>140.8647</x:t>
+          <x:t>140.7840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="433">
       <x:c r="A433" s="2" t="n">
-        <x:v/>
+        <x:v>45839</x:v>
       </x:c>
       <x:c r="B433" t="inlineStr">
         <x:is>
-          <x:t>217.2987</x:t>
+          <x:t>217.3927</x:t>
         </x:is>
       </x:c>
       <x:c r="C433" t="inlineStr">
         <x:is>
-          <x:t>330.2646</x:t>
+          <x:t>330.4872</x:t>
         </x:is>
       </x:c>
       <x:c r="D433" t="inlineStr">
         <x:is>
-          <x:t>140.9496</x:t>
+          <x:t>140.8405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="434">
       <x:c r="A434" s="2" t="n">
-        <x:v/>
+        <x:v>45809</x:v>
       </x:c>
       <x:c r="B434" t="inlineStr">
         <x:is>
-          <x:t>217.8402</x:t>
+          <x:t>217.4303</x:t>
         </x:is>
       </x:c>
       <x:c r="C434" t="inlineStr">
         <x:is>
-          <x:t>330.6765</x:t>
+          <x:t>330.3658</x:t>
         </x:is>
       </x:c>
       <x:c r="D434" t="inlineStr">
         <x:is>
-          <x:t>140.9542</x:t>
+          <x:t>140.8149</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="435">
       <x:c r="A435" s="2" t="n">
-        <x:v/>
+        <x:v>45717</x:v>
       </x:c>
       <x:c r="B435" t="inlineStr">
         <x:is>
-          <x:t>217.8773</x:t>
+          <x:t>217.4119</x:t>
         </x:is>
       </x:c>
       <x:c r="C435" t="inlineStr">
         <x:is>
-          <x:t>330.6253</x:t>
+          <x:t>330.6899</x:t>
         </x:is>
       </x:c>
       <x:c r="D435" t="inlineStr">
         <x:is>
-          <x:t>140.9480</x:t>
+          <x:t>140.8912</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="436">
       <x:c r="A436" s="2" t="n">
-        <x:v/>
+        <x:v>45689</x:v>
       </x:c>
       <x:c r="B436" t="inlineStr">
         <x:is>
-          <x:t>217.6883</x:t>
+          <x:t>217.4127</x:t>
         </x:is>
       </x:c>
       <x:c r="C436" t="inlineStr">
         <x:is>
-          <x:t>330.5665</x:t>
+          <x:t>330.7276</x:t>
         </x:is>
       </x:c>
       <x:c r="D436" t="inlineStr">
         <x:is>
-          <x:t>140.9031</x:t>
+          <x:t>140.9717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="437">
       <x:c r="A437" s="2" t="n">
-        <x:v>45638</x:v>
+        <x:v>45658</x:v>
       </x:c>
       <x:c r="B437" t="inlineStr">
         <x:is>
-          <x:t>217.8274</x:t>
+          <x:t>216.6829</x:t>
         </x:is>
       </x:c>
       <x:c r="C437" t="inlineStr">
         <x:is>
-          <x:t>330.6913</x:t>
+          <x:t>329.8630</x:t>
         </x:is>
       </x:c>
       <x:c r="D437" t="inlineStr">
         <x:is>
-          <x:t>140.9329</x:t>
+          <x:t>140.9327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="438">
       <x:c r="A438" s="2" t="n">
-        <x:v>45608</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B438" t="inlineStr">
         <x:is>
-          <x:t>218.1521</x:t>
+          <x:t>216.6764</x:t>
         </x:is>
       </x:c>
       <x:c r="C438" t="inlineStr">
         <x:is>
-          <x:t>330.7097</x:t>
+          <x:t>329.8517</x:t>
         </x:is>
       </x:c>
       <x:c r="D438" t="inlineStr">
         <x:is>
-          <x:t>140.9880</x:t>
+          <x:t>140.9250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="439">
       <x:c r="A439" s="2" t="n">
-        <x:v>45577</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B439" t="inlineStr">
         <x:is>
-          <x:t>217.5731</x:t>
+          <x:t>216.5872</x:t>
         </x:is>
       </x:c>
       <x:c r="C439" t="inlineStr">
         <x:is>
-          <x:t>330.0182</x:t>
+          <x:t>329.6899</x:t>
         </x:is>
       </x:c>
       <x:c r="D439" t="inlineStr">
         <x:is>
-          <x:t>140.9590</x:t>
+          <x:t>140.8959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="440">
       <x:c r="A440" s="2" t="n">
-        <x:v>45547</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B440" t="inlineStr">
         <x:is>
-          <x:t>217.3050</x:t>
+          <x:t>217.2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C440" t="inlineStr">
         <x:is>
-          <x:t>329.5283</x:t>
+          <x:t>330.2507</x:t>
         </x:is>
       </x:c>
       <x:c r="D440" t="inlineStr">
         <x:is>
-          <x:t>140.9201</x:t>
+          <x:t>140.8448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="441">
       <x:c r="A441" s="2" t="n">
-        <x:v>45455</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B441" t="inlineStr">
         <x:is>
-          <x:t>217.2375</x:t>
+          <x:t>217.2483</x:t>
         </x:is>
       </x:c>
       <x:c r="C441" t="inlineStr">
         <x:is>
-          <x:t>329.4774</x:t>
+          <x:t>330.2142</x:t>
         </x:is>
       </x:c>
       <x:c r="D441" t="inlineStr">
         <x:is>
-          <x:t>140.8468</x:t>
+          <x:t>140.9264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="442">
       <x:c r="A442" s="2" t="n">
-        <x:v>45424</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B442" t="inlineStr">
         <x:is>
-          <x:t>217.1060</x:t>
+          <x:t>217.2716</x:t>
         </x:is>
       </x:c>
       <x:c r="C442" t="inlineStr">
         <x:is>
-          <x:t>329.5789</x:t>
+          <x:t>330.1995</x:t>
         </x:is>
       </x:c>
       <x:c r="D442" t="inlineStr">
         <x:is>
-          <x:t>140.7951</x:t>
+          <x:t>140.9179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="443">
       <x:c r="A443" s="2" t="n">
-        <x:v>45394</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B443" t="inlineStr">
         <x:is>
-          <x:t>217.0849</x:t>
+          <x:t>217.2652</x:t>
         </x:is>
       </x:c>
       <x:c r="C443" t="inlineStr">
         <x:is>
-          <x:t>329.8717</x:t>
+          <x:t>330.1883</x:t>
         </x:is>
       </x:c>
       <x:c r="D443" t="inlineStr">
         <x:is>
-          <x:t>140.7832</x:t>
+          <x:t>140.9102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="444">
       <x:c r="A444" s="2" t="n">
-        <x:v>45363</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B444" t="inlineStr">
         <x:is>
-          <x:t>217.1088</x:t>
+          <x:t>216.9821</x:t>
         </x:is>
       </x:c>
       <x:c r="C444" t="inlineStr">
         <x:is>
-          <x:t>329.9785</x:t>
+          <x:t>329.9810</x:t>
         </x:is>
       </x:c>
       <x:c r="D444" t="inlineStr">
         <x:is>
-          <x:t>140.7357</x:t>
+          <x:t>140.9070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="445">
       <x:c r="A445" s="2" t="n">
-        <x:v>45334</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B445" t="inlineStr">
         <x:is>
-          <x:t>216.8699</x:t>
+          <x:t>216.7190</x:t>
         </x:is>
       </x:c>
       <x:c r="C445" t="inlineStr">
         <x:is>
-          <x:t>329.8514</x:t>
+          <x:t>329.7749</x:t>
         </x:is>
       </x:c>
       <x:c r="D445" t="inlineStr">
         <x:is>
-          <x:t>140.6745</x:t>
+          <x:t>140.9083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="446">
       <x:c r="A446" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B446" t="inlineStr">
         <x:is>
-          <x:t>216.0577</x:t>
+          <x:t>216.7749</x:t>
         </x:is>
       </x:c>
       <x:c r="C446" t="inlineStr">
         <x:is>
-          <x:t>328.7665</x:t>
+          <x:t>329.8762</x:t>
         </x:is>
       </x:c>
       <x:c r="D446" t="inlineStr">
         <x:is>
-          <x:t>140.4945</x:t>
+          <x:t>140.8647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="447">
       <x:c r="A447" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B447" t="inlineStr">
         <x:is>
-          <x:t>215.8034</x:t>
+          <x:t>217.2987</x:t>
         </x:is>
       </x:c>
       <x:c r="C447" t="inlineStr">
         <x:is>
-          <x:t>328.8505</x:t>
+          <x:t>330.2646</x:t>
         </x:is>
       </x:c>
       <x:c r="D447" t="inlineStr">
         <x:is>
-          <x:t>140.4181</x:t>
+          <x:t>140.9496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="448">
       <x:c r="A448" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B448" t="inlineStr">
         <x:is>
-          <x:t>215.8053</x:t>
+          <x:t>217.8402</x:t>
         </x:is>
       </x:c>
       <x:c r="C448" t="inlineStr">
         <x:is>
-          <x:t>329.0217</x:t>
+          <x:t>330.6765</x:t>
         </x:is>
       </x:c>
       <x:c r="D448" t="inlineStr">
         <x:is>
-          <x:t>140.3786</x:t>
+          <x:t>140.9542</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="449">
       <x:c r="A449" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B449" t="inlineStr">
         <x:is>
-          <x:t>215.7137</x:t>
+          <x:t>217.8773</x:t>
         </x:is>
       </x:c>
       <x:c r="C449" t="inlineStr">
         <x:is>
-          <x:t>328.4163</x:t>
+          <x:t>330.6253</x:t>
         </x:is>
       </x:c>
       <x:c r="D449" t="inlineStr">
         <x:is>
-          <x:t>140.3386</x:t>
+          <x:t>140.9480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="450">
       <x:c r="A450" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B450" t="inlineStr">
         <x:is>
-          <x:t>215.7229</x:t>
+          <x:t>217.6883</x:t>
         </x:is>
       </x:c>
       <x:c r="C450" t="inlineStr">
         <x:is>
-          <x:t>328.3810</x:t>
+          <x:t>330.5665</x:t>
         </x:is>
       </x:c>
       <x:c r="D450" t="inlineStr">
         <x:is>
-          <x:t>140.3177</x:t>
+          <x:t>140.9031</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="451">
       <x:c r="A451" s="2" t="n">
-        <x:v/>
+        <x:v>45638</x:v>
       </x:c>
       <x:c r="B451" t="inlineStr">
         <x:is>
-          <x:t>215.8327</x:t>
+          <x:t>217.8274</x:t>
         </x:is>
       </x:c>
       <x:c r="C451" t="inlineStr">
         <x:is>
-          <x:t>328.4091</x:t>
+          <x:t>330.6913</x:t>
         </x:is>
       </x:c>
       <x:c r="D451" t="inlineStr">
         <x:is>
-          <x:t>140.3104</x:t>
+          <x:t>140.9329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="452">
       <x:c r="A452" s="2" t="n">
-        <x:v/>
+        <x:v>45608</x:v>
       </x:c>
       <x:c r="B452" t="inlineStr">
         <x:is>
-          <x:t>215.2919</x:t>
+          <x:t>218.1521</x:t>
         </x:is>
       </x:c>
       <x:c r="C452" t="inlineStr">
         <x:is>
-          <x:t>327.5771</x:t>
+          <x:t>330.7097</x:t>
         </x:is>
       </x:c>
       <x:c r="D452" t="inlineStr">
         <x:is>
-          <x:t>140.1855</x:t>
+          <x:t>140.9880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="453">
       <x:c r="A453" s="2" t="n">
-        <x:v/>
+        <x:v>45577</x:v>
       </x:c>
       <x:c r="B453" t="inlineStr">
         <x:is>
-          <x:t>214.8395</x:t>
+          <x:t>217.5731</x:t>
         </x:is>
       </x:c>
       <x:c r="C453" t="inlineStr">
         <x:is>
-          <x:t>327.2804</x:t>
+          <x:t>330.0182</x:t>
         </x:is>
       </x:c>
       <x:c r="D453" t="inlineStr">
         <x:is>
-          <x:t>140.1435</x:t>
+          <x:t>140.9590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="454">
       <x:c r="A454" s="2" t="n">
-        <x:v/>
+        <x:v>45547</x:v>
       </x:c>
       <x:c r="B454" t="inlineStr">
         <x:is>
-          <x:t>214.8610</x:t>
+          <x:t>217.3050</x:t>
         </x:is>
       </x:c>
       <x:c r="C454" t="inlineStr">
         <x:is>
-          <x:t>327.0827</x:t>
+          <x:t>329.5283</x:t>
         </x:is>
       </x:c>
       <x:c r="D454" t="inlineStr">
         <x:is>
-          <x:t>140.1453</x:t>
+          <x:t>140.9201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="455">
       <x:c r="A455" s="2" t="n">
-        <x:v/>
+        <x:v>45455</x:v>
       </x:c>
       <x:c r="B455" t="inlineStr">
         <x:is>
-          <x:t>215.0194</x:t>
+          <x:t>217.2375</x:t>
         </x:is>
       </x:c>
       <x:c r="C455" t="inlineStr">
         <x:is>
-          <x:t>327.2379</x:t>
+          <x:t>329.4774</x:t>
         </x:is>
       </x:c>
       <x:c r="D455" t="inlineStr">
         <x:is>
-          <x:t>140.1388</x:t>
+          <x:t>140.8468</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="456">
       <x:c r="A456" s="2" t="n">
-        <x:v/>
+        <x:v>45424</x:v>
       </x:c>
       <x:c r="B456" t="inlineStr">
         <x:is>
-          <x:t>214.7473</x:t>
+          <x:t>217.1060</x:t>
         </x:is>
       </x:c>
       <x:c r="C456" t="inlineStr">
         <x:is>
-          <x:t>326.9052</x:t>
+          <x:t>329.5789</x:t>
         </x:is>
       </x:c>
       <x:c r="D456" t="inlineStr">
         <x:is>
-          <x:t>140.1261</x:t>
+          <x:t>140.7951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="457">
       <x:c r="A457" s="2" t="n">
-        <x:v/>
+        <x:v>45394</x:v>
       </x:c>
       <x:c r="B457" t="inlineStr">
         <x:is>
-          <x:t>215.1621</x:t>
+          <x:t>217.0849</x:t>
         </x:is>
       </x:c>
       <x:c r="C457" t="inlineStr">
         <x:is>
-          <x:t>327.3942</x:t>
+          <x:t>329.8717</x:t>
         </x:is>
       </x:c>
       <x:c r="D457" t="inlineStr">
         <x:is>
-          <x:t>140.1304</x:t>
+          <x:t>140.7832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="458">
       <x:c r="A458" s="2" t="n">
-        <x:v/>
+        <x:v>45363</x:v>
       </x:c>
       <x:c r="B458" t="inlineStr">
         <x:is>
-          <x:t>214.7425</x:t>
+          <x:t>217.1088</x:t>
         </x:is>
       </x:c>
       <x:c r="C458" t="inlineStr">
         <x:is>
-          <x:t>326.4742</x:t>
+          <x:t>329.9785</x:t>
         </x:is>
       </x:c>
       <x:c r="D458" t="inlineStr">
         <x:is>
-          <x:t>140.0669</x:t>
+          <x:t>140.7357</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="459">
       <x:c r="A459" s="2" t="n">
-        <x:v>45637</x:v>
+        <x:v>45334</x:v>
       </x:c>
       <x:c r="B459" t="inlineStr">
         <x:is>
-          <x:t>214.6792</x:t>
+          <x:t>216.8699</x:t>
         </x:is>
       </x:c>
       <x:c r="C459" t="inlineStr">
         <x:is>
-          <x:t>326.3951</x:t>
+          <x:t>329.8514</x:t>
         </x:is>
       </x:c>
       <x:c r="D459" t="inlineStr">
         <x:is>
-          <x:t>140.0755</x:t>
+          <x:t>140.6745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="460">
       <x:c r="A460" s="2" t="n">
-        <x:v>45607</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B460" t="inlineStr">
         <x:is>
-          <x:t>214.9044</x:t>
+          <x:t>216.0577</x:t>
         </x:is>
       </x:c>
       <x:c r="C460" t="inlineStr">
         <x:is>
-          <x:t>326.7593</x:t>
+          <x:t>328.7665</x:t>
         </x:is>
       </x:c>
       <x:c r="D460" t="inlineStr">
         <x:is>
-          <x:t>140.0990</x:t>
+          <x:t>140.4945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="461">
       <x:c r="A461" s="2" t="n">
-        <x:v>45515</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B461" t="inlineStr">
         <x:is>
-          <x:t>214.4464</x:t>
+          <x:t>215.8034</x:t>
         </x:is>
       </x:c>
       <x:c r="C461" t="inlineStr">
         <x:is>
-          <x:t>325.9106</x:t>
+          <x:t>328.8505</x:t>
         </x:is>
       </x:c>
       <x:c r="D461" t="inlineStr">
         <x:is>
-          <x:t>140.0048</x:t>
+          <x:t>140.4181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="462">
       <x:c r="A462" s="2" t="n">
-        <x:v>45484</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B462" t="inlineStr">
         <x:is>
-          <x:t>214.1545</x:t>
+          <x:t>215.8053</x:t>
         </x:is>
       </x:c>
       <x:c r="C462" t="inlineStr">
         <x:is>
-          <x:t>325.7815</x:t>
+          <x:t>329.0217</x:t>
         </x:is>
       </x:c>
       <x:c r="D462" t="inlineStr">
         <x:is>
-          <x:t>139.9420</x:t>
+          <x:t>140.3786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="463">
       <x:c r="A463" s="2" t="n">
-        <x:v>45454</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B463" t="inlineStr">
         <x:is>
-          <x:t>213.9246</x:t>
+          <x:t>215.7137</x:t>
         </x:is>
       </x:c>
       <x:c r="C463" t="inlineStr">
         <x:is>
-          <x:t>325.6604</x:t>
+          <x:t>328.4163</x:t>
         </x:is>
       </x:c>
       <x:c r="D463" t="inlineStr">
         <x:is>
-          <x:t>139.9655</x:t>
+          <x:t>140.3386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="464">
       <x:c r="A464" s="2" t="n">
-        <x:v>45423</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B464" t="inlineStr">
         <x:is>
-          <x:t>213.0432</x:t>
+          <x:t>215.7229</x:t>
         </x:is>
       </x:c>
       <x:c r="C464" t="inlineStr">
         <x:is>
-          <x:t>324.2721</x:t>
+          <x:t>328.3810</x:t>
         </x:is>
       </x:c>
       <x:c r="D464" t="inlineStr">
         <x:is>
-          <x:t>139.8898</x:t>
+          <x:t>140.3177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="465">
       <x:c r="A465" s="2" t="n">
-        <x:v>45393</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B465" t="inlineStr">
         <x:is>
-          <x:t>212.6337</x:t>
+          <x:t>215.8327</x:t>
         </x:is>
       </x:c>
       <x:c r="C465" t="inlineStr">
         <x:is>
-          <x:t>323.9224</x:t>
+          <x:t>328.4091</x:t>
         </x:is>
       </x:c>
       <x:c r="D465" t="inlineStr">
         <x:is>
-          <x:t>139.9046</x:t>
+          <x:t>140.3104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="466">
       <x:c r="A466" s="2" t="n">
-        <x:v>45302</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B466" t="inlineStr">
         <x:is>
-          <x:t>213.0191</x:t>
+          <x:t>215.2919</x:t>
         </x:is>
       </x:c>
       <x:c r="C466" t="inlineStr">
         <x:is>
-          <x:t>324.2141</x:t>
+          <x:t>327.5771</x:t>
         </x:is>
       </x:c>
       <x:c r="D466" t="inlineStr">
         <x:is>
-          <x:t>139.8806</x:t>
+          <x:t>140.1855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="467">
       <x:c r="A467" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B467" t="inlineStr">
         <x:is>
-          <x:t>212.8434</x:t>
+          <x:t>214.8395</x:t>
         </x:is>
       </x:c>
       <x:c r="C467" t="inlineStr">
         <x:is>
-          <x:t>324.0793</x:t>
+          <x:t>327.2804</x:t>
         </x:is>
       </x:c>
       <x:c r="D467" t="inlineStr">
         <x:is>
-          <x:t>139.9032</x:t>
+          <x:t>140.1435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="468">
       <x:c r="A468" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B468" t="inlineStr">
         <x:is>
-          <x:t>213.5582</x:t>
+          <x:t>214.8610</x:t>
         </x:is>
       </x:c>
       <x:c r="C468" t="inlineStr">
         <x:is>
-          <x:t>324.8304</x:t>
+          <x:t>327.0827</x:t>
         </x:is>
       </x:c>
       <x:c r="D468" t="inlineStr">
         <x:is>
-          <x:t>139.9674</x:t>
+          <x:t>140.1453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="469">
       <x:c r="A469" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B469" t="inlineStr">
         <x:is>
-          <x:t>213.8982</x:t>
+          <x:t>215.0194</x:t>
         </x:is>
       </x:c>
       <x:c r="C469" t="inlineStr">
         <x:is>
-          <x:t>325.1407</x:t>
+          <x:t>327.2379</x:t>
         </x:is>
       </x:c>
       <x:c r="D469" t="inlineStr">
         <x:is>
-          <x:t>140.0067</x:t>
+          <x:t>140.1388</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="470">
       <x:c r="A470" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B470" t="inlineStr">
         <x:is>
-          <x:t>214.1518</x:t>
+          <x:t>214.7473</x:t>
         </x:is>
       </x:c>
       <x:c r="C470" t="inlineStr">
         <x:is>
-          <x:t>325.2444</x:t>
+          <x:t>326.9052</x:t>
         </x:is>
       </x:c>
       <x:c r="D470" t="inlineStr">
         <x:is>
-          <x:t>140.0142</x:t>
+          <x:t>140.1261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="471">
       <x:c r="A471" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B471" t="inlineStr">
         <x:is>
-          <x:t>213.9580</x:t>
+          <x:t>215.1621</x:t>
         </x:is>
       </x:c>
       <x:c r="C471" t="inlineStr">
         <x:is>
-          <x:t>325.1741</x:t>
+          <x:t>327.3942</x:t>
         </x:is>
       </x:c>
       <x:c r="D471" t="inlineStr">
         <x:is>
-          <x:t>140.0006</x:t>
+          <x:t>140.1304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="472">
       <x:c r="A472" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B472" t="inlineStr">
         <x:is>
-          <x:t>213.8816</x:t>
+          <x:t>214.7425</x:t>
         </x:is>
       </x:c>
       <x:c r="C472" t="inlineStr">
         <x:is>
-          <x:t>325.2197</x:t>
+          <x:t>326.4742</x:t>
         </x:is>
       </x:c>
       <x:c r="D472" t="inlineStr">
         <x:is>
-          <x:t>139.9826</x:t>
+          <x:t>140.0669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="473">
       <x:c r="A473" s="2" t="n">
-        <x:v/>
+        <x:v>45637</x:v>
       </x:c>
       <x:c r="B473" t="inlineStr">
         <x:is>
-          <x:t>214.0133</x:t>
+          <x:t>214.6792</x:t>
         </x:is>
       </x:c>
       <x:c r="C473" t="inlineStr">
         <x:is>
-          <x:t>325.4417</x:t>
+          <x:t>326.3951</x:t>
         </x:is>
       </x:c>
       <x:c r="D473" t="inlineStr">
         <x:is>
-          <x:t>139.9460</x:t>
+          <x:t>140.0755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="474">
       <x:c r="A474" s="2" t="n">
-        <x:v/>
+        <x:v>45607</x:v>
       </x:c>
       <x:c r="B474" t="inlineStr">
         <x:is>
-          <x:t>214.1243</x:t>
+          <x:t>214.9044</x:t>
         </x:is>
       </x:c>
       <x:c r="C474" t="inlineStr">
         <x:is>
-          <x:t>325.5497</x:t>
+          <x:t>326.7593</x:t>
         </x:is>
       </x:c>
       <x:c r="D474" t="inlineStr">
         <x:is>
-          <x:t>139.9242</x:t>
+          <x:t>140.0990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="475">
       <x:c r="A475" s="2" t="n">
-        <x:v/>
+        <x:v>45515</x:v>
       </x:c>
       <x:c r="B475" t="inlineStr">
         <x:is>
-          <x:t>214.0885</x:t>
+          <x:t>214.4464</x:t>
         </x:is>
       </x:c>
       <x:c r="C475" t="inlineStr">
         <x:is>
-          <x:t>325.5511</x:t>
+          <x:t>325.9106</x:t>
         </x:is>
       </x:c>
       <x:c r="D475" t="inlineStr">
         <x:is>
-          <x:t>139.9505</x:t>
+          <x:t>140.0048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="476">
       <x:c r="A476" s="2" t="n">
-        <x:v/>
+        <x:v>45484</x:v>
       </x:c>
       <x:c r="B476" t="inlineStr">
         <x:is>
-          <x:t>214.4016</x:t>
+          <x:t>214.1545</x:t>
         </x:is>
       </x:c>
       <x:c r="C476" t="inlineStr">
         <x:is>
-          <x:t>326.0176</x:t>
+          <x:t>325.7815</x:t>
         </x:is>
       </x:c>
       <x:c r="D476" t="inlineStr">
         <x:is>
-          <x:t>140.0111</x:t>
+          <x:t>139.9420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="477">
       <x:c r="A477" s="2" t="n">
-        <x:v/>
+        <x:v>45454</x:v>
       </x:c>
       <x:c r="B477" t="inlineStr">
         <x:is>
-          <x:t>214.0717</x:t>
+          <x:t>213.9246</x:t>
         </x:is>
       </x:c>
       <x:c r="C477" t="inlineStr">
         <x:is>
-          <x:t>325.6855</x:t>
+          <x:t>325.6604</x:t>
         </x:is>
       </x:c>
       <x:c r="D477" t="inlineStr">
         <x:is>
-          <x:t>139.9746</x:t>
+          <x:t>139.9655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="478">
       <x:c r="A478" s="2" t="n">
-        <x:v/>
+        <x:v>45423</x:v>
       </x:c>
       <x:c r="B478" t="inlineStr">
         <x:is>
-          <x:t>213.1533</x:t>
+          <x:t>213.0432</x:t>
         </x:is>
       </x:c>
       <x:c r="C478" t="inlineStr">
         <x:is>
-          <x:t>324.7502</x:t>
+          <x:t>324.2721</x:t>
         </x:is>
       </x:c>
       <x:c r="D478" t="inlineStr">
         <x:is>
-          <x:t>139.9378</x:t>
+          <x:t>139.8898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="479">
       <x:c r="A479" s="2" t="n">
-        <x:v/>
+        <x:v>45393</x:v>
       </x:c>
       <x:c r="B479" t="inlineStr">
         <x:is>
-          <x:t>212.9154</x:t>
+          <x:t>212.6337</x:t>
         </x:is>
       </x:c>
       <x:c r="C479" t="inlineStr">
         <x:is>
-          <x:t>324.5477</x:t>
+          <x:t>323.9224</x:t>
         </x:is>
       </x:c>
       <x:c r="D479" t="inlineStr">
         <x:is>
-          <x:t>139.8378</x:t>
+          <x:t>139.9046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="480">
       <x:c r="A480" s="2" t="n">
-        <x:v/>
+        <x:v>45302</x:v>
       </x:c>
       <x:c r="B480" t="inlineStr">
         <x:is>
-          <x:t>212.6160</x:t>
+          <x:t>213.0191</x:t>
         </x:is>
       </x:c>
       <x:c r="C480" t="inlineStr">
         <x:is>
-          <x:t>323.8977</x:t>
+          <x:t>324.2141</x:t>
         </x:is>
       </x:c>
       <x:c r="D480" t="inlineStr">
         <x:is>
-          <x:t>139.7650</x:t>
+          <x:t>139.8806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="481">
       <x:c r="A481" s="2" t="n">
-        <x:v>45606</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B481" t="inlineStr">
         <x:is>
-          <x:t>212.0766</x:t>
+          <x:t>212.8434</x:t>
         </x:is>
       </x:c>
       <x:c r="C481" t="inlineStr">
         <x:is>
-          <x:t>323.3053</x:t>
+          <x:t>324.0793</x:t>
         </x:is>
       </x:c>
       <x:c r="D481" t="inlineStr">
         <x:is>
-          <x:t>139.7408</x:t>
+          <x:t>139.9032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="482">
       <x:c r="A482" s="2" t="n">
-        <x:v>45575</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B482" t="inlineStr">
         <x:is>
-          <x:t>211.7172</x:t>
+          <x:t>213.5582</x:t>
         </x:is>
       </x:c>
       <x:c r="C482" t="inlineStr">
         <x:is>
-          <x:t>322.9912</x:t>
+          <x:t>324.8304</x:t>
         </x:is>
       </x:c>
       <x:c r="D482" t="inlineStr">
         <x:is>
-          <x:t>139.7384</x:t>
+          <x:t>139.9674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="483">
       <x:c r="A483" s="2" t="n">
-        <x:v>45545</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B483" t="inlineStr">
         <x:is>
-          <x:t>211.4976</x:t>
+          <x:t>213.8982</x:t>
         </x:is>
       </x:c>
       <x:c r="C483" t="inlineStr">
         <x:is>
-          <x:t>322.7119</x:t>
+          <x:t>325.1407</x:t>
         </x:is>
       </x:c>
       <x:c r="D483" t="inlineStr">
         <x:is>
-          <x:t>139.7169</x:t>
+          <x:t>140.0067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="484">
       <x:c r="A484" s="2" t="n">
-        <x:v>45514</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B484" t="inlineStr">
         <x:is>
-          <x:t>211.2094</x:t>
+          <x:t>214.1518</x:t>
         </x:is>
       </x:c>
       <x:c r="C484" t="inlineStr">
         <x:is>
-          <x:t>322.4362</x:t>
+          <x:t>325.2444</x:t>
         </x:is>
       </x:c>
       <x:c r="D484" t="inlineStr">
         <x:is>
-          <x:t>139.7155</x:t>
+          <x:t>140.0142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="485">
       <x:c r="A485" s="2" t="n">
-        <x:v>45483</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B485" t="inlineStr">
         <x:is>
-          <x:t>211.2255</x:t>
+          <x:t>213.9580</x:t>
         </x:is>
       </x:c>
       <x:c r="C485" t="inlineStr">
         <x:is>
-          <x:t>322.4015</x:t>
+          <x:t>325.1741</x:t>
         </x:is>
       </x:c>
       <x:c r="D485" t="inlineStr">
         <x:is>
-          <x:t>139.6819</x:t>
+          <x:t>140.0006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="486">
       <x:c r="A486" s="2" t="n">
-        <x:v>45392</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B486" t="inlineStr">
         <x:is>
-          <x:t>211.2077</x:t>
+          <x:t>213.8816</x:t>
         </x:is>
       </x:c>
       <x:c r="C486" t="inlineStr">
         <x:is>
-          <x:t>322.2992</x:t>
+          <x:t>325.2197</x:t>
         </x:is>
       </x:c>
       <x:c r="D486" t="inlineStr">
         <x:is>
-          <x:t>139.6951</x:t>
+          <x:t>139.9826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="487">
       <x:c r="A487" s="2" t="n">
-        <x:v>45361</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B487" t="inlineStr">
         <x:is>
-          <x:t>210.9917</x:t>
+          <x:t>214.0133</x:t>
         </x:is>
       </x:c>
       <x:c r="C487" t="inlineStr">
         <x:is>
-          <x:t>322.1145</x:t>
+          <x:t>325.4417</x:t>
         </x:is>
       </x:c>
       <x:c r="D487" t="inlineStr">
         <x:is>
-          <x:t>139.7331</x:t>
+          <x:t>139.9460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="488">
       <x:c r="A488" s="2" t="n">
-        <x:v>45332</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B488" t="inlineStr">
         <x:is>
-          <x:t>211.1571</x:t>
+          <x:t>214.1243</x:t>
         </x:is>
       </x:c>
       <x:c r="C488" t="inlineStr">
         <x:is>
-          <x:t>322.2400</x:t>
+          <x:t>325.5497</x:t>
         </x:is>
       </x:c>
       <x:c r="D488" t="inlineStr">
         <x:is>
-          <x:t>139.7512</x:t>
+          <x:t>139.9242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="489">
       <x:c r="A489" s="2" t="n">
-        <x:v>45301</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B489" t="inlineStr">
         <x:is>
-          <x:t>211.3189</x:t>
+          <x:t>214.0885</x:t>
         </x:is>
       </x:c>
       <x:c r="C489" t="inlineStr">
         <x:is>
-          <x:t>322.4329</x:t>
+          <x:t>325.5511</x:t>
         </x:is>
       </x:c>
       <x:c r="D489" t="inlineStr">
         <x:is>
-          <x:t>139.7635</x:t>
+          <x:t>139.9505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="490">
       <x:c r="A490" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B490" t="inlineStr">
         <x:is>
-          <x:t>210.9876</x:t>
+          <x:t>214.4016</x:t>
         </x:is>
       </x:c>
       <x:c r="C490" t="inlineStr">
         <x:is>
-          <x:t>321.7229</x:t>
+          <x:t>326.0176</x:t>
         </x:is>
       </x:c>
       <x:c r="D490" t="inlineStr">
         <x:is>
-          <x:t>139.6107</x:t>
+          <x:t>140.0111</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="491">
       <x:c r="A491" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B491" t="inlineStr">
         <x:is>
-          <x:t>211.0360</x:t>
+          <x:t>214.0717</x:t>
         </x:is>
       </x:c>
       <x:c r="C491" t="inlineStr">
         <x:is>
-          <x:t>321.9036</x:t>
+          <x:t>325.6855</x:t>
         </x:is>
       </x:c>
       <x:c r="D491" t="inlineStr">
         <x:is>
-          <x:t>139.5815</x:t>
+          <x:t>139.9746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="492">
       <x:c r="A492" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B492" t="inlineStr">
         <x:is>
-          <x:t>210.8927</x:t>
+          <x:t>213.1533</x:t>
         </x:is>
       </x:c>
       <x:c r="C492" t="inlineStr">
         <x:is>
-          <x:t>321.6535</x:t>
+          <x:t>324.7502</x:t>
         </x:is>
       </x:c>
       <x:c r="D492" t="inlineStr">
         <x:is>
-          <x:t>139.5187</x:t>
+          <x:t>139.9378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="493">
       <x:c r="A493" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B493" t="inlineStr">
         <x:is>
-          <x:t>210.2691</x:t>
+          <x:t>212.9154</x:t>
         </x:is>
       </x:c>
       <x:c r="C493" t="inlineStr">
         <x:is>
-          <x:t>321.1131</x:t>
+          <x:t>324.5477</x:t>
         </x:is>
       </x:c>
       <x:c r="D493" t="inlineStr">
         <x:is>
-          <x:t>139.4795</x:t>
+          <x:t>139.8378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="494">
       <x:c r="A494" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B494" t="inlineStr">
         <x:is>
-          <x:t>210.5390</x:t>
+          <x:t>212.6160</x:t>
         </x:is>
       </x:c>
       <x:c r="C494" t="inlineStr">
         <x:is>
-          <x:t>321.4790</x:t>
+          <x:t>323.8977</x:t>
         </x:is>
       </x:c>
       <x:c r="D494" t="inlineStr">
         <x:is>
-          <x:t>139.5113</x:t>
+          <x:t>139.7650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="495">
       <x:c r="A495" s="2" t="n">
-        <x:v/>
+        <x:v>45606</x:v>
       </x:c>
       <x:c r="B495" t="inlineStr">
         <x:is>
-          <x:t>210.3709</x:t>
+          <x:t>212.0766</x:t>
         </x:is>
       </x:c>
       <x:c r="C495" t="inlineStr">
         <x:is>
-          <x:t>321.2741</x:t>
+          <x:t>323.3053</x:t>
         </x:is>
       </x:c>
       <x:c r="D495" t="inlineStr">
         <x:is>
-          <x:t>139.4776</x:t>
+          <x:t>139.7408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="496">
       <x:c r="A496" s="2" t="n">
-        <x:v/>
+        <x:v>45575</x:v>
       </x:c>
       <x:c r="B496" t="inlineStr">
         <x:is>
-          <x:t>210.1211</x:t>
+          <x:t>211.7172</x:t>
         </x:is>
       </x:c>
       <x:c r="C496" t="inlineStr">
         <x:is>
-          <x:t>320.9302</x:t>
+          <x:t>322.9912</x:t>
         </x:is>
       </x:c>
       <x:c r="D496" t="inlineStr">
         <x:is>
-          <x:t>139.4187</x:t>
+          <x:t>139.7384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="497">
       <x:c r="A497" s="2" t="n">
-        <x:v/>
+        <x:v>45545</x:v>
       </x:c>
       <x:c r="B497" t="inlineStr">
         <x:is>
-          <x:t>210.4491</x:t>
+          <x:t>211.4976</x:t>
         </x:is>
       </x:c>
       <x:c r="C497" t="inlineStr">
         <x:is>
-          <x:t>321.4667</x:t>
+          <x:t>322.7119</x:t>
         </x:is>
       </x:c>
       <x:c r="D497" t="inlineStr">
         <x:is>
-          <x:t>139.3991</x:t>
+          <x:t>139.7169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="498">
       <x:c r="A498" s="2" t="n">
-        <x:v/>
+        <x:v>45514</x:v>
       </x:c>
       <x:c r="B498" t="inlineStr">
         <x:is>
-          <x:t>209.6940</x:t>
+          <x:t>211.2094</x:t>
         </x:is>
       </x:c>
       <x:c r="C498" t="inlineStr">
         <x:is>
-          <x:t>320.6781</x:t>
+          <x:t>322.4362</x:t>
         </x:is>
       </x:c>
       <x:c r="D498" t="inlineStr">
         <x:is>
-          <x:t>139.3217</x:t>
+          <x:t>139.7155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="499">
       <x:c r="A499" s="2" t="n">
-        <x:v/>
+        <x:v>45483</x:v>
       </x:c>
       <x:c r="B499" t="inlineStr">
         <x:is>
-          <x:t>209.8736</x:t>
+          <x:t>211.2255</x:t>
         </x:is>
       </x:c>
       <x:c r="C499" t="inlineStr">
         <x:is>
-          <x:t>320.9143</x:t>
+          <x:t>322.4015</x:t>
         </x:is>
       </x:c>
       <x:c r="D499" t="inlineStr">
         <x:is>
-          <x:t>139.3481</x:t>
+          <x:t>139.6819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="500">
       <x:c r="A500" s="2" t="n">
-        <x:v/>
+        <x:v>45392</x:v>
       </x:c>
       <x:c r="B500" t="inlineStr">
         <x:is>
-          <x:t>209.7212</x:t>
+          <x:t>211.2077</x:t>
         </x:is>
       </x:c>
       <x:c r="C500" t="inlineStr">
         <x:is>
-          <x:t>320.6578</x:t>
+          <x:t>322.2992</x:t>
         </x:is>
       </x:c>
       <x:c r="D500" t="inlineStr">
         <x:is>
-          <x:t>139.3233</x:t>
+          <x:t>139.6951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="501">
       <x:c r="A501" s="2" t="n">
-        <x:v/>
+        <x:v>45361</x:v>
       </x:c>
       <x:c r="B501" t="inlineStr">
         <x:is>
-          <x:t>209.5812</x:t>
+          <x:t>210.9917</x:t>
         </x:is>
       </x:c>
       <x:c r="C501" t="inlineStr">
         <x:is>
-          <x:t>320.7037</x:t>
+          <x:t>322.1145</x:t>
         </x:is>
       </x:c>
       <x:c r="D501" t="inlineStr">
         <x:is>
-          <x:t>139.2512</x:t>
+          <x:t>139.7331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="502">
       <x:c r="A502" s="2" t="n">
-        <x:v>45635</x:v>
+        <x:v>45332</x:v>
       </x:c>
       <x:c r="B502" t="inlineStr">
         <x:is>
-          <x:t>209.4165</x:t>
+          <x:t>211.1571</x:t>
         </x:is>
       </x:c>
       <x:c r="C502" t="inlineStr">
         <x:is>
-          <x:t>320.6476</x:t>
+          <x:t>322.2400</x:t>
         </x:is>
       </x:c>
       <x:c r="D502" t="inlineStr">
         <x:is>
-          <x:t>139.2261</x:t>
+          <x:t>139.7512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="503">
       <x:c r="A503" s="2" t="n">
-        <x:v>45605</x:v>
+        <x:v>45301</x:v>
       </x:c>
       <x:c r="B503" t="inlineStr">
         <x:is>
-          <x:t>208.8105</x:t>
+          <x:t>211.3189</x:t>
         </x:is>
       </x:c>
       <x:c r="C503" t="inlineStr">
         <x:is>
-          <x:t>320.1452</x:t>
+          <x:t>322.4329</x:t>
         </x:is>
       </x:c>
       <x:c r="D503" t="inlineStr">
         <x:is>
-          <x:t>139.2254</x:t>
+          <x:t>139.7635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="504">
       <x:c r="A504" s="2" t="n">
-        <x:v>45574</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B504" t="inlineStr">
         <x:is>
-          <x:t>208.6456</x:t>
+          <x:t>210.9876</x:t>
         </x:is>
       </x:c>
       <x:c r="C504" t="inlineStr">
         <x:is>
-          <x:t>320.0784</x:t>
+          <x:t>321.7229</x:t>
         </x:is>
       </x:c>
       <x:c r="D504" t="inlineStr">
         <x:is>
-          <x:t>139.1287</x:t>
+          <x:t>139.6107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="505">
       <x:c r="A505" s="2" t="n">
-        <x:v>45544</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B505" t="inlineStr">
         <x:is>
-          <x:t>208.4944</x:t>
+          <x:t>211.0360</x:t>
         </x:is>
       </x:c>
       <x:c r="C505" t="inlineStr">
         <x:is>
-          <x:t>319.8196</x:t>
+          <x:t>321.9036</x:t>
         </x:is>
       </x:c>
       <x:c r="D505" t="inlineStr">
         <x:is>
-          <x:t>139.1131</x:t>
+          <x:t>139.5815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="506">
       <x:c r="A506" s="2" t="n">
-        <x:v>45452</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B506" t="inlineStr">
         <x:is>
-          <x:t>208.0100</x:t>
+          <x:t>210.8927</x:t>
         </x:is>
       </x:c>
       <x:c r="C506" t="inlineStr">
         <x:is>
-          <x:t>319.2622</x:t>
+          <x:t>321.6535</x:t>
         </x:is>
       </x:c>
       <x:c r="D506" t="inlineStr">
         <x:is>
-          <x:t>139.0731</x:t>
+          <x:t>139.5187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="507">
       <x:c r="A507" s="2" t="n">
-        <x:v>45421</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B507" t="inlineStr">
         <x:is>
-          <x:t>208.3110</x:t>
+          <x:t>210.2691</x:t>
         </x:is>
       </x:c>
       <x:c r="C507" t="inlineStr">
         <x:is>
-          <x:t>319.4622</x:t>
+          <x:t>321.1131</x:t>
         </x:is>
       </x:c>
       <x:c r="D507" t="inlineStr">
         <x:is>
-          <x:t>138.9519</x:t>
+          <x:t>139.4795</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="508">
       <x:c r="A508" s="2" t="n">
-        <x:v>45391</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B508" t="inlineStr">
         <x:is>
-          <x:t>208.2836</x:t>
+          <x:t>210.5390</x:t>
         </x:is>
       </x:c>
       <x:c r="C508" t="inlineStr">
         <x:is>
-          <x:t>319.3181</x:t>
+          <x:t>321.4790</x:t>
         </x:is>
       </x:c>
       <x:c r="D508" t="inlineStr">
         <x:is>
-          <x:t>138.8814</x:t>
+          <x:t>139.5113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="509">
       <x:c r="A509" s="2" t="n">
-        <x:v>45360</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B509" t="inlineStr">
         <x:is>
-          <x:t>208.3660</x:t>
+          <x:t>210.3709</x:t>
         </x:is>
       </x:c>
       <x:c r="C509" t="inlineStr">
         <x:is>
-          <x:t>319.4852</x:t>
+          <x:t>321.2741</x:t>
         </x:is>
       </x:c>
       <x:c r="D509" t="inlineStr">
         <x:is>
-          <x:t>138.8032</x:t>
+          <x:t>139.4776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="510">
       <x:c r="A510" s="2" t="n">
-        <x:v>45331</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B510" t="inlineStr">
         <x:is>
-          <x:t>208.8361</x:t>
+          <x:t>210.1211</x:t>
         </x:is>
       </x:c>
       <x:c r="C510" t="inlineStr">
         <x:is>
-          <x:t>319.9345</x:t>
+          <x:t>320.9302</x:t>
         </x:is>
       </x:c>
       <x:c r="D510" t="inlineStr">
         <x:is>
-          <x:t>138.7444</x:t>
+          <x:t>139.4187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="511">
       <x:c r="A511" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B511" t="inlineStr">
         <x:is>
-          <x:t>208.7680</x:t>
+          <x:t>210.4491</x:t>
         </x:is>
       </x:c>
       <x:c r="C511" t="inlineStr">
         <x:is>
-          <x:t>319.8243</x:t>
+          <x:t>321.4667</x:t>
         </x:is>
       </x:c>
       <x:c r="D511" t="inlineStr">
         <x:is>
-          <x:t>138.7489</x:t>
+          <x:t>139.3991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="512">
       <x:c r="A512" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B512" t="inlineStr">
         <x:is>
-          <x:t>208.7622</x:t>
+          <x:t>209.6940</x:t>
         </x:is>
       </x:c>
       <x:c r="C512" t="inlineStr">
         <x:is>
-          <x:t>319.8997</x:t>
+          <x:t>320.6781</x:t>
         </x:is>
       </x:c>
       <x:c r="D512" t="inlineStr">
         <x:is>
-          <x:t>138.7494</x:t>
+          <x:t>139.3217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="513">
       <x:c r="A513" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B513" t="inlineStr">
         <x:is>
-          <x:t>208.5093</x:t>
+          <x:t>209.8736</x:t>
         </x:is>
       </x:c>
       <x:c r="C513" t="inlineStr">
         <x:is>
-          <x:t>319.6165</x:t>
+          <x:t>320.9143</x:t>
         </x:is>
       </x:c>
       <x:c r="D513" t="inlineStr">
         <x:is>
-          <x:t>138.7219</x:t>
+          <x:t>139.3481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="514">
       <x:c r="A514" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B514" t="inlineStr">
         <x:is>
-          <x:t>208.3958</x:t>
+          <x:t>209.7212</x:t>
         </x:is>
       </x:c>
       <x:c r="C514" t="inlineStr">
         <x:is>
-          <x:t>319.2821</x:t>
+          <x:t>320.6578</x:t>
         </x:is>
       </x:c>
       <x:c r="D514" t="inlineStr">
         <x:is>
-          <x:t>138.6891</x:t>
+          <x:t>139.3233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="515">
       <x:c r="A515" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B515" t="inlineStr">
         <x:is>
-          <x:t>208.4580</x:t>
+          <x:t>209.5812</x:t>
         </x:is>
       </x:c>
       <x:c r="C515" t="inlineStr">
         <x:is>
-          <x:t>319.3933</x:t>
+          <x:t>320.7037</x:t>
         </x:is>
       </x:c>
       <x:c r="D515" t="inlineStr">
         <x:is>
-          <x:t>138.6868</x:t>
+          <x:t>139.2512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="516">
       <x:c r="A516" s="2" t="n">
-        <x:v/>
+        <x:v>45635</x:v>
       </x:c>
       <x:c r="B516" t="inlineStr">
         <x:is>
-          <x:t>208.6031</x:t>
+          <x:t>209.4165</x:t>
         </x:is>
       </x:c>
       <x:c r="C516" t="inlineStr">
         <x:is>
-          <x:t>319.7690</x:t>
+          <x:t>320.6476</x:t>
         </x:is>
       </x:c>
       <x:c r="D516" t="inlineStr">
         <x:is>
-          <x:t>138.7057</x:t>
+          <x:t>139.2261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="517">
       <x:c r="A517" s="2" t="n">
-        <x:v/>
+        <x:v>45605</x:v>
       </x:c>
       <x:c r="B517" t="inlineStr">
         <x:is>
-          <x:t>208.2634</x:t>
+          <x:t>208.8105</x:t>
         </x:is>
       </x:c>
       <x:c r="C517" t="inlineStr">
         <x:is>
-          <x:t>319.3798</x:t>
+          <x:t>320.1452</x:t>
         </x:is>
       </x:c>
       <x:c r="D517" t="inlineStr">
         <x:is>
-          <x:t>138.6530</x:t>
+          <x:t>139.2254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="518">
       <x:c r="A518" s="2" t="n">
-        <x:v/>
+        <x:v>45574</x:v>
       </x:c>
       <x:c r="B518" t="inlineStr">
         <x:is>
-          <x:t>208.3386</x:t>
+          <x:t>208.6456</x:t>
         </x:is>
       </x:c>
       <x:c r="C518" t="inlineStr">
         <x:is>
-          <x:t>319.5207</x:t>
+          <x:t>320.0784</x:t>
         </x:is>
       </x:c>
       <x:c r="D518" t="inlineStr">
         <x:is>
-          <x:t>138.6885</x:t>
+          <x:t>139.1287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="519">
       <x:c r="A519" s="2" t="n">
-        <x:v/>
+        <x:v>45544</x:v>
       </x:c>
       <x:c r="B519" t="inlineStr">
         <x:is>
-          <x:t>208.1234</x:t>
+          <x:t>208.4944</x:t>
         </x:is>
       </x:c>
       <x:c r="C519" t="inlineStr">
         <x:is>
-          <x:t>319.2557</x:t>
+          <x:t>319.8196</x:t>
         </x:is>
       </x:c>
       <x:c r="D519" t="inlineStr">
         <x:is>
-          <x:t>138.6582</x:t>
+          <x:t>139.1131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="520">
       <x:c r="A520" s="2" t="n">
-        <x:v/>
+        <x:v>45452</x:v>
       </x:c>
       <x:c r="B520" t="inlineStr">
         <x:is>
-          <x:t>207.9478</x:t>
+          <x:t>208.0100</x:t>
         </x:is>
       </x:c>
       <x:c r="C520" t="inlineStr">
         <x:is>
-          <x:t>319.0818</x:t>
+          <x:t>319.2622</x:t>
         </x:is>
       </x:c>
       <x:c r="D520" t="inlineStr">
         <x:is>
-          <x:t>138.5981</x:t>
+          <x:t>139.0731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="521">
       <x:c r="A521" s="2" t="n">
-        <x:v/>
+        <x:v>45421</x:v>
       </x:c>
       <x:c r="B521" t="inlineStr">
         <x:is>
-          <x:t>207.9760</x:t>
+          <x:t>208.3110</x:t>
         </x:is>
       </x:c>
       <x:c r="C521" t="inlineStr">
         <x:is>
-          <x:t>319.0131</x:t>
+          <x:t>319.4622</x:t>
         </x:is>
       </x:c>
       <x:c r="D521" t="inlineStr">
         <x:is>
-          <x:t>138.5699</x:t>
+          <x:t>138.9519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="522">
       <x:c r="A522" s="2" t="n">
-        <x:v/>
+        <x:v>45391</x:v>
       </x:c>
       <x:c r="B522" t="inlineStr">
         <x:is>
-          <x:t>207.7008</x:t>
+          <x:t>208.2836</x:t>
         </x:is>
       </x:c>
       <x:c r="C522" t="inlineStr">
         <x:is>
-          <x:t>318.6794</x:t>
+          <x:t>319.3181</x:t>
         </x:is>
       </x:c>
       <x:c r="D522" t="inlineStr">
         <x:is>
-          <x:t>138.5085</x:t>
+          <x:t>138.8814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="523">
       <x:c r="A523" s="2" t="n">
-        <x:v/>
+        <x:v>45360</x:v>
       </x:c>
       <x:c r="B523" t="inlineStr">
         <x:is>
-          <x:t>207.2620</x:t>
+          <x:t>208.3660</x:t>
         </x:is>
       </x:c>
       <x:c r="C523" t="inlineStr">
         <x:is>
-          <x:t>318.2942</x:t>
+          <x:t>319.4852</x:t>
         </x:is>
       </x:c>
       <x:c r="D523" t="inlineStr">
         <x:is>
-          <x:t>138.5402</x:t>
+          <x:t>138.8032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="524">
       <x:c r="A524" s="2" t="n">
-        <x:v/>
+        <x:v>45331</x:v>
       </x:c>
       <x:c r="B524" t="inlineStr">
         <x:is>
-          <x:t>207.2806</x:t>
+          <x:t>208.8361</x:t>
         </x:is>
       </x:c>
       <x:c r="C524" t="inlineStr">
         <x:is>
-          <x:t>318.4202</x:t>
+          <x:t>319.9345</x:t>
         </x:is>
       </x:c>
       <x:c r="D524" t="inlineStr">
         <x:is>
-          <x:t>138.5361</x:t>
+          <x:t>138.7444</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="525">
       <x:c r="A525" s="2" t="n">
-        <x:v>45634</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B525" t="inlineStr">
         <x:is>
-          <x:t>206.8416</x:t>
+          <x:t>208.7680</x:t>
         </x:is>
       </x:c>
       <x:c r="C525" t="inlineStr">
         <x:is>
-          <x:t>317.9211</x:t>
+          <x:t>319.8243</x:t>
         </x:is>
       </x:c>
       <x:c r="D525" t="inlineStr">
         <x:is>
-          <x:t>138.4694</x:t>
+          <x:t>138.7489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="526">
       <x:c r="A526" s="2" t="n">
-        <x:v>45543</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B526" t="inlineStr">
         <x:is>
-          <x:t>206.5872</x:t>
+          <x:t>208.7622</x:t>
         </x:is>
       </x:c>
       <x:c r="C526" t="inlineStr">
         <x:is>
-          <x:t>317.5501</x:t>
+          <x:t>319.8997</x:t>
         </x:is>
       </x:c>
       <x:c r="D526" t="inlineStr">
         <x:is>
-          <x:t>138.4258</x:t>
+          <x:t>138.7494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="527">
       <x:c r="A527" s="2" t="n">
-        <x:v>45512</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B527" t="inlineStr">
         <x:is>
-          <x:t>206.3818</x:t>
+          <x:t>208.5093</x:t>
         </x:is>
       </x:c>
       <x:c r="C527" t="inlineStr">
         <x:is>
-          <x:t>317.3054</x:t>
+          <x:t>319.6165</x:t>
         </x:is>
       </x:c>
       <x:c r="D527" t="inlineStr">
         <x:is>
-          <x:t>138.3760</x:t>
+          <x:t>138.7219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="528">
       <x:c r="A528" s="2" t="n">
-        <x:v>45481</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B528" t="inlineStr">
         <x:is>
-          <x:t>206.1012</x:t>
+          <x:t>208.3958</x:t>
         </x:is>
       </x:c>
       <x:c r="C528" t="inlineStr">
         <x:is>
-          <x:t>317.1848</x:t>
+          <x:t>319.2821</x:t>
         </x:is>
       </x:c>
       <x:c r="D528" t="inlineStr">
         <x:is>
-          <x:t>138.3661</x:t>
+          <x:t>138.6891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="529">
       <x:c r="A529" s="2" t="n">
-        <x:v>45451</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B529" t="inlineStr">
         <x:is>
-          <x:t>205.6995</x:t>
+          <x:t>208.4580</x:t>
         </x:is>
       </x:c>
       <x:c r="C529" t="inlineStr">
         <x:is>
-          <x:t>316.9370</x:t>
+          <x:t>319.3933</x:t>
         </x:is>
       </x:c>
       <x:c r="D529" t="inlineStr">
         <x:is>
-          <x:t>138.4109</x:t>
+          <x:t>138.6868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="530">
       <x:c r="A530" s="2" t="n">
-        <x:v>45420</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B530" t="inlineStr">
         <x:is>
-          <x:t>205.3999</x:t>
+          <x:t>208.6031</x:t>
         </x:is>
       </x:c>
       <x:c r="C530" t="inlineStr">
         <x:is>
-          <x:t>316.5419</x:t>
+          <x:t>319.7690</x:t>
         </x:is>
       </x:c>
       <x:c r="D530" t="inlineStr">
         <x:is>
-          <x:t>138.3936</x:t>
+          <x:t>138.7057</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="531">
       <x:c r="A531" s="2" t="n">
-        <x:v>45330</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B531" t="inlineStr">
         <x:is>
-          <x:t>207.3055</x:t>
+          <x:t>208.2634</x:t>
         </x:is>
       </x:c>
       <x:c r="C531" t="inlineStr">
         <x:is>
-          <x:t>318.5797</x:t>
+          <x:t>319.3798</x:t>
         </x:is>
       </x:c>
       <x:c r="D531" t="inlineStr">
         <x:is>
-          <x:t>138.4215</x:t>
+          <x:t>138.6530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="532">
       <x:c r="A532" s="2" t="n">
-        <x:v>45299</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B532" t="inlineStr">
         <x:is>
-          <x:t>208.8217</x:t>
+          <x:t>208.3386</x:t>
         </x:is>
       </x:c>
       <x:c r="C532" t="inlineStr">
         <x:is>
-          <x:t>320.1400</x:t>
+          <x:t>319.5207</x:t>
         </x:is>
       </x:c>
       <x:c r="D532" t="inlineStr">
         <x:is>
-          <x:t>138.3086</x:t>
+          <x:t>138.6885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="533">
       <x:c r="A533" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B533" t="inlineStr">
         <x:is>
-          <x:t>209.1706</x:t>
+          <x:t>208.1234</x:t>
         </x:is>
       </x:c>
       <x:c r="C533" t="inlineStr">
         <x:is>
-          <x:t>320.2760</x:t>
+          <x:t>319.2557</x:t>
         </x:is>
       </x:c>
       <x:c r="D533" t="inlineStr">
         <x:is>
-          <x:t>138.1654</x:t>
+          <x:t>138.6582</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="534">
       <x:c r="A534" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B534" t="inlineStr">
         <x:is>
-          <x:t>208.6346</x:t>
+          <x:t>207.9478</x:t>
         </x:is>
       </x:c>
       <x:c r="C534" t="inlineStr">
         <x:is>
-          <x:t>319.7665</x:t>
+          <x:t>319.0818</x:t>
         </x:is>
       </x:c>
       <x:c r="D534" t="inlineStr">
         <x:is>
-          <x:t>138.0662</x:t>
+          <x:t>138.5981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="535">
       <x:c r="A535" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B535" t="inlineStr">
         <x:is>
-          <x:t>208.2746</x:t>
+          <x:t>207.9760</x:t>
         </x:is>
       </x:c>
       <x:c r="C535" t="inlineStr">
         <x:is>
-          <x:t>319.3314</x:t>
+          <x:t>319.0131</x:t>
         </x:is>
       </x:c>
       <x:c r="D535" t="inlineStr">
         <x:is>
-          <x:t>138.0276</x:t>
+          <x:t>138.5699</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="536">
       <x:c r="A536" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B536" t="inlineStr">
         <x:is>
-          <x:t>207.3938</x:t>
+          <x:t>207.7008</x:t>
         </x:is>
       </x:c>
       <x:c r="C536" t="inlineStr">
         <x:is>
-          <x:t>318.0516</x:t>
+          <x:t>318.6794</x:t>
         </x:is>
       </x:c>
       <x:c r="D536" t="inlineStr">
         <x:is>
-          <x:t>137.8965</x:t>
+          <x:t>138.5085</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="537">
       <x:c r="A537" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B537" t="inlineStr">
         <x:is>
-          <x:t>206.6469</x:t>
+          <x:t>207.2620</x:t>
         </x:is>
       </x:c>
       <x:c r="C537" t="inlineStr">
         <x:is>
-          <x:t>317.1259</x:t>
+          <x:t>318.2942</x:t>
         </x:is>
       </x:c>
       <x:c r="D537" t="inlineStr">
         <x:is>
-          <x:t>137.8689</x:t>
+          <x:t>138.5402</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="538">
       <x:c r="A538" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B538" t="inlineStr">
         <x:is>
-          <x:t>206.6029</x:t>
+          <x:t>207.2806</x:t>
         </x:is>
       </x:c>
       <x:c r="C538" t="inlineStr">
         <x:is>
-          <x:t>317.1397</x:t>
+          <x:t>318.4202</x:t>
         </x:is>
       </x:c>
       <x:c r="D538" t="inlineStr">
         <x:is>
-          <x:t>137.8342</x:t>
+          <x:t>138.5361</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="539">
       <x:c r="A539" s="2" t="n">
-        <x:v/>
+        <x:v>45634</x:v>
       </x:c>
       <x:c r="B539" t="inlineStr">
         <x:is>
-          <x:t>207.1694</x:t>
+          <x:t>206.8416</x:t>
         </x:is>
       </x:c>
       <x:c r="C539" t="inlineStr">
         <x:is>
-          <x:t>317.8073</x:t>
+          <x:t>317.9211</x:t>
         </x:is>
       </x:c>
       <x:c r="D539" t="inlineStr">
         <x:is>
-          <x:t>137.8070</x:t>
+          <x:t>138.4694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="540">
       <x:c r="A540" s="2" t="n">
-        <x:v/>
+        <x:v>45543</x:v>
       </x:c>
       <x:c r="B540" t="inlineStr">
         <x:is>
-          <x:t>207.1527</x:t>
+          <x:t>206.5872</x:t>
         </x:is>
       </x:c>
       <x:c r="C540" t="inlineStr">
         <x:is>
-          <x:t>317.6054</x:t>
+          <x:t>317.5501</x:t>
         </x:is>
       </x:c>
       <x:c r="D540" t="inlineStr">
         <x:is>
-          <x:t>137.7676</x:t>
+          <x:t>138.4258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="541">
       <x:c r="A541" s="2" t="n">
-        <x:v/>
+        <x:v>45512</x:v>
       </x:c>
       <x:c r="B541" t="inlineStr">
         <x:is>
-          <x:t>206.8685</x:t>
+          <x:t>206.3818</x:t>
         </x:is>
       </x:c>
       <x:c r="C541" t="inlineStr">
         <x:is>
-          <x:t>317.4348</x:t>
+          <x:t>317.3054</x:t>
         </x:is>
       </x:c>
       <x:c r="D541" t="inlineStr">
         <x:is>
-          <x:t>137.7621</x:t>
+          <x:t>138.3760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="542">
       <x:c r="A542" s="2" t="n">
-        <x:v/>
+        <x:v>45481</x:v>
       </x:c>
       <x:c r="B542" t="inlineStr">
         <x:is>
-          <x:t>207.0640</x:t>
+          <x:t>206.1012</x:t>
         </x:is>
       </x:c>
       <x:c r="C542" t="inlineStr">
         <x:is>
-          <x:t>317.5898</x:t>
+          <x:t>317.1848</x:t>
         </x:is>
       </x:c>
       <x:c r="D542" t="inlineStr">
         <x:is>
-          <x:t>137.7655</x:t>
+          <x:t>138.3661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="543">
       <x:c r="A543" s="2" t="n">
-        <x:v/>
+        <x:v>45451</x:v>
       </x:c>
       <x:c r="B543" t="inlineStr">
         <x:is>
-          <x:t>207.3811</x:t>
+          <x:t>205.6995</x:t>
         </x:is>
       </x:c>
       <x:c r="C543" t="inlineStr">
         <x:is>
-          <x:t>317.9667</x:t>
+          <x:t>316.9370</x:t>
         </x:is>
       </x:c>
       <x:c r="D543" t="inlineStr">
         <x:is>
-          <x:t>137.7475</x:t>
+          <x:t>138.4109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="544">
       <x:c r="A544" s="2" t="n">
-        <x:v/>
+        <x:v>45420</x:v>
       </x:c>
       <x:c r="B544" t="inlineStr">
         <x:is>
-          <x:t>207.7460</x:t>
+          <x:t>205.3999</x:t>
         </x:is>
       </x:c>
       <x:c r="C544" t="inlineStr">
         <x:is>
-          <x:t>318.5776</x:t>
+          <x:t>316.5419</x:t>
         </x:is>
       </x:c>
       <x:c r="D544" t="inlineStr">
         <x:is>
-          <x:t>137.7634</x:t>
+          <x:t>138.3936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="545">
       <x:c r="A545" s="2" t="n">
-        <x:v/>
+        <x:v>45330</x:v>
       </x:c>
       <x:c r="B545" t="inlineStr">
         <x:is>
-          <x:t>206.9446</x:t>
+          <x:t>207.3055</x:t>
         </x:is>
       </x:c>
       <x:c r="C545" t="inlineStr">
         <x:is>
-          <x:t>317.4408</x:t>
+          <x:t>318.5797</x:t>
         </x:is>
       </x:c>
       <x:c r="D545" t="inlineStr">
         <x:is>
-          <x:t>137.6927</x:t>
+          <x:t>138.4215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="546">
       <x:c r="A546" s="2" t="n">
-        <x:v>45633</x:v>
+        <x:v>45299</x:v>
       </x:c>
       <x:c r="B546" t="inlineStr">
         <x:is>
-          <x:t>206.5156</x:t>
+          <x:t>208.8217</x:t>
         </x:is>
       </x:c>
       <x:c r="C546" t="inlineStr">
         <x:is>
-          <x:t>316.9380</x:t>
+          <x:t>320.1400</x:t>
         </x:is>
       </x:c>
       <x:c r="D546" t="inlineStr">
         <x:is>
-          <x:t>137.6742</x:t>
+          <x:t>138.3086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="547">
       <x:c r="A547" s="2" t="n">
-        <x:v>45603</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B547" t="inlineStr">
         <x:is>
-          <x:t>205.8362</x:t>
+          <x:t>209.1706</x:t>
         </x:is>
       </x:c>
       <x:c r="C547" t="inlineStr">
         <x:is>
-          <x:t>316.0856</x:t>
+          <x:t>320.2760</x:t>
         </x:is>
       </x:c>
       <x:c r="D547" t="inlineStr">
         <x:is>
-          <x:t>137.6223</x:t>
+          <x:t>138.1654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="548">
       <x:c r="A548" s="2" t="n">
-        <x:v>45572</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B548" t="inlineStr">
         <x:is>
-          <x:t>205.4834</x:t>
+          <x:t>208.6346</x:t>
         </x:is>
       </x:c>
       <x:c r="C548" t="inlineStr">
         <x:is>
-          <x:t>315.5788</x:t>
+          <x:t>319.7665</x:t>
         </x:is>
       </x:c>
       <x:c r="D548" t="inlineStr">
         <x:is>
-          <x:t>137.5415</x:t>
+          <x:t>138.0662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="549">
       <x:c r="A549" s="2" t="n">
-        <x:v>45542</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B549" t="inlineStr">
         <x:is>
-          <x:t>204.9486</x:t>
+          <x:t>208.2746</x:t>
         </x:is>
       </x:c>
       <x:c r="C549" t="inlineStr">
         <x:is>
-          <x:t>315.1169</x:t>
+          <x:t>319.3314</x:t>
         </x:is>
       </x:c>
       <x:c r="D549" t="inlineStr">
         <x:is>
-          <x:t>137.4985</x:t>
+          <x:t>138.0276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="550">
       <x:c r="A550" s="2" t="n">
-        <x:v>45511</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B550" t="inlineStr">
         <x:is>
-          <x:t>205.0260</x:t>
+          <x:t>207.3938</x:t>
         </x:is>
       </x:c>
       <x:c r="C550" t="inlineStr">
         <x:is>
-          <x:t>315.2729</x:t>
+          <x:t>318.0516</x:t>
         </x:is>
       </x:c>
       <x:c r="D550" t="inlineStr">
         <x:is>
-          <x:t>137.5060</x:t>
+          <x:t>137.8965</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="551">
       <x:c r="A551" s="2" t="n">
-        <x:v>45419</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B551" t="inlineStr">
         <x:is>
-          <x:t>204.8127</x:t>
+          <x:t>206.6469</x:t>
         </x:is>
       </x:c>
       <x:c r="C551" t="inlineStr">
         <x:is>
-          <x:t>315.0141</x:t>
+          <x:t>317.1259</x:t>
         </x:is>
       </x:c>
       <x:c r="D551" t="inlineStr">
         <x:is>
-          <x:t>137.4534</x:t>
+          <x:t>137.8689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="552">
       <x:c r="A552" s="2" t="n">
-        <x:v>45389</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B552" t="inlineStr">
         <x:is>
-          <x:t>204.3426</x:t>
+          <x:t>206.6029</x:t>
         </x:is>
       </x:c>
       <x:c r="C552" t="inlineStr">
         <x:is>
-          <x:t>314.6294</x:t>
+          <x:t>317.1397</x:t>
         </x:is>
       </x:c>
       <x:c r="D552" t="inlineStr">
         <x:is>
-          <x:t>137.4044</x:t>
+          <x:t>137.8342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="553">
       <x:c r="A553" s="2" t="n">
-        <x:v>45358</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B553" t="inlineStr">
         <x:is>
-          <x:t>204.2055</x:t>
+          <x:t>207.1694</x:t>
         </x:is>
       </x:c>
       <x:c r="C553" t="inlineStr">
         <x:is>
-          <x:t>314.4806</x:t>
+          <x:t>317.8073</x:t>
         </x:is>
       </x:c>
       <x:c r="D553" t="inlineStr">
         <x:is>
-          <x:t>137.4182</x:t>
+          <x:t>137.8070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="554">
       <x:c r="A554" s="2" t="n">
-        <x:v>45329</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B554" t="inlineStr">
         <x:is>
-          <x:t>203.7528</x:t>
+          <x:t>207.1527</x:t>
         </x:is>
       </x:c>
       <x:c r="C554" t="inlineStr">
         <x:is>
-          <x:t>314.1422</x:t>
+          <x:t>317.6054</x:t>
         </x:is>
       </x:c>
       <x:c r="D554" t="inlineStr">
         <x:is>
-          <x:t>137.3931</x:t>
+          <x:t>137.7676</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="555">
       <x:c r="A555" s="2" t="n">
-        <x:v>45298</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B555" t="inlineStr">
         <x:is>
-          <x:t>203.5701</x:t>
+          <x:t>206.8685</x:t>
         </x:is>
       </x:c>
       <x:c r="C555" t="inlineStr">
         <x:is>
-          <x:t>313.9706</x:t>
+          <x:t>317.4348</x:t>
         </x:is>
       </x:c>
       <x:c r="D555" t="inlineStr">
         <x:is>
-          <x:t>137.3577</x:t>
+          <x:t>137.7621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="556">
       <x:c r="A556" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B556" t="inlineStr">
         <x:is>
-          <x:t>203.8394</x:t>
+          <x:t>207.0640</x:t>
         </x:is>
       </x:c>
       <x:c r="C556" t="inlineStr">
         <x:is>
-          <x:t>314.3488</x:t>
+          <x:t>317.5898</x:t>
         </x:is>
       </x:c>
       <x:c r="D556" t="inlineStr">
         <x:is>
-          <x:t>137.4408</x:t>
+          <x:t>137.7655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="557">
       <x:c r="A557" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B557" t="inlineStr">
         <x:is>
-          <x:t>203.8212</x:t>
+          <x:t>207.3811</x:t>
         </x:is>
       </x:c>
       <x:c r="C557" t="inlineStr">
         <x:is>
-          <x:t>314.4341</x:t>
+          <x:t>317.9667</x:t>
         </x:is>
       </x:c>
       <x:c r="D557" t="inlineStr">
         <x:is>
-          <x:t>137.4730</x:t>
+          <x:t>137.7475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="558">
       <x:c r="A558" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B558" t="inlineStr">
         <x:is>
-          <x:t>203.8409</x:t>
+          <x:t>207.7460</x:t>
         </x:is>
       </x:c>
       <x:c r="C558" t="inlineStr">
         <x:is>
-          <x:t>314.4820</x:t>
+          <x:t>318.5776</x:t>
         </x:is>
       </x:c>
       <x:c r="D558" t="inlineStr">
         <x:is>
-          <x:t>137.4630</x:t>
+          <x:t>137.7634</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="559">
       <x:c r="A559" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B559" t="inlineStr">
         <x:is>
-          <x:t>203.6222</x:t>
+          <x:t>206.9446</x:t>
         </x:is>
       </x:c>
       <x:c r="C559" t="inlineStr">
         <x:is>
-          <x:t>314.3058</x:t>
+          <x:t>317.4408</x:t>
         </x:is>
       </x:c>
       <x:c r="D559" t="inlineStr">
         <x:is>
-          <x:t>137.4798</x:t>
+          <x:t>137.6927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="560">
       <x:c r="A560" s="2" t="n">
-        <x:v/>
+        <x:v>45633</x:v>
       </x:c>
       <x:c r="B560" t="inlineStr">
         <x:is>
-          <x:t>203.5531</x:t>
+          <x:t>206.5156</x:t>
         </x:is>
       </x:c>
       <x:c r="C560" t="inlineStr">
         <x:is>
-          <x:t>314.1248</x:t>
+          <x:t>316.9380</x:t>
         </x:is>
       </x:c>
       <x:c r="D560" t="inlineStr">
         <x:is>
-          <x:t>137.4613</x:t>
+          <x:t>137.6742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="561">
       <x:c r="A561" s="2" t="n">
-        <x:v/>
+        <x:v>45603</x:v>
       </x:c>
       <x:c r="B561" t="inlineStr">
         <x:is>
-          <x:t>203.5828</x:t>
+          <x:t>205.8362</x:t>
         </x:is>
       </x:c>
       <x:c r="C561" t="inlineStr">
         <x:is>
-          <x:t>314.0869</x:t>
+          <x:t>316.0856</x:t>
         </x:is>
       </x:c>
       <x:c r="D561" t="inlineStr">
         <x:is>
-          <x:t>137.4458</x:t>
+          <x:t>137.6223</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="562">
       <x:c r="A562" s="2" t="n">
-        <x:v/>
+        <x:v>45572</x:v>
       </x:c>
       <x:c r="B562" t="inlineStr">
         <x:is>
-          <x:t>203.5145</x:t>
+          <x:t>205.4834</x:t>
         </x:is>
       </x:c>
       <x:c r="C562" t="inlineStr">
         <x:is>
-          <x:t>314.2800</x:t>
+          <x:t>315.5788</x:t>
         </x:is>
       </x:c>
       <x:c r="D562" t="inlineStr">
         <x:is>
-          <x:t>137.3232</x:t>
+          <x:t>137.5415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="563">
       <x:c r="A563" s="2" t="n">
-        <x:v/>
+        <x:v>45542</x:v>
       </x:c>
       <x:c r="B563" t="inlineStr">
         <x:is>
-          <x:t>203.2360</x:t>
+          <x:t>204.9486</x:t>
         </x:is>
       </x:c>
       <x:c r="C563" t="inlineStr">
         <x:is>
-          <x:t>313.9986</x:t>
+          <x:t>315.1169</x:t>
         </x:is>
       </x:c>
       <x:c r="D563" t="inlineStr">
         <x:is>
-          <x:t>137.3105</x:t>
+          <x:t>137.4985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="564">
       <x:c r="A564" s="2" t="n">
-        <x:v/>
+        <x:v>45511</x:v>
       </x:c>
       <x:c r="B564" t="inlineStr">
         <x:is>
-          <x:t>203.2626</x:t>
+          <x:t>205.0260</x:t>
         </x:is>
       </x:c>
       <x:c r="C564" t="inlineStr">
         <x:is>
-          <x:t>314.2434</x:t>
+          <x:t>315.2729</x:t>
         </x:is>
       </x:c>
       <x:c r="D564" t="inlineStr">
         <x:is>
-          <x:t>137.3096</x:t>
+          <x:t>137.5060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="565">
       <x:c r="A565" s="2" t="n">
-        <x:v/>
+        <x:v>45419</x:v>
       </x:c>
       <x:c r="B565" t="inlineStr">
         <x:is>
-          <x:t>202.8779</x:t>
+          <x:t>204.8127</x:t>
         </x:is>
       </x:c>
       <x:c r="C565" t="inlineStr">
         <x:is>
-          <x:t>313.6612</x:t>
+          <x:t>315.0141</x:t>
         </x:is>
       </x:c>
       <x:c r="D565" t="inlineStr">
         <x:is>
-          <x:t>137.2753</x:t>
+          <x:t>137.4534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="566">
       <x:c r="A566" s="2" t="n">
-        <x:v/>
+        <x:v>45389</x:v>
       </x:c>
       <x:c r="B566" t="inlineStr">
         <x:is>
-          <x:t>202.6192</x:t>
+          <x:t>204.3426</x:t>
         </x:is>
       </x:c>
       <x:c r="C566" t="inlineStr">
         <x:is>
-          <x:t>313.3467</x:t>
+          <x:t>314.6294</x:t>
         </x:is>
       </x:c>
       <x:c r="D566" t="inlineStr">
         <x:is>
-          <x:t>137.3045</x:t>
+          <x:t>137.4044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="567">
       <x:c r="A567" s="2" t="n">
-        <x:v/>
+        <x:v>45358</x:v>
       </x:c>
       <x:c r="B567" t="inlineStr">
         <x:is>
-          <x:t>202.4252</x:t>
+          <x:t>204.2055</x:t>
         </x:is>
       </x:c>
       <x:c r="C567" t="inlineStr">
         <x:is>
-          <x:t>312.8562</x:t>
+          <x:t>314.4806</x:t>
         </x:is>
       </x:c>
       <x:c r="D567" t="inlineStr">
         <x:is>
-          <x:t>137.2397</x:t>
+          <x:t>137.4182</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="568">
       <x:c r="A568" s="2" t="n">
-        <x:v>45632</x:v>
+        <x:v>45329</x:v>
       </x:c>
       <x:c r="B568" t="inlineStr">
         <x:is>
-          <x:t>202.6781</x:t>
+          <x:t>203.7528</x:t>
         </x:is>
       </x:c>
       <x:c r="C568" t="inlineStr">
         <x:is>
-          <x:t>313.1715</x:t>
+          <x:t>314.1422</x:t>
         </x:is>
       </x:c>
       <x:c r="D568" t="inlineStr">
         <x:is>
-          <x:t>137.2813</x:t>
+          <x:t>137.3931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="569">
       <x:c r="A569" s="2" t="n">
-        <x:v>45602</x:v>
+        <x:v>45298</x:v>
       </x:c>
       <x:c r="B569" t="inlineStr">
         <x:is>
-          <x:t>202.1439</x:t>
+          <x:t>203.5701</x:t>
         </x:is>
       </x:c>
       <x:c r="C569" t="inlineStr">
         <x:is>
-          <x:t>312.5387</x:t>
+          <x:t>313.9706</x:t>
         </x:is>
       </x:c>
       <x:c r="D569" t="inlineStr">
         <x:is>
-          <x:t>137.1791</x:t>
+          <x:t>137.3577</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="570">
       <x:c r="A570" s="2" t="n">
-        <x:v>45571</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B570" t="inlineStr">
         <x:is>
-          <x:t>202.0637</x:t>
+          <x:t>203.8394</x:t>
         </x:is>
       </x:c>
       <x:c r="C570" t="inlineStr">
         <x:is>
-          <x:t>312.3958</x:t>
+          <x:t>314.3488</x:t>
         </x:is>
       </x:c>
       <x:c r="D570" t="inlineStr">
         <x:is>
-          <x:t>137.1464</x:t>
+          <x:t>137.4408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="571">
       <x:c r="A571" s="2" t="n">
-        <x:v>45479</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B571" t="inlineStr">
         <x:is>
-          <x:t>201.5712</x:t>
+          <x:t>203.8212</x:t>
         </x:is>
       </x:c>
       <x:c r="C571" t="inlineStr">
         <x:is>
-          <x:t>311.7354</x:t>
+          <x:t>314.4341</x:t>
         </x:is>
       </x:c>
       <x:c r="D571" t="inlineStr">
         <x:is>
-          <x:t>137.1539</x:t>
+          <x:t>137.4730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="572">
       <x:c r="A572" s="2" t="n">
-        <x:v>45449</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B572" t="inlineStr">
         <x:is>
-          <x:t>201.8706</x:t>
+          <x:t>203.8409</x:t>
         </x:is>
       </x:c>
       <x:c r="C572" t="inlineStr">
         <x:is>
-          <x:t>312.0191</x:t>
+          <x:t>314.4820</x:t>
         </x:is>
       </x:c>
       <x:c r="D572" t="inlineStr">
         <x:is>
-          <x:t>137.2529</x:t>
+          <x:t>137.4630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="573">
       <x:c r="A573" s="2" t="n">
-        <x:v>45418</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B573" t="inlineStr">
         <x:is>
-          <x:t>201.4648</x:t>
+          <x:t>203.6222</x:t>
         </x:is>
       </x:c>
       <x:c r="C573" t="inlineStr">
         <x:is>
-          <x:t>311.5922</x:t>
+          <x:t>314.3058</x:t>
         </x:is>
       </x:c>
       <x:c r="D573" t="inlineStr">
         <x:is>
-          <x:t>137.2554</x:t>
+          <x:t>137.4798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="574">
       <x:c r="A574" s="2" t="n">
-        <x:v>45388</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B574" t="inlineStr">
         <x:is>
-          <x:t>201.1002</x:t>
+          <x:t>203.5531</x:t>
         </x:is>
       </x:c>
       <x:c r="C574" t="inlineStr">
         <x:is>
-          <x:t>311.2383</x:t>
+          <x:t>314.1248</x:t>
         </x:is>
       </x:c>
       <x:c r="D574" t="inlineStr">
         <x:is>
-          <x:t>137.2163</x:t>
+          <x:t>137.4613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="575">
       <x:c r="A575" s="2" t="n">
-        <x:v>45357</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B575" t="inlineStr">
         <x:is>
-          <x:t>201.5375</x:t>
+          <x:t>203.5828</x:t>
         </x:is>
       </x:c>
       <x:c r="C575" t="inlineStr">
         <x:is>
-          <x:t>311.6300</x:t>
+          <x:t>314.0869</x:t>
         </x:is>
       </x:c>
       <x:c r="D575" t="inlineStr">
         <x:is>
-          <x:t>137.1802</x:t>
+          <x:t>137.4458</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="576">
       <x:c r="A576" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B576" t="inlineStr">
         <x:is>
-          <x:t>201.3708</x:t>
+          <x:t>203.5145</x:t>
         </x:is>
       </x:c>
       <x:c r="C576" t="inlineStr">
         <x:is>
-          <x:t>311.1602</x:t>
+          <x:t>314.2800</x:t>
         </x:is>
       </x:c>
       <x:c r="D576" t="inlineStr">
         <x:is>
-          <x:t>137.0837</x:t>
+          <x:t>137.3232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="577">
       <x:c r="A577" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B577" t="inlineStr">
         <x:is>
-          <x:t>201.3400</x:t>
+          <x:t>203.2360</x:t>
         </x:is>
       </x:c>
       <x:c r="C577" t="inlineStr">
         <x:is>
-          <x:t>310.9123</x:t>
+          <x:t>313.9986</x:t>
         </x:is>
       </x:c>
       <x:c r="D577" t="inlineStr">
         <x:is>
-          <x:t>137.0831</x:t>
+          <x:t>137.3105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="578">
       <x:c r="A578" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B578" t="inlineStr">
         <x:is>
-          <x:t>201.2362</x:t>
+          <x:t>203.2626</x:t>
         </x:is>
       </x:c>
       <x:c r="C578" t="inlineStr">
         <x:is>
-          <x:t>310.7025</x:t>
+          <x:t>314.2434</x:t>
         </x:is>
       </x:c>
       <x:c r="D578" t="inlineStr">
         <x:is>
-          <x:t>137.0332</x:t>
+          <x:t>137.3096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="579">
       <x:c r="A579" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B579" t="inlineStr">
         <x:is>
-          <x:t>201.7774</x:t>
+          <x:t>202.8779</x:t>
         </x:is>
       </x:c>
       <x:c r="C579" t="inlineStr">
         <x:is>
-          <x:t>311.4878</x:t>
+          <x:t>313.6612</x:t>
         </x:is>
       </x:c>
       <x:c r="D579" t="inlineStr">
         <x:is>
-          <x:t>137.1004</x:t>
+          <x:t>137.2753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="580">
       <x:c r="A580" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B580" t="inlineStr">
         <x:is>
-          <x:t>201.9004</x:t>
+          <x:t>202.6192</x:t>
         </x:is>
       </x:c>
       <x:c r="C580" t="inlineStr">
         <x:is>
-          <x:t>311.8485</x:t>
+          <x:t>313.3467</x:t>
         </x:is>
       </x:c>
       <x:c r="D580" t="inlineStr">
         <x:is>
-          <x:t>137.1339</x:t>
+          <x:t>137.3045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="581">
       <x:c r="A581" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B581" t="inlineStr">
         <x:is>
-          <x:t>201.8615</x:t>
+          <x:t>202.4252</x:t>
         </x:is>
       </x:c>
       <x:c r="C581" t="inlineStr">
         <x:is>
-          <x:t>311.7891</x:t>
+          <x:t>312.8562</x:t>
         </x:is>
       </x:c>
       <x:c r="D581" t="inlineStr">
         <x:is>
-          <x:t>137.0988</x:t>
+          <x:t>137.2397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="582">
       <x:c r="A582" s="2" t="n">
-        <x:v/>
+        <x:v>45632</x:v>
       </x:c>
       <x:c r="B582" t="inlineStr">
         <x:is>
-          <x:t>201.6803</x:t>
+          <x:t>202.6781</x:t>
         </x:is>
       </x:c>
       <x:c r="C582" t="inlineStr">
         <x:is>
-          <x:t>311.6585</x:t>
+          <x:t>313.1715</x:t>
         </x:is>
       </x:c>
       <x:c r="D582" t="inlineStr">
         <x:is>
-          <x:t>137.0883</x:t>
+          <x:t>137.2813</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="583">
       <x:c r="A583" s="2" t="n">
-        <x:v/>
+        <x:v>45602</x:v>
       </x:c>
       <x:c r="B583" t="inlineStr">
         <x:is>
-          <x:t>202.1097</x:t>
+          <x:t>202.1439</x:t>
         </x:is>
       </x:c>
       <x:c r="C583" t="inlineStr">
         <x:is>
-          <x:t>312.1038</x:t>
+          <x:t>312.5387</x:t>
         </x:is>
       </x:c>
       <x:c r="D583" t="inlineStr">
         <x:is>
-          <x:t>137.1571</x:t>
+          <x:t>137.1791</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="584">
       <x:c r="A584" s="2" t="n">
-        <x:v/>
+        <x:v>45571</x:v>
       </x:c>
       <x:c r="B584" t="inlineStr">
         <x:is>
-          <x:t>202.3722</x:t>
+          <x:t>202.0637</x:t>
         </x:is>
       </x:c>
       <x:c r="C584" t="inlineStr">
         <x:is>
-          <x:t>312.3696</x:t>
+          <x:t>312.3958</x:t>
         </x:is>
       </x:c>
       <x:c r="D584" t="inlineStr">
         <x:is>
-          <x:t>137.1672</x:t>
+          <x:t>137.1464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="585">
       <x:c r="A585" s="2" t="n">
-        <x:v/>
+        <x:v>45479</x:v>
       </x:c>
       <x:c r="B585" t="inlineStr">
         <x:is>
-          <x:t>202.2763</x:t>
+          <x:t>201.5712</x:t>
         </x:is>
       </x:c>
       <x:c r="C585" t="inlineStr">
         <x:is>
-          <x:t>312.4550</x:t>
+          <x:t>311.7354</x:t>
         </x:is>
       </x:c>
       <x:c r="D585" t="inlineStr">
         <x:is>
-          <x:t>137.1588</x:t>
+          <x:t>137.1539</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="586">
       <x:c r="A586" s="2" t="n">
-        <x:v/>
+        <x:v>45449</x:v>
       </x:c>
       <x:c r="B586" t="inlineStr">
         <x:is>
-          <x:t>201.5713</x:t>
+          <x:t>201.8706</x:t>
         </x:is>
       </x:c>
       <x:c r="C586" t="inlineStr">
         <x:is>
-          <x:t>312.2040</x:t>
+          <x:t>312.0191</x:t>
         </x:is>
       </x:c>
       <x:c r="D586" t="inlineStr">
         <x:is>
-          <x:t>137.1951</x:t>
+          <x:t>137.2529</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="587">
       <x:c r="A587" s="2" t="n">
-        <x:v/>
+        <x:v>45418</x:v>
       </x:c>
       <x:c r="B587" t="inlineStr">
         <x:is>
-          <x:t>201.5276</x:t>
+          <x:t>201.4648</x:t>
         </x:is>
       </x:c>
       <x:c r="C587" t="inlineStr">
         <x:is>
-          <x:t>312.1375</x:t>
+          <x:t>311.5922</x:t>
         </x:is>
       </x:c>
       <x:c r="D587" t="inlineStr">
         <x:is>
-          <x:t>137.1413</x:t>
+          <x:t>137.2554</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="588">
       <x:c r="A588" s="2" t="n">
-        <x:v/>
+        <x:v>45388</x:v>
       </x:c>
       <x:c r="B588" t="inlineStr">
         <x:is>
-          <x:t>201.0055</x:t>
+          <x:t>201.1002</x:t>
         </x:is>
       </x:c>
       <x:c r="C588" t="inlineStr">
         <x:is>
-          <x:t>311.3474</x:t>
+          <x:t>311.2383</x:t>
         </x:is>
       </x:c>
       <x:c r="D588" t="inlineStr">
         <x:is>
-          <x:t>136.9333</x:t>
+          <x:t>137.2163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="589">
       <x:c r="A589" s="2" t="n">
-        <x:v/>
+        <x:v>45357</x:v>
       </x:c>
       <x:c r="B589" t="inlineStr">
         <x:is>
-          <x:t>200.7842</x:t>
+          <x:t>201.5375</x:t>
         </x:is>
       </x:c>
       <x:c r="C589" t="inlineStr">
         <x:is>
-          <x:t>311.0941</x:t>
+          <x:t>311.6300</x:t>
         </x:is>
       </x:c>
       <x:c r="D589" t="inlineStr">
         <x:is>
-          <x:t>136.9498</x:t>
+          <x:t>137.1802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="590">
       <x:c r="A590" s="2" t="n">
-        <x:v>45570</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B590" t="inlineStr">
         <x:is>
-          <x:t>200.6644</x:t>
+          <x:t>201.3708</x:t>
         </x:is>
       </x:c>
       <x:c r="C590" t="inlineStr">
         <x:is>
-          <x:t>311.0157</x:t>
+          <x:t>311.1602</x:t>
         </x:is>
       </x:c>
       <x:c r="D590" t="inlineStr">
         <x:is>
-          <x:t>136.9076</x:t>
+          <x:t>137.0837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="591">
       <x:c r="A591" s="2" t="n">
-        <x:v>45540</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B591" t="inlineStr">
         <x:is>
-          <x:t>200.6553</x:t>
+          <x:t>201.3400</x:t>
         </x:is>
       </x:c>
       <x:c r="C591" t="inlineStr">
         <x:is>
-          <x:t>310.9209</x:t>
+          <x:t>310.9123</x:t>
         </x:is>
       </x:c>
       <x:c r="D591" t="inlineStr">
         <x:is>
-          <x:t>136.9131</x:t>
+          <x:t>137.0831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="592">
       <x:c r="A592" s="2" t="n">
-        <x:v>45509</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B592" t="inlineStr">
         <x:is>
-          <x:t>200.2826</x:t>
+          <x:t>201.2362</x:t>
         </x:is>
       </x:c>
       <x:c r="C592" t="inlineStr">
         <x:is>
-          <x:t>310.6340</x:t>
+          <x:t>310.7025</x:t>
         </x:is>
       </x:c>
       <x:c r="D592" t="inlineStr">
         <x:is>
-          <x:t>136.9352</x:t>
+          <x:t>137.0332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="593">
       <x:c r="A593" s="2" t="n">
-        <x:v>45478</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B593" t="inlineStr">
         <x:is>
-          <x:t>200.3866</x:t>
+          <x:t>201.7774</x:t>
         </x:is>
       </x:c>
       <x:c r="C593" t="inlineStr">
         <x:is>
-          <x:t>310.8420</x:t>
+          <x:t>311.4878</x:t>
         </x:is>
       </x:c>
       <x:c r="D593" t="inlineStr">
         <x:is>
-          <x:t>136.9382</x:t>
+          <x:t>137.1004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="594">
       <x:c r="A594" s="2" t="n">
-        <x:v>45448</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B594" t="inlineStr">
         <x:is>
-          <x:t>199.8835</x:t>
+          <x:t>201.9004</x:t>
         </x:is>
       </x:c>
       <x:c r="C594" t="inlineStr">
         <x:is>
-          <x:t>310.3949</x:t>
+          <x:t>311.8485</x:t>
         </x:is>
       </x:c>
       <x:c r="D594" t="inlineStr">
         <x:is>
-          <x:t>136.8213</x:t>
+          <x:t>137.1339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="595">
       <x:c r="A595" s="2" t="n">
-        <x:v>45356</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B595" t="inlineStr">
         <x:is>
-          <x:t>199.4067</x:t>
+          <x:t>201.8615</x:t>
         </x:is>
       </x:c>
       <x:c r="C595" t="inlineStr">
         <x:is>
-          <x:t>309.9530</x:t>
+          <x:t>311.7891</x:t>
         </x:is>
       </x:c>
       <x:c r="D595" t="inlineStr">
         <x:is>
-          <x:t>136.7230</x:t>
+          <x:t>137.0988</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="596">
       <x:c r="A596" s="2" t="n">
-        <x:v>45327</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B596" t="inlineStr">
         <x:is>
-          <x:t>198.9424</x:t>
+          <x:t>201.6803</x:t>
         </x:is>
       </x:c>
       <x:c r="C596" t="inlineStr">
         <x:is>
-          <x:t>309.4748</x:t>
+          <x:t>311.6585</x:t>
         </x:is>
       </x:c>
       <x:c r="D596" t="inlineStr">
         <x:is>
-          <x:t>136.6375</x:t>
+          <x:t>137.0883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="597">
       <x:c r="A597" s="2" t="n">
-        <x:v>45296</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B597" t="inlineStr">
         <x:is>
-          <x:t>198.6944</x:t>
+          <x:t>202.1097</x:t>
         </x:is>
       </x:c>
       <x:c r="C597" t="inlineStr">
         <x:is>
-          <x:t>309.0137</x:t>
+          <x:t>312.1038</x:t>
         </x:is>
       </x:c>
       <x:c r="D597" t="inlineStr">
         <x:is>
-          <x:t>136.5925</x:t>
+          <x:t>137.1571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="598">
       <x:c r="A598" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B598" t="inlineStr">
         <x:is>
-          <x:t>198.7041</x:t>
+          <x:t>202.3722</x:t>
         </x:is>
       </x:c>
       <x:c r="C598" t="inlineStr">
         <x:is>
-          <x:t>309.0348</x:t>
+          <x:t>312.3696</x:t>
         </x:is>
       </x:c>
       <x:c r="D598" t="inlineStr">
         <x:is>
-          <x:t>136.5835</x:t>
+          <x:t>137.1672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="599">
       <x:c r="A599" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B599" t="inlineStr">
         <x:is>
-          <x:t>199.3440</x:t>
+          <x:t>202.2763</x:t>
         </x:is>
       </x:c>
       <x:c r="C599" t="inlineStr">
         <x:is>
-          <x:t>309.7136</x:t>
+          <x:t>312.4550</x:t>
         </x:is>
       </x:c>
       <x:c r="D599" t="inlineStr">
         <x:is>
-          <x:t>136.6259</x:t>
+          <x:t>137.1588</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="600">
       <x:c r="A600" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B600" t="inlineStr">
         <x:is>
-          <x:t>199.1467</x:t>
+          <x:t>201.5713</x:t>
         </x:is>
       </x:c>
       <x:c r="C600" t="inlineStr">
         <x:is>
-          <x:t>309.4816</x:t>
+          <x:t>312.2040</x:t>
         </x:is>
       </x:c>
       <x:c r="D600" t="inlineStr">
         <x:is>
-          <x:t>136.5422</x:t>
+          <x:t>137.1951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="601">
       <x:c r="A601" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B601" t="inlineStr">
         <x:is>
-          <x:t>198.3152</x:t>
+          <x:t>201.5276</x:t>
         </x:is>
       </x:c>
       <x:c r="C601" t="inlineStr">
         <x:is>
-          <x:t>308.5970</x:t>
+          <x:t>312.1375</x:t>
         </x:is>
       </x:c>
       <x:c r="D601" t="inlineStr">
         <x:is>
-          <x:t>136.4782</x:t>
+          <x:t>137.1413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="602">
       <x:c r="A602" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B602" t="inlineStr">
         <x:is>
-          <x:t>198.4778</x:t>
+          <x:t>201.0055</x:t>
         </x:is>
       </x:c>
       <x:c r="C602" t="inlineStr">
         <x:is>
-          <x:t>308.7816</x:t>
+          <x:t>311.3474</x:t>
         </x:is>
       </x:c>
       <x:c r="D602" t="inlineStr">
         <x:is>
-          <x:t>136.5936</x:t>
+          <x:t>136.9333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="603">
       <x:c r="A603" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B603" t="inlineStr">
         <x:is>
-          <x:t>198.7039</x:t>
+          <x:t>200.7842</x:t>
         </x:is>
       </x:c>
       <x:c r="C603" t="inlineStr">
         <x:is>
-          <x:t>309.1559</x:t>
+          <x:t>311.0941</x:t>
         </x:is>
       </x:c>
       <x:c r="D603" t="inlineStr">
         <x:is>
-          <x:t>136.6776</x:t>
+          <x:t>136.9498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="604">
       <x:c r="A604" s="2" t="n">
-        <x:v/>
+        <x:v>45570</x:v>
       </x:c>
       <x:c r="B604" t="inlineStr">
         <x:is>
-          <x:t>198.4199</x:t>
+          <x:t>200.6644</x:t>
         </x:is>
       </x:c>
       <x:c r="C604" t="inlineStr">
         <x:is>
-          <x:t>308.9101</x:t>
+          <x:t>311.0157</x:t>
         </x:is>
       </x:c>
       <x:c r="D604" t="inlineStr">
         <x:is>
-          <x:t>136.6514</x:t>
+          <x:t>136.9076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="605">
       <x:c r="A605" s="2" t="n">
-        <x:v/>
+        <x:v>45540</x:v>
       </x:c>
       <x:c r="B605" t="inlineStr">
         <x:is>
-          <x:t>198.4201</x:t>
+          <x:t>200.6553</x:t>
         </x:is>
       </x:c>
       <x:c r="C605" t="inlineStr">
         <x:is>
-          <x:t>308.7201</x:t>
+          <x:t>310.9209</x:t>
         </x:is>
       </x:c>
       <x:c r="D605" t="inlineStr">
         <x:is>
-          <x:t>136.6155</x:t>
+          <x:t>136.9131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="606">
       <x:c r="A606" s="2" t="n">
-        <x:v/>
+        <x:v>45509</x:v>
       </x:c>
       <x:c r="B606" t="inlineStr">
         <x:is>
-          <x:t>198.4647</x:t>
+          <x:t>200.2826</x:t>
         </x:is>
       </x:c>
       <x:c r="C606" t="inlineStr">
         <x:is>
-          <x:t>308.6462</x:t>
+          <x:t>310.6340</x:t>
         </x:is>
       </x:c>
       <x:c r="D606" t="inlineStr">
         <x:is>
-          <x:t>136.6114</x:t>
+          <x:t>136.9352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="607">
       <x:c r="A607" s="2" t="n">
-        <x:v/>
+        <x:v>45478</x:v>
       </x:c>
       <x:c r="B607" t="inlineStr">
         <x:is>
-          <x:t>198.6912</x:t>
+          <x:t>200.3866</x:t>
         </x:is>
       </x:c>
       <x:c r="C607" t="inlineStr">
         <x:is>
-          <x:t>308.9764</x:t>
+          <x:t>310.8420</x:t>
         </x:is>
       </x:c>
       <x:c r="D607" t="inlineStr">
         <x:is>
-          <x:t>136.6376</x:t>
+          <x:t>136.9382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="608">
       <x:c r="A608" s="2" t="n">
-        <x:v/>
+        <x:v>45448</x:v>
       </x:c>
       <x:c r="B608" t="inlineStr">
         <x:is>
-          <x:t>198.6487</x:t>
+          <x:t>199.8835</x:t>
         </x:is>
       </x:c>
       <x:c r="C608" t="inlineStr">
         <x:is>
-          <x:t>308.8777</x:t>
+          <x:t>310.3949</x:t>
         </x:is>
       </x:c>
       <x:c r="D608" t="inlineStr">
         <x:is>
-          <x:t>136.6090</x:t>
+          <x:t>136.8213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="609">
       <x:c r="A609" s="2" t="n">
-        <x:v/>
+        <x:v>45356</x:v>
       </x:c>
       <x:c r="B609" t="inlineStr">
         <x:is>
-          <x:t>199.4145</x:t>
+          <x:t>199.4067</x:t>
         </x:is>
       </x:c>
       <x:c r="C609" t="inlineStr">
         <x:is>
-          <x:t>309.6376</x:t>
+          <x:t>309.9530</x:t>
         </x:is>
       </x:c>
       <x:c r="D609" t="inlineStr">
         <x:is>
-          <x:t>136.6877</x:t>
+          <x:t>136.7230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="610">
       <x:c r="A610" s="2" t="n">
-        <x:v>45630</x:v>
+        <x:v>45327</x:v>
       </x:c>
       <x:c r="B610" t="inlineStr">
         <x:is>
-          <x:t>199.9134</x:t>
+          <x:t>198.9424</x:t>
         </x:is>
       </x:c>
       <x:c r="C610" t="inlineStr">
         <x:is>
-          <x:t>310.1588</x:t>
+          <x:t>309.4748</x:t>
         </x:is>
       </x:c>
       <x:c r="D610" t="inlineStr">
         <x:is>
-          <x:t>136.7112</x:t>
+          <x:t>136.6375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="611">
       <x:c r="A611" s="2" t="n">
-        <x:v>45600</x:v>
+        <x:v>45296</x:v>
       </x:c>
       <x:c r="B611" t="inlineStr">
         <x:is>
-          <x:t>199.6672</x:t>
+          <x:t>198.6944</x:t>
         </x:is>
       </x:c>
       <x:c r="C611" t="inlineStr">
         <x:is>
-          <x:t>309.5821</x:t>
+          <x:t>309.0137</x:t>
         </x:is>
       </x:c>
       <x:c r="D611" t="inlineStr">
         <x:is>
-          <x:t>136.6040</x:t>
+          <x:t>136.5925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="612">
       <x:c r="A612" s="2" t="n">
-        <x:v>45569</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B612" t="inlineStr">
         <x:is>
-          <x:t>199.5572</x:t>
+          <x:t>198.7041</x:t>
         </x:is>
       </x:c>
       <x:c r="C612" t="inlineStr">
         <x:is>
-          <x:t>309.3320</x:t>
+          <x:t>309.0348</x:t>
         </x:is>
       </x:c>
       <x:c r="D612" t="inlineStr">
         <x:is>
-          <x:t>136.6109</x:t>
+          <x:t>136.5835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="613">
       <x:c r="A613" s="2" t="n">
-        <x:v>45539</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B613" t="inlineStr">
         <x:is>
-          <x:t>200.0235</x:t>
+          <x:t>199.3440</x:t>
         </x:is>
       </x:c>
       <x:c r="C613" t="inlineStr">
         <x:is>
-          <x:t>309.8734</x:t>
+          <x:t>309.7136</x:t>
         </x:is>
       </x:c>
       <x:c r="D613" t="inlineStr">
         <x:is>
-          <x:t>136.6651</x:t>
+          <x:t>136.6259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="614">
       <x:c r="A614" s="2" t="n">
-        <x:v>45508</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B614" t="inlineStr">
         <x:is>
-          <x:t>200.0827</x:t>
+          <x:t>199.1467</x:t>
         </x:is>
       </x:c>
       <x:c r="C614" t="inlineStr">
         <x:is>
-          <x:t>309.8737</x:t>
+          <x:t>309.4816</x:t>
         </x:is>
       </x:c>
       <x:c r="D614" t="inlineStr">
         <x:is>
-          <x:t>136.6266</x:t>
+          <x:t>136.5422</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="615">
       <x:c r="A615" s="2" t="n">
-        <x:v>45416</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B615" t="inlineStr">
         <x:is>
-          <x:t>200.0999</x:t>
+          <x:t>198.3152</x:t>
         </x:is>
       </x:c>
       <x:c r="C615" t="inlineStr">
         <x:is>
-          <x:t>309.8761</x:t>
+          <x:t>308.5970</x:t>
         </x:is>
       </x:c>
       <x:c r="D615" t="inlineStr">
         <x:is>
-          <x:t>136.6429</x:t>
+          <x:t>136.4782</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="616">
       <x:c r="A616" s="2" t="n">
-        <x:v>45386</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B616" t="inlineStr">
         <x:is>
-          <x:t>200.1006</x:t>
+          <x:t>198.4778</x:t>
         </x:is>
       </x:c>
       <x:c r="C616" t="inlineStr">
         <x:is>
-          <x:t>310.0098</x:t>
+          <x:t>308.7816</x:t>
         </x:is>
       </x:c>
       <x:c r="D616" t="inlineStr">
         <x:is>
-          <x:t>136.6550</x:t>
+          <x:t>136.5936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="617">
       <x:c r="A617" s="2" t="n">
-        <x:v>45355</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B617" t="inlineStr">
         <x:is>
-          <x:t>200.4379</x:t>
+          <x:t>198.7039</x:t>
         </x:is>
       </x:c>
       <x:c r="C617" t="inlineStr">
         <x:is>
-          <x:t>310.5062</x:t>
+          <x:t>309.1559</x:t>
         </x:is>
       </x:c>
       <x:c r="D617" t="inlineStr">
         <x:is>
-          <x:t>136.6159</x:t>
+          <x:t>136.6776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="618">
       <x:c r="A618" s="2" t="n">
-        <x:v>45326</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B618" t="inlineStr">
         <x:is>
-          <x:t>200.4289</x:t>
+          <x:t>198.4199</x:t>
         </x:is>
       </x:c>
       <x:c r="C618" t="inlineStr">
         <x:is>
-          <x:t>310.6181</x:t>
+          <x:t>308.9101</x:t>
         </x:is>
       </x:c>
       <x:c r="D618" t="inlineStr">
         <x:is>
-          <x:t>136.6336</x:t>
+          <x:t>136.6514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="619">
       <x:c r="A619" s="2" t="n">
-        <x:v>45295</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B619" t="inlineStr">
         <x:is>
-          <x:t>200.7410</x:t>
+          <x:t>198.4201</x:t>
         </x:is>
       </x:c>
       <x:c r="C619" t="inlineStr">
         <x:is>
-          <x:t>310.9154</x:t>
+          <x:t>308.7201</x:t>
         </x:is>
       </x:c>
       <x:c r="D619" t="inlineStr">
         <x:is>
-          <x:t>136.6806</x:t>
+          <x:t>136.6155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="620">
       <x:c r="A620" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B620" t="inlineStr">
         <x:is>
-          <x:t>200.7821</x:t>
+          <x:t>198.4647</x:t>
         </x:is>
       </x:c>
       <x:c r="C620" t="inlineStr">
         <x:is>
-          <x:t>311.1365</x:t>
+          <x:t>308.6462</x:t>
         </x:is>
       </x:c>
       <x:c r="D620" t="inlineStr">
         <x:is>
-          <x:t>136.6555</x:t>
+          <x:t>136.6114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="621">
       <x:c r="A621" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B621" t="inlineStr">
         <x:is>
-          <x:t>200.7486</x:t>
+          <x:t>198.6912</x:t>
         </x:is>
       </x:c>
       <x:c r="C621" t="inlineStr">
         <x:is>
-          <x:t>311.1088</x:t>
+          <x:t>308.9764</x:t>
         </x:is>
       </x:c>
       <x:c r="D621" t="inlineStr">
         <x:is>
-          <x:t>136.6480</x:t>
+          <x:t>136.6376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="622">
       <x:c r="A622" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B622" t="inlineStr">
         <x:is>
-          <x:t>200.6897</x:t>
+          <x:t>198.6487</x:t>
         </x:is>
       </x:c>
       <x:c r="C622" t="inlineStr">
         <x:is>
-          <x:t>310.9224</x:t>
+          <x:t>308.8777</x:t>
         </x:is>
       </x:c>
       <x:c r="D622" t="inlineStr">
         <x:is>
-          <x:t>136.6318</x:t>
+          <x:t>136.6090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="623">
       <x:c r="A623" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B623" t="inlineStr">
         <x:is>
-          <x:t>200.1482</x:t>
+          <x:t>199.4145</x:t>
         </x:is>
       </x:c>
       <x:c r="C623" t="inlineStr">
         <x:is>
-          <x:t>310.3696</x:t>
+          <x:t>309.6376</x:t>
         </x:is>
       </x:c>
       <x:c r="D623" t="inlineStr">
         <x:is>
-          <x:t>136.5670</x:t>
+          <x:t>136.6877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="624">
       <x:c r="A624" s="2" t="n">
-        <x:v/>
+        <x:v>45630</x:v>
       </x:c>
       <x:c r="B624" t="inlineStr">
         <x:is>
-          <x:t>200.1802</x:t>
+          <x:t>199.9134</x:t>
         </x:is>
       </x:c>
       <x:c r="C624" t="inlineStr">
         <x:is>
-          <x:t>310.4404</x:t>
+          <x:t>310.1588</x:t>
         </x:is>
       </x:c>
       <x:c r="D624" t="inlineStr">
         <x:is>
-          <x:t>136.5483</x:t>
+          <x:t>136.7112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="625">
       <x:c r="A625" s="2" t="n">
-        <x:v/>
+        <x:v>45600</x:v>
       </x:c>
       <x:c r="B625" t="inlineStr">
         <x:is>
-          <x:t>200.0926</x:t>
+          <x:t>199.6672</x:t>
         </x:is>
       </x:c>
       <x:c r="C625" t="inlineStr">
         <x:is>
-          <x:t>310.5594</x:t>
+          <x:t>309.5821</x:t>
         </x:is>
       </x:c>
       <x:c r="D625" t="inlineStr">
         <x:is>
-          <x:t>136.5530</x:t>
+          <x:t>136.6040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="626">
       <x:c r="A626" s="2" t="n">
-        <x:v/>
+        <x:v>45569</x:v>
       </x:c>
       <x:c r="B626" t="inlineStr">
         <x:is>
-          <x:t>199.8278</x:t>
+          <x:t>199.5572</x:t>
         </x:is>
       </x:c>
       <x:c r="C626" t="inlineStr">
         <x:is>
-          <x:t>310.1910</x:t>
+          <x:t>309.3320</x:t>
         </x:is>
       </x:c>
       <x:c r="D626" t="inlineStr">
         <x:is>
-          <x:t>136.4562</x:t>
+          <x:t>136.6109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="627">
       <x:c r="A627" s="2" t="n">
-        <x:v/>
+        <x:v>45539</x:v>
       </x:c>
       <x:c r="B627" t="inlineStr">
         <x:is>
-          <x:t>199.2264</x:t>
+          <x:t>200.0235</x:t>
         </x:is>
       </x:c>
       <x:c r="C627" t="inlineStr">
         <x:is>
-          <x:t>309.5478</x:t>
+          <x:t>309.8734</x:t>
         </x:is>
       </x:c>
       <x:c r="D627" t="inlineStr">
         <x:is>
-          <x:t>136.4099</x:t>
+          <x:t>136.6651</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="628">
       <x:c r="A628" s="2" t="n">
-        <x:v/>
+        <x:v>45508</x:v>
       </x:c>
       <x:c r="B628" t="inlineStr">
         <x:is>
-          <x:t>198.7244</x:t>
+          <x:t>200.0827</x:t>
         </x:is>
       </x:c>
       <x:c r="C628" t="inlineStr">
         <x:is>
-          <x:t>308.8405</x:t>
+          <x:t>309.8737</x:t>
         </x:is>
       </x:c>
       <x:c r="D628" t="inlineStr">
         <x:is>
-          <x:t>136.3832</x:t>
+          <x:t>136.6266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="629">
       <x:c r="A629" s="2" t="n">
-        <x:v/>
+        <x:v>45416</x:v>
       </x:c>
       <x:c r="B629" t="inlineStr">
         <x:is>
-          <x:t>198.6125</x:t>
+          <x:t>200.0999</x:t>
         </x:is>
       </x:c>
       <x:c r="C629" t="inlineStr">
         <x:is>
-          <x:t>308.5829</x:t>
+          <x:t>309.8761</x:t>
         </x:is>
       </x:c>
       <x:c r="D629" t="inlineStr">
         <x:is>
-          <x:t>136.3990</x:t>
+          <x:t>136.6429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="630">
       <x:c r="A630" s="2" t="n">
-        <x:v/>
+        <x:v>45386</x:v>
       </x:c>
       <x:c r="B630" t="inlineStr">
         <x:is>
-          <x:t>198.3768</x:t>
+          <x:t>200.1006</x:t>
         </x:is>
       </x:c>
       <x:c r="C630" t="inlineStr">
         <x:is>
-          <x:t>308.4708</x:t>
+          <x:t>310.0098</x:t>
         </x:is>
       </x:c>
       <x:c r="D630" t="inlineStr">
         <x:is>
-          <x:t>136.3920</x:t>
+          <x:t>136.6550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="631">
       <x:c r="A631" s="2" t="n">
-        <x:v/>
+        <x:v>45355</x:v>
       </x:c>
       <x:c r="B631" t="inlineStr">
         <x:is>
-          <x:t>198.1869</x:t>
+          <x:t>200.4379</x:t>
         </x:is>
       </x:c>
       <x:c r="C631" t="inlineStr">
         <x:is>
-          <x:t>308.2122</x:t>
+          <x:t>310.5062</x:t>
         </x:is>
       </x:c>
       <x:c r="D631" t="inlineStr">
         <x:is>
-          <x:t>136.3922</x:t>
+          <x:t>136.6159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="632">
       <x:c r="A632" s="2" t="n">
-        <x:v/>
+        <x:v>45326</x:v>
       </x:c>
       <x:c r="B632" t="inlineStr">
         <x:is>
-          <x:t>198.1201</x:t>
+          <x:t>200.4289</x:t>
         </x:is>
       </x:c>
       <x:c r="C632" t="inlineStr">
         <x:is>
-          <x:t>308.0213</x:t>
+          <x:t>310.6181</x:t>
         </x:is>
       </x:c>
       <x:c r="D632" t="inlineStr">
         <x:is>
-          <x:t>136.4256</x:t>
+          <x:t>136.6336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="633">
       <x:c r="A633" s="2" t="n">
-        <x:v>45629</x:v>
+        <x:v>45295</x:v>
       </x:c>
       <x:c r="B633" t="inlineStr">
         <x:is>
-          <x:t>197.8749</x:t>
+          <x:t>200.7410</x:t>
         </x:is>
       </x:c>
       <x:c r="C633" t="inlineStr">
         <x:is>
-          <x:t>307.5648</x:t>
+          <x:t>310.9154</x:t>
         </x:is>
       </x:c>
       <x:c r="D633" t="inlineStr">
         <x:is>
-          <x:t>136.4327</x:t>
+          <x:t>136.6806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="634">
       <x:c r="A634" s="2" t="n">
-        <x:v>45599</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B634" t="inlineStr">
         <x:is>
-          <x:t>197.5931</x:t>
+          <x:t>200.7821</x:t>
         </x:is>
       </x:c>
       <x:c r="C634" t="inlineStr">
         <x:is>
-          <x:t>307.1376</x:t>
+          <x:t>311.1365</x:t>
         </x:is>
       </x:c>
       <x:c r="D634" t="inlineStr">
         <x:is>
-          <x:t>136.4475</x:t>
+          <x:t>136.6555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="635">
       <x:c r="A635" s="2" t="n">
-        <x:v>45507</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B635" t="inlineStr">
         <x:is>
-          <x:t>197.5838</x:t>
+          <x:t>200.7486</x:t>
         </x:is>
       </x:c>
       <x:c r="C635" t="inlineStr">
         <x:is>
-          <x:t>307.0094</x:t>
+          <x:t>311.1088</x:t>
         </x:is>
       </x:c>
       <x:c r="D635" t="inlineStr">
         <x:is>
-          <x:t>136.4423</x:t>
+          <x:t>136.6480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="636">
       <x:c r="A636" s="2" t="n">
-        <x:v>45476</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B636" t="inlineStr">
         <x:is>
-          <x:t>197.7225</x:t>
+          <x:t>200.6897</x:t>
         </x:is>
       </x:c>
       <x:c r="C636" t="inlineStr">
         <x:is>
-          <x:t>307.1086</x:t>
+          <x:t>310.9224</x:t>
         </x:is>
       </x:c>
       <x:c r="D636" t="inlineStr">
         <x:is>
-          <x:t>136.3670</x:t>
+          <x:t>136.6318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="637">
       <x:c r="A637" s="2" t="n">
-        <x:v>45446</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B637" t="inlineStr">
         <x:is>
-          <x:t>197.4487</x:t>
+          <x:t>200.1482</x:t>
         </x:is>
       </x:c>
       <x:c r="C637" t="inlineStr">
         <x:is>
-          <x:t>307.0489</x:t>
+          <x:t>310.3696</x:t>
         </x:is>
       </x:c>
       <x:c r="D637" t="inlineStr">
         <x:is>
-          <x:t>136.3283</x:t>
+          <x:t>136.5670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="638">
       <x:c r="A638" s="2" t="n">
-        <x:v>45415</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B638" t="inlineStr">
         <x:is>
-          <x:t>197.2511</x:t>
+          <x:t>200.1802</x:t>
         </x:is>
       </x:c>
       <x:c r="C638" t="inlineStr">
         <x:is>
-          <x:t>306.9628</x:t>
+          <x:t>310.4404</x:t>
         </x:is>
       </x:c>
       <x:c r="D638" t="inlineStr">
         <x:is>
-          <x:t>136.2846</x:t>
+          <x:t>136.5483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="639">
       <x:c r="A639" s="2" t="n">
-        <x:v>45385</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B639" t="inlineStr">
         <x:is>
-          <x:t>197.3134</x:t>
+          <x:t>200.0926</x:t>
         </x:is>
       </x:c>
       <x:c r="C639" t="inlineStr">
         <x:is>
-          <x:t>307.0816</x:t>
+          <x:t>310.5594</x:t>
         </x:is>
       </x:c>
       <x:c r="D639" t="inlineStr">
         <x:is>
-          <x:t>136.1898</x:t>
+          <x:t>136.5530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="640">
       <x:c r="A640" s="2" t="n">
-        <x:v>45294</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B640" t="inlineStr">
         <x:is>
-          <x:t>197.0734</x:t>
+          <x:t>199.8278</x:t>
         </x:is>
       </x:c>
       <x:c r="C640" t="inlineStr">
         <x:is>
-          <x:t>306.8929</x:t>
+          <x:t>310.1910</x:t>
         </x:is>
       </x:c>
       <x:c r="D640" t="inlineStr">
         <x:is>
-          <x:t>136.2021</x:t>
+          <x:t>136.4562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="641">
       <x:c r="A641" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B641" t="inlineStr">
         <x:is>
-          <x:t>196.8548</x:t>
+          <x:t>199.2264</x:t>
         </x:is>
       </x:c>
       <x:c r="C641" t="inlineStr">
         <x:is>
-          <x:t>306.5647</x:t>
+          <x:t>309.5478</x:t>
         </x:is>
       </x:c>
       <x:c r="D641" t="inlineStr">
         <x:is>
-          <x:t>136.2316</x:t>
+          <x:t>136.4099</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="642">
       <x:c r="A642" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B642" t="inlineStr">
         <x:is>
-          <x:t>197.1867</x:t>
+          <x:t>198.7244</x:t>
         </x:is>
       </x:c>
       <x:c r="C642" t="inlineStr">
         <x:is>
-          <x:t>306.7431</x:t>
+          <x:t>308.8405</x:t>
         </x:is>
       </x:c>
       <x:c r="D642" t="inlineStr">
         <x:is>
-          <x:t>136.2217</x:t>
+          <x:t>136.3832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="643">
       <x:c r="A643" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B643" t="inlineStr">
         <x:is>
-          <x:t>197.3629</x:t>
+          <x:t>198.6125</x:t>
         </x:is>
       </x:c>
       <x:c r="C643" t="inlineStr">
         <x:is>
-          <x:t>306.8350</x:t>
+          <x:t>308.5829</x:t>
         </x:is>
       </x:c>
       <x:c r="D643" t="inlineStr">
         <x:is>
-          <x:t>136.2136</x:t>
+          <x:t>136.3990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="644">
       <x:c r="A644" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B644" t="inlineStr">
         <x:is>
-          <x:t>197.6056</x:t>
+          <x:t>198.3768</x:t>
         </x:is>
       </x:c>
       <x:c r="C644" t="inlineStr">
         <x:is>
-          <x:t>307.0294</x:t>
+          <x:t>308.4708</x:t>
         </x:is>
       </x:c>
       <x:c r="D644" t="inlineStr">
         <x:is>
-          <x:t>136.2339</x:t>
+          <x:t>136.3920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="645">
       <x:c r="A645" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B645" t="inlineStr">
         <x:is>
-          <x:t>198.0171</x:t>
+          <x:t>198.1869</x:t>
         </x:is>
       </x:c>
       <x:c r="C645" t="inlineStr">
         <x:is>
-          <x:t>307.4416</x:t>
+          <x:t>308.2122</x:t>
         </x:is>
       </x:c>
       <x:c r="D645" t="inlineStr">
         <x:is>
-          <x:t>136.2404</x:t>
+          <x:t>136.3922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="646">
       <x:c r="A646" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B646" t="inlineStr">
         <x:is>
-          <x:t>197.1475</x:t>
+          <x:t>198.1201</x:t>
         </x:is>
       </x:c>
       <x:c r="C646" t="inlineStr">
         <x:is>
-          <x:t>306.1616</x:t>
+          <x:t>308.0213</x:t>
         </x:is>
       </x:c>
       <x:c r="D646" t="inlineStr">
         <x:is>
-          <x:t>136.1873</x:t>
+          <x:t>136.4256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="647">
       <x:c r="A647" s="2" t="n">
-        <x:v/>
+        <x:v>45629</x:v>
       </x:c>
       <x:c r="B647" t="inlineStr">
         <x:is>
-          <x:t>196.3163</x:t>
+          <x:t>197.8749</x:t>
         </x:is>
       </x:c>
       <x:c r="C647" t="inlineStr">
         <x:is>
-          <x:t>305.2538</x:t>
+          <x:t>307.5648</x:t>
         </x:is>
       </x:c>
       <x:c r="D647" t="inlineStr">
         <x:is>
-          <x:t>136.2116</x:t>
+          <x:t>136.4327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="648">
       <x:c r="A648" s="2" t="n">
-        <x:v/>
+        <x:v>45599</x:v>
       </x:c>
       <x:c r="B648" t="inlineStr">
         <x:is>
-          <x:t>195.9202</x:t>
+          <x:t>197.5931</x:t>
         </x:is>
       </x:c>
       <x:c r="C648" t="inlineStr">
         <x:is>
-          <x:t>305.0712</x:t>
+          <x:t>307.1376</x:t>
         </x:is>
       </x:c>
       <x:c r="D648" t="inlineStr">
         <x:is>
-          <x:t>136.2457</x:t>
+          <x:t>136.4475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="649">
       <x:c r="A649" s="2" t="n">
-        <x:v/>
+        <x:v>45507</x:v>
       </x:c>
       <x:c r="B649" t="inlineStr">
         <x:is>
-          <x:t>196.1464</x:t>
+          <x:t>197.5838</x:t>
         </x:is>
       </x:c>
       <x:c r="C649" t="inlineStr">
         <x:is>
-          <x:t>305.4135</x:t>
+          <x:t>307.0094</x:t>
         </x:is>
       </x:c>
       <x:c r="D649" t="inlineStr">
         <x:is>
-          <x:t>136.2336</x:t>
+          <x:t>136.4423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="650">
       <x:c r="A650" s="2" t="n">
-        <x:v/>
+        <x:v>45476</x:v>
       </x:c>
       <x:c r="B650" t="inlineStr">
         <x:is>
-          <x:t>196.1453</x:t>
+          <x:t>197.7225</x:t>
         </x:is>
       </x:c>
       <x:c r="C650" t="inlineStr">
         <x:is>
-          <x:t>305.5457</x:t>
+          <x:t>307.1086</x:t>
         </x:is>
       </x:c>
       <x:c r="D650" t="inlineStr">
         <x:is>
-          <x:t>136.1985</x:t>
+          <x:t>136.3670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="651">
       <x:c r="A651" s="2" t="n">
-        <x:v/>
+        <x:v>45446</x:v>
       </x:c>
       <x:c r="B651" t="inlineStr">
         <x:is>
-          <x:t>196.1041</x:t>
+          <x:t>197.4487</x:t>
         </x:is>
       </x:c>
       <x:c r="C651" t="inlineStr">
         <x:is>
-          <x:t>305.4120</x:t>
+          <x:t>307.0489</x:t>
         </x:is>
       </x:c>
       <x:c r="D651" t="inlineStr">
         <x:is>
-          <x:t>136.2673</x:t>
+          <x:t>136.3283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="652">
       <x:c r="A652" s="2" t="n">
-        <x:v/>
+        <x:v>45415</x:v>
       </x:c>
       <x:c r="B652" t="inlineStr">
         <x:is>
-          <x:t>195.9132</x:t>
+          <x:t>197.2511</x:t>
         </x:is>
       </x:c>
       <x:c r="C652" t="inlineStr">
         <x:is>
-          <x:t>305.2627</x:t>
+          <x:t>306.9628</x:t>
         </x:is>
       </x:c>
       <x:c r="D652" t="inlineStr">
         <x:is>
-          <x:t>136.2339</x:t>
+          <x:t>136.2846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="653">
       <x:c r="A653" s="2" t="n">
-        <x:v/>
+        <x:v>45385</x:v>
       </x:c>
       <x:c r="B653" t="inlineStr">
         <x:is>
-          <x:t>195.6248</x:t>
+          <x:t>197.3134</x:t>
         </x:is>
       </x:c>
       <x:c r="C653" t="inlineStr">
         <x:is>
-          <x:t>304.6935</x:t>
+          <x:t>307.0816</x:t>
         </x:is>
       </x:c>
       <x:c r="D653" t="inlineStr">
         <x:is>
-          <x:t>136.1801</x:t>
+          <x:t>136.1898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="654">
       <x:c r="A654" s="2" t="n">
-        <x:v>45628</x:v>
+        <x:v>45294</x:v>
       </x:c>
       <x:c r="B654" t="inlineStr">
         <x:is>
-          <x:t>196.0795</x:t>
+          <x:t>197.0734</x:t>
         </x:is>
       </x:c>
       <x:c r="C654" t="inlineStr">
         <x:is>
-          <x:t>305.1279</x:t>
+          <x:t>306.8929</x:t>
         </x:is>
       </x:c>
       <x:c r="D654" t="inlineStr">
         <x:is>
-          <x:t>136.2264</x:t>
+          <x:t>136.2021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="655">
       <x:c r="A655" s="2" t="n">
-        <x:v>45537</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B655" t="inlineStr">
         <x:is>
-          <x:t>195.9834</x:t>
+          <x:t>196.8548</x:t>
         </x:is>
       </x:c>
       <x:c r="C655" t="inlineStr">
         <x:is>
-          <x:t>305.0720</x:t>
+          <x:t>306.5647</x:t>
         </x:is>
       </x:c>
       <x:c r="D655" t="inlineStr">
         <x:is>
-          <x:t>136.1815</x:t>
+          <x:t>136.2316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="656">
       <x:c r="A656" s="2" t="n">
-        <x:v>45506</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B656" t="inlineStr">
         <x:is>
-          <x:t>195.6061</x:t>
+          <x:t>197.1867</x:t>
         </x:is>
       </x:c>
       <x:c r="C656" t="inlineStr">
         <x:is>
-          <x:t>304.6483</x:t>
+          <x:t>306.7431</x:t>
         </x:is>
       </x:c>
       <x:c r="D656" t="inlineStr">
         <x:is>
-          <x:t>136.2021</x:t>
+          <x:t>136.2217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="657">
       <x:c r="A657" s="2" t="n">
-        <x:v>45475</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B657" t="inlineStr">
         <x:is>
-          <x:t>195.6828</x:t>
+          <x:t>197.3629</x:t>
         </x:is>
       </x:c>
       <x:c r="C657" t="inlineStr">
         <x:is>
-          <x:t>304.7571</x:t>
+          <x:t>306.8350</x:t>
         </x:is>
       </x:c>
       <x:c r="D657" t="inlineStr">
         <x:is>
-          <x:t>136.2022</x:t>
+          <x:t>136.2136</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="658">
       <x:c r="A658" s="2" t="n">
-        <x:v>45445</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B658" t="inlineStr">
         <x:is>
-          <x:t>195.3854</x:t>
+          <x:t>197.6056</x:t>
         </x:is>
       </x:c>
       <x:c r="C658" t="inlineStr">
         <x:is>
-          <x:t>304.7738</x:t>
+          <x:t>307.0294</x:t>
         </x:is>
       </x:c>
       <x:c r="D658" t="inlineStr">
         <x:is>
-          <x:t>136.2066</x:t>
+          <x:t>136.2339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="659">
       <x:c r="A659" s="2" t="n">
-        <x:v>45414</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B659" t="inlineStr">
         <x:is>
-          <x:t>195.0547</x:t>
+          <x:t>198.0171</x:t>
         </x:is>
       </x:c>
       <x:c r="C659" t="inlineStr">
         <x:is>
-          <x:t>304.3182</x:t>
+          <x:t>307.4416</x:t>
         </x:is>
       </x:c>
       <x:c r="D659" t="inlineStr">
         <x:is>
-          <x:t>136.1749</x:t>
+          <x:t>136.2404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="660">
       <x:c r="A660" s="2" t="n">
-        <x:v>45324</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B660" t="inlineStr">
         <x:is>
-          <x:t>195.1570</x:t>
+          <x:t>197.1475</x:t>
         </x:is>
       </x:c>
       <x:c r="C660" t="inlineStr">
         <x:is>
-          <x:t>304.2448</x:t>
+          <x:t>306.1616</x:t>
         </x:is>
       </x:c>
       <x:c r="D660" t="inlineStr">
         <x:is>
-          <x:t>136.2059</x:t>
+          <x:t>136.1873</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="661">
       <x:c r="A661" s="2" t="n">
-        <x:v>45293</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B661" t="inlineStr">
         <x:is>
-          <x:t>195.0039</x:t>
+          <x:t>196.3163</x:t>
         </x:is>
       </x:c>
       <x:c r="C661" t="inlineStr">
         <x:is>
-          <x:t>304.2712</x:t>
+          <x:t>305.2538</x:t>
         </x:is>
       </x:c>
       <x:c r="D661" t="inlineStr">
         <x:is>
-          <x:t>136.2842</x:t>
+          <x:t>136.2116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="662">
       <x:c r="A662" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B662" t="inlineStr">
         <x:is>
-          <x:t>194.6414</x:t>
+          <x:t>195.9202</x:t>
         </x:is>
       </x:c>
       <x:c r="C662" t="inlineStr">
         <x:is>
-          <x:t>303.9762</x:t>
+          <x:t>305.0712</x:t>
         </x:is>
       </x:c>
       <x:c r="D662" t="inlineStr">
         <x:is>
-          <x:t>136.2576</x:t>
+          <x:t>136.2457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="663">
       <x:c r="A663" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B663" t="inlineStr">
         <x:is>
-          <x:t>194.5942</x:t>
+          <x:t>196.1464</x:t>
         </x:is>
       </x:c>
       <x:c r="C663" t="inlineStr">
         <x:is>
-          <x:t>303.8281</x:t>
+          <x:t>305.4135</x:t>
         </x:is>
       </x:c>
       <x:c r="D663" t="inlineStr">
         <x:is>
-          <x:t>136.1350</x:t>
+          <x:t>136.2336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="664">
       <x:c r="A664" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B664" t="inlineStr">
         <x:is>
-          <x:t>194.4805</x:t>
+          <x:t>196.1453</x:t>
         </x:is>
       </x:c>
       <x:c r="C664" t="inlineStr">
         <x:is>
-          <x:t>303.7540</x:t>
+          <x:t>305.5457</x:t>
         </x:is>
       </x:c>
       <x:c r="D664" t="inlineStr">
         <x:is>
-          <x:t>136.1096</x:t>
+          <x:t>136.1985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="665">
       <x:c r="A665" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B665" t="inlineStr">
         <x:is>
-          <x:t>193.8400</x:t>
+          <x:t>196.1041</x:t>
         </x:is>
       </x:c>
       <x:c r="C665" t="inlineStr">
         <x:is>
-          <x:t>302.9845</x:t>
+          <x:t>305.4120</x:t>
         </x:is>
       </x:c>
       <x:c r="D665" t="inlineStr">
         <x:is>
-          <x:t>135.9887</x:t>
+          <x:t>136.2673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="666">
       <x:c r="A666" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B666" t="inlineStr">
         <x:is>
-          <x:t>193.5319</x:t>
+          <x:t>195.9132</x:t>
         </x:is>
       </x:c>
       <x:c r="C666" t="inlineStr">
         <x:is>
-          <x:t>302.5892</x:t>
+          <x:t>305.2627</x:t>
         </x:is>
       </x:c>
       <x:c r="D666" t="inlineStr">
         <x:is>
-          <x:t>135.9594</x:t>
+          <x:t>136.2339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="667">
       <x:c r="A667" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B667" t="inlineStr">
         <x:is>
-          <x:t>193.3409</x:t>
+          <x:t>195.6248</x:t>
         </x:is>
       </x:c>
       <x:c r="C667" t="inlineStr">
         <x:is>
-          <x:t>302.3573</x:t>
+          <x:t>304.6935</x:t>
         </x:is>
       </x:c>
       <x:c r="D667" t="inlineStr">
         <x:is>
-          <x:t>135.8959</x:t>
+          <x:t>136.1801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="668">
       <x:c r="A668" s="2" t="n">
-        <x:v/>
+        <x:v>45628</x:v>
       </x:c>
       <x:c r="B668" t="inlineStr">
         <x:is>
-          <x:t>193.2135</x:t>
+          <x:t>196.0795</x:t>
         </x:is>
       </x:c>
       <x:c r="C668" t="inlineStr">
         <x:is>
-          <x:t>302.2823</x:t>
+          <x:t>305.1279</x:t>
         </x:is>
       </x:c>
       <x:c r="D668" t="inlineStr">
         <x:is>
-          <x:t>135.8924</x:t>
+          <x:t>136.2264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="669">
       <x:c r="A669" s="2" t="n">
-        <x:v/>
+        <x:v>45537</x:v>
       </x:c>
       <x:c r="B669" t="inlineStr">
         <x:is>
-          <x:t>193.3215</x:t>
+          <x:t>195.9834</x:t>
         </x:is>
       </x:c>
       <x:c r="C669" t="inlineStr">
         <x:is>
-          <x:t>302.4420</x:t>
+          <x:t>305.0720</x:t>
         </x:is>
       </x:c>
       <x:c r="D669" t="inlineStr">
         <x:is>
-          <x:t>135.9079</x:t>
+          <x:t>136.1815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="670">
       <x:c r="A670" s="2" t="n">
-        <x:v/>
+        <x:v>45506</x:v>
       </x:c>
       <x:c r="B670" t="inlineStr">
         <x:is>
-          <x:t>192.9521</x:t>
+          <x:t>195.6061</x:t>
         </x:is>
       </x:c>
       <x:c r="C670" t="inlineStr">
         <x:is>
-          <x:t>302.1399</x:t>
+          <x:t>304.6483</x:t>
         </x:is>
       </x:c>
       <x:c r="D670" t="inlineStr">
         <x:is>
-          <x:t>135.8598</x:t>
+          <x:t>136.2021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="671">
       <x:c r="A671" s="2" t="n">
-        <x:v/>
+        <x:v>45475</x:v>
       </x:c>
       <x:c r="B671" t="inlineStr">
         <x:is>
-          <x:t>192.8229</x:t>
+          <x:t>195.6828</x:t>
         </x:is>
       </x:c>
       <x:c r="C671" t="inlineStr">
         <x:is>
-          <x:t>301.8709</x:t>
+          <x:t>304.7571</x:t>
         </x:is>
       </x:c>
       <x:c r="D671" t="inlineStr">
         <x:is>
-          <x:t>135.8628</x:t>
+          <x:t>136.2022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="672">
       <x:c r="A672" s="2" t="n">
-        <x:v/>
+        <x:v>45445</x:v>
       </x:c>
       <x:c r="B672" t="inlineStr">
         <x:is>
-          <x:t>192.6428</x:t>
+          <x:t>195.3854</x:t>
         </x:is>
       </x:c>
       <x:c r="C672" t="inlineStr">
         <x:is>
-          <x:t>301.6513</x:t>
+          <x:t>304.7738</x:t>
         </x:is>
       </x:c>
       <x:c r="D672" t="inlineStr">
         <x:is>
-          <x:t>135.8719</x:t>
+          <x:t>136.2066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="673">
       <x:c r="A673" s="2" t="n">
-        <x:v/>
+        <x:v>45414</x:v>
       </x:c>
       <x:c r="B673" t="inlineStr">
         <x:is>
-          <x:t>193.1148</x:t>
+          <x:t>195.0547</x:t>
         </x:is>
       </x:c>
       <x:c r="C673" t="inlineStr">
         <x:is>
-          <x:t>302.2069</x:t>
+          <x:t>304.3182</x:t>
         </x:is>
       </x:c>
       <x:c r="D673" t="inlineStr">
         <x:is>
-          <x:t>135.9648</x:t>
+          <x:t>136.1749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="674">
       <x:c r="A674" s="2" t="n">
-        <x:v/>
+        <x:v>45324</x:v>
       </x:c>
       <x:c r="B674" t="inlineStr">
         <x:is>
-          <x:t>192.9175</x:t>
+          <x:t>195.1570</x:t>
         </x:is>
       </x:c>
       <x:c r="C674" t="inlineStr">
         <x:is>
-          <x:t>301.8828</x:t>
+          <x:t>304.2448</x:t>
         </x:is>
       </x:c>
       <x:c r="D674" t="inlineStr">
         <x:is>
-          <x:t>135.9863</x:t>
+          <x:t>136.2059</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="675">
       <x:c r="A675" s="2" t="n">
-        <x:v>45627</x:v>
+        <x:v>45293</x:v>
       </x:c>
       <x:c r="B675" t="inlineStr">
         <x:is>
-          <x:t>192.6844</x:t>
+          <x:t>195.0039</x:t>
         </x:is>
       </x:c>
       <x:c r="C675" t="inlineStr">
         <x:is>
-          <x:t>301.7429</x:t>
+          <x:t>304.2712</x:t>
         </x:is>
       </x:c>
       <x:c r="D675" t="inlineStr">
         <x:is>
-          <x:t>135.9740</x:t>
+          <x:t>136.2842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="676">
       <x:c r="A676" s="2" t="n">
-        <x:v>45597</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B676" t="inlineStr">
         <x:is>
-          <x:t>192.4230</x:t>
+          <x:t>194.6414</x:t>
         </x:is>
       </x:c>
       <x:c r="C676" t="inlineStr">
         <x:is>
-          <x:t>301.2440</x:t>
+          <x:t>303.9762</x:t>
         </x:is>
       </x:c>
       <x:c r="D676" t="inlineStr">
         <x:is>
-          <x:t>135.8863</x:t>
+          <x:t>136.2576</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="677">
       <x:c r="A677" s="2" t="n">
-        <x:v>45566</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B677" t="inlineStr">
         <x:is>
-          <x:t>192.6096</x:t>
+          <x:t>194.5942</x:t>
         </x:is>
       </x:c>
       <x:c r="C677" t="inlineStr">
         <x:is>
-          <x:t>301.4869</x:t>
+          <x:t>303.8281</x:t>
         </x:is>
       </x:c>
       <x:c r="D677" t="inlineStr">
         <x:is>
-          <x:t>135.8653</x:t>
+          <x:t>136.1350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="678">
       <x:c r="A678" s="2" t="n">
-        <x:v>45536</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B678" t="inlineStr">
         <x:is>
-          <x:t>192.6216</x:t>
+          <x:t>194.4805</x:t>
         </x:is>
       </x:c>
       <x:c r="C678" t="inlineStr">
         <x:is>
-          <x:t>301.7136</x:t>
+          <x:t>303.7540</x:t>
         </x:is>
       </x:c>
       <x:c r="D678" t="inlineStr">
         <x:is>
-          <x:t>135.8734</x:t>
+          <x:t>136.1096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="679">
       <x:c r="A679" s="2" t="n">
-        <x:v>45505</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B679" t="inlineStr">
         <x:is>
-          <x:t>191.7240</x:t>
+          <x:t>193.8400</x:t>
         </x:is>
       </x:c>
       <x:c r="C679" t="inlineStr">
         <x:is>
-          <x:t>300.8297</x:t>
+          <x:t>302.9845</x:t>
         </x:is>
       </x:c>
       <x:c r="D679" t="inlineStr">
         <x:is>
-          <x:t>135.8891</x:t>
+          <x:t>135.9887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="680">
       <x:c r="A680" s="2" t="n">
-        <x:v>45413</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B680" t="inlineStr">
         <x:is>
-          <x:t>191.2484</x:t>
+          <x:t>193.5319</x:t>
         </x:is>
       </x:c>
       <x:c r="C680" t="inlineStr">
         <x:is>
-          <x:t>300.4622</x:t>
+          <x:t>302.5892</x:t>
         </x:is>
       </x:c>
       <x:c r="D680" t="inlineStr">
         <x:is>
-          <x:t>135.8855</x:t>
+          <x:t>135.9594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="681">
       <x:c r="A681" s="2" t="n">
-        <x:v>45383</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B681" t="inlineStr">
         <x:is>
-          <x:t>190.9244</x:t>
+          <x:t>193.3409</x:t>
         </x:is>
       </x:c>
       <x:c r="C681" t="inlineStr">
         <x:is>
-          <x:t>300.2006</x:t>
+          <x:t>302.3573</x:t>
         </x:is>
       </x:c>
       <x:c r="D681" t="inlineStr">
         <x:is>
-          <x:t>135.9400</x:t>
+          <x:t>135.8959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="682">
       <x:c r="A682" s="2" t="n">
-        <x:v>45352</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B682" t="inlineStr">
         <x:is>
-          <x:t>191.0648</x:t>
+          <x:t>193.2135</x:t>
         </x:is>
       </x:c>
       <x:c r="C682" t="inlineStr">
         <x:is>
-          <x:t>300.4884</x:t>
+          <x:t>302.2823</x:t>
         </x:is>
       </x:c>
       <x:c r="D682" t="inlineStr">
         <x:is>
-          <x:t>135.9971</x:t>
+          <x:t>135.8924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="683">
       <x:c r="A683" s="2" t="n">
-        <x:v>45323</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B683" t="inlineStr">
         <x:is>
-          <x:t>191.3168</x:t>
+          <x:t>193.3215</x:t>
         </x:is>
       </x:c>
       <x:c r="C683" t="inlineStr">
         <x:is>
-          <x:t>300.7811</x:t>
+          <x:t>302.4420</x:t>
         </x:is>
       </x:c>
       <x:c r="D683" t="inlineStr">
         <x:is>
-          <x:t>136.0319</x:t>
+          <x:t>135.9079</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="684">
       <x:c r="A684" s="2" t="n">
-        <x:v>45292</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B684" t="inlineStr">
         <x:is>
-          <x:t>191.2907</x:t>
+          <x:t>192.9521</x:t>
         </x:is>
       </x:c>
       <x:c r="C684" t="inlineStr">
         <x:is>
-          <x:t>300.7174</x:t>
+          <x:t>302.1399</x:t>
         </x:is>
       </x:c>
       <x:c r="D684" t="inlineStr">
         <x:is>
-          <x:t>136.0869</x:t>
+          <x:t>135.8598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="685">
       <x:c r="A685" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B685" t="inlineStr">
         <x:is>
-          <x:t>190.9799</x:t>
+          <x:t>192.8229</x:t>
         </x:is>
       </x:c>
       <x:c r="C685" t="inlineStr">
         <x:is>
-          <x:t>300.3125</x:t>
+          <x:t>301.8709</x:t>
         </x:is>
       </x:c>
       <x:c r="D685" t="inlineStr">
         <x:is>
-          <x:t>136.0344</x:t>
+          <x:t>135.8628</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="686">
       <x:c r="A686" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B686" t="inlineStr">
         <x:is>
-          <x:t>190.8999</x:t>
+          <x:t>192.6428</x:t>
         </x:is>
       </x:c>
       <x:c r="C686" t="inlineStr">
         <x:is>
-          <x:t>300.2491</x:t>
+          <x:t>301.6513</x:t>
         </x:is>
       </x:c>
       <x:c r="D686" t="inlineStr">
         <x:is>
-          <x:t>136.0669</x:t>
+          <x:t>135.8719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="687">
       <x:c r="A687" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B687" t="inlineStr">
         <x:is>
-          <x:t>190.9865</x:t>
+          <x:t>193.1148</x:t>
         </x:is>
       </x:c>
       <x:c r="C687" t="inlineStr">
         <x:is>
-          <x:t>300.4965</x:t>
+          <x:t>302.2069</x:t>
         </x:is>
       </x:c>
       <x:c r="D687" t="inlineStr">
         <x:is>
-          <x:t>136.0896</x:t>
+          <x:t>135.9648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="688">
       <x:c r="A688" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B688" t="inlineStr">
         <x:is>
-          <x:t>190.8529</x:t>
+          <x:t>192.9175</x:t>
         </x:is>
       </x:c>
       <x:c r="C688" t="inlineStr">
         <x:is>
-          <x:t>300.1681</x:t>
+          <x:t>301.8828</x:t>
         </x:is>
       </x:c>
       <x:c r="D688" t="inlineStr">
         <x:is>
-          <x:t>136.0304</x:t>
+          <x:t>135.9863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="689">
       <x:c r="A689" s="2" t="n">
-        <x:v/>
+        <x:v>45627</x:v>
       </x:c>
       <x:c r="B689" t="inlineStr">
         <x:is>
-          <x:t>190.7920</x:t>
+          <x:t>192.6844</x:t>
         </x:is>
       </x:c>
       <x:c r="C689" t="inlineStr">
         <x:is>
-          <x:t>300.0890</x:t>
+          <x:t>301.7429</x:t>
         </x:is>
       </x:c>
       <x:c r="D689" t="inlineStr">
         <x:is>
-          <x:t>136.0232</x:t>
+          <x:t>135.9740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="690">
       <x:c r="A690" s="2" t="n">
-        <x:v/>
+        <x:v>45597</x:v>
       </x:c>
       <x:c r="B690" t="inlineStr">
         <x:is>
-          <x:t>190.8507</x:t>
+          <x:t>192.4230</x:t>
         </x:is>
       </x:c>
       <x:c r="C690" t="inlineStr">
         <x:is>
-          <x:t>300.2077</x:t>
+          <x:t>301.2440</x:t>
         </x:is>
       </x:c>
       <x:c r="D690" t="inlineStr">
         <x:is>
-          <x:t>136.0187</x:t>
+          <x:t>135.8863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="691">
       <x:c r="A691" s="2" t="n">
-        <x:v/>
+        <x:v>45566</x:v>
       </x:c>
       <x:c r="B691" t="inlineStr">
         <x:is>
-          <x:t>190.7361</x:t>
+          <x:t>192.6096</x:t>
         </x:is>
       </x:c>
       <x:c r="C691" t="inlineStr">
         <x:is>
-          <x:t>300.2712</x:t>
+          <x:t>301.4869</x:t>
         </x:is>
       </x:c>
       <x:c r="D691" t="inlineStr">
         <x:is>
-          <x:t>136.0115</x:t>
+          <x:t>135.8653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="692">
       <x:c r="A692" s="2" t="n">
-        <x:v/>
+        <x:v>45536</x:v>
       </x:c>
       <x:c r="B692" t="inlineStr">
         <x:is>
-          <x:t>190.7001</x:t>
+          <x:t>192.6216</x:t>
         </x:is>
       </x:c>
       <x:c r="C692" t="inlineStr">
         <x:is>
-          <x:t>300.0951</x:t>
+          <x:t>301.7136</x:t>
         </x:is>
       </x:c>
       <x:c r="D692" t="inlineStr">
         <x:is>
-          <x:t>135.9726</x:t>
+          <x:t>135.8734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="693">
       <x:c r="A693" s="2" t="n">
-        <x:v/>
+        <x:v>45505</x:v>
       </x:c>
       <x:c r="B693" t="inlineStr">
         <x:is>
-          <x:t>190.7401</x:t>
+          <x:t>191.7240</x:t>
         </x:is>
       </x:c>
       <x:c r="C693" t="inlineStr">
         <x:is>
-          <x:t>300.2081</x:t>
+          <x:t>300.8297</x:t>
         </x:is>
       </x:c>
       <x:c r="D693" t="inlineStr">
         <x:is>
-          <x:t>135.9134</x:t>
+          <x:t>135.8891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="694">
       <x:c r="A694" s="2" t="n">
-        <x:v/>
+        <x:v>45413</x:v>
       </x:c>
       <x:c r="B694" t="inlineStr">
         <x:is>
-          <x:t>190.3797</x:t>
+          <x:t>191.2484</x:t>
         </x:is>
       </x:c>
       <x:c r="C694" t="inlineStr">
         <x:is>
-          <x:t>299.6629</x:t>
+          <x:t>300.4622</x:t>
         </x:is>
       </x:c>
       <x:c r="D694" t="inlineStr">
         <x:is>
-          <x:t>135.8642</x:t>
+          <x:t>135.8855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="695">
       <x:c r="A695" s="2" t="n">
-        <x:v/>
+        <x:v>45383</x:v>
       </x:c>
       <x:c r="B695" t="inlineStr">
         <x:is>
-          <x:t>190.1952</x:t>
+          <x:t>190.9244</x:t>
         </x:is>
       </x:c>
       <x:c r="C695" t="inlineStr">
         <x:is>
-          <x:t>299.5544</x:t>
+          <x:t>300.2006</x:t>
         </x:is>
       </x:c>
       <x:c r="D695" t="inlineStr">
         <x:is>
-          <x:t>135.8074</x:t>
+          <x:t>135.9400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="696">
       <x:c r="A696" s="2" t="n">
-        <x:v/>
+        <x:v>45352</x:v>
       </x:c>
       <x:c r="B696" t="inlineStr">
         <x:is>
-          <x:t>189.9062</x:t>
+          <x:t>191.0648</x:t>
         </x:is>
       </x:c>
       <x:c r="C696" t="inlineStr">
         <x:is>
-          <x:t>299.3934</x:t>
+          <x:t>300.4884</x:t>
         </x:is>
       </x:c>
       <x:c r="D696" t="inlineStr">
         <x:is>
-          <x:t>135.6126</x:t>
+          <x:t>135.9971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="697">
       <x:c r="A697" s="2" t="n">
-        <x:v/>
+        <x:v>45323</x:v>
       </x:c>
       <x:c r="B697" t="inlineStr">
         <x:is>
-          <x:t>189.2724</x:t>
+          <x:t>191.3168</x:t>
         </x:is>
       </x:c>
       <x:c r="C697" t="inlineStr">
         <x:is>
-          <x:t>298.3907</x:t>
+          <x:t>300.7811</x:t>
         </x:is>
       </x:c>
       <x:c r="D697" t="inlineStr">
         <x:is>
-          <x:t>135.2081</x:t>
+          <x:t>136.0319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="698">
       <x:c r="A698" s="2" t="n">
-        <x:v>45272</x:v>
+        <x:v>45292</x:v>
       </x:c>
       <x:c r="B698" t="inlineStr">
         <x:is>
-          <x:t>189.1148</x:t>
+          <x:t>191.2907</x:t>
         </x:is>
       </x:c>
       <x:c r="C698" t="inlineStr">
         <x:is>
-          <x:t>297.8684</x:t>
+          <x:t>300.7174</x:t>
         </x:is>
       </x:c>
       <x:c r="D698" t="inlineStr">
         <x:is>
-          <x:t>135.0723</x:t>
+          <x:t>136.0869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="699">
       <x:c r="A699" s="2" t="n">
-        <x:v>45242</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B699" t="inlineStr">
         <x:is>
-          <x:t>188.6711</x:t>
+          <x:t>190.9799</x:t>
         </x:is>
       </x:c>
       <x:c r="C699" t="inlineStr">
         <x:is>
-          <x:t>297.3866</x:t>
+          <x:t>300.3125</x:t>
         </x:is>
       </x:c>
       <x:c r="D699" t="inlineStr">
         <x:is>
-          <x:t>134.9965</x:t>
+          <x:t>136.0344</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="700">
       <x:c r="A700" s="2" t="n">
-        <x:v>45150</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B700" t="inlineStr">
         <x:is>
-          <x:t>188.4417</x:t>
+          <x:t>190.8999</x:t>
         </x:is>
       </x:c>
       <x:c r="C700" t="inlineStr">
         <x:is>
-          <x:t>297.1847</x:t>
+          <x:t>300.2491</x:t>
         </x:is>
       </x:c>
       <x:c r="D700" t="inlineStr">
         <x:is>
-          <x:t>134.9731</x:t>
+          <x:t>136.0669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="701">
       <x:c r="A701" s="2" t="n">
-        <x:v>45119</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B701" t="inlineStr">
         <x:is>
-          <x:t>188.3275</x:t>
+          <x:t>190.9865</x:t>
         </x:is>
       </x:c>
       <x:c r="C701" t="inlineStr">
         <x:is>
-          <x:t>297.1255</x:t>
+          <x:t>300.4965</x:t>
         </x:is>
       </x:c>
       <x:c r="D701" t="inlineStr">
         <x:is>
-          <x:t>135.0039</x:t>
+          <x:t>136.0896</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="702">
       <x:c r="A702" s="2" t="n">
-        <x:v>45089</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B702" t="inlineStr">
         <x:is>
-          <x:t>188.3284</x:t>
+          <x:t>190.8529</x:t>
         </x:is>
       </x:c>
       <x:c r="C702" t="inlineStr">
         <x:is>
-          <x:t>297.2432</x:t>
+          <x:t>300.1681</x:t>
         </x:is>
       </x:c>
       <x:c r="D702" t="inlineStr">
         <x:is>
-          <x:t>134.9103</x:t>
+          <x:t>136.0304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="703">
       <x:c r="A703" s="2" t="n">
-        <x:v>45058</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B703" t="inlineStr">
         <x:is>
-          <x:t>188.1978</x:t>
+          <x:t>190.7920</x:t>
         </x:is>
       </x:c>
       <x:c r="C703" t="inlineStr">
         <x:is>
-          <x:t>296.6236</x:t>
+          <x:t>300.0890</x:t>
         </x:is>
       </x:c>
       <x:c r="D703" t="inlineStr">
         <x:is>
-          <x:t>134.7464</x:t>
+          <x:t>136.0232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="704">
       <x:c r="A704" s="2" t="n">
-        <x:v>45028</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B704" t="inlineStr">
         <x:is>
-          <x:t>187.4903</x:t>
+          <x:t>190.8507</x:t>
         </x:is>
       </x:c>
       <x:c r="C704" t="inlineStr">
         <x:is>
-          <x:t>295.7169</x:t>
+          <x:t>300.2077</x:t>
         </x:is>
       </x:c>
       <x:c r="D704" t="inlineStr">
         <x:is>
-          <x:t>134.4120</x:t>
+          <x:t>136.0187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="705">
       <x:c r="A705" s="2" t="n">
-        <x:v>44938</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B705" t="inlineStr">
         <x:is>
-          <x:t>187.3171</x:t>
+          <x:t>190.7361</x:t>
         </x:is>
       </x:c>
       <x:c r="C705" t="inlineStr">
         <x:is>
-          <x:t>295.2561</x:t>
+          <x:t>300.2712</x:t>
         </x:is>
       </x:c>
       <x:c r="D705" t="inlineStr">
         <x:is>
-          <x:t>134.2332</x:t>
+          <x:t>136.0115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="706">
       <x:c r="A706" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B706" t="inlineStr">
         <x:is>
-          <x:t>186.6024</x:t>
+          <x:t>190.7001</x:t>
         </x:is>
       </x:c>
       <x:c r="C706" t="inlineStr">
         <x:is>
-          <x:t>294.1454</x:t>
+          <x:t>300.0951</x:t>
         </x:is>
       </x:c>
       <x:c r="D706" t="inlineStr">
         <x:is>
-          <x:t>134.0355</x:t>
+          <x:t>135.9726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="707">
       <x:c r="A707" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B707" t="inlineStr">
         <x:is>
-          <x:t>186.3495</x:t>
+          <x:t>190.7401</x:t>
         </x:is>
       </x:c>
       <x:c r="C707" t="inlineStr">
         <x:is>
-          <x:t>293.8413</x:t>
+          <x:t>300.2081</x:t>
         </x:is>
       </x:c>
       <x:c r="D707" t="inlineStr">
         <x:is>
-          <x:t>133.9552</x:t>
+          <x:t>135.9134</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="708">
       <x:c r="A708" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B708" t="inlineStr">
         <x:is>
-          <x:t>186.0330</x:t>
+          <x:t>190.3797</x:t>
         </x:is>
       </x:c>
       <x:c r="C708" t="inlineStr">
         <x:is>
-          <x:t>293.4469</x:t>
+          <x:t>299.6629</x:t>
         </x:is>
       </x:c>
       <x:c r="D708" t="inlineStr">
         <x:is>
-          <x:t>133.7419</x:t>
+          <x:t>135.8642</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="709">
       <x:c r="A709" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B709" t="inlineStr">
         <x:is>
-          <x:t>185.6158</x:t>
+          <x:t>190.1952</x:t>
         </x:is>
       </x:c>
       <x:c r="C709" t="inlineStr">
         <x:is>
-          <x:t>293.0680</x:t>
+          <x:t>299.5544</x:t>
         </x:is>
       </x:c>
       <x:c r="D709" t="inlineStr">
         <x:is>
-          <x:t>133.6420</x:t>
+          <x:t>135.8074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="710">
       <x:c r="A710" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B710" t="inlineStr">
         <x:is>
-          <x:t>185.5480</x:t>
+          <x:t>189.9062</x:t>
         </x:is>
       </x:c>
       <x:c r="C710" t="inlineStr">
         <x:is>
-          <x:t>293.0402</x:t>
+          <x:t>299.3934</x:t>
         </x:is>
       </x:c>
       <x:c r="D710" t="inlineStr">
         <x:is>
-          <x:t>133.5799</x:t>
+          <x:t>135.6126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="711">
       <x:c r="A711" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B711" t="inlineStr">
         <x:is>
-          <x:t>185.5294</x:t>
+          <x:t>189.2724</x:t>
         </x:is>
       </x:c>
       <x:c r="C711" t="inlineStr">
         <x:is>
-          <x:t>293.1594</x:t>
+          <x:t>298.3907</x:t>
         </x:is>
       </x:c>
       <x:c r="D711" t="inlineStr">
         <x:is>
-          <x:t>133.6312</x:t>
+          <x:t>135.2081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="712">
       <x:c r="A712" s="2" t="n">
-        <x:v/>
+        <x:v>45272</x:v>
       </x:c>
       <x:c r="B712" t="inlineStr">
         <x:is>
-          <x:t>185.4956</x:t>
+          <x:t>189.1148</x:t>
         </x:is>
       </x:c>
       <x:c r="C712" t="inlineStr">
         <x:is>
-          <x:t>293.0435</x:t>
+          <x:t>297.8684</x:t>
         </x:is>
       </x:c>
       <x:c r="D712" t="inlineStr">
         <x:is>
-          <x:t>133.6197</x:t>
+          <x:t>135.0723</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="713">
       <x:c r="A713" s="2" t="n">
-        <x:v/>
+        <x:v>45242</x:v>
       </x:c>
       <x:c r="B713" t="inlineStr">
         <x:is>
-          <x:t>185.2434</x:t>
+          <x:t>188.6711</x:t>
         </x:is>
       </x:c>
       <x:c r="C713" t="inlineStr">
         <x:is>
-          <x:t>292.7999</x:t>
+          <x:t>297.3866</x:t>
         </x:is>
       </x:c>
       <x:c r="D713" t="inlineStr">
         <x:is>
-          <x:t>133.6001</x:t>
+          <x:t>134.9965</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="714">
       <x:c r="A714" s="2" t="n">
-        <x:v/>
+        <x:v>45150</x:v>
       </x:c>
       <x:c r="B714" t="inlineStr">
         <x:is>
-          <x:t>185.1818</x:t>
+          <x:t>188.4417</x:t>
         </x:is>
       </x:c>
       <x:c r="C714" t="inlineStr">
         <x:is>
-          <x:t>292.7465</x:t>
+          <x:t>297.1847</x:t>
         </x:is>
       </x:c>
       <x:c r="D714" t="inlineStr">
         <x:is>
-          <x:t>133.4529</x:t>
+          <x:t>134.9731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="715">
       <x:c r="A715" s="2" t="n">
-        <x:v/>
+        <x:v>45119</x:v>
       </x:c>
       <x:c r="B715" t="inlineStr">
         <x:is>
-          <x:t>185.1937</x:t>
+          <x:t>188.3275</x:t>
         </x:is>
       </x:c>
       <x:c r="C715" t="inlineStr">
         <x:is>
-          <x:t>292.8175</x:t>
+          <x:t>297.1255</x:t>
         </x:is>
       </x:c>
       <x:c r="D715" t="inlineStr">
         <x:is>
-          <x:t>133.3970</x:t>
+          <x:t>135.0039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="716">
       <x:c r="A716" s="2" t="n">
-        <x:v/>
+        <x:v>45089</x:v>
       </x:c>
       <x:c r="B716" t="inlineStr">
         <x:is>
-          <x:t>184.9270</x:t>
+          <x:t>188.3284</x:t>
         </x:is>
       </x:c>
       <x:c r="C716" t="inlineStr">
         <x:is>
-          <x:t>292.3463</x:t>
+          <x:t>297.2432</x:t>
         </x:is>
       </x:c>
       <x:c r="D716" t="inlineStr">
         <x:is>
-          <x:t>133.2842</x:t>
+          <x:t>134.9103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="717">
       <x:c r="A717" s="2" t="n">
-        <x:v/>
+        <x:v>45058</x:v>
       </x:c>
       <x:c r="B717" t="inlineStr">
         <x:is>
-          <x:t>185.2645</x:t>
+          <x:t>188.1978</x:t>
         </x:is>
       </x:c>
       <x:c r="C717" t="inlineStr">
         <x:is>
-          <x:t>292.7635</x:t>
+          <x:t>296.6236</x:t>
         </x:is>
       </x:c>
       <x:c r="D717" t="inlineStr">
         <x:is>
-          <x:t>133.1131</x:t>
+          <x:t>134.7464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="718">
       <x:c r="A718" s="2" t="n">
-        <x:v/>
+        <x:v>45028</x:v>
       </x:c>
       <x:c r="B718" t="inlineStr">
         <x:is>
-          <x:t>185.2038</x:t>
+          <x:t>187.4903</x:t>
         </x:is>
       </x:c>
       <x:c r="C718" t="inlineStr">
         <x:is>
-          <x:t>292.7581</x:t>
+          <x:t>295.7169</x:t>
         </x:is>
       </x:c>
       <x:c r="D718" t="inlineStr">
         <x:is>
-          <x:t>133.0484</x:t>
+          <x:t>134.4120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="719">
       <x:c r="A719" s="2" t="n">
-        <x:v/>
+        <x:v>44938</x:v>
       </x:c>
       <x:c r="B719" t="inlineStr">
         <x:is>
-          <x:t>184.4033</x:t>
+          <x:t>187.3171</x:t>
         </x:is>
       </x:c>
       <x:c r="C719" t="inlineStr">
         <x:is>
-          <x:t>291.5982</x:t>
+          <x:t>295.2561</x:t>
         </x:is>
       </x:c>
       <x:c r="D719" t="inlineStr">
         <x:is>
-          <x:t>132.9188</x:t>
+          <x:t>134.2332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="720">
       <x:c r="A720" s="2" t="n">
-        <x:v>45210</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B720" t="inlineStr">
         <x:is>
-          <x:t>184.0443</x:t>
+          <x:t>186.6024</x:t>
         </x:is>
       </x:c>
       <x:c r="C720" t="inlineStr">
         <x:is>
-          <x:t>291.1668</x:t>
+          <x:t>294.1454</x:t>
         </x:is>
       </x:c>
       <x:c r="D720" t="inlineStr">
         <x:is>
-          <x:t>132.8878</x:t>
+          <x:t>134.0355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="721">
       <x:c r="A721" s="2" t="n">
-        <x:v>45180</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B721" t="inlineStr">
         <x:is>
-          <x:t>184.0301</x:t>
+          <x:t>186.3495</x:t>
         </x:is>
       </x:c>
       <x:c r="C721" t="inlineStr">
         <x:is>
-          <x:t>291.4113</x:t>
+          <x:t>293.8413</x:t>
         </x:is>
       </x:c>
       <x:c r="D721" t="inlineStr">
         <x:is>
-          <x:t>132.9403</x:t>
+          <x:t>133.9552</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="722">
       <x:c r="A722" s="2" t="n">
-        <x:v>45149</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B722" t="inlineStr">
         <x:is>
-          <x:t>183.8667</x:t>
+          <x:t>186.0330</x:t>
         </x:is>
       </x:c>
       <x:c r="C722" t="inlineStr">
         <x:is>
-          <x:t>291.3057</x:t>
+          <x:t>293.4469</x:t>
         </x:is>
       </x:c>
       <x:c r="D722" t="inlineStr">
         <x:is>
-          <x:t>132.9561</x:t>
+          <x:t>133.7419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="723">
       <x:c r="A723" s="2" t="n">
-        <x:v>45118</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B723" t="inlineStr">
         <x:is>
-          <x:t>183.6931</x:t>
+          <x:t>185.6158</x:t>
         </x:is>
       </x:c>
       <x:c r="C723" t="inlineStr">
         <x:is>
-          <x:t>290.9394</x:t>
+          <x:t>293.0680</x:t>
         </x:is>
       </x:c>
       <x:c r="D723" t="inlineStr">
         <x:is>
-          <x:t>132.9119</x:t>
+          <x:t>133.6420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="724">
       <x:c r="A724" s="2" t="n">
-        <x:v>45088</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B724" t="inlineStr">
         <x:is>
-          <x:t>183.4882</x:t>
+          <x:t>185.5480</x:t>
         </x:is>
       </x:c>
       <x:c r="C724" t="inlineStr">
         <x:is>
-          <x:t>290.6213</x:t>
+          <x:t>293.0402</x:t>
         </x:is>
       </x:c>
       <x:c r="D724" t="inlineStr">
         <x:is>
-          <x:t>132.8817</x:t>
+          <x:t>133.5799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="725">
       <x:c r="A725" s="2" t="n">
-        <x:v>44996</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B725" t="inlineStr">
         <x:is>
-          <x:t>183.4147</x:t>
+          <x:t>185.5294</x:t>
         </x:is>
       </x:c>
       <x:c r="C725" t="inlineStr">
         <x:is>
-          <x:t>290.6549</x:t>
+          <x:t>293.1594</x:t>
         </x:is>
       </x:c>
       <x:c r="D725" t="inlineStr">
         <x:is>
-          <x:t>132.9010</x:t>
+          <x:t>133.6312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="726">
       <x:c r="A726" s="2" t="n">
-        <x:v>44968</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B726" t="inlineStr">
         <x:is>
-          <x:t>183.0217</x:t>
+          <x:t>185.4956</x:t>
         </x:is>
       </x:c>
       <x:c r="C726" t="inlineStr">
         <x:is>
-          <x:t>290.2480</x:t>
+          <x:t>293.0435</x:t>
         </x:is>
       </x:c>
       <x:c r="D726" t="inlineStr">
         <x:is>
-          <x:t>132.8186</x:t>
+          <x:t>133.6197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="727">
       <x:c r="A727" s="2" t="n">
-        <x:v>44937</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B727" t="inlineStr">
         <x:is>
-          <x:t>182.2335</x:t>
+          <x:t>185.2434</x:t>
         </x:is>
       </x:c>
       <x:c r="C727" t="inlineStr">
         <x:is>
-          <x:t>289.0004</x:t>
+          <x:t>292.7999</x:t>
         </x:is>
       </x:c>
       <x:c r="D727" t="inlineStr">
         <x:is>
-          <x:t>132.6728</x:t>
+          <x:t>133.6001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="728">
       <x:c r="A728" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B728" t="inlineStr">
         <x:is>
-          <x:t>181.9567</x:t>
+          <x:t>185.1818</x:t>
         </x:is>
       </x:c>
       <x:c r="C728" t="inlineStr">
         <x:is>
-          <x:t>288.5619</x:t>
+          <x:t>292.7465</x:t>
         </x:is>
       </x:c>
       <x:c r="D728" t="inlineStr">
         <x:is>
-          <x:t>132.5750</x:t>
+          <x:t>133.4529</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="729">
       <x:c r="A729" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B729" t="inlineStr">
         <x:is>
-          <x:t>181.8914</x:t>
+          <x:t>185.1937</x:t>
         </x:is>
       </x:c>
       <x:c r="C729" t="inlineStr">
         <x:is>
-          <x:t>288.4815</x:t>
+          <x:t>292.8175</x:t>
         </x:is>
       </x:c>
       <x:c r="D729" t="inlineStr">
         <x:is>
-          <x:t>132.5220</x:t>
+          <x:t>133.3970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="730">
       <x:c r="A730" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B730" t="inlineStr">
         <x:is>
-          <x:t>181.6566</x:t>
+          <x:t>184.9270</x:t>
         </x:is>
       </x:c>
       <x:c r="C730" t="inlineStr">
         <x:is>
-          <x:t>288.0073</x:t>
+          <x:t>292.3463</x:t>
         </x:is>
       </x:c>
       <x:c r="D730" t="inlineStr">
         <x:is>
-          <x:t>132.4661</x:t>
+          <x:t>133.2842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="731">
       <x:c r="A731" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B731" t="inlineStr">
         <x:is>
-          <x:t>181.6135</x:t>
+          <x:t>185.2645</x:t>
         </x:is>
       </x:c>
       <x:c r="C731" t="inlineStr">
         <x:is>
-          <x:t>287.9279</x:t>
+          <x:t>292.7635</x:t>
         </x:is>
       </x:c>
       <x:c r="D731" t="inlineStr">
         <x:is>
-          <x:t>132.4083</x:t>
+          <x:t>133.1131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="732">
       <x:c r="A732" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B732" t="inlineStr">
         <x:is>
-          <x:t>181.7840</x:t>
+          <x:t>185.2038</x:t>
         </x:is>
       </x:c>
       <x:c r="C732" t="inlineStr">
         <x:is>
-          <x:t>288.0271</x:t>
+          <x:t>292.7581</x:t>
         </x:is>
       </x:c>
       <x:c r="D732" t="inlineStr">
         <x:is>
-          <x:t>132.3803</x:t>
+          <x:t>133.0484</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="733">
       <x:c r="A733" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B733" t="inlineStr">
         <x:is>
-          <x:t>182.0392</x:t>
+          <x:t>184.4033</x:t>
         </x:is>
       </x:c>
       <x:c r="C733" t="inlineStr">
         <x:is>
-          <x:t>288.4505</x:t>
+          <x:t>291.5982</x:t>
         </x:is>
       </x:c>
       <x:c r="D733" t="inlineStr">
         <x:is>
-          <x:t>132.4312</x:t>
+          <x:t>132.9188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="734">
       <x:c r="A734" s="2" t="n">
-        <x:v/>
+        <x:v>45210</x:v>
       </x:c>
       <x:c r="B734" t="inlineStr">
         <x:is>
-          <x:t>181.8103</x:t>
+          <x:t>184.0443</x:t>
         </x:is>
       </x:c>
       <x:c r="C734" t="inlineStr">
         <x:is>
-          <x:t>287.9294</x:t>
+          <x:t>291.1668</x:t>
         </x:is>
       </x:c>
       <x:c r="D734" t="inlineStr">
         <x:is>
-          <x:t>132.3399</x:t>
+          <x:t>132.8878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="735">
       <x:c r="A735" s="2" t="n">
-        <x:v/>
+        <x:v>45180</x:v>
       </x:c>
       <x:c r="B735" t="inlineStr">
         <x:is>
-          <x:t>182.0296</x:t>
+          <x:t>184.0301</x:t>
         </x:is>
       </x:c>
       <x:c r="C735" t="inlineStr">
         <x:is>
-          <x:t>288.0982</x:t>
+          <x:t>291.4113</x:t>
         </x:is>
       </x:c>
       <x:c r="D735" t="inlineStr">
         <x:is>
-          <x:t>132.3173</x:t>
+          <x:t>132.9403</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="736">
       <x:c r="A736" s="2" t="n">
-        <x:v/>
+        <x:v>45149</x:v>
       </x:c>
       <x:c r="B736" t="inlineStr">
         <x:is>
-          <x:t>182.4318</x:t>
+          <x:t>183.8667</x:t>
         </x:is>
       </x:c>
       <x:c r="C736" t="inlineStr">
         <x:is>
-          <x:t>288.6540</x:t>
+          <x:t>291.3057</x:t>
         </x:is>
       </x:c>
       <x:c r="D736" t="inlineStr">
         <x:is>
-          <x:t>132.2690</x:t>
+          <x:t>132.9561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="737">
       <x:c r="A737" s="2" t="n">
-        <x:v/>
+        <x:v>45118</x:v>
       </x:c>
       <x:c r="B737" t="inlineStr">
         <x:is>
-          <x:t>182.8176</x:t>
+          <x:t>183.6931</x:t>
         </x:is>
       </x:c>
       <x:c r="C737" t="inlineStr">
         <x:is>
-          <x:t>289.1064</x:t>
+          <x:t>290.9394</x:t>
         </x:is>
       </x:c>
       <x:c r="D737" t="inlineStr">
         <x:is>
-          <x:t>132.3069</x:t>
+          <x:t>132.9119</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="738">
       <x:c r="A738" s="2" t="n">
-        <x:v/>
+        <x:v>45088</x:v>
       </x:c>
       <x:c r="B738" t="inlineStr">
         <x:is>
-          <x:t>183.2151</x:t>
+          <x:t>183.4882</x:t>
         </x:is>
       </x:c>
       <x:c r="C738" t="inlineStr">
         <x:is>
-          <x:t>289.6945</x:t>
+          <x:t>290.6213</x:t>
         </x:is>
       </x:c>
       <x:c r="D738" t="inlineStr">
         <x:is>
-          <x:t>132.3422</x:t>
+          <x:t>132.8817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="739">
       <x:c r="A739" s="2" t="n">
-        <x:v/>
+        <x:v>44996</x:v>
       </x:c>
       <x:c r="B739" t="inlineStr">
         <x:is>
-          <x:t>183.3662</x:t>
+          <x:t>183.4147</x:t>
         </x:is>
       </x:c>
       <x:c r="C739" t="inlineStr">
         <x:is>
-          <x:t>289.9189</x:t>
+          <x:t>290.6549</x:t>
         </x:is>
       </x:c>
       <x:c r="D739" t="inlineStr">
         <x:is>
-          <x:t>132.4374</x:t>
+          <x:t>132.9010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="740">
       <x:c r="A740" s="2" t="n">
-        <x:v/>
+        <x:v>44968</x:v>
       </x:c>
       <x:c r="B740" t="inlineStr">
         <x:is>
-          <x:t>183.2846</x:t>
+          <x:t>183.0217</x:t>
         </x:is>
       </x:c>
       <x:c r="C740" t="inlineStr">
         <x:is>
-          <x:t>289.5064</x:t>
+          <x:t>290.2480</x:t>
         </x:is>
       </x:c>
       <x:c r="D740" t="inlineStr">
         <x:is>
-          <x:t>132.4287</x:t>
+          <x:t>132.8186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="741">
       <x:c r="A741" s="2" t="n">
-        <x:v>45270</x:v>
+        <x:v>44937</x:v>
       </x:c>
       <x:c r="B741" t="inlineStr">
         <x:is>
-          <x:t>183.3997</x:t>
+          <x:t>182.2335</x:t>
         </x:is>
       </x:c>
       <x:c r="C741" t="inlineStr">
         <x:is>
-          <x:t>289.7342</x:t>
+          <x:t>289.0004</x:t>
         </x:is>
       </x:c>
       <x:c r="D741" t="inlineStr">
         <x:is>
-          <x:t>132.3852</x:t>
+          <x:t>132.6728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="742">
       <x:c r="A742" s="2" t="n">
-        <x:v>45240</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B742" t="inlineStr">
         <x:is>
-          <x:t>183.5009</x:t>
+          <x:t>181.9567</x:t>
         </x:is>
       </x:c>
       <x:c r="C742" t="inlineStr">
         <x:is>
-          <x:t>289.9196</x:t>
+          <x:t>288.5619</x:t>
         </x:is>
       </x:c>
       <x:c r="D742" t="inlineStr">
         <x:is>
-          <x:t>132.3570</x:t>
+          <x:t>132.5750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="743">
       <x:c r="A743" s="2" t="n">
-        <x:v>45209</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B743" t="inlineStr">
         <x:is>
-          <x:t>183.3983</x:t>
+          <x:t>181.8914</x:t>
         </x:is>
       </x:c>
       <x:c r="C743" t="inlineStr">
         <x:is>
-          <x:t>289.8626</x:t>
+          <x:t>288.4815</x:t>
         </x:is>
       </x:c>
       <x:c r="D743" t="inlineStr">
         <x:is>
-          <x:t>132.2325</x:t>
+          <x:t>132.5220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="744">
       <x:c r="A744" s="2" t="n">
-        <x:v>45179</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B744" t="inlineStr">
         <x:is>
-          <x:t>182.6972</x:t>
+          <x:t>181.6566</x:t>
         </x:is>
       </x:c>
       <x:c r="C744" t="inlineStr">
         <x:is>
-          <x:t>288.8809</x:t>
+          <x:t>288.0073</x:t>
         </x:is>
       </x:c>
       <x:c r="D744" t="inlineStr">
         <x:is>
-          <x:t>132.1672</x:t>
+          <x:t>132.4661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="745">
       <x:c r="A745" s="2" t="n">
-        <x:v>45087</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B745" t="inlineStr">
         <x:is>
-          <x:t>183.2677</x:t>
+          <x:t>181.6135</x:t>
         </x:is>
       </x:c>
       <x:c r="C745" t="inlineStr">
         <x:is>
-          <x:t>289.7333</x:t>
+          <x:t>287.9279</x:t>
         </x:is>
       </x:c>
       <x:c r="D745" t="inlineStr">
         <x:is>
-          <x:t>132.1563</x:t>
+          <x:t>132.4083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="746">
       <x:c r="A746" s="2" t="n">
-        <x:v>45056</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B746" t="inlineStr">
         <x:is>
-          <x:t>183.0511</x:t>
+          <x:t>181.7840</x:t>
         </x:is>
       </x:c>
       <x:c r="C746" t="inlineStr">
         <x:is>
-          <x:t>289.6418</x:t>
+          <x:t>288.0271</x:t>
         </x:is>
       </x:c>
       <x:c r="D746" t="inlineStr">
         <x:is>
-          <x:t>132.2302</x:t>
+          <x:t>132.3803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="747">
       <x:c r="A747" s="2" t="n">
-        <x:v>45026</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B747" t="inlineStr">
         <x:is>
-          <x:t>183.1794</x:t>
+          <x:t>182.0392</x:t>
         </x:is>
       </x:c>
       <x:c r="C747" t="inlineStr">
         <x:is>
-          <x:t>289.7189</x:t>
+          <x:t>288.4505</x:t>
         </x:is>
       </x:c>
       <x:c r="D747" t="inlineStr">
         <x:is>
-          <x:t>132.1765</x:t>
+          <x:t>132.4312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="748">
       <x:c r="A748" s="2" t="n">
-        <x:v>44995</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B748" t="inlineStr">
         <x:is>
-          <x:t>183.5261</x:t>
+          <x:t>181.8103</x:t>
         </x:is>
       </x:c>
       <x:c r="C748" t="inlineStr">
         <x:is>
-          <x:t>290.0527</x:t>
+          <x:t>287.9294</x:t>
         </x:is>
       </x:c>
       <x:c r="D748" t="inlineStr">
         <x:is>
-          <x:t>132.2119</x:t>
+          <x:t>132.3399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="749">
       <x:c r="A749" s="2" t="n">
-        <x:v>44967</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B749" t="inlineStr">
         <x:is>
-          <x:t>183.9583</x:t>
+          <x:t>182.0296</x:t>
         </x:is>
       </x:c>
       <x:c r="C749" t="inlineStr">
         <x:is>
-          <x:t>290.6475</x:t>
+          <x:t>288.0982</x:t>
         </x:is>
       </x:c>
       <x:c r="D749" t="inlineStr">
         <x:is>
-          <x:t>132.2841</x:t>
+          <x:t>132.3173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="750">
       <x:c r="A750" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B750" t="inlineStr">
         <x:is>
-          <x:t>184.0485</x:t>
+          <x:t>182.4318</x:t>
         </x:is>
       </x:c>
       <x:c r="C750" t="inlineStr">
         <x:is>
-          <x:t>290.8128</x:t>
+          <x:t>288.6540</x:t>
         </x:is>
       </x:c>
       <x:c r="D750" t="inlineStr">
         <x:is>
-          <x:t>132.3762</x:t>
+          <x:t>132.2690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="751">
       <x:c r="A751" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B751" t="inlineStr">
         <x:is>
-          <x:t>184.0834</x:t>
+          <x:t>182.8176</x:t>
         </x:is>
       </x:c>
       <x:c r="C751" t="inlineStr">
         <x:is>
-          <x:t>290.9558</x:t>
+          <x:t>289.1064</x:t>
         </x:is>
       </x:c>
       <x:c r="D751" t="inlineStr">
         <x:is>
-          <x:t>132.2942</x:t>
+          <x:t>132.3069</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="752">
       <x:c r="A752" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B752" t="inlineStr">
         <x:is>
-          <x:t>184.0199</x:t>
+          <x:t>183.2151</x:t>
         </x:is>
       </x:c>
       <x:c r="C752" t="inlineStr">
         <x:is>
-          <x:t>290.7085</x:t>
+          <x:t>289.6945</x:t>
         </x:is>
       </x:c>
       <x:c r="D752" t="inlineStr">
         <x:is>
-          <x:t>132.4835</x:t>
+          <x:t>132.3422</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="753">
       <x:c r="A753" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B753" t="inlineStr">
         <x:is>
-          <x:t>184.0091</x:t>
+          <x:t>183.3662</x:t>
         </x:is>
       </x:c>
       <x:c r="C753" t="inlineStr">
         <x:is>
-          <x:t>290.6771</x:t>
+          <x:t>289.9189</x:t>
         </x:is>
       </x:c>
       <x:c r="D753" t="inlineStr">
         <x:is>
-          <x:t>132.4885</x:t>
+          <x:t>132.4374</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="754">
       <x:c r="A754" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B754" t="inlineStr">
         <x:is>
-          <x:t>184.2482</x:t>
+          <x:t>183.2846</x:t>
         </x:is>
       </x:c>
       <x:c r="C754" t="inlineStr">
         <x:is>
-          <x:t>290.9610</x:t>
+          <x:t>289.5064</x:t>
         </x:is>
       </x:c>
       <x:c r="D754" t="inlineStr">
         <x:is>
-          <x:t>132.5180</x:t>
+          <x:t>132.4287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="755">
       <x:c r="A755" s="2" t="n">
-        <x:v/>
+        <x:v>45270</x:v>
       </x:c>
       <x:c r="B755" t="inlineStr">
         <x:is>
-          <x:t>184.2792</x:t>
+          <x:t>183.3997</x:t>
         </x:is>
       </x:c>
       <x:c r="C755" t="inlineStr">
         <x:is>
-          <x:t>291.0192</x:t>
+          <x:t>289.7342</x:t>
         </x:is>
       </x:c>
       <x:c r="D755" t="inlineStr">
         <x:is>
-          <x:t>132.5631</x:t>
+          <x:t>132.3852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="756">
       <x:c r="A756" s="2" t="n">
-        <x:v/>
+        <x:v>45240</x:v>
       </x:c>
       <x:c r="B756" t="inlineStr">
         <x:is>
-          <x:t>184.1093</x:t>
+          <x:t>183.5009</x:t>
         </x:is>
       </x:c>
       <x:c r="C756" t="inlineStr">
         <x:is>
-          <x:t>290.7591</x:t>
+          <x:t>289.9196</x:t>
         </x:is>
       </x:c>
       <x:c r="D756" t="inlineStr">
         <x:is>
-          <x:t>132.5199</x:t>
+          <x:t>132.3570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="757">
       <x:c r="A757" s="2" t="n">
-        <x:v/>
+        <x:v>45209</x:v>
       </x:c>
       <x:c r="B757" t="inlineStr">
         <x:is>
-          <x:t>184.6185</x:t>
+          <x:t>183.3983</x:t>
         </x:is>
       </x:c>
       <x:c r="C757" t="inlineStr">
         <x:is>
-          <x:t>291.5054</x:t>
+          <x:t>289.8626</x:t>
         </x:is>
       </x:c>
       <x:c r="D757" t="inlineStr">
         <x:is>
-          <x:t>132.5879</x:t>
+          <x:t>132.2325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="758">
       <x:c r="A758" s="2" t="n">
-        <x:v/>
+        <x:v>45179</x:v>
       </x:c>
       <x:c r="B758" t="inlineStr">
         <x:is>
-          <x:t>184.6131</x:t>
+          <x:t>182.6972</x:t>
         </x:is>
       </x:c>
       <x:c r="C758" t="inlineStr">
         <x:is>
-          <x:t>291.5315</x:t>
+          <x:t>288.8809</x:t>
         </x:is>
       </x:c>
       <x:c r="D758" t="inlineStr">
         <x:is>
-          <x:t>132.5791</x:t>
+          <x:t>132.1672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="759">
       <x:c r="A759" s="2" t="n">
-        <x:v/>
+        <x:v>45087</x:v>
       </x:c>
       <x:c r="B759" t="inlineStr">
         <x:is>
-          <x:t>184.9032</x:t>
+          <x:t>183.2677</x:t>
         </x:is>
       </x:c>
       <x:c r="C759" t="inlineStr">
         <x:is>
-          <x:t>291.8251</x:t>
+          <x:t>289.7333</x:t>
         </x:is>
       </x:c>
       <x:c r="D759" t="inlineStr">
         <x:is>
-          <x:t>132.5867</x:t>
+          <x:t>132.1563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="760">
       <x:c r="A760" s="2" t="n">
-        <x:v/>
+        <x:v>45056</x:v>
       </x:c>
       <x:c r="B760" t="inlineStr">
         <x:is>
-          <x:t>185.1171</x:t>
+          <x:t>183.0511</x:t>
         </x:is>
       </x:c>
       <x:c r="C760" t="inlineStr">
         <x:is>
-          <x:t>292.1098</x:t>
+          <x:t>289.6418</x:t>
         </x:is>
       </x:c>
       <x:c r="D760" t="inlineStr">
         <x:is>
-          <x:t>132.5679</x:t>
+          <x:t>132.2302</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="761">
       <x:c r="A761" s="2" t="n">
-        <x:v/>
+        <x:v>45026</x:v>
       </x:c>
       <x:c r="B761" t="inlineStr">
         <x:is>
-          <x:t>185.1197</x:t>
+          <x:t>183.1794</x:t>
         </x:is>
       </x:c>
       <x:c r="C761" t="inlineStr">
         <x:is>
-          <x:t>292.1878</x:t>
+          <x:t>289.7189</x:t>
         </x:is>
       </x:c>
       <x:c r="D761" t="inlineStr">
         <x:is>
-          <x:t>132.5947</x:t>
+          <x:t>132.1765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="762">
       <x:c r="A762" s="2" t="n">
-        <x:v/>
+        <x:v>44995</x:v>
       </x:c>
       <x:c r="B762" t="inlineStr">
         <x:is>
-          <x:t>184.5537</x:t>
+          <x:t>183.5261</x:t>
         </x:is>
       </x:c>
       <x:c r="C762" t="inlineStr">
         <x:is>
-          <x:t>291.4662</x:t>
+          <x:t>290.0527</x:t>
         </x:is>
       </x:c>
       <x:c r="D762" t="inlineStr">
         <x:is>
-          <x:t>132.5508</x:t>
+          <x:t>132.2119</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="763">
       <x:c r="A763" s="2" t="n">
-        <x:v>45269</x:v>
+        <x:v>44967</x:v>
       </x:c>
       <x:c r="B763" t="inlineStr">
         <x:is>
-          <x:t>184.7953</x:t>
+          <x:t>183.9583</x:t>
         </x:is>
       </x:c>
       <x:c r="C763" t="inlineStr">
         <x:is>
-          <x:t>291.7713</x:t>
+          <x:t>290.6475</x:t>
         </x:is>
       </x:c>
       <x:c r="D763" t="inlineStr">
         <x:is>
-          <x:t>132.5673</x:t>
+          <x:t>132.2841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="764">
       <x:c r="A764" s="2" t="n">
-        <x:v>45239</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B764" t="inlineStr">
         <x:is>
-          <x:t>184.8868</x:t>
+          <x:t>184.0485</x:t>
         </x:is>
       </x:c>
       <x:c r="C764" t="inlineStr">
         <x:is>
-          <x:t>291.8878</x:t>
+          <x:t>290.8128</x:t>
         </x:is>
       </x:c>
       <x:c r="D764" t="inlineStr">
         <x:is>
-          <x:t>132.5756</x:t>
+          <x:t>132.3762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="765">
       <x:c r="A765" s="2" t="n">
-        <x:v>45147</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B765" t="inlineStr">
         <x:is>
-          <x:t>184.8505</x:t>
+          <x:t>184.0834</x:t>
         </x:is>
       </x:c>
       <x:c r="C765" t="inlineStr">
         <x:is>
-          <x:t>291.8242</x:t>
+          <x:t>290.9558</x:t>
         </x:is>
       </x:c>
       <x:c r="D765" t="inlineStr">
         <x:is>
-          <x:t>132.5625</x:t>
+          <x:t>132.2942</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="766">
       <x:c r="A766" s="2" t="n">
-        <x:v>45116</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B766" t="inlineStr">
         <x:is>
-          <x:t>184.6899</x:t>
+          <x:t>184.0199</x:t>
         </x:is>
       </x:c>
       <x:c r="C766" t="inlineStr">
         <x:is>
-          <x:t>291.5320</x:t>
+          <x:t>290.7085</x:t>
         </x:is>
       </x:c>
       <x:c r="D766" t="inlineStr">
         <x:is>
-          <x:t>132.5448</x:t>
+          <x:t>132.4835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="767">
       <x:c r="A767" s="2" t="n">
-        <x:v>45086</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B767" t="inlineStr">
         <x:is>
-          <x:t>184.3716</x:t>
+          <x:t>184.0091</x:t>
         </x:is>
       </x:c>
       <x:c r="C767" t="inlineStr">
         <x:is>
-          <x:t>291.2543</x:t>
+          <x:t>290.6771</x:t>
         </x:is>
       </x:c>
       <x:c r="D767" t="inlineStr">
         <x:is>
-          <x:t>132.5349</x:t>
+          <x:t>132.4885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="768">
       <x:c r="A768" s="2" t="n">
-        <x:v>45055</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B768" t="inlineStr">
         <x:is>
-          <x:t>184.3537</x:t>
+          <x:t>184.2482</x:t>
         </x:is>
       </x:c>
       <x:c r="C768" t="inlineStr">
         <x:is>
-          <x:t>291.0740</x:t>
+          <x:t>290.9610</x:t>
         </x:is>
       </x:c>
       <x:c r="D768" t="inlineStr">
         <x:is>
-          <x:t>132.5728</x:t>
+          <x:t>132.5180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="769">
       <x:c r="A769" s="2" t="n">
-        <x:v>45025</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B769" t="inlineStr">
         <x:is>
-          <x:t>184.3844</x:t>
+          <x:t>184.2792</x:t>
         </x:is>
       </x:c>
       <x:c r="C769" t="inlineStr">
         <x:is>
-          <x:t>291.0154</x:t>
+          <x:t>291.0192</x:t>
         </x:is>
       </x:c>
       <x:c r="D769" t="inlineStr">
         <x:is>
-          <x:t>132.5967</x:t>
+          <x:t>132.5631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="770">
       <x:c r="A770" s="2" t="n">
-        <x:v>44935</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B770" t="inlineStr">
         <x:is>
-          <x:t>184.2231</x:t>
+          <x:t>184.1093</x:t>
         </x:is>
       </x:c>
       <x:c r="C770" t="inlineStr">
         <x:is>
-          <x:t>290.8526</x:t>
+          <x:t>290.7591</x:t>
         </x:is>
       </x:c>
       <x:c r="D770" t="inlineStr">
         <x:is>
-          <x:t>132.5676</x:t>
+          <x:t>132.5199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="771">
       <x:c r="A771" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B771" t="inlineStr">
         <x:is>
-          <x:t>184.1993</x:t>
+          <x:t>184.6185</x:t>
         </x:is>
       </x:c>
       <x:c r="C771" t="inlineStr">
         <x:is>
-          <x:t>290.7053</x:t>
+          <x:t>291.5054</x:t>
         </x:is>
       </x:c>
       <x:c r="D771" t="inlineStr">
         <x:is>
-          <x:t>132.5639</x:t>
+          <x:t>132.5879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="772">
       <x:c r="A772" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B772" t="inlineStr">
         <x:is>
-          <x:t>184.3871</x:t>
+          <x:t>184.6131</x:t>
         </x:is>
       </x:c>
       <x:c r="C772" t="inlineStr">
         <x:is>
-          <x:t>290.9586</x:t>
+          <x:t>291.5315</x:t>
         </x:is>
       </x:c>
       <x:c r="D772" t="inlineStr">
         <x:is>
-          <x:t>132.5199</x:t>
+          <x:t>132.5791</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="773">
       <x:c r="A773" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B773" t="inlineStr">
         <x:is>
-          <x:t>184.3386</x:t>
+          <x:t>184.9032</x:t>
         </x:is>
       </x:c>
       <x:c r="C773" t="inlineStr">
         <x:is>
-          <x:t>290.9176</x:t>
+          <x:t>291.8251</x:t>
         </x:is>
       </x:c>
       <x:c r="D773" t="inlineStr">
         <x:is>
-          <x:t>132.5230</x:t>
+          <x:t>132.5867</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="774">
       <x:c r="A774" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B774" t="inlineStr">
         <x:is>
-          <x:t>183.8981</x:t>
+          <x:t>185.1171</x:t>
         </x:is>
       </x:c>
       <x:c r="C774" t="inlineStr">
         <x:is>
-          <x:t>290.2961</x:t>
+          <x:t>292.1098</x:t>
         </x:is>
       </x:c>
       <x:c r="D774" t="inlineStr">
         <x:is>
-          <x:t>132.4457</x:t>
+          <x:t>132.5679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="775">
       <x:c r="A775" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B775" t="inlineStr">
         <x:is>
-          <x:t>183.6036</x:t>
+          <x:t>185.1197</x:t>
         </x:is>
       </x:c>
       <x:c r="C775" t="inlineStr">
         <x:is>
-          <x:t>289.7422</x:t>
+          <x:t>292.1878</x:t>
         </x:is>
       </x:c>
       <x:c r="D775" t="inlineStr">
         <x:is>
-          <x:t>132.4274</x:t>
+          <x:t>132.5947</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="776">
       <x:c r="A776" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B776" t="inlineStr">
         <x:is>
-          <x:t>183.4189</x:t>
+          <x:t>184.5537</x:t>
         </x:is>
       </x:c>
       <x:c r="C776" t="inlineStr">
         <x:is>
-          <x:t>289.4852</x:t>
+          <x:t>291.4662</x:t>
         </x:is>
       </x:c>
       <x:c r="D776" t="inlineStr">
         <x:is>
-          <x:t>132.4602</x:t>
+          <x:t>132.5508</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="777">
       <x:c r="A777" s="2" t="n">
-        <x:v/>
+        <x:v>45269</x:v>
       </x:c>
       <x:c r="B777" t="inlineStr">
         <x:is>
-          <x:t>183.0349</x:t>
+          <x:t>184.7953</x:t>
         </x:is>
       </x:c>
       <x:c r="C777" t="inlineStr">
         <x:is>
-          <x:t>288.9232</x:t>
+          <x:t>291.7713</x:t>
         </x:is>
       </x:c>
       <x:c r="D777" t="inlineStr">
         <x:is>
-          <x:t>132.4240</x:t>
+          <x:t>132.5673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="778">
       <x:c r="A778" s="2" t="n">
-        <x:v/>
+        <x:v>45239</x:v>
       </x:c>
       <x:c r="B778" t="inlineStr">
         <x:is>
-          <x:t>183.0358</x:t>
+          <x:t>184.8868</x:t>
         </x:is>
       </x:c>
       <x:c r="C778" t="inlineStr">
         <x:is>
-          <x:t>288.8005</x:t>
+          <x:t>291.8878</x:t>
         </x:is>
       </x:c>
       <x:c r="D778" t="inlineStr">
         <x:is>
-          <x:t>132.2429</x:t>
+          <x:t>132.5756</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="779">
       <x:c r="A779" s="2" t="n">
-        <x:v/>
+        <x:v>45147</x:v>
       </x:c>
       <x:c r="B779" t="inlineStr">
         <x:is>
-          <x:t>183.1666</x:t>
+          <x:t>184.8505</x:t>
         </x:is>
       </x:c>
       <x:c r="C779" t="inlineStr">
         <x:is>
-          <x:t>288.9150</x:t>
+          <x:t>291.8242</x:t>
         </x:is>
       </x:c>
       <x:c r="D779" t="inlineStr">
         <x:is>
-          <x:t>132.2259</x:t>
+          <x:t>132.5625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="780">
       <x:c r="A780" s="2" t="n">
-        <x:v/>
+        <x:v>45116</x:v>
       </x:c>
       <x:c r="B780" t="inlineStr">
         <x:is>
-          <x:t>183.2588</x:t>
+          <x:t>184.6899</x:t>
         </x:is>
       </x:c>
       <x:c r="C780" t="inlineStr">
         <x:is>
-          <x:t>288.8890</x:t>
+          <x:t>291.5320</x:t>
         </x:is>
       </x:c>
       <x:c r="D780" t="inlineStr">
         <x:is>
-          <x:t>132.2504</x:t>
+          <x:t>132.5448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="781">
       <x:c r="A781" s="2" t="n">
-        <x:v/>
+        <x:v>45086</x:v>
       </x:c>
       <x:c r="B781" t="inlineStr">
         <x:is>
-          <x:t>183.2641</x:t>
+          <x:t>184.3716</x:t>
         </x:is>
       </x:c>
       <x:c r="C781" t="inlineStr">
         <x:is>
-          <x:t>288.8455</x:t>
+          <x:t>291.2543</x:t>
         </x:is>
       </x:c>
       <x:c r="D781" t="inlineStr">
         <x:is>
-          <x:t>132.2011</x:t>
+          <x:t>132.5349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="782">
       <x:c r="A782" s="2" t="n">
-        <x:v/>
+        <x:v>45055</x:v>
       </x:c>
       <x:c r="B782" t="inlineStr">
         <x:is>
-          <x:t>183.5020</x:t>
+          <x:t>184.3537</x:t>
         </x:is>
       </x:c>
       <x:c r="C782" t="inlineStr">
         <x:is>
-          <x:t>289.1401</x:t>
+          <x:t>291.0740</x:t>
         </x:is>
       </x:c>
       <x:c r="D782" t="inlineStr">
         <x:is>
-          <x:t>132.2657</x:t>
+          <x:t>132.5728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="783">
       <x:c r="A783" s="2" t="n">
-        <x:v/>
+        <x:v>45025</x:v>
       </x:c>
       <x:c r="B783" t="inlineStr">
         <x:is>
-          <x:t>183.6426</x:t>
+          <x:t>184.3844</x:t>
         </x:is>
       </x:c>
       <x:c r="C783" t="inlineStr">
         <x:is>
-          <x:t>289.5178</x:t>
+          <x:t>291.0154</x:t>
         </x:is>
       </x:c>
       <x:c r="D783" t="inlineStr">
         <x:is>
-          <x:t>132.2874</x:t>
+          <x:t>132.5967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="784">
       <x:c r="A784" s="2" t="n">
-        <x:v/>
+        <x:v>44935</x:v>
       </x:c>
       <x:c r="B784" t="inlineStr">
         <x:is>
-          <x:t>183.8707</x:t>
+          <x:t>184.2231</x:t>
         </x:is>
       </x:c>
       <x:c r="C784" t="inlineStr">
         <x:is>
-          <x:t>289.7906</x:t>
+          <x:t>290.8526</x:t>
         </x:is>
       </x:c>
       <x:c r="D784" t="inlineStr">
         <x:is>
-          <x:t>132.4043</x:t>
+          <x:t>132.5676</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="785">
       <x:c r="A785" s="2" t="n">
-        <x:v>45238</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B785" t="inlineStr">
         <x:is>
-          <x:t>183.3569</x:t>
+          <x:t>184.1993</x:t>
         </x:is>
       </x:c>
       <x:c r="C785" t="inlineStr">
         <x:is>
-          <x:t>289.4373</x:t>
+          <x:t>290.7053</x:t>
         </x:is>
       </x:c>
       <x:c r="D785" t="inlineStr">
         <x:is>
-          <x:t>132.4481</x:t>
+          <x:t>132.5639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="786">
       <x:c r="A786" s="2" t="n">
-        <x:v>45207</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B786" t="inlineStr">
         <x:is>
-          <x:t>184.0215</x:t>
+          <x:t>184.3871</x:t>
         </x:is>
       </x:c>
       <x:c r="C786" t="inlineStr">
         <x:is>
-          <x:t>290.2212</x:t>
+          <x:t>290.9586</x:t>
         </x:is>
       </x:c>
       <x:c r="D786" t="inlineStr">
         <x:is>
-          <x:t>132.5001</x:t>
+          <x:t>132.5199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="787">
       <x:c r="A787" s="2" t="n">
-        <x:v>45177</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B787" t="inlineStr">
         <x:is>
-          <x:t>183.8828</x:t>
+          <x:t>184.3386</x:t>
         </x:is>
       </x:c>
       <x:c r="C787" t="inlineStr">
         <x:is>
-          <x:t>289.9570</x:t>
+          <x:t>290.9176</x:t>
         </x:is>
       </x:c>
       <x:c r="D787" t="inlineStr">
         <x:is>
-          <x:t>132.4965</x:t>
+          <x:t>132.5230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="788">
       <x:c r="A788" s="2" t="n">
-        <x:v>45146</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B788" t="inlineStr">
         <x:is>
-          <x:t>183.9134</x:t>
+          <x:t>183.8981</x:t>
         </x:is>
       </x:c>
       <x:c r="C788" t="inlineStr">
         <x:is>
-          <x:t>290.0420</x:t>
+          <x:t>290.2961</x:t>
         </x:is>
       </x:c>
       <x:c r="D788" t="inlineStr">
         <x:is>
-          <x:t>132.4774</x:t>
+          <x:t>132.4457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="789">
       <x:c r="A789" s="2" t="n">
-        <x:v>45115</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B789" t="inlineStr">
         <x:is>
-          <x:t>184.1179</x:t>
+          <x:t>183.6036</x:t>
         </x:is>
       </x:c>
       <x:c r="C789" t="inlineStr">
         <x:is>
-          <x:t>290.2326</x:t>
+          <x:t>289.7422</x:t>
         </x:is>
       </x:c>
       <x:c r="D789" t="inlineStr">
         <x:is>
-          <x:t>132.4106</x:t>
+          <x:t>132.4274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="790">
       <x:c r="A790" s="2" t="n">
-        <x:v>45024</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B790" t="inlineStr">
         <x:is>
-          <x:t>183.8181</x:t>
+          <x:t>183.4189</x:t>
         </x:is>
       </x:c>
       <x:c r="C790" t="inlineStr">
         <x:is>
-          <x:t>289.8046</x:t>
+          <x:t>289.4852</x:t>
         </x:is>
       </x:c>
       <x:c r="D790" t="inlineStr">
         <x:is>
-          <x:t>132.4222</x:t>
+          <x:t>132.4602</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="791">
       <x:c r="A791" s="2" t="n">
-        <x:v>44993</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B791" t="inlineStr">
         <x:is>
-          <x:t>183.5050</x:t>
+          <x:t>183.0349</x:t>
         </x:is>
       </x:c>
       <x:c r="C791" t="inlineStr">
         <x:is>
-          <x:t>289.2883</x:t>
+          <x:t>288.9232</x:t>
         </x:is>
       </x:c>
       <x:c r="D791" t="inlineStr">
         <x:is>
-          <x:t>132.4001</x:t>
+          <x:t>132.4240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="792">
       <x:c r="A792" s="2" t="n">
-        <x:v>44965</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B792" t="inlineStr">
         <x:is>
-          <x:t>183.6927</x:t>
+          <x:t>183.0358</x:t>
         </x:is>
       </x:c>
       <x:c r="C792" t="inlineStr">
         <x:is>
-          <x:t>289.5699</x:t>
+          <x:t>288.8005</x:t>
         </x:is>
       </x:c>
       <x:c r="D792" t="inlineStr">
         <x:is>
-          <x:t>132.4837</x:t>
+          <x:t>132.2429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="793">
       <x:c r="A793" s="2" t="n">
-        <x:v>44934</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B793" t="inlineStr">
         <x:is>
-          <x:t>183.8552</x:t>
+          <x:t>183.1666</x:t>
         </x:is>
       </x:c>
       <x:c r="C793" t="inlineStr">
         <x:is>
-          <x:t>289.9397</x:t>
+          <x:t>288.9150</x:t>
         </x:is>
       </x:c>
       <x:c r="D793" t="inlineStr">
         <x:is>
-          <x:t>132.4679</x:t>
+          <x:t>132.2259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="794">
       <x:c r="A794" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B794" t="inlineStr">
         <x:is>
-          <x:t>183.7532</x:t>
+          <x:t>183.2588</x:t>
         </x:is>
       </x:c>
       <x:c r="C794" t="inlineStr">
         <x:is>
-          <x:t>289.9918</x:t>
+          <x:t>288.8890</x:t>
         </x:is>
       </x:c>
       <x:c r="D794" t="inlineStr">
         <x:is>
-          <x:t>132.5056</x:t>
+          <x:t>132.2504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="795">
       <x:c r="A795" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B795" t="inlineStr">
         <x:is>
-          <x:t>183.6524</x:t>
+          <x:t>183.2641</x:t>
         </x:is>
       </x:c>
       <x:c r="C795" t="inlineStr">
         <x:is>
-          <x:t>289.6330</x:t>
+          <x:t>288.8455</x:t>
         </x:is>
       </x:c>
       <x:c r="D795" t="inlineStr">
         <x:is>
-          <x:t>132.4547</x:t>
+          <x:t>132.2011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="796">
       <x:c r="A796" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B796" t="inlineStr">
         <x:is>
-          <x:t>183.5807</x:t>
+          <x:t>183.5020</x:t>
         </x:is>
       </x:c>
       <x:c r="C796" t="inlineStr">
         <x:is>
-          <x:t>289.5931</x:t>
+          <x:t>289.1401</x:t>
         </x:is>
       </x:c>
       <x:c r="D796" t="inlineStr">
         <x:is>
-          <x:t>132.4564</x:t>
+          <x:t>132.2657</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="797">
       <x:c r="A797" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B797" t="inlineStr">
         <x:is>
-          <x:t>183.3840</x:t>
+          <x:t>183.6426</x:t>
         </x:is>
       </x:c>
       <x:c r="C797" t="inlineStr">
         <x:is>
-          <x:t>289.3813</x:t>
+          <x:t>289.5178</x:t>
         </x:is>
       </x:c>
       <x:c r="D797" t="inlineStr">
         <x:is>
-          <x:t>132.4476</x:t>
+          <x:t>132.2874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="798">
       <x:c r="A798" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B798" t="inlineStr">
         <x:is>
-          <x:t>183.4391</x:t>
+          <x:t>183.8707</x:t>
         </x:is>
       </x:c>
       <x:c r="C798" t="inlineStr">
         <x:is>
-          <x:t>289.3575</x:t>
+          <x:t>289.7906</x:t>
         </x:is>
       </x:c>
       <x:c r="D798" t="inlineStr">
         <x:is>
-          <x:t>132.4580</x:t>
+          <x:t>132.4043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="799">
       <x:c r="A799" s="2" t="n">
-        <x:v/>
+        <x:v>45238</x:v>
       </x:c>
       <x:c r="B799" t="inlineStr">
         <x:is>
-          <x:t>183.2579</x:t>
+          <x:t>183.3569</x:t>
         </x:is>
       </x:c>
       <x:c r="C799" t="inlineStr">
         <x:is>
-          <x:t>289.1446</x:t>
+          <x:t>289.4373</x:t>
         </x:is>
       </x:c>
       <x:c r="D799" t="inlineStr">
         <x:is>
-          <x:t>132.4474</x:t>
+          <x:t>132.4481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="800">
       <x:c r="A800" s="2" t="n">
-        <x:v/>
+        <x:v>45207</x:v>
       </x:c>
       <x:c r="B800" t="inlineStr">
         <x:is>
-          <x:t>182.8454</x:t>
+          <x:t>184.0215</x:t>
         </x:is>
       </x:c>
       <x:c r="C800" t="inlineStr">
         <x:is>
-          <x:t>288.6013</x:t>
+          <x:t>290.2212</x:t>
         </x:is>
       </x:c>
       <x:c r="D800" t="inlineStr">
         <x:is>
-          <x:t>132.3781</x:t>
+          <x:t>132.5001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="801">
       <x:c r="A801" s="2" t="n">
-        <x:v/>
+        <x:v>45177</x:v>
       </x:c>
       <x:c r="B801" t="inlineStr">
         <x:is>
-          <x:t>182.6869</x:t>
+          <x:t>183.8828</x:t>
         </x:is>
       </x:c>
       <x:c r="C801" t="inlineStr">
         <x:is>
-          <x:t>288.3738</x:t>
+          <x:t>289.9570</x:t>
         </x:is>
       </x:c>
       <x:c r="D801" t="inlineStr">
         <x:is>
-          <x:t>132.3894</x:t>
+          <x:t>132.4965</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="802">
       <x:c r="A802" s="2" t="n">
-        <x:v/>
+        <x:v>45146</x:v>
       </x:c>
       <x:c r="B802" t="inlineStr">
         <x:is>
-          <x:t>182.7930</x:t>
+          <x:t>183.9134</x:t>
         </x:is>
       </x:c>
       <x:c r="C802" t="inlineStr">
         <x:is>
-          <x:t>288.4881</x:t>
+          <x:t>290.0420</x:t>
         </x:is>
       </x:c>
       <x:c r="D802" t="inlineStr">
         <x:is>
-          <x:t>132.4417</x:t>
+          <x:t>132.4774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="803">
       <x:c r="A803" s="2" t="n">
-        <x:v/>
+        <x:v>45115</x:v>
       </x:c>
       <x:c r="B803" t="inlineStr">
         <x:is>
-          <x:t>182.4130</x:t>
+          <x:t>184.1179</x:t>
         </x:is>
       </x:c>
       <x:c r="C803" t="inlineStr">
         <x:is>
-          <x:t>287.9834</x:t>
+          <x:t>290.2326</x:t>
         </x:is>
       </x:c>
       <x:c r="D803" t="inlineStr">
         <x:is>
-          <x:t>132.3897</x:t>
+          <x:t>132.4106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="804">
       <x:c r="A804" s="2" t="n">
-        <x:v/>
+        <x:v>45024</x:v>
       </x:c>
       <x:c r="B804" t="inlineStr">
         <x:is>
-          <x:t>181.8685</x:t>
+          <x:t>183.8181</x:t>
         </x:is>
       </x:c>
       <x:c r="C804" t="inlineStr">
         <x:is>
-          <x:t>287.2559</x:t>
+          <x:t>289.8046</x:t>
         </x:is>
       </x:c>
       <x:c r="D804" t="inlineStr">
         <x:is>
-          <x:t>132.2804</x:t>
+          <x:t>132.4222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="805">
       <x:c r="A805" s="2" t="n">
-        <x:v/>
+        <x:v>44993</x:v>
       </x:c>
       <x:c r="B805" t="inlineStr">
         <x:is>
-          <x:t>181.8138</x:t>
+          <x:t>183.5050</x:t>
         </x:is>
       </x:c>
       <x:c r="C805" t="inlineStr">
         <x:is>
-          <x:t>287.2417</x:t>
+          <x:t>289.2883</x:t>
         </x:is>
       </x:c>
       <x:c r="D805" t="inlineStr">
         <x:is>
-          <x:t>132.2664</x:t>
+          <x:t>132.4001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="806">
       <x:c r="A806" s="2" t="n">
-        <x:v/>
+        <x:v>44965</x:v>
       </x:c>
       <x:c r="B806" t="inlineStr">
         <x:is>
-          <x:t>181.9322</x:t>
+          <x:t>183.6927</x:t>
         </x:is>
       </x:c>
       <x:c r="C806" t="inlineStr">
         <x:is>
-          <x:t>287.7105</x:t>
+          <x:t>289.5699</x:t>
         </x:is>
       </x:c>
       <x:c r="D806" t="inlineStr">
         <x:is>
-          <x:t>132.3218</x:t>
+          <x:t>132.4837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="807">
       <x:c r="A807" s="2" t="n">
-        <x:v>45267</x:v>
+        <x:v>44934</x:v>
       </x:c>
       <x:c r="B807" t="inlineStr">
         <x:is>
-          <x:t>181.6086</x:t>
+          <x:t>183.8552</x:t>
         </x:is>
       </x:c>
       <x:c r="C807" t="inlineStr">
         <x:is>
-          <x:t>287.3133</x:t>
+          <x:t>289.9397</x:t>
         </x:is>
       </x:c>
       <x:c r="D807" t="inlineStr">
         <x:is>
-          <x:t>132.1455</x:t>
+          <x:t>132.4679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="808">
       <x:c r="A808" s="2" t="n">
-        <x:v>45237</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B808" t="inlineStr">
         <x:is>
-          <x:t>180.9765</x:t>
+          <x:t>183.7532</x:t>
         </x:is>
       </x:c>
       <x:c r="C808" t="inlineStr">
         <x:is>
-          <x:t>286.6902</x:t>
+          <x:t>289.9918</x:t>
         </x:is>
       </x:c>
       <x:c r="D808" t="inlineStr">
         <x:is>
-          <x:t>132.0714</x:t>
+          <x:t>132.5056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="809">
       <x:c r="A809" s="2" t="n">
-        <x:v>45206</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B809" t="inlineStr">
         <x:is>
-          <x:t>180.8147</x:t>
+          <x:t>183.6524</x:t>
         </x:is>
       </x:c>
       <x:c r="C809" t="inlineStr">
         <x:is>
-          <x:t>286.7532</x:t>
+          <x:t>289.6330</x:t>
         </x:is>
       </x:c>
       <x:c r="D809" t="inlineStr">
         <x:is>
-          <x:t>132.0425</x:t>
+          <x:t>132.4547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="810">
       <x:c r="A810" s="2" t="n">
-        <x:v>45114</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B810" t="inlineStr">
         <x:is>
-          <x:t>180.4090</x:t>
+          <x:t>183.5807</x:t>
         </x:is>
       </x:c>
       <x:c r="C810" t="inlineStr">
         <x:is>
-          <x:t>286.5326</x:t>
+          <x:t>289.5931</x:t>
         </x:is>
       </x:c>
       <x:c r="D810" t="inlineStr">
         <x:is>
-          <x:t>132.0290</x:t>
+          <x:t>132.4564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="811">
       <x:c r="A811" s="2" t="n">
-        <x:v>45084</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B811" t="inlineStr">
         <x:is>
-          <x:t>180.2036</x:t>
+          <x:t>183.3840</x:t>
         </x:is>
       </x:c>
       <x:c r="C811" t="inlineStr">
         <x:is>
-          <x:t>286.4824</x:t>
+          <x:t>289.3813</x:t>
         </x:is>
       </x:c>
       <x:c r="D811" t="inlineStr">
         <x:is>
-          <x:t>132.0816</x:t>
+          <x:t>132.4476</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="812">
       <x:c r="A812" s="2" t="n">
-        <x:v>45053</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B812" t="inlineStr">
         <x:is>
-          <x:t>180.7448</x:t>
+          <x:t>183.4391</x:t>
         </x:is>
       </x:c>
       <x:c r="C812" t="inlineStr">
         <x:is>
-          <x:t>287.1880</x:t>
+          <x:t>289.3575</x:t>
         </x:is>
       </x:c>
       <x:c r="D812" t="inlineStr">
         <x:is>
-          <x:t>132.2830</x:t>
+          <x:t>132.4580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="813">
       <x:c r="A813" s="2" t="n">
-        <x:v>45023</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B813" t="inlineStr">
         <x:is>
-          <x:t>180.8005</x:t>
+          <x:t>183.2579</x:t>
         </x:is>
       </x:c>
       <x:c r="C813" t="inlineStr">
         <x:is>
-          <x:t>287.2735</x:t>
+          <x:t>289.1446</x:t>
         </x:is>
       </x:c>
       <x:c r="D813" t="inlineStr">
         <x:is>
-          <x:t>132.2682</x:t>
+          <x:t>132.4474</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="814">
       <x:c r="A814" s="2" t="n">
-        <x:v>44992</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B814" t="inlineStr">
         <x:is>
-          <x:t>180.6748</x:t>
+          <x:t>182.8454</x:t>
         </x:is>
       </x:c>
       <x:c r="C814" t="inlineStr">
         <x:is>
-          <x:t>287.2727</x:t>
+          <x:t>288.6013</x:t>
         </x:is>
       </x:c>
       <x:c r="D814" t="inlineStr">
         <x:is>
-          <x:t>132.2719</x:t>
+          <x:t>132.3781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="815">
       <x:c r="A815" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B815" t="inlineStr">
         <x:is>
-          <x:t>180.5831</x:t>
+          <x:t>182.6869</x:t>
         </x:is>
       </x:c>
       <x:c r="C815" t="inlineStr">
         <x:is>
-          <x:t>287.0370</x:t>
+          <x:t>288.3738</x:t>
         </x:is>
       </x:c>
       <x:c r="D815" t="inlineStr">
         <x:is>
-          <x:t>132.2325</x:t>
+          <x:t>132.3894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="816">
       <x:c r="A816" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B816" t="inlineStr">
         <x:is>
-          <x:t>180.1370</x:t>
+          <x:t>182.7930</x:t>
         </x:is>
       </x:c>
       <x:c r="C816" t="inlineStr">
         <x:is>
-          <x:t>286.5544</x:t>
+          <x:t>288.4881</x:t>
         </x:is>
       </x:c>
       <x:c r="D816" t="inlineStr">
         <x:is>
-          <x:t>132.2211</x:t>
+          <x:t>132.4417</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="817">
       <x:c r="A817" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B817" t="inlineStr">
         <x:is>
-          <x:t>180.0700</x:t>
+          <x:t>182.4130</x:t>
         </x:is>
       </x:c>
       <x:c r="C817" t="inlineStr">
         <x:is>
-          <x:t>286.3512</x:t>
+          <x:t>287.9834</x:t>
         </x:is>
       </x:c>
       <x:c r="D817" t="inlineStr">
         <x:is>
-          <x:t>132.2714</x:t>
+          <x:t>132.3897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="818">
       <x:c r="A818" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B818" t="inlineStr">
         <x:is>
-          <x:t>180.0676</x:t>
+          <x:t>181.8685</x:t>
         </x:is>
       </x:c>
       <x:c r="C818" t="inlineStr">
         <x:is>
-          <x:t>286.4868</x:t>
+          <x:t>287.2559</x:t>
         </x:is>
       </x:c>
       <x:c r="D818" t="inlineStr">
         <x:is>
-          <x:t>132.2501</x:t>
+          <x:t>132.2804</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="819">
       <x:c r="A819" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B819" t="inlineStr">
         <x:is>
-          <x:t>179.8897</x:t>
+          <x:t>181.8138</x:t>
         </x:is>
       </x:c>
       <x:c r="C819" t="inlineStr">
         <x:is>
-          <x:t>286.3560</x:t>
+          <x:t>287.2417</x:t>
         </x:is>
       </x:c>
       <x:c r="D819" t="inlineStr">
         <x:is>
-          <x:t>132.2725</x:t>
+          <x:t>132.2664</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="820">
       <x:c r="A820" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B820" t="inlineStr">
         <x:is>
-          <x:t>179.5591</x:t>
+          <x:t>181.9322</x:t>
         </x:is>
       </x:c>
       <x:c r="C820" t="inlineStr">
         <x:is>
-          <x:t>285.8154</x:t>
+          <x:t>287.7105</x:t>
         </x:is>
       </x:c>
       <x:c r="D820" t="inlineStr">
         <x:is>
-          <x:t>132.2683</x:t>
+          <x:t>132.3218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="821">
       <x:c r="A821" s="2" t="n">
-        <x:v/>
+        <x:v>45267</x:v>
       </x:c>
       <x:c r="B821" t="inlineStr">
         <x:is>
-          <x:t>179.5507</x:t>
+          <x:t>181.6086</x:t>
         </x:is>
       </x:c>
       <x:c r="C821" t="inlineStr">
         <x:is>
-          <x:t>286.0225</x:t>
+          <x:t>287.3133</x:t>
         </x:is>
       </x:c>
       <x:c r="D821" t="inlineStr">
         <x:is>
-          <x:t>132.1971</x:t>
+          <x:t>132.1455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="822">
       <x:c r="A822" s="2" t="n">
-        <x:v/>
+        <x:v>45237</x:v>
       </x:c>
       <x:c r="B822" t="inlineStr">
         <x:is>
-          <x:t>179.5084</x:t>
+          <x:t>180.9765</x:t>
         </x:is>
       </x:c>
       <x:c r="C822" t="inlineStr">
         <x:is>
-          <x:t>285.9092</x:t>
+          <x:t>286.6902</x:t>
         </x:is>
       </x:c>
       <x:c r="D822" t="inlineStr">
         <x:is>
-          <x:t>132.1916</x:t>
+          <x:t>132.0714</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="823">
       <x:c r="A823" s="2" t="n">
-        <x:v/>
+        <x:v>45206</x:v>
       </x:c>
       <x:c r="B823" t="inlineStr">
         <x:is>
-          <x:t>179.6150</x:t>
+          <x:t>180.8147</x:t>
         </x:is>
       </x:c>
       <x:c r="C823" t="inlineStr">
         <x:is>
-          <x:t>286.0900</x:t>
+          <x:t>286.7532</x:t>
         </x:is>
       </x:c>
       <x:c r="D823" t="inlineStr">
         <x:is>
-          <x:t>132.1917</x:t>
+          <x:t>132.0425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="824">
       <x:c r="A824" s="2" t="n">
-        <x:v/>
+        <x:v>45114</x:v>
       </x:c>
       <x:c r="B824" t="inlineStr">
         <x:is>
-          <x:t>179.1889</x:t>
+          <x:t>180.4090</x:t>
         </x:is>
       </x:c>
       <x:c r="C824" t="inlineStr">
         <x:is>
-          <x:t>285.5159</x:t>
+          <x:t>286.5326</x:t>
         </x:is>
       </x:c>
       <x:c r="D824" t="inlineStr">
         <x:is>
-          <x:t>132.0712</x:t>
+          <x:t>132.0290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="825">
       <x:c r="A825" s="2" t="n">
-        <x:v/>
+        <x:v>45084</x:v>
       </x:c>
       <x:c r="B825" t="inlineStr">
         <x:is>
-          <x:t>179.3463</x:t>
+          <x:t>180.2036</x:t>
         </x:is>
       </x:c>
       <x:c r="C825" t="inlineStr">
         <x:is>
-          <x:t>285.7800</x:t>
+          <x:t>286.4824</x:t>
         </x:is>
       </x:c>
       <x:c r="D825" t="inlineStr">
         <x:is>
-          <x:t>132.0969</x:t>
+          <x:t>132.0816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="826">
       <x:c r="A826" s="2" t="n">
-        <x:v/>
+        <x:v>45053</x:v>
       </x:c>
       <x:c r="B826" t="inlineStr">
         <x:is>
-          <x:t>179.2217</x:t>
+          <x:t>180.7448</x:t>
         </x:is>
       </x:c>
       <x:c r="C826" t="inlineStr">
         <x:is>
-          <x:t>285.5650</x:t>
+          <x:t>287.1880</x:t>
         </x:is>
       </x:c>
       <x:c r="D826" t="inlineStr">
         <x:is>
-          <x:t>132.1031</x:t>
+          <x:t>132.2830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="827">
       <x:c r="A827" s="2" t="n">
-        <x:v/>
+        <x:v>45023</x:v>
       </x:c>
       <x:c r="B827" t="inlineStr">
         <x:is>
-          <x:t>178.9738</x:t>
+          <x:t>180.8005</x:t>
         </x:is>
       </x:c>
       <x:c r="C827" t="inlineStr">
         <x:is>
-          <x:t>285.2917</x:t>
+          <x:t>287.2735</x:t>
         </x:is>
       </x:c>
       <x:c r="D827" t="inlineStr">
         <x:is>
-          <x:t>132.0777</x:t>
+          <x:t>132.2682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="828">
       <x:c r="A828" s="2" t="n">
-        <x:v/>
+        <x:v>44992</x:v>
       </x:c>
       <x:c r="B828" t="inlineStr">
         <x:is>
-          <x:t>178.9319</x:t>
+          <x:t>180.6748</x:t>
         </x:is>
       </x:c>
       <x:c r="C828" t="inlineStr">
         <x:is>
-          <x:t>285.3414</x:t>
+          <x:t>287.2727</x:t>
         </x:is>
       </x:c>
       <x:c r="D828" t="inlineStr">
         <x:is>
-          <x:t>132.0762</x:t>
+          <x:t>132.2719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="829">
       <x:c r="A829" s="2" t="n">
-        <x:v>45266</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B829" t="inlineStr">
         <x:is>
-          <x:t>178.5332</x:t>
+          <x:t>180.5831</x:t>
         </x:is>
       </x:c>
       <x:c r="C829" t="inlineStr">
         <x:is>
-          <x:t>284.7968</x:t>
+          <x:t>287.0370</x:t>
         </x:is>
       </x:c>
       <x:c r="D829" t="inlineStr">
         <x:is>
-          <x:t>132.0569</x:t>
+          <x:t>132.2325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="830">
       <x:c r="A830" s="2" t="n">
-        <x:v>45175</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B830" t="inlineStr">
         <x:is>
-          <x:t>178.2577</x:t>
+          <x:t>180.1370</x:t>
         </x:is>
       </x:c>
       <x:c r="C830" t="inlineStr">
         <x:is>
-          <x:t>284.5316</x:t>
+          <x:t>286.5544</x:t>
         </x:is>
       </x:c>
       <x:c r="D830" t="inlineStr">
         <x:is>
-          <x:t>132.0167</x:t>
+          <x:t>132.2211</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="831">
       <x:c r="A831" s="2" t="n">
-        <x:v>45144</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B831" t="inlineStr">
         <x:is>
-          <x:t>178.0167</x:t>
+          <x:t>180.0700</x:t>
         </x:is>
       </x:c>
       <x:c r="C831" t="inlineStr">
         <x:is>
-          <x:t>284.3648</x:t>
+          <x:t>286.3512</x:t>
         </x:is>
       </x:c>
       <x:c r="D831" t="inlineStr">
         <x:is>
-          <x:t>132.0231</x:t>
+          <x:t>132.2714</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="832">
       <x:c r="A832" s="2" t="n">
-        <x:v>45113</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B832" t="inlineStr">
         <x:is>
-          <x:t>178.0615</x:t>
+          <x:t>180.0676</x:t>
         </x:is>
       </x:c>
       <x:c r="C832" t="inlineStr">
         <x:is>
-          <x:t>284.4485</x:t>
+          <x:t>286.4868</x:t>
         </x:is>
       </x:c>
       <x:c r="D832" t="inlineStr">
         <x:is>
-          <x:t>132.0107</x:t>
+          <x:t>132.2501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="833">
       <x:c r="A833" s="2" t="n">
-        <x:v>45083</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B833" t="inlineStr">
         <x:is>
-          <x:t>178.0452</x:t>
+          <x:t>179.8897</x:t>
         </x:is>
       </x:c>
       <x:c r="C833" t="inlineStr">
         <x:is>
-          <x:t>284.4358</x:t>
+          <x:t>286.3560</x:t>
         </x:is>
       </x:c>
       <x:c r="D833" t="inlineStr">
         <x:is>
-          <x:t>132.0328</x:t>
+          <x:t>132.2725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="834">
       <x:c r="A834" s="2" t="n">
-        <x:v>45052</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B834" t="inlineStr">
         <x:is>
-          <x:t>177.7140</x:t>
+          <x:t>179.5591</x:t>
         </x:is>
       </x:c>
       <x:c r="C834" t="inlineStr">
         <x:is>
-          <x:t>283.9778</x:t>
+          <x:t>285.8154</x:t>
         </x:is>
       </x:c>
       <x:c r="D834" t="inlineStr">
         <x:is>
-          <x:t>131.9759</x:t>
+          <x:t>132.2683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="835">
       <x:c r="A835" s="2" t="n">
-        <x:v>44963</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B835" t="inlineStr">
         <x:is>
-          <x:t>178.0200</x:t>
+          <x:t>179.5507</x:t>
         </x:is>
       </x:c>
       <x:c r="C835" t="inlineStr">
         <x:is>
-          <x:t>284.1802</x:t>
+          <x:t>286.0225</x:t>
         </x:is>
       </x:c>
       <x:c r="D835" t="inlineStr">
         <x:is>
-          <x:t>131.9998</x:t>
+          <x:t>132.1971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="836">
       <x:c r="A836" s="2" t="n">
-        <x:v>44932</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B836" t="inlineStr">
         <x:is>
-          <x:t>177.4650</x:t>
+          <x:t>179.5084</x:t>
         </x:is>
       </x:c>
       <x:c r="C836" t="inlineStr">
         <x:is>
-          <x:t>283.5814</x:t>
+          <x:t>285.9092</x:t>
         </x:is>
       </x:c>
       <x:c r="D836" t="inlineStr">
         <x:is>
-          <x:t>132.0123</x:t>
+          <x:t>132.1916</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="837">
       <x:c r="A837" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B837" t="inlineStr">
         <x:is>
-          <x:t>176.8087</x:t>
+          <x:t>179.6150</x:t>
         </x:is>
       </x:c>
       <x:c r="C837" t="inlineStr">
         <x:is>
-          <x:t>282.7528</x:t>
+          <x:t>286.0900</x:t>
         </x:is>
       </x:c>
       <x:c r="D837" t="inlineStr">
         <x:is>
-          <x:t>131.9348</x:t>
+          <x:t>132.1917</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="838">
       <x:c r="A838" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B838" t="inlineStr">
         <x:is>
-          <x:t>177.0752</x:t>
+          <x:t>179.1889</x:t>
         </x:is>
       </x:c>
       <x:c r="C838" t="inlineStr">
         <x:is>
-          <x:t>283.1366</x:t>
+          <x:t>285.5159</x:t>
         </x:is>
       </x:c>
       <x:c r="D838" t="inlineStr">
         <x:is>
-          <x:t>131.8771</x:t>
+          <x:t>132.0712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="839">
       <x:c r="A839" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B839" t="inlineStr">
         <x:is>
-          <x:t>176.9837</x:t>
+          <x:t>179.3463</x:t>
         </x:is>
       </x:c>
       <x:c r="C839" t="inlineStr">
         <x:is>
-          <x:t>282.9366</x:t>
+          <x:t>285.7800</x:t>
         </x:is>
       </x:c>
       <x:c r="D839" t="inlineStr">
         <x:is>
-          <x:t>131.7842</x:t>
+          <x:t>132.0969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="840">
       <x:c r="A840" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B840" t="inlineStr">
         <x:is>
-          <x:t>176.9052</x:t>
+          <x:t>179.2217</x:t>
         </x:is>
       </x:c>
       <x:c r="C840" t="inlineStr">
         <x:is>
-          <x:t>282.8462</x:t>
+          <x:t>285.5650</x:t>
         </x:is>
       </x:c>
       <x:c r="D840" t="inlineStr">
         <x:is>
-          <x:t>131.7550</x:t>
+          <x:t>132.1031</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="841">
       <x:c r="A841" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B841" t="inlineStr">
         <x:is>
-          <x:t>176.5210</x:t>
+          <x:t>178.9738</x:t>
         </x:is>
       </x:c>
       <x:c r="C841" t="inlineStr">
         <x:is>
-          <x:t>282.2334</x:t>
+          <x:t>285.2917</x:t>
         </x:is>
       </x:c>
       <x:c r="D841" t="inlineStr">
         <x:is>
-          <x:t>131.7798</x:t>
+          <x:t>132.0777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="842">
       <x:c r="A842" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B842" t="inlineStr">
         <x:is>
-          <x:t>176.4115</x:t>
+          <x:t>178.9319</x:t>
         </x:is>
       </x:c>
       <x:c r="C842" t="inlineStr">
         <x:is>
-          <x:t>282.2028</x:t>
+          <x:t>285.3414</x:t>
         </x:is>
       </x:c>
       <x:c r="D842" t="inlineStr">
         <x:is>
-          <x:t>131.8132</x:t>
+          <x:t>132.0762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="843">
       <x:c r="A843" s="2" t="n">
-        <x:v/>
+        <x:v>45266</x:v>
       </x:c>
       <x:c r="B843" t="inlineStr">
         <x:is>
-          <x:t>176.8197</x:t>
+          <x:t>178.5332</x:t>
         </x:is>
       </x:c>
       <x:c r="C843" t="inlineStr">
         <x:is>
-          <x:t>282.6161</x:t>
+          <x:t>284.7968</x:t>
         </x:is>
       </x:c>
       <x:c r="D843" t="inlineStr">
         <x:is>
-          <x:t>131.8253</x:t>
+          <x:t>132.0569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="844">
       <x:c r="A844" s="2" t="n">
-        <x:v/>
+        <x:v>45175</x:v>
       </x:c>
       <x:c r="B844" t="inlineStr">
         <x:is>
-          <x:t>177.1767</x:t>
+          <x:t>178.2577</x:t>
         </x:is>
       </x:c>
       <x:c r="C844" t="inlineStr">
         <x:is>
-          <x:t>283.0053</x:t>
+          <x:t>284.5316</x:t>
         </x:is>
       </x:c>
       <x:c r="D844" t="inlineStr">
         <x:is>
-          <x:t>131.8310</x:t>
+          <x:t>132.0167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="845">
       <x:c r="A845" s="2" t="n">
-        <x:v/>
+        <x:v>45144</x:v>
       </x:c>
       <x:c r="B845" t="inlineStr">
         <x:is>
-          <x:t>177.1812</x:t>
+          <x:t>178.0167</x:t>
         </x:is>
       </x:c>
       <x:c r="C845" t="inlineStr">
         <x:is>
-          <x:t>282.8511</x:t>
+          <x:t>284.3648</x:t>
         </x:is>
       </x:c>
       <x:c r="D845" t="inlineStr">
         <x:is>
-          <x:t>131.8221</x:t>
+          <x:t>132.0231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="846">
       <x:c r="A846" s="2" t="n">
-        <x:v/>
+        <x:v>45113</x:v>
       </x:c>
       <x:c r="B846" t="inlineStr">
         <x:is>
-          <x:t>177.0320</x:t>
+          <x:t>178.0615</x:t>
         </x:is>
       </x:c>
       <x:c r="C846" t="inlineStr">
         <x:is>
-          <x:t>282.6703</x:t>
+          <x:t>284.4485</x:t>
         </x:is>
       </x:c>
       <x:c r="D846" t="inlineStr">
         <x:is>
-          <x:t>131.8609</x:t>
+          <x:t>132.0107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="847">
       <x:c r="A847" s="2" t="n">
-        <x:v/>
+        <x:v>45083</x:v>
       </x:c>
       <x:c r="B847" t="inlineStr">
         <x:is>
-          <x:t>176.6330</x:t>
+          <x:t>178.0452</x:t>
         </x:is>
       </x:c>
       <x:c r="C847" t="inlineStr">
         <x:is>
-          <x:t>282.1423</x:t>
+          <x:t>284.4358</x:t>
         </x:is>
       </x:c>
       <x:c r="D847" t="inlineStr">
         <x:is>
-          <x:t>131.9165</x:t>
+          <x:t>132.0328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="848">
       <x:c r="A848" s="2" t="n">
-        <x:v/>
+        <x:v>45052</x:v>
       </x:c>
       <x:c r="B848" t="inlineStr">
         <x:is>
-          <x:t>176.4890</x:t>
+          <x:t>177.7140</x:t>
         </x:is>
       </x:c>
       <x:c r="C848" t="inlineStr">
         <x:is>
-          <x:t>282.0440</x:t>
+          <x:t>283.9778</x:t>
         </x:is>
       </x:c>
       <x:c r="D848" t="inlineStr">
         <x:is>
-          <x:t>131.9281</x:t>
+          <x:t>131.9759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="849">
       <x:c r="A849" s="2" t="n">
-        <x:v/>
+        <x:v>44963</x:v>
       </x:c>
       <x:c r="B849" t="inlineStr">
         <x:is>
-          <x:t>176.6167</x:t>
+          <x:t>178.0200</x:t>
         </x:is>
       </x:c>
       <x:c r="C849" t="inlineStr">
         <x:is>
-          <x:t>282.1390</x:t>
+          <x:t>284.1802</x:t>
         </x:is>
       </x:c>
       <x:c r="D849" t="inlineStr">
         <x:is>
-          <x:t>131.9144</x:t>
+          <x:t>131.9998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="850">
       <x:c r="A850" s="2" t="n">
-        <x:v>45265</x:v>
+        <x:v>44932</x:v>
       </x:c>
       <x:c r="B850" t="inlineStr">
         <x:is>
-          <x:t>176.2133</x:t>
+          <x:t>177.4650</x:t>
         </x:is>
       </x:c>
       <x:c r="C850" t="inlineStr">
         <x:is>
-          <x:t>281.6787</x:t>
+          <x:t>283.5814</x:t>
         </x:is>
       </x:c>
       <x:c r="D850" t="inlineStr">
         <x:is>
-          <x:t>131.8822</x:t>
+          <x:t>132.0123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="851">
       <x:c r="A851" s="2" t="n">
-        <x:v>45235</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B851" t="inlineStr">
         <x:is>
-          <x:t>176.2206</x:t>
+          <x:t>176.8087</x:t>
         </x:is>
       </x:c>
       <x:c r="C851" t="inlineStr">
         <x:is>
-          <x:t>281.5100</x:t>
+          <x:t>282.7528</x:t>
         </x:is>
       </x:c>
       <x:c r="D851" t="inlineStr">
         <x:is>
-          <x:t>131.9131</x:t>
+          <x:t>131.9348</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="852">
       <x:c r="A852" s="2" t="n">
-        <x:v>45204</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B852" t="inlineStr">
         <x:is>
-          <x:t>175.9770</x:t>
+          <x:t>177.0752</x:t>
         </x:is>
       </x:c>
       <x:c r="C852" t="inlineStr">
         <x:is>
-          <x:t>281.1388</x:t>
+          <x:t>283.1366</x:t>
         </x:is>
       </x:c>
       <x:c r="D852" t="inlineStr">
         <x:is>
-          <x:t>131.8467</x:t>
+          <x:t>131.8771</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="853">
       <x:c r="A853" s="2" t="n">
-        <x:v>45174</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B853" t="inlineStr">
         <x:is>
-          <x:t>175.8141</x:t>
+          <x:t>176.9837</x:t>
         </x:is>
       </x:c>
       <x:c r="C853" t="inlineStr">
         <x:is>
-          <x:t>280.7806</x:t>
+          <x:t>282.9366</x:t>
         </x:is>
       </x:c>
       <x:c r="D853" t="inlineStr">
         <x:is>
-          <x:t>131.7552</x:t>
+          <x:t>131.7842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="854">
       <x:c r="A854" s="2" t="n">
-        <x:v>45143</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B854" t="inlineStr">
         <x:is>
-          <x:t>176.0896</x:t>
+          <x:t>176.9052</x:t>
         </x:is>
       </x:c>
       <x:c r="C854" t="inlineStr">
         <x:is>
-          <x:t>281.0880</x:t>
+          <x:t>282.8462</x:t>
         </x:is>
       </x:c>
       <x:c r="D854" t="inlineStr">
         <x:is>
-          <x:t>131.7376</x:t>
+          <x:t>131.7550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="855">
       <x:c r="A855" s="2" t="n">
-        <x:v>45051</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B855" t="inlineStr">
         <x:is>
-          <x:t>175.8996</x:t>
+          <x:t>176.5210</x:t>
         </x:is>
       </x:c>
       <x:c r="C855" t="inlineStr">
         <x:is>
-          <x:t>280.8341</x:t>
+          <x:t>282.2334</x:t>
         </x:is>
       </x:c>
       <x:c r="D855" t="inlineStr">
         <x:is>
-          <x:t>131.7338</x:t>
+          <x:t>131.7798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="856">
       <x:c r="A856" s="2" t="n">
-        <x:v>45021</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B856" t="inlineStr">
         <x:is>
-          <x:t>175.4651</x:t>
+          <x:t>176.4115</x:t>
         </x:is>
       </x:c>
       <x:c r="C856" t="inlineStr">
         <x:is>
-          <x:t>280.2346</x:t>
+          <x:t>282.2028</x:t>
         </x:is>
       </x:c>
       <x:c r="D856" t="inlineStr">
         <x:is>
-          <x:t>131.7150</x:t>
+          <x:t>131.8132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="857">
       <x:c r="A857" s="2" t="n">
-        <x:v>44990</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B857" t="inlineStr">
         <x:is>
-          <x:t>175.7220</x:t>
+          <x:t>176.8197</x:t>
         </x:is>
       </x:c>
       <x:c r="C857" t="inlineStr">
         <x:is>
-          <x:t>280.5447</x:t>
+          <x:t>282.6161</x:t>
         </x:is>
       </x:c>
       <x:c r="D857" t="inlineStr">
         <x:is>
-          <x:t>131.6877</x:t>
+          <x:t>131.8253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="858">
       <x:c r="A858" s="2" t="n">
-        <x:v>44962</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B858" t="inlineStr">
         <x:is>
-          <x:t>175.5400</x:t>
+          <x:t>177.1767</x:t>
         </x:is>
       </x:c>
       <x:c r="C858" t="inlineStr">
         <x:is>
-          <x:t>280.4775</x:t>
+          <x:t>283.0053</x:t>
         </x:is>
       </x:c>
       <x:c r="D858" t="inlineStr">
         <x:is>
-          <x:t>131.6339</x:t>
+          <x:t>131.8310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="859">
       <x:c r="A859" s="2" t="n">
-        <x:v>44931</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B859" t="inlineStr">
         <x:is>
-          <x:t>175.8070</x:t>
+          <x:t>177.1812</x:t>
         </x:is>
       </x:c>
       <x:c r="C859" t="inlineStr">
         <x:is>
-          <x:t>280.8740</x:t>
+          <x:t>282.8511</x:t>
         </x:is>
       </x:c>
       <x:c r="D859" t="inlineStr">
         <x:is>
-          <x:t>131.5984</x:t>
+          <x:t>131.8221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="860">
       <x:c r="A860" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B860" t="inlineStr">
         <x:is>
-          <x:t>175.7441</x:t>
+          <x:t>177.0320</x:t>
         </x:is>
       </x:c>
       <x:c r="C860" t="inlineStr">
         <x:is>
-          <x:t>280.6670</x:t>
+          <x:t>282.6703</x:t>
         </x:is>
       </x:c>
       <x:c r="D860" t="inlineStr">
         <x:is>
-          <x:t>131.5693</x:t>
+          <x:t>131.8609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="861">
       <x:c r="A861" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B861" t="inlineStr">
         <x:is>
-          <x:t>175.6527</x:t>
+          <x:t>176.6330</x:t>
         </x:is>
       </x:c>
       <x:c r="C861" t="inlineStr">
         <x:is>
-          <x:t>280.4076</x:t>
+          <x:t>282.1423</x:t>
         </x:is>
       </x:c>
       <x:c r="D861" t="inlineStr">
         <x:is>
-          <x:t>131.4826</x:t>
+          <x:t>131.9165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="862">
       <x:c r="A862" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B862" t="inlineStr">
         <x:is>
-          <x:t>175.3433</x:t>
+          <x:t>176.4890</x:t>
         </x:is>
       </x:c>
       <x:c r="C862" t="inlineStr">
         <x:is>
-          <x:t>280.2465</x:t>
+          <x:t>282.0440</x:t>
         </x:is>
       </x:c>
       <x:c r="D862" t="inlineStr">
         <x:is>
-          <x:t>131.5239</x:t>
+          <x:t>131.9281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="863">
       <x:c r="A863" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B863" t="inlineStr">
         <x:is>
-          <x:t>175.3121</x:t>
+          <x:t>176.6167</x:t>
         </x:is>
       </x:c>
       <x:c r="C863" t="inlineStr">
         <x:is>
-          <x:t>280.3266</x:t>
+          <x:t>282.1390</x:t>
         </x:is>
       </x:c>
       <x:c r="D863" t="inlineStr">
         <x:is>
-          <x:t>131.5313</x:t>
+          <x:t>131.9144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="864">
       <x:c r="A864" s="2" t="n">
-        <x:v/>
+        <x:v>45265</x:v>
       </x:c>
       <x:c r="B864" t="inlineStr">
         <x:is>
-          <x:t>175.6326</x:t>
+          <x:t>176.2133</x:t>
         </x:is>
       </x:c>
       <x:c r="C864" t="inlineStr">
         <x:is>
-          <x:t>280.8744</x:t>
+          <x:t>281.6787</x:t>
         </x:is>
       </x:c>
       <x:c r="D864" t="inlineStr">
         <x:is>
-          <x:t>131.4128</x:t>
+          <x:t>131.8822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="865">
       <x:c r="A865" s="2" t="n">
-        <x:v/>
+        <x:v>45235</x:v>
       </x:c>
       <x:c r="B865" t="inlineStr">
         <x:is>
-          <x:t>175.5919</x:t>
+          <x:t>176.2206</x:t>
         </x:is>
       </x:c>
       <x:c r="C865" t="inlineStr">
         <x:is>
-          <x:t>280.8293</x:t>
+          <x:t>281.5100</x:t>
         </x:is>
       </x:c>
       <x:c r="D865" t="inlineStr">
         <x:is>
-          <x:t>131.3806</x:t>
+          <x:t>131.9131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="866">
       <x:c r="A866" s="2" t="n">
-        <x:v/>
+        <x:v>45204</x:v>
       </x:c>
       <x:c r="B866" t="inlineStr">
         <x:is>
-          <x:t>175.6901</x:t>
+          <x:t>175.9770</x:t>
         </x:is>
       </x:c>
       <x:c r="C866" t="inlineStr">
         <x:is>
-          <x:t>280.9834</x:t>
+          <x:t>281.1388</x:t>
         </x:is>
       </x:c>
       <x:c r="D866" t="inlineStr">
         <x:is>
-          <x:t>131.3759</x:t>
+          <x:t>131.8467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="867">
       <x:c r="A867" s="2" t="n">
-        <x:v/>
+        <x:v>45174</x:v>
       </x:c>
       <x:c r="B867" t="inlineStr">
         <x:is>
-          <x:t>175.7761</x:t>
+          <x:t>175.8141</x:t>
         </x:is>
       </x:c>
       <x:c r="C867" t="inlineStr">
         <x:is>
-          <x:t>280.9607</x:t>
+          <x:t>280.7806</x:t>
         </x:is>
       </x:c>
       <x:c r="D867" t="inlineStr">
         <x:is>
-          <x:t>131.3053</x:t>
+          <x:t>131.7552</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="868">
       <x:c r="A868" s="2" t="n">
-        <x:v/>
+        <x:v>45143</x:v>
       </x:c>
       <x:c r="B868" t="inlineStr">
         <x:is>
-          <x:t>175.7839</x:t>
+          <x:t>176.0896</x:t>
         </x:is>
       </x:c>
       <x:c r="C868" t="inlineStr">
         <x:is>
-          <x:t>280.9748</x:t>
+          <x:t>281.0880</x:t>
         </x:is>
       </x:c>
       <x:c r="D868" t="inlineStr">
         <x:is>
-          <x:t>131.3078</x:t>
+          <x:t>131.7376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="869">
       <x:c r="A869" s="2" t="n">
-        <x:v/>
+        <x:v>45051</x:v>
       </x:c>
       <x:c r="B869" t="inlineStr">
         <x:is>
-          <x:t>175.5044</x:t>
+          <x:t>175.8996</x:t>
         </x:is>
       </x:c>
       <x:c r="C869" t="inlineStr">
         <x:is>
-          <x:t>280.5155</x:t>
+          <x:t>280.8341</x:t>
         </x:is>
       </x:c>
       <x:c r="D869" t="inlineStr">
         <x:is>
-          <x:t>131.2892</x:t>
+          <x:t>131.7338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="870">
       <x:c r="A870" s="2" t="n">
-        <x:v/>
+        <x:v>45021</x:v>
       </x:c>
       <x:c r="B870" t="inlineStr">
         <x:is>
-          <x:t>175.5087</x:t>
+          <x:t>175.4651</x:t>
         </x:is>
       </x:c>
       <x:c r="C870" t="inlineStr">
         <x:is>
-          <x:t>280.6225</x:t>
+          <x:t>280.2346</x:t>
         </x:is>
       </x:c>
       <x:c r="D870" t="inlineStr">
         <x:is>
-          <x:t>131.3553</x:t>
+          <x:t>131.7150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="871">
       <x:c r="A871" s="2" t="n">
-        <x:v/>
+        <x:v>44990</x:v>
       </x:c>
       <x:c r="B871" t="inlineStr">
         <x:is>
-          <x:t>175.6085</x:t>
+          <x:t>175.7220</x:t>
         </x:is>
       </x:c>
       <x:c r="C871" t="inlineStr">
         <x:is>
-          <x:t>280.8203</x:t>
+          <x:t>280.5447</x:t>
         </x:is>
       </x:c>
       <x:c r="D871" t="inlineStr">
         <x:is>
-          <x:t>131.4053</x:t>
+          <x:t>131.6877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="872">
       <x:c r="A872" s="2" t="n">
-        <x:v>45264</x:v>
+        <x:v>44962</x:v>
       </x:c>
       <x:c r="B872" t="inlineStr">
         <x:is>
-          <x:t>175.2704</x:t>
+          <x:t>175.5400</x:t>
         </x:is>
       </x:c>
       <x:c r="C872" t="inlineStr">
         <x:is>
-          <x:t>280.5158</x:t>
+          <x:t>280.4775</x:t>
         </x:is>
       </x:c>
       <x:c r="D872" t="inlineStr">
         <x:is>
-          <x:t>131.3992</x:t>
+          <x:t>131.6339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="873">
       <x:c r="A873" s="2" t="n">
-        <x:v>45234</x:v>
+        <x:v>44931</x:v>
       </x:c>
       <x:c r="B873" t="inlineStr">
         <x:is>
-          <x:t>175.0700</x:t>
+          <x:t>175.8070</x:t>
         </x:is>
       </x:c>
       <x:c r="C873" t="inlineStr">
         <x:is>
-          <x:t>280.4373</x:t>
+          <x:t>280.8740</x:t>
         </x:is>
       </x:c>
       <x:c r="D873" t="inlineStr">
         <x:is>
-          <x:t>131.3854</x:t>
+          <x:t>131.5984</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="874">
       <x:c r="A874" s="2" t="n">
-        <x:v>45203</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B874" t="inlineStr">
         <x:is>
-          <x:t>174.7588</x:t>
+          <x:t>175.7441</x:t>
         </x:is>
       </x:c>
       <x:c r="C874" t="inlineStr">
         <x:is>
-          <x:t>280.0798</x:t>
+          <x:t>280.6670</x:t>
         </x:is>
       </x:c>
       <x:c r="D874" t="inlineStr">
         <x:is>
-          <x:t>131.4016</x:t>
+          <x:t>131.5693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="875">
       <x:c r="A875" s="2" t="n">
-        <x:v>45111</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B875" t="inlineStr">
         <x:is>
-          <x:t>174.7857</x:t>
+          <x:t>175.6527</x:t>
         </x:is>
       </x:c>
       <x:c r="C875" t="inlineStr">
         <x:is>
-          <x:t>280.1221</x:t>
+          <x:t>280.4076</x:t>
         </x:is>
       </x:c>
       <x:c r="D875" t="inlineStr">
         <x:is>
-          <x:t>131.3948</x:t>
+          <x:t>131.4826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="876">
       <x:c r="A876" s="2" t="n">
-        <x:v>45081</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B876" t="inlineStr">
         <x:is>
-          <x:t>174.7590</x:t>
+          <x:t>175.3433</x:t>
         </x:is>
       </x:c>
       <x:c r="C876" t="inlineStr">
         <x:is>
-          <x:t>280.0713</x:t>
+          <x:t>280.2465</x:t>
         </x:is>
       </x:c>
       <x:c r="D876" t="inlineStr">
         <x:is>
-          <x:t>131.4002</x:t>
+          <x:t>131.5239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="877">
       <x:c r="A877" s="2" t="n">
-        <x:v>45050</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B877" t="inlineStr">
         <x:is>
-          <x:t>174.6575</x:t>
+          <x:t>175.3121</x:t>
         </x:is>
       </x:c>
       <x:c r="C877" t="inlineStr">
         <x:is>
-          <x:t>280.0007</x:t>
+          <x:t>280.3266</x:t>
         </x:is>
       </x:c>
       <x:c r="D877" t="inlineStr">
         <x:is>
-          <x:t>131.3953</x:t>
+          <x:t>131.5313</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="878">
       <x:c r="A878" s="2" t="n">
-        <x:v>45020</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B878" t="inlineStr">
         <x:is>
-          <x:t>174.5660</x:t>
+          <x:t>175.6326</x:t>
         </x:is>
       </x:c>
       <x:c r="C878" t="inlineStr">
         <x:is>
-          <x:t>280.0062</x:t>
+          <x:t>280.8744</x:t>
         </x:is>
       </x:c>
       <x:c r="D878" t="inlineStr">
         <x:is>
-          <x:t>131.3396</x:t>
+          <x:t>131.4128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="879">
       <x:c r="A879" s="2" t="n">
-        <x:v>44989</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B879" t="inlineStr">
         <x:is>
-          <x:t>174.4899</x:t>
+          <x:t>175.5919</x:t>
         </x:is>
       </x:c>
       <x:c r="C879" t="inlineStr">
         <x:is>
-          <x:t>279.9930</x:t>
+          <x:t>280.8293</x:t>
         </x:is>
       </x:c>
       <x:c r="D879" t="inlineStr">
         <x:is>
-          <x:t>131.2997</x:t>
+          <x:t>131.3806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="880">
       <x:c r="A880" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B880" t="inlineStr">
         <x:is>
-          <x:t>174.1842</x:t>
+          <x:t>175.6901</x:t>
         </x:is>
       </x:c>
       <x:c r="C880" t="inlineStr">
         <x:is>
-          <x:t>279.7022</x:t>
+          <x:t>280.9834</x:t>
         </x:is>
       </x:c>
       <x:c r="D880" t="inlineStr">
         <x:is>
-          <x:t>131.2281</x:t>
+          <x:t>131.3759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="881">
       <x:c r="A881" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B881" t="inlineStr">
         <x:is>
-          <x:t>173.8835</x:t>
+          <x:t>175.7761</x:t>
         </x:is>
       </x:c>
       <x:c r="C881" t="inlineStr">
         <x:is>
-          <x:t>279.3883</x:t>
+          <x:t>280.9607</x:t>
         </x:is>
       </x:c>
       <x:c r="D881" t="inlineStr">
         <x:is>
-          <x:t>131.1741</x:t>
+          <x:t>131.3053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="882">
       <x:c r="A882" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B882" t="inlineStr">
         <x:is>
-          <x:t>173.5547</x:t>
+          <x:t>175.7839</x:t>
         </x:is>
       </x:c>
       <x:c r="C882" t="inlineStr">
         <x:is>
-          <x:t>278.9337</x:t>
+          <x:t>280.9748</x:t>
         </x:is>
       </x:c>
       <x:c r="D882" t="inlineStr">
         <x:is>
-          <x:t>131.1840</x:t>
+          <x:t>131.3078</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="883">
       <x:c r="A883" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B883" t="inlineStr">
         <x:is>
-          <x:t>173.2119</x:t>
+          <x:t>175.5044</x:t>
         </x:is>
       </x:c>
       <x:c r="C883" t="inlineStr">
         <x:is>
-          <x:t>278.7556</x:t>
+          <x:t>280.5155</x:t>
         </x:is>
       </x:c>
       <x:c r="D883" t="inlineStr">
         <x:is>
-          <x:t>131.1958</x:t>
+          <x:t>131.2892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="884">
       <x:c r="A884" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B884" t="inlineStr">
         <x:is>
-          <x:t>173.0586</x:t>
+          <x:t>175.5087</x:t>
         </x:is>
       </x:c>
       <x:c r="C884" t="inlineStr">
         <x:is>
-          <x:t>278.7619</x:t>
+          <x:t>280.6225</x:t>
         </x:is>
       </x:c>
       <x:c r="D884" t="inlineStr">
         <x:is>
-          <x:t>131.2183</x:t>
+          <x:t>131.3553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="885">
       <x:c r="A885" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B885" t="inlineStr">
         <x:is>
-          <x:t>172.5929</x:t>
+          <x:t>175.6085</x:t>
         </x:is>
       </x:c>
       <x:c r="C885" t="inlineStr">
         <x:is>
-          <x:t>278.0208</x:t>
+          <x:t>280.8203</x:t>
         </x:is>
       </x:c>
       <x:c r="D885" t="inlineStr">
         <x:is>
-          <x:t>131.2092</x:t>
+          <x:t>131.4053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="886">
       <x:c r="A886" s="2" t="n">
-        <x:v/>
+        <x:v>45264</x:v>
       </x:c>
       <x:c r="B886" t="inlineStr">
         <x:is>
-          <x:t>172.9426</x:t>
+          <x:t>175.2704</x:t>
         </x:is>
       </x:c>
       <x:c r="C886" t="inlineStr">
         <x:is>
-          <x:t>278.5552</x:t>
+          <x:t>280.5158</x:t>
         </x:is>
       </x:c>
       <x:c r="D886" t="inlineStr">
         <x:is>
-          <x:t>131.1165</x:t>
+          <x:t>131.3992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="887">
       <x:c r="A887" s="2" t="n">
-        <x:v/>
+        <x:v>45234</x:v>
       </x:c>
       <x:c r="B887" t="inlineStr">
         <x:is>
-          <x:t>172.8947</x:t>
+          <x:t>175.0700</x:t>
         </x:is>
       </x:c>
       <x:c r="C887" t="inlineStr">
         <x:is>
-          <x:t>278.4737</x:t>
+          <x:t>280.4373</x:t>
         </x:is>
       </x:c>
       <x:c r="D887" t="inlineStr">
         <x:is>
-          <x:t>130.9757</x:t>
+          <x:t>131.3854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="888">
       <x:c r="A888" s="2" t="n">
-        <x:v/>
+        <x:v>45203</x:v>
       </x:c>
       <x:c r="B888" t="inlineStr">
         <x:is>
-          <x:t>173.0664</x:t>
+          <x:t>174.7588</x:t>
         </x:is>
       </x:c>
       <x:c r="C888" t="inlineStr">
         <x:is>
-          <x:t>278.5872</x:t>
+          <x:t>280.0798</x:t>
         </x:is>
       </x:c>
       <x:c r="D888" t="inlineStr">
         <x:is>
-          <x:t>130.9026</x:t>
+          <x:t>131.4016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="889">
       <x:c r="A889" s="2" t="n">
-        <x:v/>
+        <x:v>45111</x:v>
       </x:c>
       <x:c r="B889" t="inlineStr">
         <x:is>
-          <x:t>172.7822</x:t>
+          <x:t>174.7857</x:t>
         </x:is>
       </x:c>
       <x:c r="C889" t="inlineStr">
         <x:is>
-          <x:t>278.3578</x:t>
+          <x:t>280.1221</x:t>
         </x:is>
       </x:c>
       <x:c r="D889" t="inlineStr">
         <x:is>
-          <x:t>130.8872</x:t>
+          <x:t>131.3948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="890">
       <x:c r="A890" s="2" t="n">
-        <x:v/>
+        <x:v>45081</x:v>
       </x:c>
       <x:c r="B890" t="inlineStr">
         <x:is>
-          <x:t>172.7676</x:t>
+          <x:t>174.7590</x:t>
         </x:is>
       </x:c>
       <x:c r="C890" t="inlineStr">
         <x:is>
-          <x:t>278.3352</x:t>
+          <x:t>280.0713</x:t>
         </x:is>
       </x:c>
       <x:c r="D890" t="inlineStr">
         <x:is>
-          <x:t>130.8739</x:t>
+          <x:t>131.4002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="891">
       <x:c r="A891" s="2" t="n">
-        <x:v/>
+        <x:v>45050</x:v>
       </x:c>
       <x:c r="B891" t="inlineStr">
         <x:is>
-          <x:t>172.9084</x:t>
+          <x:t>174.6575</x:t>
         </x:is>
       </x:c>
       <x:c r="C891" t="inlineStr">
         <x:is>
-          <x:t>278.5642</x:t>
+          <x:t>280.0007</x:t>
         </x:is>
       </x:c>
       <x:c r="D891" t="inlineStr">
         <x:is>
-          <x:t>130.7832</x:t>
+          <x:t>131.3953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="892">
       <x:c r="A892" s="2" t="n">
-        <x:v/>
+        <x:v>45020</x:v>
       </x:c>
       <x:c r="B892" t="inlineStr">
         <x:is>
-          <x:t>172.3605</x:t>
+          <x:t>174.5660</x:t>
         </x:is>
       </x:c>
       <x:c r="C892" t="inlineStr">
         <x:is>
-          <x:t>277.5501</x:t>
+          <x:t>280.0062</x:t>
         </x:is>
       </x:c>
       <x:c r="D892" t="inlineStr">
         <x:is>
-          <x:t>130.7995</x:t>
+          <x:t>131.3396</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="893">
       <x:c r="A893" s="2" t="n">
-        <x:v/>
+        <x:v>44989</x:v>
       </x:c>
       <x:c r="B893" t="inlineStr">
         <x:is>
-          <x:t>173.0833</x:t>
+          <x:t>174.4899</x:t>
         </x:is>
       </x:c>
       <x:c r="C893" t="inlineStr">
         <x:is>
-          <x:t>278.4653</x:t>
+          <x:t>279.9930</x:t>
         </x:is>
       </x:c>
       <x:c r="D893" t="inlineStr">
         <x:is>
-          <x:t>130.7394</x:t>
+          <x:t>131.2997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="894">
       <x:c r="A894" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B894" t="inlineStr">
         <x:is>
-          <x:t>172.7881</x:t>
+          <x:t>174.1842</x:t>
         </x:is>
       </x:c>
       <x:c r="C894" t="inlineStr">
         <x:is>
-          <x:t>278.3759</x:t>
+          <x:t>279.7022</x:t>
         </x:is>
       </x:c>
       <x:c r="D894" t="inlineStr">
         <x:is>
-          <x:t>130.7685</x:t>
+          <x:t>131.2281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="895">
       <x:c r="A895" s="2" t="n">
-        <x:v>45202</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B895" t="inlineStr">
         <x:is>
-          <x:t>173.3222</x:t>
+          <x:t>173.8835</x:t>
         </x:is>
       </x:c>
       <x:c r="C895" t="inlineStr">
         <x:is>
-          <x:t>278.9866</x:t>
+          <x:t>279.3883</x:t>
         </x:is>
       </x:c>
       <x:c r="D895" t="inlineStr">
         <x:is>
-          <x:t>130.5390</x:t>
+          <x:t>131.1741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="896">
       <x:c r="A896" s="2" t="n">
-        <x:v>45172</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B896" t="inlineStr">
         <x:is>
-          <x:t>173.8023</x:t>
+          <x:t>173.5547</x:t>
         </x:is>
       </x:c>
       <x:c r="C896" t="inlineStr">
         <x:is>
-          <x:t>279.4370</x:t>
+          <x:t>278.9337</x:t>
         </x:is>
       </x:c>
       <x:c r="D896" t="inlineStr">
         <x:is>
-          <x:t>130.4608</x:t>
+          <x:t>131.1840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="897">
       <x:c r="A897" s="2" t="n">
-        <x:v>45141</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B897" t="inlineStr">
         <x:is>
-          <x:t>173.7499</x:t>
+          <x:t>173.2119</x:t>
         </x:is>
       </x:c>
       <x:c r="C897" t="inlineStr">
         <x:is>
-          <x:t>279.1559</x:t>
+          <x:t>278.7556</x:t>
         </x:is>
       </x:c>
       <x:c r="D897" t="inlineStr">
         <x:is>
-          <x:t>130.3588</x:t>
+          <x:t>131.1958</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="898">
       <x:c r="A898" s="2" t="n">
-        <x:v>45110</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B898" t="inlineStr">
         <x:is>
-          <x:t>173.1174</x:t>
+          <x:t>173.0586</x:t>
         </x:is>
       </x:c>
       <x:c r="C898" t="inlineStr">
         <x:is>
-          <x:t>278.7056</x:t>
+          <x:t>278.7619</x:t>
         </x:is>
       </x:c>
       <x:c r="D898" t="inlineStr">
         <x:is>
-          <x:t>130.3659</x:t>
+          <x:t>131.2183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="899">
       <x:c r="A899" s="2" t="n">
-        <x:v>45080</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B899" t="inlineStr">
         <x:is>
-          <x:t>173.4374</x:t>
+          <x:t>172.5929</x:t>
         </x:is>
       </x:c>
       <x:c r="C899" t="inlineStr">
         <x:is>
-          <x:t>279.2865</x:t>
+          <x:t>278.0208</x:t>
         </x:is>
       </x:c>
       <x:c r="D899" t="inlineStr">
         <x:is>
-          <x:t>130.3654</x:t>
+          <x:t>131.2092</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="900">
       <x:c r="A900" s="2" t="n">
-        <x:v>44988</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B900" t="inlineStr">
         <x:is>
-          <x:t>173.3840</x:t>
+          <x:t>172.9426</x:t>
         </x:is>
       </x:c>
       <x:c r="C900" t="inlineStr">
         <x:is>
-          <x:t>279.1726</x:t>
+          <x:t>278.5552</x:t>
         </x:is>
       </x:c>
       <x:c r="D900" t="inlineStr">
         <x:is>
-          <x:t>130.3348</x:t>
+          <x:t>131.1165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="901">
       <x:c r="A901" s="2" t="n">
-        <x:v>44960</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B901" t="inlineStr">
         <x:is>
-          <x:t>172.6153</x:t>
+          <x:t>172.8947</x:t>
         </x:is>
       </x:c>
       <x:c r="C901" t="inlineStr">
         <x:is>
-          <x:t>278.2246</x:t>
+          <x:t>278.4737</x:t>
         </x:is>
       </x:c>
       <x:c r="D901" t="inlineStr">
         <x:is>
-          <x:t>130.2502</x:t>
+          <x:t>130.9757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="902">
       <x:c r="A902" s="2" t="n">
-        <x:v>44929</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B902" t="inlineStr">
         <x:is>
-          <x:t>172.4979</x:t>
+          <x:t>173.0664</x:t>
         </x:is>
       </x:c>
       <x:c r="C902" t="inlineStr">
         <x:is>
-          <x:t>278.1637</x:t>
+          <x:t>278.5872</x:t>
         </x:is>
       </x:c>
       <x:c r="D902" t="inlineStr">
         <x:is>
-          <x:t>130.3440</x:t>
+          <x:t>130.9026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="903">
       <x:c r="A903" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B903" t="inlineStr">
         <x:is>
-          <x:t>172.5348</x:t>
+          <x:t>172.7822</x:t>
         </x:is>
       </x:c>
       <x:c r="C903" t="inlineStr">
         <x:is>
-          <x:t>278.4904</x:t>
+          <x:t>278.3578</x:t>
         </x:is>
       </x:c>
       <x:c r="D903" t="inlineStr">
         <x:is>
-          <x:t>130.4791</x:t>
+          <x:t>130.8872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="904">
       <x:c r="A904" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B904" t="inlineStr">
         <x:is>
-          <x:t>172.5921</x:t>
+          <x:t>172.7676</x:t>
         </x:is>
       </x:c>
       <x:c r="C904" t="inlineStr">
         <x:is>
-          <x:t>278.7265</x:t>
+          <x:t>278.3352</x:t>
         </x:is>
       </x:c>
       <x:c r="D904" t="inlineStr">
         <x:is>
-          <x:t>130.5746</x:t>
+          <x:t>130.8739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="905">
       <x:c r="A905" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B905" t="inlineStr">
         <x:is>
-          <x:t>172.3671</x:t>
+          <x:t>172.9084</x:t>
         </x:is>
       </x:c>
       <x:c r="C905" t="inlineStr">
         <x:is>
-          <x:t>278.5664</x:t>
+          <x:t>278.5642</x:t>
         </x:is>
       </x:c>
       <x:c r="D905" t="inlineStr">
         <x:is>
-          <x:t>130.6751</x:t>
+          <x:t>130.7832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="906">
       <x:c r="A906" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B906" t="inlineStr">
         <x:is>
-          <x:t>171.9630</x:t>
+          <x:t>172.3605</x:t>
         </x:is>
       </x:c>
       <x:c r="C906" t="inlineStr">
         <x:is>
-          <x:t>278.2205</x:t>
+          <x:t>277.5501</x:t>
         </x:is>
       </x:c>
       <x:c r="D906" t="inlineStr">
         <x:is>
-          <x:t>130.7126</x:t>
+          <x:t>130.7995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="907">
       <x:c r="A907" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B907" t="inlineStr">
         <x:is>
-          <x:t>172.0574</x:t>
+          <x:t>173.0833</x:t>
         </x:is>
       </x:c>
       <x:c r="C907" t="inlineStr">
         <x:is>
-          <x:t>278.2542</x:t>
+          <x:t>278.4653</x:t>
         </x:is>
       </x:c>
       <x:c r="D907" t="inlineStr">
         <x:is>
-          <x:t>130.7327</x:t>
+          <x:t>130.7394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="908">
       <x:c r="A908" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B908" t="inlineStr">
         <x:is>
-          <x:t>172.6050</x:t>
+          <x:t>172.7881</x:t>
         </x:is>
       </x:c>
       <x:c r="C908" t="inlineStr">
         <x:is>
-          <x:t>278.9805</x:t>
+          <x:t>278.3759</x:t>
         </x:is>
       </x:c>
       <x:c r="D908" t="inlineStr">
         <x:is>
-          <x:t>130.8730</x:t>
+          <x:t>130.7685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="909">
       <x:c r="A909" s="2" t="n">
-        <x:v/>
+        <x:v>45202</x:v>
       </x:c>
       <x:c r="B909" t="inlineStr">
         <x:is>
-          <x:t>172.2983</x:t>
+          <x:t>173.3222</x:t>
         </x:is>
       </x:c>
       <x:c r="C909" t="inlineStr">
         <x:is>
-          <x:t>278.5574</x:t>
+          <x:t>278.9866</x:t>
         </x:is>
       </x:c>
       <x:c r="D909" t="inlineStr">
         <x:is>
-          <x:t>130.8473</x:t>
+          <x:t>130.5390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="910">
       <x:c r="A910" s="2" t="n">
-        <x:v/>
+        <x:v>45172</x:v>
       </x:c>
       <x:c r="B910" t="inlineStr">
         <x:is>
-          <x:t>172.6232</x:t>
+          <x:t>173.8023</x:t>
         </x:is>
       </x:c>
       <x:c r="C910" t="inlineStr">
         <x:is>
-          <x:t>279.0546</x:t>
+          <x:t>279.4370</x:t>
         </x:is>
       </x:c>
       <x:c r="D910" t="inlineStr">
         <x:is>
-          <x:t>130.9535</x:t>
+          <x:t>130.4608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="911">
       <x:c r="A911" s="2" t="n">
-        <x:v/>
+        <x:v>45141</x:v>
       </x:c>
       <x:c r="B911" t="inlineStr">
         <x:is>
-          <x:t>172.5979</x:t>
+          <x:t>173.7499</x:t>
         </x:is>
       </x:c>
       <x:c r="C911" t="inlineStr">
         <x:is>
-          <x:t>279.1595</x:t>
+          <x:t>279.1559</x:t>
         </x:is>
       </x:c>
       <x:c r="D911" t="inlineStr">
         <x:is>
-          <x:t>130.9948</x:t>
+          <x:t>130.3588</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="912">
       <x:c r="A912" s="2" t="n">
-        <x:v/>
+        <x:v>45110</x:v>
       </x:c>
       <x:c r="B912" t="inlineStr">
         <x:is>
-          <x:t>172.6618</x:t>
+          <x:t>173.1174</x:t>
         </x:is>
       </x:c>
       <x:c r="C912" t="inlineStr">
         <x:is>
-          <x:t>279.3633</x:t>
+          <x:t>278.7056</x:t>
         </x:is>
       </x:c>
       <x:c r="D912" t="inlineStr">
         <x:is>
-          <x:t>131.0942</x:t>
+          <x:t>130.3659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="913">
       <x:c r="A913" s="2" t="n">
-        <x:v/>
+        <x:v>45080</x:v>
       </x:c>
       <x:c r="B913" t="inlineStr">
         <x:is>
-          <x:t>172.5362</x:t>
+          <x:t>173.4374</x:t>
         </x:is>
       </x:c>
       <x:c r="C913" t="inlineStr">
         <x:is>
-          <x:t>279.2094</x:t>
+          <x:t>279.2865</x:t>
         </x:is>
       </x:c>
       <x:c r="D913" t="inlineStr">
         <x:is>
-          <x:t>131.1252</x:t>
+          <x:t>130.3654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="914">
       <x:c r="A914" s="2" t="n">
-        <x:v>45201</x:v>
+        <x:v>44988</x:v>
       </x:c>
       <x:c r="B914" t="inlineStr">
         <x:is>
-          <x:t>172.2420</x:t>
+          <x:t>173.3840</x:t>
         </x:is>
       </x:c>
       <x:c r="C914" t="inlineStr">
         <x:is>
-          <x:t>278.7507</x:t>
+          <x:t>279.1726</x:t>
         </x:is>
       </x:c>
       <x:c r="D914" t="inlineStr">
         <x:is>
-          <x:t>131.1482</x:t>
+          <x:t>130.3348</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="915">
       <x:c r="A915" s="2" t="n">
-        <x:v>45171</x:v>
+        <x:v>44960</x:v>
       </x:c>
       <x:c r="B915" t="inlineStr">
         <x:is>
-          <x:t>172.4459</x:t>
+          <x:t>172.6153</x:t>
         </x:is>
       </x:c>
       <x:c r="C915" t="inlineStr">
         <x:is>
-          <x:t>279.2163</x:t>
+          <x:t>278.2246</x:t>
         </x:is>
       </x:c>
       <x:c r="D915" t="inlineStr">
         <x:is>
-          <x:t>131.2823</x:t>
+          <x:t>130.2502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="916">
       <x:c r="A916" s="2" t="n">
-        <x:v>45140</x:v>
+        <x:v>44929</x:v>
       </x:c>
       <x:c r="B916" t="inlineStr">
         <x:is>
-          <x:t>172.2286</x:t>
+          <x:t>172.4979</x:t>
         </x:is>
       </x:c>
       <x:c r="C916" t="inlineStr">
         <x:is>
-          <x:t>279.0198</x:t>
+          <x:t>278.1637</x:t>
         </x:is>
       </x:c>
       <x:c r="D916" t="inlineStr">
         <x:is>
-          <x:t>131.2722</x:t>
+          <x:t>130.3440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="917">
       <x:c r="A917" s="2" t="n">
-        <x:v>45109</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B917" t="inlineStr">
         <x:is>
-          <x:t>172.2088</x:t>
+          <x:t>172.5348</x:t>
         </x:is>
       </x:c>
       <x:c r="C917" t="inlineStr">
         <x:is>
-          <x:t>278.7890</x:t>
+          <x:t>278.4904</x:t>
         </x:is>
       </x:c>
       <x:c r="D917" t="inlineStr">
         <x:is>
-          <x:t>131.2754</x:t>
+          <x:t>130.4791</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="918">
       <x:c r="A918" s="2" t="n">
-        <x:v>45079</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B918" t="inlineStr">
         <x:is>
-          <x:t>171.9418</x:t>
+          <x:t>172.5921</x:t>
         </x:is>
       </x:c>
       <x:c r="C918" t="inlineStr">
         <x:is>
-          <x:t>278.2797</x:t>
+          <x:t>278.7265</x:t>
         </x:is>
       </x:c>
       <x:c r="D918" t="inlineStr">
         <x:is>
-          <x:t>131.3111</x:t>
+          <x:t>130.5746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="919">
       <x:c r="A919" s="2" t="n">
-        <x:v>44987</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B919" t="inlineStr">
         <x:is>
-          <x:t>172.1418</x:t>
+          <x:t>172.3671</x:t>
         </x:is>
       </x:c>
       <x:c r="C919" t="inlineStr">
         <x:is>
-          <x:t>278.5694</x:t>
+          <x:t>278.5664</x:t>
         </x:is>
       </x:c>
       <x:c r="D919" t="inlineStr">
         <x:is>
-          <x:t>131.4386</x:t>
+          <x:t>130.6751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="920">
       <x:c r="A920" s="2" t="n">
-        <x:v>44959</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B920" t="inlineStr">
         <x:is>
-          <x:t>172.4749</x:t>
+          <x:t>171.9630</x:t>
         </x:is>
       </x:c>
       <x:c r="C920" t="inlineStr">
         <x:is>
-          <x:t>278.9954</x:t>
+          <x:t>278.2205</x:t>
         </x:is>
       </x:c>
       <x:c r="D920" t="inlineStr">
         <x:is>
-          <x:t>131.4513</x:t>
+          <x:t>130.7126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="921">
       <x:c r="A921" s="2" t="n">
-        <x:v>44928</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B921" t="inlineStr">
         <x:is>
-          <x:t>171.8898</x:t>
+          <x:t>172.0574</x:t>
         </x:is>
       </x:c>
       <x:c r="C921" t="inlineStr">
         <x:is>
-          <x:t>278.5291</x:t>
+          <x:t>278.2542</x:t>
         </x:is>
       </x:c>
       <x:c r="D921" t="inlineStr">
         <x:is>
-          <x:t>131.3179</x:t>
+          <x:t>130.7327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="922">
       <x:c r="A922" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B922" t="inlineStr">
         <x:is>
-          <x:t>171.2169</x:t>
+          <x:t>172.6050</x:t>
         </x:is>
       </x:c>
       <x:c r="C922" t="inlineStr">
         <x:is>
-          <x:t>277.8327</x:t>
+          <x:t>278.9805</x:t>
         </x:is>
       </x:c>
       <x:c r="D922" t="inlineStr">
         <x:is>
-          <x:t>131.2896</x:t>
+          <x:t>130.8730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="923">
       <x:c r="A923" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B923" t="inlineStr">
         <x:is>
-          <x:t>171.0716</x:t>
+          <x:t>172.2983</x:t>
         </x:is>
       </x:c>
       <x:c r="C923" t="inlineStr">
         <x:is>
-          <x:t>277.6958</x:t>
+          <x:t>278.5574</x:t>
         </x:is>
       </x:c>
       <x:c r="D923" t="inlineStr">
         <x:is>
-          <x:t>131.2615</x:t>
+          <x:t>130.8473</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="924">
       <x:c r="A924" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B924" t="inlineStr">
         <x:is>
-          <x:t>171.2407</x:t>
+          <x:t>172.6232</x:t>
         </x:is>
       </x:c>
       <x:c r="C924" t="inlineStr">
         <x:is>
-          <x:t>277.8431</x:t>
+          <x:t>279.0546</x:t>
         </x:is>
       </x:c>
       <x:c r="D924" t="inlineStr">
         <x:is>
-          <x:t>131.2693</x:t>
+          <x:t>130.9535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="925">
       <x:c r="A925" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B925" t="inlineStr">
         <x:is>
-          <x:t>171.2080</x:t>
+          <x:t>172.5979</x:t>
         </x:is>
       </x:c>
       <x:c r="C925" t="inlineStr">
         <x:is>
-          <x:t>277.8119</x:t>
+          <x:t>279.1595</x:t>
         </x:is>
       </x:c>
       <x:c r="D925" t="inlineStr">
         <x:is>
-          <x:t>131.2919</x:t>
+          <x:t>130.9948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="926">
       <x:c r="A926" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B926" t="inlineStr">
         <x:is>
-          <x:t>170.7025</x:t>
+          <x:t>172.6618</x:t>
         </x:is>
       </x:c>
       <x:c r="C926" t="inlineStr">
         <x:is>
-          <x:t>277.2723</x:t>
+          <x:t>279.3633</x:t>
         </x:is>
       </x:c>
       <x:c r="D926" t="inlineStr">
         <x:is>
-          <x:t>131.3119</x:t>
+          <x:t>131.0942</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="927">
       <x:c r="A927" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B927" t="inlineStr">
         <x:is>
-          <x:t>170.6719</x:t>
+          <x:t>172.5362</x:t>
         </x:is>
       </x:c>
       <x:c r="C927" t="inlineStr">
         <x:is>
-          <x:t>277.1592</x:t>
+          <x:t>279.2094</x:t>
         </x:is>
       </x:c>
       <x:c r="D927" t="inlineStr">
         <x:is>
-          <x:t>131.2530</x:t>
+          <x:t>131.1252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="928">
       <x:c r="A928" s="2" t="n">
-        <x:v/>
+        <x:v>45201</x:v>
       </x:c>
       <x:c r="B928" t="inlineStr">
         <x:is>
-          <x:t>170.5151</x:t>
+          <x:t>172.2420</x:t>
         </x:is>
       </x:c>
       <x:c r="C928" t="inlineStr">
         <x:is>
-          <x:t>277.0630</x:t>
+          <x:t>278.7507</x:t>
         </x:is>
       </x:c>
       <x:c r="D928" t="inlineStr">
         <x:is>
-          <x:t>131.1778</x:t>
+          <x:t>131.1482</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="929">
       <x:c r="A929" s="2" t="n">
-        <x:v/>
+        <x:v>45171</x:v>
       </x:c>
       <x:c r="B929" t="inlineStr">
         <x:is>
-          <x:t>170.0869</x:t>
+          <x:t>172.4459</x:t>
         </x:is>
       </x:c>
       <x:c r="C929" t="inlineStr">
         <x:is>
-          <x:t>276.4946</x:t>
+          <x:t>279.2163</x:t>
         </x:is>
       </x:c>
       <x:c r="D929" t="inlineStr">
         <x:is>
-          <x:t>131.1205</x:t>
+          <x:t>131.2823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="930">
       <x:c r="A930" s="2" t="n">
-        <x:v/>
+        <x:v>45140</x:v>
       </x:c>
       <x:c r="B930" t="inlineStr">
         <x:is>
-          <x:t>169.5361</x:t>
+          <x:t>172.2286</x:t>
         </x:is>
       </x:c>
       <x:c r="C930" t="inlineStr">
         <x:is>
-          <x:t>275.7791</x:t>
+          <x:t>279.0198</x:t>
         </x:is>
       </x:c>
       <x:c r="D930" t="inlineStr">
         <x:is>
-          <x:t>131.1220</x:t>
+          <x:t>131.2722</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="931">
       <x:c r="A931" s="2" t="n">
-        <x:v/>
+        <x:v>45109</x:v>
       </x:c>
       <x:c r="B931" t="inlineStr">
         <x:is>
-          <x:t>169.8140</x:t>
+          <x:t>172.2088</x:t>
         </x:is>
       </x:c>
       <x:c r="C931" t="inlineStr">
         <x:is>
-          <x:t>276.1434</x:t>
+          <x:t>278.7890</x:t>
         </x:is>
       </x:c>
       <x:c r="D931" t="inlineStr">
         <x:is>
-          <x:t>131.0970</x:t>
+          <x:t>131.2754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="932">
       <x:c r="A932" s="2" t="n">
-        <x:v/>
+        <x:v>45079</x:v>
       </x:c>
       <x:c r="B932" t="inlineStr">
         <x:is>
-          <x:t>169.7892</x:t>
+          <x:t>171.9418</x:t>
         </x:is>
       </x:c>
       <x:c r="C932" t="inlineStr">
         <x:is>
-          <x:t>275.9642</x:t>
+          <x:t>278.2797</x:t>
         </x:is>
       </x:c>
       <x:c r="D932" t="inlineStr">
         <x:is>
-          <x:t>130.9722</x:t>
+          <x:t>131.3111</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="933">
       <x:c r="A933" s="2" t="n">
-        <x:v/>
+        <x:v>44987</x:v>
       </x:c>
       <x:c r="B933" t="inlineStr">
         <x:is>
-          <x:t>170.1028</x:t>
+          <x:t>172.1418</x:t>
         </x:is>
       </x:c>
       <x:c r="C933" t="inlineStr">
         <x:is>
-          <x:t>276.2787</x:t>
+          <x:t>278.5694</x:t>
         </x:is>
       </x:c>
       <x:c r="D933" t="inlineStr">
         <x:is>
-          <x:t>130.9637</x:t>
+          <x:t>131.4386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="934">
       <x:c r="A934" s="2" t="n">
-        <x:v/>
+        <x:v>44959</x:v>
       </x:c>
       <x:c r="B934" t="inlineStr">
         <x:is>
-          <x:t>170.4405</x:t>
+          <x:t>172.4749</x:t>
         </x:is>
       </x:c>
       <x:c r="C934" t="inlineStr">
         <x:is>
-          <x:t>276.8826</x:t>
+          <x:t>278.9954</x:t>
         </x:is>
       </x:c>
       <x:c r="D934" t="inlineStr">
         <x:is>
-          <x:t>130.9696</x:t>
+          <x:t>131.4513</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="935">
       <x:c r="A935" s="2" t="n">
-        <x:v>45261</x:v>
+        <x:v>44928</x:v>
       </x:c>
       <x:c r="B935" t="inlineStr">
         <x:is>
-          <x:t>169.9137</x:t>
+          <x:t>171.8898</x:t>
         </x:is>
       </x:c>
       <x:c r="C935" t="inlineStr">
         <x:is>
-          <x:t>276.4238</x:t>
+          <x:t>278.5291</x:t>
         </x:is>
       </x:c>
       <x:c r="D935" t="inlineStr">
         <x:is>
-          <x:t>130.9514</x:t>
+          <x:t>131.3179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="936">
       <x:c r="A936" s="2" t="n">
-        <x:v>45231</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B936" t="inlineStr">
         <x:is>
-          <x:t>169.4092</x:t>
+          <x:t>171.2169</x:t>
         </x:is>
       </x:c>
       <x:c r="C936" t="inlineStr">
         <x:is>
-          <x:t>276.0017</x:t>
+          <x:t>277.8327</x:t>
         </x:is>
       </x:c>
       <x:c r="D936" t="inlineStr">
         <x:is>
-          <x:t>130.8293</x:t>
+          <x:t>131.2896</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="937">
       <x:c r="A937" s="2" t="n">
-        <x:v>45200</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B937" t="inlineStr">
         <x:is>
-          <x:t>168.8356</x:t>
+          <x:t>171.0716</x:t>
         </x:is>
       </x:c>
       <x:c r="C937" t="inlineStr">
         <x:is>
-          <x:t>275.4340</x:t>
+          <x:t>277.6958</x:t>
         </x:is>
       </x:c>
       <x:c r="D937" t="inlineStr">
         <x:is>
-          <x:t>130.7840</x:t>
+          <x:t>131.2615</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="938">
       <x:c r="A938" s="2" t="n">
-        <x:v>45170</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B938" t="inlineStr">
         <x:is>
-          <x:t>168.8339</x:t>
+          <x:t>171.2407</x:t>
         </x:is>
       </x:c>
       <x:c r="C938" t="inlineStr">
         <x:is>
-          <x:t>276.0821</x:t>
+          <x:t>277.8431</x:t>
         </x:is>
       </x:c>
       <x:c r="D938" t="inlineStr">
         <x:is>
-          <x:t>130.9114</x:t>
+          <x:t>131.2693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="939">
       <x:c r="A939" s="2" t="n">
-        <x:v>45078</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B939" t="inlineStr">
         <x:is>
-          <x:t>167.9349</x:t>
+          <x:t>171.2080</x:t>
         </x:is>
       </x:c>
       <x:c r="C939" t="inlineStr">
         <x:is>
-          <x:t>274.9256</x:t>
+          <x:t>277.8119</x:t>
         </x:is>
       </x:c>
       <x:c r="D939" t="inlineStr">
         <x:is>
-          <x:t>130.8840</x:t>
+          <x:t>131.2919</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="940">
       <x:c r="A940" s="2" t="n">
-        <x:v>45047</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B940" t="inlineStr">
         <x:is>
-          <x:t>167.3745</x:t>
+          <x:t>170.7025</x:t>
         </x:is>
       </x:c>
       <x:c r="C940" t="inlineStr">
         <x:is>
-          <x:t>274.1694</x:t>
+          <x:t>277.2723</x:t>
         </x:is>
       </x:c>
       <x:c r="D940" t="inlineStr">
         <x:is>
-          <x:t>130.8330</x:t>
+          <x:t>131.3119</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="941">
       <x:c r="A941" s="2" t="n">
-        <x:v>45017</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B941" t="inlineStr">
         <x:is>
-          <x:t>167.4960</x:t>
+          <x:t>170.6719</x:t>
         </x:is>
       </x:c>
       <x:c r="C941" t="inlineStr">
         <x:is>
-          <x:t>274.4073</x:t>
+          <x:t>277.1592</x:t>
         </x:is>
       </x:c>
       <x:c r="D941" t="inlineStr">
         <x:is>
-          <x:t>130.8751</x:t>
+          <x:t>131.2530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="942">
       <x:c r="A942" s="2" t="n">
-        <x:v>44986</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B942" t="inlineStr">
         <x:is>
-          <x:t>166.8605</x:t>
+          <x:t>170.5151</x:t>
         </x:is>
       </x:c>
       <x:c r="C942" t="inlineStr">
         <x:is>
-          <x:t>273.4582</x:t>
+          <x:t>277.0630</x:t>
         </x:is>
       </x:c>
       <x:c r="D942" t="inlineStr">
         <x:is>
-          <x:t>130.8098</x:t>
+          <x:t>131.1778</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="943">
       <x:c r="A943" s="2" t="n">
-        <x:v>44958</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B943" t="inlineStr">
         <x:is>
-          <x:t>166.7631</x:t>
+          <x:t>170.0869</x:t>
         </x:is>
       </x:c>
       <x:c r="C943" t="inlineStr">
         <x:is>
-          <x:t>273.3301</x:t>
+          <x:t>276.4946</x:t>
         </x:is>
       </x:c>
       <x:c r="D943" t="inlineStr">
         <x:is>
-          <x:t>130.7303</x:t>
+          <x:t>131.1205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="944">
       <x:c r="A944" s="2" t="n">
-        <x:v>44927</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B944" t="inlineStr">
         <x:is>
-          <x:t>166.5308</x:t>
+          <x:t>169.5361</x:t>
         </x:is>
       </x:c>
       <x:c r="C944" t="inlineStr">
         <x:is>
-          <x:t>272.9430</x:t>
+          <x:t>275.7791</x:t>
         </x:is>
       </x:c>
       <x:c r="D944" t="inlineStr">
         <x:is>
-          <x:t>130.8693</x:t>
+          <x:t>131.1220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="945">
       <x:c r="A945" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B945" t="inlineStr">
         <x:is>
-          <x:t>166.5284</x:t>
+          <x:t>169.8140</x:t>
         </x:is>
       </x:c>
       <x:c r="C945" t="inlineStr">
         <x:is>
-          <x:t>272.9327</x:t>
+          <x:t>276.1434</x:t>
         </x:is>
       </x:c>
       <x:c r="D945" t="inlineStr">
         <x:is>
-          <x:t>130.8641</x:t>
+          <x:t>131.0970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="946">
       <x:c r="A946" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B946" t="inlineStr">
         <x:is>
-          <x:t>166.8776</x:t>
+          <x:t>169.7892</x:t>
         </x:is>
       </x:c>
       <x:c r="C946" t="inlineStr">
         <x:is>
-          <x:t>273.4446</x:t>
+          <x:t>275.9642</x:t>
         </x:is>
       </x:c>
       <x:c r="D946" t="inlineStr">
         <x:is>
-          <x:t>130.9709</x:t>
+          <x:t>130.9722</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="947">
       <x:c r="A947" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B947" t="inlineStr">
         <x:is>
-          <x:t>166.4695</x:t>
+          <x:t>170.1028</x:t>
         </x:is>
       </x:c>
       <x:c r="C947" t="inlineStr">
         <x:is>
-          <x:t>272.9153</x:t>
+          <x:t>276.2787</x:t>
         </x:is>
       </x:c>
       <x:c r="D947" t="inlineStr">
         <x:is>
-          <x:t>130.9815</x:t>
+          <x:t>130.9637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="948">
       <x:c r="A948" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B948" t="inlineStr">
         <x:is>
-          <x:t>166.7793</x:t>
+          <x:t>170.4405</x:t>
         </x:is>
       </x:c>
       <x:c r="C948" t="inlineStr">
         <x:is>
-          <x:t>273.4699</x:t>
+          <x:t>276.8826</x:t>
         </x:is>
       </x:c>
       <x:c r="D948" t="inlineStr">
         <x:is>
-          <x:t>131.0385</x:t>
+          <x:t>130.9696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="949">
       <x:c r="A949" s="2" t="n">
-        <x:v/>
+        <x:v>45261</x:v>
       </x:c>
       <x:c r="B949" t="inlineStr">
         <x:is>
-          <x:t>166.7380</x:t>
+          <x:t>169.9137</x:t>
         </x:is>
       </x:c>
       <x:c r="C949" t="inlineStr">
         <x:is>
-          <x:t>273.5501</x:t>
+          <x:t>276.4238</x:t>
         </x:is>
       </x:c>
       <x:c r="D949" t="inlineStr">
         <x:is>
-          <x:t>131.1637</x:t>
+          <x:t>130.9514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="950">
       <x:c r="A950" s="2" t="n">
-        <x:v/>
+        <x:v>45231</x:v>
       </x:c>
       <x:c r="B950" t="inlineStr">
         <x:is>
-          <x:t>166.7358</x:t>
+          <x:t>169.4092</x:t>
         </x:is>
       </x:c>
       <x:c r="C950" t="inlineStr">
         <x:is>
-          <x:t>273.5401</x:t>
+          <x:t>276.0017</x:t>
         </x:is>
       </x:c>
       <x:c r="D950" t="inlineStr">
         <x:is>
-          <x:t>131.1584</x:t>
+          <x:t>130.8293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="951">
       <x:c r="A951" s="2" t="n">
-        <x:v/>
+        <x:v>45200</x:v>
       </x:c>
       <x:c r="B951" t="inlineStr">
         <x:is>
-          <x:t>166.7335</x:t>
+          <x:t>168.8356</x:t>
         </x:is>
       </x:c>
       <x:c r="C951" t="inlineStr">
         <x:is>
-          <x:t>273.5300</x:t>
+          <x:t>275.4340</x:t>
         </x:is>
       </x:c>
       <x:c r="D951" t="inlineStr">
         <x:is>
-          <x:t>131.1530</x:t>
+          <x:t>130.7840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="952">
       <x:c r="A952" s="2" t="n">
-        <x:v/>
+        <x:v>45170</x:v>
       </x:c>
       <x:c r="B952" t="inlineStr">
         <x:is>
-          <x:t>166.7365</x:t>
+          <x:t>168.8339</x:t>
         </x:is>
       </x:c>
       <x:c r="C952" t="inlineStr">
         <x:is>
-          <x:t>273.5331</x:t>
+          <x:t>276.0821</x:t>
         </x:is>
       </x:c>
       <x:c r="D952" t="inlineStr">
         <x:is>
-          <x:t>131.1599</x:t>
+          <x:t>130.9114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="953">
       <x:c r="A953" s="2" t="n">
-        <x:v/>
+        <x:v>45078</x:v>
       </x:c>
       <x:c r="B953" t="inlineStr">
         <x:is>
-          <x:t>166.6517</x:t>
+          <x:t>167.9349</x:t>
         </x:is>
       </x:c>
       <x:c r="C953" t="inlineStr">
         <x:is>
-          <x:t>273.6277</x:t>
+          <x:t>274.9256</x:t>
         </x:is>
       </x:c>
       <x:c r="D953" t="inlineStr">
         <x:is>
-          <x:t>131.2624</x:t>
+          <x:t>130.8840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="954">
       <x:c r="A954" s="2" t="n">
-        <x:v/>
+        <x:v>45047</x:v>
       </x:c>
       <x:c r="B954" t="inlineStr">
         <x:is>
-          <x:t>167.0320</x:t>
+          <x:t>167.3745</x:t>
         </x:is>
       </x:c>
       <x:c r="C954" t="inlineStr">
         <x:is>
-          <x:t>274.1693</x:t>
+          <x:t>274.1694</x:t>
         </x:is>
       </x:c>
       <x:c r="D954" t="inlineStr">
         <x:is>
-          <x:t>131.3174</x:t>
+          <x:t>130.8330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="955">
       <x:c r="A955" s="2" t="n">
-        <x:v/>
+        <x:v>45017</x:v>
       </x:c>
       <x:c r="B955" t="inlineStr">
         <x:is>
-          <x:t>166.3779</x:t>
+          <x:t>167.4960</x:t>
         </x:is>
       </x:c>
       <x:c r="C955" t="inlineStr">
         <x:is>
-          <x:t>273.4510</x:t>
+          <x:t>274.4073</x:t>
         </x:is>
       </x:c>
       <x:c r="D955" t="inlineStr">
         <x:is>
-          <x:t>131.2829</x:t>
+          <x:t>130.8751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="956">
       <x:c r="A956" s="2" t="n">
-        <x:v/>
+        <x:v>44986</x:v>
       </x:c>
       <x:c r="B956" t="inlineStr">
         <x:is>
-          <x:t>166.3667</x:t>
+          <x:t>166.8605</x:t>
         </x:is>
       </x:c>
       <x:c r="C956" t="inlineStr">
         <x:is>
-          <x:t>273.5307</x:t>
+          <x:t>273.4582</x:t>
         </x:is>
       </x:c>
       <x:c r="D956" t="inlineStr">
         <x:is>
-          <x:t>131.3513</x:t>
+          <x:t>130.8098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="957">
       <x:c r="A957" s="2" t="n">
-        <x:v/>
+        <x:v>44958</x:v>
       </x:c>
       <x:c r="B957" t="inlineStr">
         <x:is>
-          <x:t>166.6810</x:t>
+          <x:t>166.7631</x:t>
         </x:is>
       </x:c>
       <x:c r="C957" t="inlineStr">
         <x:is>
-          <x:t>273.7945</x:t>
+          <x:t>273.3301</x:t>
         </x:is>
       </x:c>
       <x:c r="D957" t="inlineStr">
         <x:is>
-          <x:t>131.4232</x:t>
+          <x:t>130.7303</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="958">
       <x:c r="A958" s="2" t="n">
-        <x:v/>
+        <x:v>44927</x:v>
       </x:c>
       <x:c r="B958" t="inlineStr">
         <x:is>
-          <x:t>166.6788</x:t>
+          <x:t>166.5308</x:t>
         </x:is>
       </x:c>
       <x:c r="C958" t="inlineStr">
         <x:is>
-          <x:t>273.7846</x:t>
+          <x:t>272.9430</x:t>
         </x:is>
       </x:c>
       <x:c r="D958" t="inlineStr">
         <x:is>
-          <x:t>131.4179</x:t>
+          <x:t>130.8693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="959">
       <x:c r="A959" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B959" t="inlineStr">
         <x:is>
-          <x:t>166.8071</x:t>
+          <x:t>166.5284</x:t>
         </x:is>
       </x:c>
       <x:c r="C959" t="inlineStr">
         <x:is>
-          <x:t>274.0533</x:t>
+          <x:t>272.9327</x:t>
         </x:is>
       </x:c>
       <x:c r="D959" t="inlineStr">
         <x:is>
-          <x:t>131.5026</x:t>
+          <x:t>130.8641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="960">
       <x:c r="A960" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B960" t="inlineStr">
         <x:is>
-          <x:t>167.1590</x:t>
+          <x:t>166.8776</x:t>
         </x:is>
       </x:c>
       <x:c r="C960" t="inlineStr">
         <x:is>
-          <x:t>274.5354</x:t>
+          <x:t>273.4446</x:t>
         </x:is>
       </x:c>
       <x:c r="D960" t="inlineStr">
         <x:is>
-          <x:t>131.6888</x:t>
+          <x:t>130.9709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="961">
       <x:c r="A961" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B961" t="inlineStr">
         <x:is>
-          <x:t>168.3627</x:t>
+          <x:t>166.4695</x:t>
         </x:is>
       </x:c>
       <x:c r="C961" t="inlineStr">
         <x:is>
-          <x:t>276.3339</x:t>
+          <x:t>272.9153</x:t>
         </x:is>
       </x:c>
       <x:c r="D961" t="inlineStr">
         <x:is>
-          <x:t>131.8532</x:t>
+          <x:t>130.9815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="962">
       <x:c r="A962" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B962" t="inlineStr">
         <x:is>
-          <x:t>168.3612</x:t>
+          <x:t>166.7793</x:t>
         </x:is>
       </x:c>
       <x:c r="C962" t="inlineStr">
         <x:is>
-          <x:t>276.2411</x:t>
+          <x:t>273.4699</x:t>
         </x:is>
       </x:c>
       <x:c r="D962" t="inlineStr">
         <x:is>
-          <x:t>131.8209</x:t>
+          <x:t>131.0385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="963">
       <x:c r="A963" s="2" t="n">
-        <x:v>44907</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B963" t="inlineStr">
         <x:is>
-          <x:t>167.9378</x:t>
+          <x:t>166.7380</x:t>
         </x:is>
       </x:c>
       <x:c r="C963" t="inlineStr">
         <x:is>
-          <x:t>275.5746</x:t>
+          <x:t>273.5501</x:t>
         </x:is>
       </x:c>
       <x:c r="D963" t="inlineStr">
         <x:is>
-          <x:t>131.7590</x:t>
+          <x:t>131.1637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="964">
       <x:c r="A964" s="2" t="n">
-        <x:v>44877</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B964" t="inlineStr">
         <x:is>
-          <x:t>167.7332</x:t>
+          <x:t>166.7358</x:t>
         </x:is>
       </x:c>
       <x:c r="C964" t="inlineStr">
         <x:is>
-          <x:t>275.3822</x:t>
+          <x:t>273.5401</x:t>
         </x:is>
       </x:c>
       <x:c r="D964" t="inlineStr">
         <x:is>
-          <x:t>131.7306</x:t>
+          <x:t>131.1584</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="965">
       <x:c r="A965" s="2" t="n">
-        <x:v>44846</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B965" t="inlineStr">
         <x:is>
-          <x:t>167.7311</x:t>
+          <x:t>166.7335</x:t>
         </x:is>
       </x:c>
       <x:c r="C965" t="inlineStr">
         <x:is>
-          <x:t>275.3723</x:t>
+          <x:t>273.5300</x:t>
         </x:is>
       </x:c>
       <x:c r="D965" t="inlineStr">
         <x:is>
-          <x:t>131.7255</x:t>
+          <x:t>131.1530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="966">
       <x:c r="A966" s="2" t="n">
-        <x:v>44816</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B966" t="inlineStr">
         <x:is>
-          <x:t>167.7769</x:t>
+          <x:t>166.7365</x:t>
         </x:is>
       </x:c>
       <x:c r="C966" t="inlineStr">
         <x:is>
-          <x:t>275.4555</x:t>
+          <x:t>273.5331</x:t>
         </x:is>
       </x:c>
       <x:c r="D966" t="inlineStr">
         <x:is>
-          <x:t>131.7166</x:t>
+          <x:t>131.1599</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="967">
       <x:c r="A967" s="2" t="n">
-        <x:v>44785</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B967" t="inlineStr">
         <x:is>
-          <x:t>167.7097</x:t>
+          <x:t>166.6517</x:t>
         </x:is>
       </x:c>
       <x:c r="C967" t="inlineStr">
         <x:is>
-          <x:t>275.4781</x:t>
+          <x:t>273.6277</x:t>
         </x:is>
       </x:c>
       <x:c r="D967" t="inlineStr">
         <x:is>
-          <x:t>131.7582</x:t>
+          <x:t>131.2624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="968">
       <x:c r="A968" s="2" t="n">
-        <x:v>44754</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B968" t="inlineStr">
         <x:is>
-          <x:t>167.4406</x:t>
+          <x:t>167.0320</x:t>
         </x:is>
       </x:c>
       <x:c r="C968" t="inlineStr">
         <x:is>
-          <x:t>275.3144</x:t>
+          <x:t>274.1693</x:t>
         </x:is>
       </x:c>
       <x:c r="D968" t="inlineStr">
         <x:is>
-          <x:t>131.7067</x:t>
+          <x:t>131.3174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="969">
       <x:c r="A969" s="2" t="n">
-        <x:v>44724</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B969" t="inlineStr">
         <x:is>
-          <x:t>167.3489</x:t>
+          <x:t>166.3779</x:t>
         </x:is>
       </x:c>
       <x:c r="C969" t="inlineStr">
         <x:is>
-          <x:t>275.3112</x:t>
+          <x:t>273.4510</x:t>
         </x:is>
       </x:c>
       <x:c r="D969" t="inlineStr">
         <x:is>
-          <x:t>131.6683</x:t>
+          <x:t>131.2829</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="970">
       <x:c r="A970" s="2" t="n">
-        <x:v>44693</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B970" t="inlineStr">
         <x:is>
-          <x:t>167.4996</x:t>
+          <x:t>166.3667</x:t>
         </x:is>
       </x:c>
       <x:c r="C970" t="inlineStr">
         <x:is>
-          <x:t>275.3480</x:t>
+          <x:t>273.5307</x:t>
         </x:is>
       </x:c>
       <x:c r="D970" t="inlineStr">
         <x:is>
-          <x:t>131.5519</x:t>
+          <x:t>131.3513</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="971">
       <x:c r="A971" s="2" t="n">
-        <x:v>44663</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B971" t="inlineStr">
         <x:is>
-          <x:t>167.8384</x:t>
+          <x:t>166.6810</x:t>
         </x:is>
       </x:c>
       <x:c r="C971" t="inlineStr">
         <x:is>
-          <x:t>275.8236</x:t>
+          <x:t>273.7945</x:t>
         </x:is>
       </x:c>
       <x:c r="D971" t="inlineStr">
         <x:is>
-          <x:t>131.5089</x:t>
+          <x:t>131.4232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="972">
       <x:c r="A972" s="2" t="n">
-        <x:v>44632</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B972" t="inlineStr">
         <x:is>
-          <x:t>167.8362</x:t>
+          <x:t>166.6788</x:t>
         </x:is>
       </x:c>
       <x:c r="C972" t="inlineStr">
         <x:is>
-          <x:t>275.8137</x:t>
+          <x:t>273.7846</x:t>
         </x:is>
       </x:c>
       <x:c r="D972" t="inlineStr">
         <x:is>
-          <x:t>131.5037</x:t>
+          <x:t>131.4179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="973">
       <x:c r="A973" s="2" t="n">
-        <x:v>44604</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B973" t="inlineStr">
         <x:is>
-          <x:t>168.1945</x:t>
+          <x:t>166.8071</x:t>
         </x:is>
       </x:c>
       <x:c r="C973" t="inlineStr">
         <x:is>
-          <x:t>276.5408</x:t>
+          <x:t>274.0533</x:t>
         </x:is>
       </x:c>
       <x:c r="D973" t="inlineStr">
         <x:is>
-          <x:t>131.6535</x:t>
+          <x:t>131.5026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="974">
       <x:c r="A974" s="2" t="n">
-        <x:v>44573</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B974" t="inlineStr">
         <x:is>
-          <x:t>168.2253</x:t>
+          <x:t>167.1590</x:t>
         </x:is>
       </x:c>
       <x:c r="C974" t="inlineStr">
         <x:is>
-          <x:t>276.6848</x:t>
+          <x:t>274.5354</x:t>
         </x:is>
       </x:c>
       <x:c r="D974" t="inlineStr">
         <x:is>
-          <x:t>131.6465</x:t>
+          <x:t>131.6888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="975">
       <x:c r="A975" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B975" t="inlineStr">
         <x:is>
-          <x:t>167.6664</x:t>
+          <x:t>168.3627</x:t>
         </x:is>
       </x:c>
       <x:c r="C975" t="inlineStr">
         <x:is>
-          <x:t>275.9849</x:t>
+          <x:t>276.3339</x:t>
         </x:is>
       </x:c>
       <x:c r="D975" t="inlineStr">
         <x:is>
-          <x:t>131.5351</x:t>
+          <x:t>131.8532</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="976">
       <x:c r="A976" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B976" t="inlineStr">
         <x:is>
-          <x:t>166.8882</x:t>
+          <x:t>168.3612</x:t>
         </x:is>
       </x:c>
       <x:c r="C976" t="inlineStr">
         <x:is>
-          <x:t>274.9539</x:t>
+          <x:t>276.2411</x:t>
         </x:is>
       </x:c>
       <x:c r="D976" t="inlineStr">
         <x:is>
-          <x:t>131.4166</x:t>
+          <x:t>131.8209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="977">
       <x:c r="A977" s="2" t="n">
-        <x:v/>
+        <x:v>44907</x:v>
       </x:c>
       <x:c r="B977" t="inlineStr">
         <x:is>
-          <x:t>166.8266</x:t>
+          <x:t>167.9378</x:t>
         </x:is>
       </x:c>
       <x:c r="C977" t="inlineStr">
         <x:is>
-          <x:t>274.9449</x:t>
+          <x:t>275.5746</x:t>
         </x:is>
       </x:c>
       <x:c r="D977" t="inlineStr">
         <x:is>
-          <x:t>131.3888</x:t>
+          <x:t>131.7590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="978">
       <x:c r="A978" s="2" t="n">
-        <x:v/>
+        <x:v>44877</x:v>
       </x:c>
       <x:c r="B978" t="inlineStr">
         <x:is>
-          <x:t>167.2779</x:t>
+          <x:t>167.7332</x:t>
         </x:is>
       </x:c>
       <x:c r="C978" t="inlineStr">
         <x:is>
-          <x:t>275.4810</x:t>
+          <x:t>275.3822</x:t>
         </x:is>
       </x:c>
       <x:c r="D978" t="inlineStr">
         <x:is>
-          <x:t>131.3754</x:t>
+          <x:t>131.7306</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="979">
       <x:c r="A979" s="2" t="n">
-        <x:v/>
+        <x:v>44846</x:v>
       </x:c>
       <x:c r="B979" t="inlineStr">
         <x:is>
-          <x:t>167.2716</x:t>
+          <x:t>167.7311</x:t>
         </x:is>
       </x:c>
       <x:c r="C979" t="inlineStr">
         <x:is>
-          <x:t>275.4663</x:t>
+          <x:t>275.3723</x:t>
         </x:is>
       </x:c>
       <x:c r="D979" t="inlineStr">
         <x:is>
-          <x:t>131.3703</x:t>
+          <x:t>131.7255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="980">
       <x:c r="A980" s="2" t="n">
-        <x:v/>
+        <x:v>44816</x:v>
       </x:c>
       <x:c r="B980" t="inlineStr">
         <x:is>
-          <x:t>167.2292</x:t>
+          <x:t>167.7769</x:t>
         </x:is>
       </x:c>
       <x:c r="C980" t="inlineStr">
         <x:is>
-          <x:t>275.3669</x:t>
+          <x:t>275.4555</x:t>
         </x:is>
       </x:c>
       <x:c r="D980" t="inlineStr">
         <x:is>
-          <x:t>131.3311</x:t>
+          <x:t>131.7166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="981">
       <x:c r="A981" s="2" t="n">
-        <x:v/>
+        <x:v>44785</x:v>
       </x:c>
       <x:c r="B981" t="inlineStr">
         <x:is>
-          <x:t>167.2121</x:t>
+          <x:t>167.7097</x:t>
         </x:is>
       </x:c>
       <x:c r="C981" t="inlineStr">
         <x:is>
-          <x:t>275.5196</x:t>
+          <x:t>275.4781</x:t>
         </x:is>
       </x:c>
       <x:c r="D981" t="inlineStr">
         <x:is>
-          <x:t>131.3103</x:t>
+          <x:t>131.7582</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="982">
       <x:c r="A982" s="2" t="n">
-        <x:v/>
+        <x:v>44754</x:v>
       </x:c>
       <x:c r="B982" t="inlineStr">
         <x:is>
-          <x:t>167.1411</x:t>
+          <x:t>167.4406</x:t>
         </x:is>
       </x:c>
       <x:c r="C982" t="inlineStr">
         <x:is>
-          <x:t>275.4411</x:t>
+          <x:t>275.3144</x:t>
         </x:is>
       </x:c>
       <x:c r="D982" t="inlineStr">
         <x:is>
-          <x:t>131.2600</x:t>
+          <x:t>131.7067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="983">
       <x:c r="A983" s="2" t="n">
-        <x:v/>
+        <x:v>44724</x:v>
       </x:c>
       <x:c r="B983" t="inlineStr">
         <x:is>
-          <x:t>166.9297</x:t>
+          <x:t>167.3489</x:t>
         </x:is>
       </x:c>
       <x:c r="C983" t="inlineStr">
         <x:is>
-          <x:t>275.2237</x:t>
+          <x:t>275.3112</x:t>
         </x:is>
       </x:c>
       <x:c r="D983" t="inlineStr">
         <x:is>
-          <x:t>131.2293</x:t>
+          <x:t>131.6683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="984">
       <x:c r="A984" s="2" t="n">
-        <x:v/>
+        <x:v>44693</x:v>
       </x:c>
       <x:c r="B984" t="inlineStr">
         <x:is>
-          <x:t>166.5644</x:t>
+          <x:t>167.4996</x:t>
         </x:is>
       </x:c>
       <x:c r="C984" t="inlineStr">
         <x:is>
-          <x:t>274.7696</x:t>
+          <x:t>275.3480</x:t>
         </x:is>
       </x:c>
       <x:c r="D984" t="inlineStr">
         <x:is>
-          <x:t>131.2338</x:t>
+          <x:t>131.5519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="985">
       <x:c r="A985" s="2" t="n">
-        <x:v/>
+        <x:v>44663</x:v>
       </x:c>
       <x:c r="B985" t="inlineStr">
         <x:is>
-          <x:t>166.9970</x:t>
+          <x:t>167.8384</x:t>
         </x:is>
       </x:c>
       <x:c r="C985" t="inlineStr">
         <x:is>
-          <x:t>275.1383</x:t>
+          <x:t>275.8236</x:t>
         </x:is>
       </x:c>
       <x:c r="D985" t="inlineStr">
         <x:is>
-          <x:t>131.2592</x:t>
+          <x:t>131.5089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="986">
       <x:c r="A986" s="2" t="n">
-        <x:v/>
+        <x:v>44632</x:v>
       </x:c>
       <x:c r="B986" t="inlineStr">
         <x:is>
-          <x:t>166.9947</x:t>
+          <x:t>167.8362</x:t>
         </x:is>
       </x:c>
       <x:c r="C986" t="inlineStr">
         <x:is>
-          <x:t>275.1285</x:t>
+          <x:t>275.8137</x:t>
         </x:is>
       </x:c>
       <x:c r="D986" t="inlineStr">
         <x:is>
-          <x:t>131.2542</x:t>
+          <x:t>131.5037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="987">
       <x:c r="A987" s="2" t="n">
-        <x:v/>
+        <x:v>44604</x:v>
       </x:c>
       <x:c r="B987" t="inlineStr">
         <x:is>
-          <x:t>166.9930</x:t>
+          <x:t>168.1945</x:t>
         </x:is>
       </x:c>
       <x:c r="C987" t="inlineStr">
         <x:is>
-          <x:t>275.1193</x:t>
+          <x:t>276.5408</x:t>
         </x:is>
       </x:c>
       <x:c r="D987" t="inlineStr">
         <x:is>
-          <x:t>131.2496</x:t>
+          <x:t>131.6535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="988">
       <x:c r="A988" s="2" t="n">
-        <x:v/>
+        <x:v>44573</x:v>
       </x:c>
       <x:c r="B988" t="inlineStr">
         <x:is>
-          <x:t>166.6070</x:t>
+          <x:t>168.2253</x:t>
         </x:is>
       </x:c>
       <x:c r="C988" t="inlineStr">
         <x:is>
-          <x:t>274.4464</x:t>
+          <x:t>276.6848</x:t>
         </x:is>
       </x:c>
       <x:c r="D988" t="inlineStr">
         <x:is>
-          <x:t>131.2265</x:t>
+          <x:t>131.6465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="989">
       <x:c r="A989" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B989" t="inlineStr">
         <x:is>
-          <x:t>166.5608</x:t>
+          <x:t>167.6664</x:t>
         </x:is>
       </x:c>
       <x:c r="C989" t="inlineStr">
         <x:is>
-          <x:t>274.4320</x:t>
+          <x:t>275.9849</x:t>
         </x:is>
       </x:c>
       <x:c r="D989" t="inlineStr">
         <x:is>
-          <x:t>131.2017</x:t>
+          <x:t>131.5351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="990">
       <x:c r="A990" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B990" t="inlineStr">
         <x:is>
-          <x:t>166.9986</x:t>
+          <x:t>166.8882</x:t>
         </x:is>
       </x:c>
       <x:c r="C990" t="inlineStr">
         <x:is>
-          <x:t>275.1522</x:t>
+          <x:t>274.9539</x:t>
         </x:is>
       </x:c>
       <x:c r="D990" t="inlineStr">
         <x:is>
-          <x:t>131.2058</x:t>
+          <x:t>131.4166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="991">
       <x:c r="A991" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B991" t="inlineStr">
         <x:is>
-          <x:t>166.3757</x:t>
+          <x:t>166.8266</x:t>
         </x:is>
       </x:c>
       <x:c r="C991" t="inlineStr">
         <x:is>
-          <x:t>274.4249</x:t>
+          <x:t>274.9449</x:t>
         </x:is>
       </x:c>
       <x:c r="D991" t="inlineStr">
         <x:is>
-          <x:t>131.0207</x:t>
+          <x:t>131.3888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="992">
       <x:c r="A992" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B992" t="inlineStr">
         <x:is>
-          <x:t>166.2501</x:t>
+          <x:t>167.2779</x:t>
         </x:is>
       </x:c>
       <x:c r="C992" t="inlineStr">
         <x:is>
-          <x:t>274.0743</x:t>
+          <x:t>275.4810</x:t>
         </x:is>
       </x:c>
       <x:c r="D992" t="inlineStr">
         <x:is>
-          <x:t>130.7680</x:t>
+          <x:t>131.3754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="993">
       <x:c r="A993" s="2" t="n">
-        <x:v>44906</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B993" t="inlineStr">
         <x:is>
-          <x:t>166.2479</x:t>
+          <x:t>167.2716</x:t>
         </x:is>
       </x:c>
       <x:c r="C993" t="inlineStr">
         <x:is>
-          <x:t>274.0646</x:t>
+          <x:t>275.4663</x:t>
         </x:is>
       </x:c>
       <x:c r="D993" t="inlineStr">
         <x:is>
-          <x:t>130.7630</x:t>
+          <x:t>131.3703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="994">
       <x:c r="A994" s="2" t="n">
-        <x:v>44876</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B994" t="inlineStr">
         <x:is>
-          <x:t>166.9718</x:t>
+          <x:t>167.2292</x:t>
         </x:is>
       </x:c>
       <x:c r="C994" t="inlineStr">
         <x:is>
-          <x:t>275.5502</x:t>
+          <x:t>275.3669</x:t>
         </x:is>
       </x:c>
       <x:c r="D994" t="inlineStr">
         <x:is>
-          <x:t>130.9895</x:t>
+          <x:t>131.3311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="995">
       <x:c r="A995" s="2" t="n">
-        <x:v>44845</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B995" t="inlineStr">
         <x:is>
-          <x:t>166.0475</x:t>
+          <x:t>167.2121</x:t>
         </x:is>
       </x:c>
       <x:c r="C995" t="inlineStr">
         <x:is>
-          <x:t>274.2593</x:t>
+          <x:t>275.5196</x:t>
         </x:is>
       </x:c>
       <x:c r="D995" t="inlineStr">
         <x:is>
-          <x:t>130.6191</x:t>
+          <x:t>131.3103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="996">
       <x:c r="A996" s="2" t="n">
-        <x:v>44815</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B996" t="inlineStr">
         <x:is>
-          <x:t>164.7476</x:t>
+          <x:t>167.1411</x:t>
         </x:is>
       </x:c>
       <x:c r="C996" t="inlineStr">
         <x:is>
-          <x:t>272.9323</x:t>
+          <x:t>275.4411</x:t>
         </x:is>
       </x:c>
       <x:c r="D996" t="inlineStr">
         <x:is>
-          <x:t>130.4171</x:t>
+          <x:t>131.2600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="997">
       <x:c r="A997" s="2" t="n">
-        <x:v>44784</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B997" t="inlineStr">
         <x:is>
-          <x:t>164.9924</x:t>
+          <x:t>166.9297</x:t>
         </x:is>
       </x:c>
       <x:c r="C997" t="inlineStr">
         <x:is>
-          <x:t>272.8608</x:t>
+          <x:t>275.2237</x:t>
         </x:is>
       </x:c>
       <x:c r="D997" t="inlineStr">
         <x:is>
-          <x:t>130.1806</x:t>
+          <x:t>131.2293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="998">
       <x:c r="A998" s="2" t="n">
-        <x:v>44753</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B998" t="inlineStr">
         <x:is>
-          <x:t>165.0356</x:t>
+          <x:t>166.5644</x:t>
         </x:is>
       </x:c>
       <x:c r="C998" t="inlineStr">
         <x:is>
-          <x:t>272.9671</x:t>
+          <x:t>274.7696</x:t>
         </x:is>
       </x:c>
       <x:c r="D998" t="inlineStr">
         <x:is>
-          <x:t>130.1513</x:t>
+          <x:t>131.2338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="999">
       <x:c r="A999" s="2" t="n">
-        <x:v>44723</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B999" t="inlineStr">
         <x:is>
-          <x:t>164.6700</x:t>
+          <x:t>166.9970</x:t>
         </x:is>
       </x:c>
       <x:c r="C999" t="inlineStr">
         <x:is>
-          <x:t>272.5744</x:t>
+          <x:t>275.1383</x:t>
         </x:is>
       </x:c>
       <x:c r="D999" t="inlineStr">
         <x:is>
-          <x:t>130.1457</x:t>
+          <x:t>131.2592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="1000">
       <x:c r="A1000" s="2" t="n">
-        <x:v>44692</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B1000" t="inlineStr">
         <x:is>
-          <x:t>164.6680</x:t>
+          <x:t>166.9947</x:t>
         </x:is>
       </x:c>
       <x:c r="C1000" t="inlineStr">
         <x:is>
-          <x:t>272.5647</x:t>
+          <x:t>275.1285</x:t>
         </x:is>
       </x:c>
       <x:c r="D1000" t="inlineStr">
         <x:is>
-          <x:t>130.1410</x:t>
+          <x:t>131.2542</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="1001">
       <x:c r="A1001" s="2" t="n">
-        <x:v>44662</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B1001" t="inlineStr">
         <x:is>
-          <x:t>164.7838</x:t>
+          <x:t>166.9930</x:t>
         </x:is>
       </x:c>
       <x:c r="C1001" t="inlineStr">
         <x:is>
-          <x:t>272.7957</x:t>
+          <x:t>275.1193</x:t>
         </x:is>
       </x:c>
       <x:c r="D1001" t="inlineStr">
         <x:is>
-          <x:t>130.1725</x:t>
+          <x:t>131.2496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>