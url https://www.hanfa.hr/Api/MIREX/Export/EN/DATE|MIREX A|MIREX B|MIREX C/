--- v5 (2026-08-27)
+++ v6 (2026-09-16)
@@ -1,20078 +1,20078 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84ce689353da4eb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc82d91d55c9a48b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra69bc29db3b14be8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R83417aa103bb4d70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="dd.MM.yyyy."/>
     <x:numFmt numFmtId="165" formatCode="#,##0.0000###"/>
   </x:numFmts>
   <x:fonts>
     <x:font/>
   </x:fonts>
   <x:fills>
     <x:fill/>
   </x:fills>
   <x:borders>
     <x:border/>
   </x:borders>
   <x:cellStyleXfs>
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs>
     <x:xf/>
     <x:xf numFmtId="2" applyNumberFormat="1"/>
     <x:xf numFmtId="164" applyNumberFormat="1"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra69bc29db3b14be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6bc2c1b4a094d34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R83417aa103bb4d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69c85120d47a4583" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>DATE</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>MIREX A</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>MIREX B</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>MIREX C</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B2" t="inlineStr">
         <x:is>
-          <x:t>287.3135</x:t>
+          <x:t>283.3987</x:t>
         </x:is>
       </x:c>
       <x:c r="C2" t="inlineStr">
         <x:is>
-          <x:t>386.1150</x:t>
+          <x:t>382.4649</x:t>
         </x:is>
       </x:c>
       <x:c r="D2" t="inlineStr">
         <x:is>
-          <x:t>144.9513</x:t>
+          <x:t>144.2663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" s="2" t="n">
-        <x:v/>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B3" t="inlineStr">
         <x:is>
-          <x:t>286.6162</x:t>
+          <x:t>284.2747</x:t>
         </x:is>
       </x:c>
       <x:c r="C3" t="inlineStr">
         <x:is>
-          <x:t>385.3778</x:t>
+          <x:t>382.9975</x:t>
         </x:is>
       </x:c>
       <x:c r="D3" t="inlineStr">
         <x:is>
-          <x:t>144.8583</x:t>
+          <x:t>144.3469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" s="2" t="n">
-        <x:v/>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B4" t="inlineStr">
         <x:is>
-          <x:t>287.2941</x:t>
+          <x:t>284.1317</x:t>
         </x:is>
       </x:c>
       <x:c r="C4" t="inlineStr">
         <x:is>
-          <x:t>385.9472</x:t>
+          <x:t>383.0459</x:t>
         </x:is>
       </x:c>
       <x:c r="D4" t="inlineStr">
         <x:is>
-          <x:t>144.8563</x:t>
+          <x:t>144.5047</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" s="2" t="n">
-        <x:v/>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B5" t="inlineStr">
         <x:is>
-          <x:t>286.6228</x:t>
+          <x:t>285.5197</x:t>
         </x:is>
       </x:c>
       <x:c r="C5" t="inlineStr">
         <x:is>
-          <x:t>385.3811</x:t>
+          <x:t>384.2965</x:t>
         </x:is>
       </x:c>
       <x:c r="D5" t="inlineStr">
         <x:is>
-          <x:t>144.8502</x:t>
+          <x:t>144.6728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" s="2" t="n">
-        <x:v/>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B6" t="inlineStr">
         <x:is>
-          <x:t>286.8895</x:t>
+          <x:t>286.3938</x:t>
         </x:is>
       </x:c>
       <x:c r="C6" t="inlineStr">
         <x:is>
-          <x:t>385.8016</x:t>
+          <x:t>384.9558</x:t>
         </x:is>
       </x:c>
       <x:c r="D6" t="inlineStr">
         <x:is>
-          <x:t>144.8473</x:t>
+          <x:t>144.7524</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" s="2" t="n">
-        <x:v/>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B7" t="inlineStr">
         <x:is>
-          <x:t>286.1335</x:t>
+          <x:t>286.4850</x:t>
         </x:is>
       </x:c>
       <x:c r="C7" t="inlineStr">
         <x:is>
-          <x:t>385.0015</x:t>
+          <x:t>384.9684</x:t>
         </x:is>
       </x:c>
       <x:c r="D7" t="inlineStr">
         <x:is>
-          <x:t>144.8406</x:t>
+          <x:t>144.7591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" s="2" t="n">
-        <x:v/>
+        <x:v>46121</x:v>
       </x:c>
       <x:c r="B8" t="inlineStr">
         <x:is>
-          <x:t>287.2699</x:t>
+          <x:t>286.6298</x:t>
         </x:is>
       </x:c>
       <x:c r="C8" t="inlineStr">
         <x:is>
-          <x:t>385.6297</x:t>
+          <x:t>385.3539</x:t>
         </x:is>
       </x:c>
       <x:c r="D8" t="inlineStr">
         <x:is>
-          <x:t>144.9220</x:t>
+          <x:t>144.7866</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" s="2" t="n">
-        <x:v/>
+        <x:v>46090</x:v>
       </x:c>
       <x:c r="B9" t="inlineStr">
         <x:is>
-          <x:t>286.9308</x:t>
+          <x:t>286.4091</x:t>
         </x:is>
       </x:c>
       <x:c r="C9" t="inlineStr">
         <x:is>
-          <x:t>385.3393</x:t>
+          <x:t>385.0080</x:t>
         </x:is>
       </x:c>
       <x:c r="D9" t="inlineStr">
         <x:is>
-          <x:t>144.9202</x:t>
+          <x:t>144.7634</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" s="2" t="n">
-        <x:v/>
+        <x:v>46062</x:v>
       </x:c>
       <x:c r="B10" t="inlineStr">
         <x:is>
-          <x:t>287.1763</x:t>
+          <x:t>285.6546</x:t>
         </x:is>
       </x:c>
       <x:c r="C10" t="inlineStr">
         <x:is>
-          <x:t>385.7297</x:t>
+          <x:t>384.2939</x:t>
         </x:is>
       </x:c>
       <x:c r="D10" t="inlineStr">
         <x:is>
-          <x:t>145.0002</x:t>
+          <x:t>144.6656</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" s="2" t="n">
-        <x:v>46364</x:v>
+        <x:v>46031</x:v>
       </x:c>
       <x:c r="B11" t="inlineStr">
         <x:is>
-          <x:t>286.5061</x:t>
+          <x:t>285.7564</x:t>
         </x:is>
       </x:c>
       <x:c r="C11" t="inlineStr">
         <x:is>
-          <x:t>385.1068</x:t>
+          <x:t>384.3044</x:t>
         </x:is>
       </x:c>
       <x:c r="D11" t="inlineStr">
         <x:is>
-          <x:t>144.9426</x:t>
+          <x:t>144.7489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" s="2" t="n">
-        <x:v>46334</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B12" t="inlineStr">
         <x:is>
-          <x:t>286.0468</x:t>
+          <x:t>286.6147</x:t>
         </x:is>
       </x:c>
       <x:c r="C12" t="inlineStr">
         <x:is>
-          <x:t>384.8453</x:t>
+          <x:t>385.0927</x:t>
         </x:is>
       </x:c>
       <x:c r="D12" t="inlineStr">
         <x:is>
-          <x:t>144.9146</x:t>
+          <x:t>144.8589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" s="2" t="n">
-        <x:v>46303</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B13" t="inlineStr">
         <x:is>
-          <x:t>285.9407</x:t>
+          <x:t>287.0886</x:t>
         </x:is>
       </x:c>
       <x:c r="C13" t="inlineStr">
         <x:is>
-          <x:t>384.6387</x:t>
+          <x:t>385.8749</x:t>
         </x:is>
       </x:c>
       <x:c r="D13" t="inlineStr">
         <x:is>
-          <x:t>144.9311</x:t>
+          <x:t>144.8985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" s="2" t="n">
-        <x:v>46211</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B14" t="inlineStr">
         <x:is>
-          <x:t>286.5182</x:t>
+          <x:t>287.2701</x:t>
         </x:is>
       </x:c>
       <x:c r="C14" t="inlineStr">
         <x:is>
-          <x:t>385.1499</x:t>
+          <x:t>385.7882</x:t>
         </x:is>
       </x:c>
       <x:c r="D14" t="inlineStr">
         <x:is>
-          <x:t>144.9570</x:t>
+          <x:t>144.9242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" s="2" t="n">
-        <x:v>46181</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B15" t="inlineStr">
         <x:is>
-          <x:t>285.9980</x:t>
+          <x:t>286.9754</x:t>
         </x:is>
       </x:c>
       <x:c r="C15" t="inlineStr">
         <x:is>
-          <x:t>384.4263</x:t>
+          <x:t>385.6340</x:t>
         </x:is>
       </x:c>
       <x:c r="D15" t="inlineStr">
         <x:is>
-          <x:t>144.9258</x:t>
+          <x:t>144.9418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" s="2" t="n">
-        <x:v>46150</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B16" t="inlineStr">
         <x:is>
-          <x:t>286.1574</x:t>
+          <x:t>287.3135</x:t>
         </x:is>
       </x:c>
       <x:c r="C16" t="inlineStr">
         <x:is>
-          <x:t>384.5152</x:t>
+          <x:t>386.1150</x:t>
         </x:is>
       </x:c>
       <x:c r="D16" t="inlineStr">
         <x:is>
-          <x:t>144.9445</x:t>
+          <x:t>144.9513</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" s="2" t="n">
-        <x:v>46120</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B17" t="inlineStr">
         <x:is>
-          <x:t>286.4137</x:t>
+          <x:t>286.6162</x:t>
         </x:is>
       </x:c>
       <x:c r="C17" t="inlineStr">
         <x:is>
-          <x:t>384.2357</x:t>
+          <x:t>385.3778</x:t>
         </x:is>
       </x:c>
       <x:c r="D17" t="inlineStr">
         <x:is>
-          <x:t>144.9271</x:t>
+          <x:t>144.8583</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" s="2" t="n">
-        <x:v>46089</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B18" t="inlineStr">
         <x:is>
-          <x:t>284.9396</x:t>
+          <x:t>287.2941</x:t>
         </x:is>
       </x:c>
       <x:c r="C18" t="inlineStr">
         <x:is>
-          <x:t>383.0824</x:t>
+          <x:t>385.9472</x:t>
         </x:is>
       </x:c>
       <x:c r="D18" t="inlineStr">
         <x:is>
-          <x:t>144.8384</x:t>
+          <x:t>144.8563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B19" t="inlineStr">
         <x:is>
-          <x:t>283.2641</x:t>
+          <x:t>286.6228</x:t>
         </x:is>
       </x:c>
       <x:c r="C19" t="inlineStr">
         <x:is>
-          <x:t>381.7664</x:t>
+          <x:t>385.3811</x:t>
         </x:is>
       </x:c>
       <x:c r="D19" t="inlineStr">
         <x:is>
-          <x:t>144.7417</x:t>
+          <x:t>144.8502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B20" t="inlineStr">
         <x:is>
-          <x:t>283.5048</x:t>
+          <x:t>286.8895</x:t>
         </x:is>
       </x:c>
       <x:c r="C20" t="inlineStr">
         <x:is>
-          <x:t>382.0617</x:t>
+          <x:t>385.8016</x:t>
         </x:is>
       </x:c>
       <x:c r="D20" t="inlineStr">
         <x:is>
-          <x:t>144.7705</x:t>
+          <x:t>144.8473</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B21" t="inlineStr">
         <x:is>
-          <x:t>281.6507</x:t>
+          <x:t>286.1335</x:t>
         </x:is>
       </x:c>
       <x:c r="C21" t="inlineStr">
         <x:is>
-          <x:t>381.2384</x:t>
+          <x:t>385.0015</x:t>
         </x:is>
       </x:c>
       <x:c r="D21" t="inlineStr">
         <x:is>
-          <x:t>144.7554</x:t>
+          <x:t>144.8406</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B22" t="inlineStr">
         <x:is>
-          <x:t>282.6474</x:t>
+          <x:t>287.2699</x:t>
         </x:is>
       </x:c>
       <x:c r="C22" t="inlineStr">
         <x:is>
-          <x:t>382.0782</x:t>
+          <x:t>385.6297</x:t>
         </x:is>
       </x:c>
       <x:c r="D22" t="inlineStr">
         <x:is>
-          <x:t>144.8566</x:t>
+          <x:t>144.9220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B23" t="inlineStr">
         <x:is>
-          <x:t>282.5982</x:t>
+          <x:t>286.9308</x:t>
         </x:is>
       </x:c>
       <x:c r="C23" t="inlineStr">
         <x:is>
-          <x:t>381.8137</x:t>
+          <x:t>385.3393</x:t>
         </x:is>
       </x:c>
       <x:c r="D23" t="inlineStr">
         <x:is>
-          <x:t>144.7936</x:t>
+          <x:t>144.9202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B24" t="inlineStr">
         <x:is>
-          <x:t>282.3062</x:t>
+          <x:t>287.1763</x:t>
         </x:is>
       </x:c>
       <x:c r="C24" t="inlineStr">
         <x:is>
-          <x:t>381.6765</x:t>
+          <x:t>385.7297</x:t>
         </x:is>
       </x:c>
       <x:c r="D24" t="inlineStr">
         <x:is>
-          <x:t>144.6887</x:t>
+          <x:t>145.0002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" s="2" t="n">
-        <x:v/>
+        <x:v>46364</x:v>
       </x:c>
       <x:c r="B25" t="inlineStr">
         <x:is>
-          <x:t>281.8738</x:t>
+          <x:t>286.5061</x:t>
         </x:is>
       </x:c>
       <x:c r="C25" t="inlineStr">
         <x:is>
-          <x:t>380.8476</x:t>
+          <x:t>385.1068</x:t>
         </x:is>
       </x:c>
       <x:c r="D25" t="inlineStr">
         <x:is>
-          <x:t>144.6501</x:t>
+          <x:t>144.9426</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" s="2" t="n">
-        <x:v/>
+        <x:v>46334</x:v>
       </x:c>
       <x:c r="B26" t="inlineStr">
         <x:is>
-          <x:t>281.9184</x:t>
+          <x:t>286.0468</x:t>
         </x:is>
       </x:c>
       <x:c r="C26" t="inlineStr">
         <x:is>
-          <x:t>381.0166</x:t>
+          <x:t>384.8453</x:t>
         </x:is>
       </x:c>
       <x:c r="D26" t="inlineStr">
         <x:is>
-          <x:t>144.7264</x:t>
+          <x:t>144.9146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" s="2" t="n">
-        <x:v/>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B27" t="inlineStr">
         <x:is>
-          <x:t>282.0645</x:t>
+          <x:t>285.9407</x:t>
         </x:is>
       </x:c>
       <x:c r="C27" t="inlineStr">
         <x:is>
-          <x:t>381.1482</x:t>
+          <x:t>384.6387</x:t>
         </x:is>
       </x:c>
       <x:c r="D27" t="inlineStr">
         <x:is>
-          <x:t>144.7529</x:t>
+          <x:t>144.9311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" s="2" t="n">
-        <x:v/>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B28" t="inlineStr">
         <x:is>
-          <x:t>281.2848</x:t>
+          <x:t>286.5182</x:t>
         </x:is>
       </x:c>
       <x:c r="C28" t="inlineStr">
         <x:is>
-          <x:t>381.0058</x:t>
+          <x:t>385.1499</x:t>
         </x:is>
       </x:c>
       <x:c r="D28" t="inlineStr">
         <x:is>
-          <x:t>144.7962</x:t>
+          <x:t>144.9570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" s="2" t="n">
-        <x:v/>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B29" t="inlineStr">
         <x:is>
-          <x:t>281.5715</x:t>
+          <x:t>285.9980</x:t>
         </x:is>
       </x:c>
       <x:c r="C29" t="inlineStr">
         <x:is>
-          <x:t>381.4090</x:t>
+          <x:t>384.4263</x:t>
         </x:is>
       </x:c>
       <x:c r="D29" t="inlineStr">
         <x:is>
-          <x:t>144.8217</x:t>
+          <x:t>144.9258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" s="2" t="n">
-        <x:v/>
+        <x:v>46150</x:v>
       </x:c>
       <x:c r="B30" t="inlineStr">
         <x:is>
-          <x:t>282.5168</x:t>
+          <x:t>286.1574</x:t>
         </x:is>
       </x:c>
       <x:c r="C30" t="inlineStr">
         <x:is>
-          <x:t>382.0040</x:t>
+          <x:t>384.5152</x:t>
         </x:is>
       </x:c>
       <x:c r="D30" t="inlineStr">
         <x:is>
-          <x:t>144.8109</x:t>
+          <x:t>144.9445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" s="2" t="n">
-        <x:v/>
+        <x:v>46120</x:v>
       </x:c>
       <x:c r="B31" t="inlineStr">
         <x:is>
-          <x:t>283.1996</x:t>
+          <x:t>286.4137</x:t>
         </x:is>
       </x:c>
       <x:c r="C31" t="inlineStr">
         <x:is>
-          <x:t>382.3770</x:t>
+          <x:t>384.2357</x:t>
         </x:is>
       </x:c>
       <x:c r="D31" t="inlineStr">
         <x:is>
-          <x:t>144.8541</x:t>
+          <x:t>144.9271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" s="2" t="n">
-        <x:v/>
+        <x:v>46089</x:v>
       </x:c>
       <x:c r="B32" t="inlineStr">
         <x:is>
-          <x:t>282.9318</x:t>
+          <x:t>284.9396</x:t>
         </x:is>
       </x:c>
       <x:c r="C32" t="inlineStr">
         <x:is>
-          <x:t>381.7629</x:t>
+          <x:t>383.0824</x:t>
         </x:is>
       </x:c>
       <x:c r="D32" t="inlineStr">
         <x:is>
-          <x:t>144.8405</x:t>
+          <x:t>144.8384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B33" t="inlineStr">
         <x:is>
-          <x:t>281.9108</x:t>
+          <x:t>283.2641</x:t>
         </x:is>
       </x:c>
       <x:c r="C33" t="inlineStr">
         <x:is>
-          <x:t>381.1528</x:t>
+          <x:t>381.7664</x:t>
         </x:is>
       </x:c>
       <x:c r="D33" t="inlineStr">
         <x:is>
-          <x:t>144.9035</x:t>
+          <x:t>144.7417</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" s="2" t="n">
-        <x:v>46302</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B34" t="inlineStr">
         <x:is>
-          <x:t>283.2621</x:t>
+          <x:t>283.5048</x:t>
         </x:is>
       </x:c>
       <x:c r="C34" t="inlineStr">
         <x:is>
-          <x:t>382.3069</x:t>
+          <x:t>382.0617</x:t>
         </x:is>
       </x:c>
       <x:c r="D34" t="inlineStr">
         <x:is>
-          <x:t>144.9739</x:t>
+          <x:t>144.7705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" s="2" t="n">
-        <x:v>46272</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B35" t="inlineStr">
         <x:is>
-          <x:t>283.0450</x:t>
+          <x:t>281.6507</x:t>
         </x:is>
       </x:c>
       <x:c r="C35" t="inlineStr">
         <x:is>
-          <x:t>382.1315</x:t>
+          <x:t>381.2384</x:t>
         </x:is>
       </x:c>
       <x:c r="D35" t="inlineStr">
         <x:is>
-          <x:t>144.9272</x:t>
+          <x:t>144.7554</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" s="2" t="n">
-        <x:v>46241</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B36" t="inlineStr">
         <x:is>
-          <x:t>281.9484</x:t>
+          <x:t>282.6474</x:t>
         </x:is>
       </x:c>
       <x:c r="C36" t="inlineStr">
         <x:is>
-          <x:t>381.1991</x:t>
+          <x:t>382.0782</x:t>
         </x:is>
       </x:c>
       <x:c r="D36" t="inlineStr">
         <x:is>
-          <x:t>144.8528</x:t>
+          <x:t>144.8566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" s="2" t="n">
-        <x:v>46210</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B37" t="inlineStr">
         <x:is>
-          <x:t>283.5568</x:t>
+          <x:t>282.5982</x:t>
         </x:is>
       </x:c>
       <x:c r="C37" t="inlineStr">
         <x:is>
-          <x:t>382.7235</x:t>
+          <x:t>381.8137</x:t>
         </x:is>
       </x:c>
       <x:c r="D37" t="inlineStr">
         <x:is>
-          <x:t>145.0151</x:t>
+          <x:t>144.7936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" s="2" t="n">
-        <x:v>46180</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B38" t="inlineStr">
         <x:is>
-          <x:t>284.6120</x:t>
+          <x:t>282.3062</x:t>
         </x:is>
       </x:c>
       <x:c r="C38" t="inlineStr">
         <x:is>
-          <x:t>383.4603</x:t>
+          <x:t>381.6765</x:t>
         </x:is>
       </x:c>
       <x:c r="D38" t="inlineStr">
         <x:is>
-          <x:t>145.0784</x:t>
+          <x:t>144.6887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" s="2" t="n">
-        <x:v>46088</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B39" t="inlineStr">
         <x:is>
-          <x:t>283.4039</x:t>
+          <x:t>281.8738</x:t>
         </x:is>
       </x:c>
       <x:c r="C39" t="inlineStr">
         <x:is>
-          <x:t>382.6654</x:t>
+          <x:t>380.8476</x:t>
         </x:is>
       </x:c>
       <x:c r="D39" t="inlineStr">
         <x:is>
-          <x:t>145.0494</x:t>
+          <x:t>144.6501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" s="2" t="n">
-        <x:v>46060</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B40" t="inlineStr">
         <x:is>
-          <x:t>283.3416</x:t>
+          <x:t>281.9184</x:t>
         </x:is>
       </x:c>
       <x:c r="C40" t="inlineStr">
         <x:is>
-          <x:t>382.4011</x:t>
+          <x:t>381.0166</x:t>
         </x:is>
       </x:c>
       <x:c r="D40" t="inlineStr">
         <x:is>
-          <x:t>145.0773</x:t>
+          <x:t>144.7264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" s="2" t="n">
-        <x:v>46029</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B41" t="inlineStr">
         <x:is>
-          <x:t>283.0785</x:t>
+          <x:t>282.0645</x:t>
         </x:is>
       </x:c>
       <x:c r="C41" t="inlineStr">
         <x:is>
-          <x:t>382.2390</x:t>
+          <x:t>381.1482</x:t>
         </x:is>
       </x:c>
       <x:c r="D41" t="inlineStr">
         <x:is>
-          <x:t>145.0726</x:t>
+          <x:t>144.7529</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B42" t="inlineStr">
         <x:is>
-          <x:t>282.9955</x:t>
+          <x:t>281.2848</x:t>
         </x:is>
       </x:c>
       <x:c r="C42" t="inlineStr">
         <x:is>
-          <x:t>382.4158</x:t>
+          <x:t>381.0058</x:t>
         </x:is>
       </x:c>
       <x:c r="D42" t="inlineStr">
         <x:is>
-          <x:t>145.0769</x:t>
+          <x:t>144.7962</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B43" t="inlineStr">
         <x:is>
-          <x:t>281.6956</x:t>
+          <x:t>281.5715</x:t>
         </x:is>
       </x:c>
       <x:c r="C43" t="inlineStr">
         <x:is>
-          <x:t>381.7620</x:t>
+          <x:t>381.4090</x:t>
         </x:is>
       </x:c>
       <x:c r="D43" t="inlineStr">
         <x:is>
-          <x:t>145.0500</x:t>
+          <x:t>144.8217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B44" t="inlineStr">
         <x:is>
-          <x:t>281.0798</x:t>
+          <x:t>282.5168</x:t>
         </x:is>
       </x:c>
       <x:c r="C44" t="inlineStr">
         <x:is>
-          <x:t>381.7120</x:t>
+          <x:t>382.0040</x:t>
         </x:is>
       </x:c>
       <x:c r="D44" t="inlineStr">
         <x:is>
-          <x:t>145.0305</x:t>
+          <x:t>144.8109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B45" t="inlineStr">
         <x:is>
-          <x:t>281.3254</x:t>
+          <x:t>283.1996</x:t>
         </x:is>
       </x:c>
       <x:c r="C45" t="inlineStr">
         <x:is>
-          <x:t>381.8046</x:t>
+          <x:t>382.3770</x:t>
         </x:is>
       </x:c>
       <x:c r="D45" t="inlineStr">
         <x:is>
-          <x:t>145.0008</x:t>
+          <x:t>144.8541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B46" t="inlineStr">
         <x:is>
-          <x:t>280.1332</x:t>
+          <x:t>282.9318</x:t>
         </x:is>
       </x:c>
       <x:c r="C46" t="inlineStr">
         <x:is>
-          <x:t>381.3597</x:t>
+          <x:t>381.7629</x:t>
         </x:is>
       </x:c>
       <x:c r="D46" t="inlineStr">
         <x:is>
-          <x:t>144.9694</x:t>
+          <x:t>144.8405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B47" t="inlineStr">
         <x:is>
-          <x:t>279.9090</x:t>
+          <x:t>281.9108</x:t>
         </x:is>
       </x:c>
       <x:c r="C47" t="inlineStr">
         <x:is>
-          <x:t>380.9184</x:t>
+          <x:t>381.1528</x:t>
         </x:is>
       </x:c>
       <x:c r="D47" t="inlineStr">
         <x:is>
-          <x:t>144.8879</x:t>
+          <x:t>144.9035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" s="2" t="n">
-        <x:v/>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="B48" t="inlineStr">
         <x:is>
-          <x:t>281.9601</x:t>
+          <x:t>283.2621</x:t>
         </x:is>
       </x:c>
       <x:c r="C48" t="inlineStr">
         <x:is>
-          <x:t>382.0749</x:t>
+          <x:t>382.3069</x:t>
         </x:is>
       </x:c>
       <x:c r="D48" t="inlineStr">
         <x:is>
-          <x:t>144.8566</x:t>
+          <x:t>144.9739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" s="2" t="n">
-        <x:v/>
+        <x:v>46272</x:v>
       </x:c>
       <x:c r="B49" t="inlineStr">
         <x:is>
-          <x:t>281.7301</x:t>
+          <x:t>283.0450</x:t>
         </x:is>
       </x:c>
       <x:c r="C49" t="inlineStr">
         <x:is>
-          <x:t>382.0901</x:t>
+          <x:t>382.1315</x:t>
         </x:is>
       </x:c>
       <x:c r="D49" t="inlineStr">
         <x:is>
-          <x:t>144.8027</x:t>
+          <x:t>144.9272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" s="2" t="n">
-        <x:v/>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B50" t="inlineStr">
         <x:is>
-          <x:t>281.3850</x:t>
+          <x:t>281.9484</x:t>
         </x:is>
       </x:c>
       <x:c r="C50" t="inlineStr">
         <x:is>
-          <x:t>381.9373</x:t>
+          <x:t>381.1991</x:t>
         </x:is>
       </x:c>
       <x:c r="D50" t="inlineStr">
         <x:is>
-          <x:t>144.8602</x:t>
+          <x:t>144.8528</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" s="2" t="n">
-        <x:v/>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B51" t="inlineStr">
         <x:is>
-          <x:t>280.4067</x:t>
+          <x:t>283.5568</x:t>
         </x:is>
       </x:c>
       <x:c r="C51" t="inlineStr">
         <x:is>
-          <x:t>381.5899</x:t>
+          <x:t>382.7235</x:t>
         </x:is>
       </x:c>
       <x:c r="D51" t="inlineStr">
         <x:is>
-          <x:t>144.8727</x:t>
+          <x:t>145.0151</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" s="2" t="n">
-        <x:v/>
+        <x:v>46180</x:v>
       </x:c>
       <x:c r="B52" t="inlineStr">
         <x:is>
-          <x:t>280.2728</x:t>
+          <x:t>284.6120</x:t>
         </x:is>
       </x:c>
       <x:c r="C52" t="inlineStr">
         <x:is>
-          <x:t>381.6857</x:t>
+          <x:t>383.4603</x:t>
         </x:is>
       </x:c>
       <x:c r="D52" t="inlineStr">
         <x:is>
-          <x:t>144.8653</x:t>
+          <x:t>145.0784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" s="2" t="n">
-        <x:v/>
+        <x:v>46088</x:v>
       </x:c>
       <x:c r="B53" t="inlineStr">
         <x:is>
-          <x:t>280.1555</x:t>
+          <x:t>283.4039</x:t>
         </x:is>
       </x:c>
       <x:c r="C53" t="inlineStr">
         <x:is>
-          <x:t>381.1653</x:t>
+          <x:t>382.6654</x:t>
         </x:is>
       </x:c>
       <x:c r="D53" t="inlineStr">
         <x:is>
-          <x:t>144.8184</x:t>
+          <x:t>145.0494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" s="2" t="n">
-        <x:v>46362</x:v>
+        <x:v>46060</x:v>
       </x:c>
       <x:c r="B54" t="inlineStr">
         <x:is>
-          <x:t>277.2888</x:t>
+          <x:t>283.3416</x:t>
         </x:is>
       </x:c>
       <x:c r="C54" t="inlineStr">
         <x:is>
-          <x:t>378.9252</x:t>
+          <x:t>382.4011</x:t>
         </x:is>
       </x:c>
       <x:c r="D54" t="inlineStr">
         <x:is>
-          <x:t>144.6923</x:t>
+          <x:t>145.0773</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" s="2" t="n">
-        <x:v>46332</x:v>
+        <x:v>46029</x:v>
       </x:c>
       <x:c r="B55" t="inlineStr">
         <x:is>
-          <x:t>275.5945</x:t>
+          <x:t>283.0785</x:t>
         </x:is>
       </x:c>
       <x:c r="C55" t="inlineStr">
         <x:is>
-          <x:t>377.2168</x:t>
+          <x:t>382.2390</x:t>
         </x:is>
       </x:c>
       <x:c r="D55" t="inlineStr">
         <x:is>
-          <x:t>144.5747</x:t>
+          <x:t>145.0726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" s="2" t="n">
-        <x:v>46301</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B56" t="inlineStr">
         <x:is>
-          <x:t>274.1481</x:t>
+          <x:t>282.9955</x:t>
         </x:is>
       </x:c>
       <x:c r="C56" t="inlineStr">
         <x:is>
-          <x:t>376.3449</x:t>
+          <x:t>382.4158</x:t>
         </x:is>
       </x:c>
       <x:c r="D56" t="inlineStr">
         <x:is>
-          <x:t>144.5095</x:t>
+          <x:t>145.0769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" s="2" t="n">
-        <x:v>46271</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B57" t="inlineStr">
         <x:is>
-          <x:t>275.3114</x:t>
+          <x:t>281.6956</x:t>
         </x:is>
       </x:c>
       <x:c r="C57" t="inlineStr">
         <x:is>
-          <x:t>377.1369</x:t>
+          <x:t>381.7620</x:t>
         </x:is>
       </x:c>
       <x:c r="D57" t="inlineStr">
         <x:is>
-          <x:t>144.5437</x:t>
+          <x:t>145.0500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" s="2" t="n">
-        <x:v>46240</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B58" t="inlineStr">
         <x:is>
-          <x:t>275.0473</x:t>
+          <x:t>281.0798</x:t>
         </x:is>
       </x:c>
       <x:c r="C58" t="inlineStr">
         <x:is>
-          <x:t>376.5768</x:t>
+          <x:t>381.7120</x:t>
         </x:is>
       </x:c>
       <x:c r="D58" t="inlineStr">
         <x:is>
-          <x:t>144.4987</x:t>
+          <x:t>145.0305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" s="2" t="n">
-        <x:v>46148</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B59" t="inlineStr">
         <x:is>
-          <x:t>275.3179</x:t>
+          <x:t>281.3254</x:t>
         </x:is>
       </x:c>
       <x:c r="C59" t="inlineStr">
         <x:is>
-          <x:t>377.1015</x:t>
+          <x:t>381.8046</x:t>
         </x:is>
       </x:c>
       <x:c r="D59" t="inlineStr">
         <x:is>
-          <x:t>144.5425</x:t>
+          <x:t>145.0008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" s="2" t="n">
-        <x:v>46118</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B60" t="inlineStr">
         <x:is>
-          <x:t>277.5602</x:t>
+          <x:t>280.1332</x:t>
         </x:is>
       </x:c>
       <x:c r="C60" t="inlineStr">
         <x:is>
-          <x:t>379.1280</x:t>
+          <x:t>381.3597</x:t>
         </x:is>
       </x:c>
       <x:c r="D60" t="inlineStr">
         <x:is>
-          <x:t>144.5724</x:t>
+          <x:t>144.9694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" s="2" t="n">
-        <x:v>46087</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B61" t="inlineStr">
         <x:is>
-          <x:t>277.7427</x:t>
+          <x:t>279.9090</x:t>
         </x:is>
       </x:c>
       <x:c r="C61" t="inlineStr">
         <x:is>
-          <x:t>379.1076</x:t>
+          <x:t>380.9184</x:t>
         </x:is>
       </x:c>
       <x:c r="D61" t="inlineStr">
         <x:is>
-          <x:t>144.5732</x:t>
+          <x:t>144.8879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" s="2" t="n">
-        <x:v>46059</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B62" t="inlineStr">
         <x:is>
-          <x:t>277.6288</x:t>
+          <x:t>281.9601</x:t>
         </x:is>
       </x:c>
       <x:c r="C62" t="inlineStr">
         <x:is>
-          <x:t>378.8861</x:t>
+          <x:t>382.0749</x:t>
         </x:is>
       </x:c>
       <x:c r="D62" t="inlineStr">
         <x:is>
-          <x:t>144.6548</x:t>
+          <x:t>144.8566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" s="2" t="n">
-        <x:v>46028</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B63" t="inlineStr">
         <x:is>
-          <x:t>276.8111</x:t>
+          <x:t>281.7301</x:t>
         </x:is>
       </x:c>
       <x:c r="C63" t="inlineStr">
         <x:is>
-          <x:t>378.0388</x:t>
+          <x:t>382.0901</x:t>
         </x:is>
       </x:c>
       <x:c r="D63" t="inlineStr">
         <x:is>
-          <x:t>144.6062</x:t>
+          <x:t>144.8027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B64" t="inlineStr">
         <x:is>
-          <x:t>275.9867</x:t>
+          <x:t>281.3850</x:t>
         </x:is>
       </x:c>
       <x:c r="C64" t="inlineStr">
         <x:is>
-          <x:t>377.2872</x:t>
+          <x:t>381.9373</x:t>
         </x:is>
       </x:c>
       <x:c r="D64" t="inlineStr">
         <x:is>
-          <x:t>144.6949</x:t>
+          <x:t>144.8602</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B65" t="inlineStr">
         <x:is>
-          <x:t>275.9741</x:t>
+          <x:t>280.4067</x:t>
         </x:is>
       </x:c>
       <x:c r="C65" t="inlineStr">
         <x:is>
-          <x:t>377.2644</x:t>
+          <x:t>381.5899</x:t>
         </x:is>
       </x:c>
       <x:c r="D65" t="inlineStr">
         <x:is>
-          <x:t>144.6796</x:t>
+          <x:t>144.8727</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B66" t="inlineStr">
         <x:is>
-          <x:t>275.3338</x:t>
+          <x:t>280.2728</x:t>
         </x:is>
       </x:c>
       <x:c r="C66" t="inlineStr">
         <x:is>
-          <x:t>376.5667</x:t>
+          <x:t>381.6857</x:t>
         </x:is>
       </x:c>
       <x:c r="D66" t="inlineStr">
         <x:is>
-          <x:t>144.6200</x:t>
+          <x:t>144.8653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B67" t="inlineStr">
         <x:is>
-          <x:t>274.8003</x:t>
+          <x:t>280.1555</x:t>
         </x:is>
       </x:c>
       <x:c r="C67" t="inlineStr">
         <x:is>
-          <x:t>376.2218</x:t>
+          <x:t>381.1653</x:t>
         </x:is>
       </x:c>
       <x:c r="D67" t="inlineStr">
         <x:is>
-          <x:t>144.5902</x:t>
+          <x:t>144.8184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" s="2" t="n">
-        <x:v/>
+        <x:v>46362</x:v>
       </x:c>
       <x:c r="B68" t="inlineStr">
         <x:is>
-          <x:t>274.8261</x:t>
+          <x:t>277.2888</x:t>
         </x:is>
       </x:c>
       <x:c r="C68" t="inlineStr">
         <x:is>
-          <x:t>376.2682</x:t>
+          <x:t>378.9252</x:t>
         </x:is>
       </x:c>
       <x:c r="D68" t="inlineStr">
         <x:is>
-          <x:t>144.5337</x:t>
+          <x:t>144.6923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" s="2" t="n">
-        <x:v/>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B69" t="inlineStr">
         <x:is>
-          <x:t>273.9954</x:t>
+          <x:t>275.5945</x:t>
         </x:is>
       </x:c>
       <x:c r="C69" t="inlineStr">
         <x:is>
-          <x:t>376.0357</x:t>
+          <x:t>377.2168</x:t>
         </x:is>
       </x:c>
       <x:c r="D69" t="inlineStr">
         <x:is>
-          <x:t>144.5749</x:t>
+          <x:t>144.5747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" s="2" t="n">
-        <x:v/>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="B70" t="inlineStr">
         <x:is>
-          <x:t>273.0843</x:t>
+          <x:t>274.1481</x:t>
         </x:is>
       </x:c>
       <x:c r="C70" t="inlineStr">
         <x:is>
-          <x:t>375.0840</x:t>
+          <x:t>376.3449</x:t>
         </x:is>
       </x:c>
       <x:c r="D70" t="inlineStr">
         <x:is>
-          <x:t>144.3857</x:t>
+          <x:t>144.5095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" s="2" t="n">
-        <x:v/>
+        <x:v>46271</x:v>
       </x:c>
       <x:c r="B71" t="inlineStr">
         <x:is>
-          <x:t>272.3141</x:t>
+          <x:t>275.3114</x:t>
         </x:is>
       </x:c>
       <x:c r="C71" t="inlineStr">
         <x:is>
-          <x:t>374.1246</x:t>
+          <x:t>377.1369</x:t>
         </x:is>
       </x:c>
       <x:c r="D71" t="inlineStr">
         <x:is>
-          <x:t>144.3022</x:t>
+          <x:t>144.5437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" s="2" t="n">
-        <x:v/>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B72" t="inlineStr">
         <x:is>
-          <x:t>271.6580</x:t>
+          <x:t>275.0473</x:t>
         </x:is>
       </x:c>
       <x:c r="C72" t="inlineStr">
         <x:is>
-          <x:t>373.7161</x:t>
+          <x:t>376.5768</x:t>
         </x:is>
       </x:c>
       <x:c r="D72" t="inlineStr">
         <x:is>
-          <x:t>144.2749</x:t>
+          <x:t>144.4987</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" s="2" t="n">
-        <x:v/>
+        <x:v>46148</x:v>
       </x:c>
       <x:c r="B73" t="inlineStr">
         <x:is>
-          <x:t>270.2924</x:t>
+          <x:t>275.3179</x:t>
         </x:is>
       </x:c>
       <x:c r="C73" t="inlineStr">
         <x:is>
-          <x:t>372.6900</x:t>
+          <x:t>377.1015</x:t>
         </x:is>
       </x:c>
       <x:c r="D73" t="inlineStr">
         <x:is>
-          <x:t>144.1364</x:t>
+          <x:t>144.5425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" s="2" t="n">
-        <x:v/>
+        <x:v>46118</x:v>
       </x:c>
       <x:c r="B74" t="inlineStr">
         <x:is>
-          <x:t>270.9015</x:t>
+          <x:t>277.5602</x:t>
         </x:is>
       </x:c>
       <x:c r="C74" t="inlineStr">
         <x:is>
-          <x:t>373.3422</x:t>
+          <x:t>379.1280</x:t>
         </x:is>
       </x:c>
       <x:c r="D74" t="inlineStr">
         <x:is>
-          <x:t>144.1937</x:t>
+          <x:t>144.5724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" s="2" t="n">
-        <x:v/>
+        <x:v>46087</x:v>
       </x:c>
       <x:c r="B75" t="inlineStr">
         <x:is>
-          <x:t>270.8370</x:t>
+          <x:t>277.7427</x:t>
         </x:is>
       </x:c>
       <x:c r="C75" t="inlineStr">
         <x:is>
-          <x:t>372.8853</x:t>
+          <x:t>379.1076</x:t>
         </x:is>
       </x:c>
       <x:c r="D75" t="inlineStr">
         <x:is>
-          <x:t>144.1864</x:t>
+          <x:t>144.5732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" s="2" t="n">
-        <x:v/>
+        <x:v>46059</x:v>
       </x:c>
       <x:c r="B76" t="inlineStr">
         <x:is>
-          <x:t>272.4536</x:t>
+          <x:t>277.6288</x:t>
         </x:is>
       </x:c>
       <x:c r="C76" t="inlineStr">
         <x:is>
-          <x:t>374.5774</x:t>
+          <x:t>378.8861</x:t>
         </x:is>
       </x:c>
       <x:c r="D76" t="inlineStr">
         <x:is>
-          <x:t>144.3469</x:t>
+          <x:t>144.6548</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" s="2" t="n">
-        <x:v/>
+        <x:v>46028</x:v>
       </x:c>
       <x:c r="B77" t="inlineStr">
         <x:is>
-          <x:t>271.8207</x:t>
+          <x:t>276.8111</x:t>
         </x:is>
       </x:c>
       <x:c r="C77" t="inlineStr">
         <x:is>
-          <x:t>373.7731</x:t>
+          <x:t>378.0388</x:t>
         </x:is>
       </x:c>
       <x:c r="D77" t="inlineStr">
         <x:is>
-          <x:t>144.2852</x:t>
+          <x:t>144.6062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" s="2" t="n">
-        <x:v>46361</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B78" t="inlineStr">
         <x:is>
-          <x:t>270.7462</x:t>
+          <x:t>275.9867</x:t>
         </x:is>
       </x:c>
       <x:c r="C78" t="inlineStr">
         <x:is>
-          <x:t>372.8918</x:t>
+          <x:t>377.2872</x:t>
         </x:is>
       </x:c>
       <x:c r="D78" t="inlineStr">
         <x:is>
-          <x:t>144.2763</x:t>
+          <x:t>144.6949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" s="2" t="n">
-        <x:v>46331</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B79" t="inlineStr">
         <x:is>
-          <x:t>271.6928</x:t>
+          <x:t>275.9741</x:t>
         </x:is>
       </x:c>
       <x:c r="C79" t="inlineStr">
         <x:is>
-          <x:t>373.8374</x:t>
+          <x:t>377.2644</x:t>
         </x:is>
       </x:c>
       <x:c r="D79" t="inlineStr">
         <x:is>
-          <x:t>144.3741</x:t>
+          <x:t>144.6796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" s="2" t="n">
-        <x:v>46239</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B80" t="inlineStr">
         <x:is>
-          <x:t>271.3076</x:t>
+          <x:t>275.3338</x:t>
         </x:is>
       </x:c>
       <x:c r="C80" t="inlineStr">
         <x:is>
-          <x:t>373.4769</x:t>
+          <x:t>376.5667</x:t>
         </x:is>
       </x:c>
       <x:c r="D80" t="inlineStr">
         <x:is>
-          <x:t>144.4181</x:t>
+          <x:t>144.6200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" s="2" t="n">
-        <x:v>46208</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B81" t="inlineStr">
         <x:is>
-          <x:t>270.8234</x:t>
+          <x:t>274.8003</x:t>
         </x:is>
       </x:c>
       <x:c r="C81" t="inlineStr">
         <x:is>
-          <x:t>372.8603</x:t>
+          <x:t>376.2218</x:t>
         </x:is>
       </x:c>
       <x:c r="D81" t="inlineStr">
         <x:is>
-          <x:t>144.4255</x:t>
+          <x:t>144.5902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" s="2" t="n">
-        <x:v>46178</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B82" t="inlineStr">
         <x:is>
-          <x:t>271.0550</x:t>
+          <x:t>274.8261</x:t>
         </x:is>
       </x:c>
       <x:c r="C82" t="inlineStr">
         <x:is>
-          <x:t>373.0121</x:t>
+          <x:t>376.2682</x:t>
         </x:is>
       </x:c>
       <x:c r="D82" t="inlineStr">
         <x:is>
-          <x:t>144.3937</x:t>
+          <x:t>144.5337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" s="2" t="n">
-        <x:v>46147</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B83" t="inlineStr">
         <x:is>
-          <x:t>269.0032</x:t>
+          <x:t>273.9954</x:t>
         </x:is>
       </x:c>
       <x:c r="C83" t="inlineStr">
         <x:is>
-          <x:t>371.0474</x:t>
+          <x:t>376.0357</x:t>
         </x:is>
       </x:c>
       <x:c r="D83" t="inlineStr">
         <x:is>
-          <x:t>144.1870</x:t>
+          <x:t>144.5749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" s="2" t="n">
-        <x:v>46117</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B84" t="inlineStr">
         <x:is>
-          <x:t>268.0903</x:t>
+          <x:t>273.0843</x:t>
         </x:is>
       </x:c>
       <x:c r="C84" t="inlineStr">
         <x:is>
-          <x:t>370.2497</x:t>
+          <x:t>375.0840</x:t>
         </x:is>
       </x:c>
       <x:c r="D84" t="inlineStr">
         <x:is>
-          <x:t>144.1081</x:t>
+          <x:t>144.3857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" s="2" t="n">
-        <x:v>46027</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B85" t="inlineStr">
         <x:is>
-          <x:t>268.1960</x:t>
+          <x:t>272.3141</x:t>
         </x:is>
       </x:c>
       <x:c r="C85" t="inlineStr">
         <x:is>
-          <x:t>370.4191</x:t>
+          <x:t>374.1246</x:t>
         </x:is>
       </x:c>
       <x:c r="D85" t="inlineStr">
         <x:is>
-          <x:t>144.2421</x:t>
+          <x:t>144.3022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B86" t="inlineStr">
         <x:is>
-          <x:t>268.1174</x:t>
+          <x:t>271.6580</x:t>
         </x:is>
       </x:c>
       <x:c r="C86" t="inlineStr">
         <x:is>
-          <x:t>370.4080</x:t>
+          <x:t>373.7161</x:t>
         </x:is>
       </x:c>
       <x:c r="D86" t="inlineStr">
         <x:is>
-          <x:t>144.2334</x:t>
+          <x:t>144.2749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B87" t="inlineStr">
         <x:is>
-          <x:t>267.1718</x:t>
+          <x:t>270.2924</x:t>
         </x:is>
       </x:c>
       <x:c r="C87" t="inlineStr">
         <x:is>
-          <x:t>369.0333</x:t>
+          <x:t>372.6900</x:t>
         </x:is>
       </x:c>
       <x:c r="D87" t="inlineStr">
         <x:is>
-          <x:t>144.1915</x:t>
+          <x:t>144.1364</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B88" t="inlineStr">
         <x:is>
-          <x:t>267.4346</x:t>
+          <x:t>270.9015</x:t>
         </x:is>
       </x:c>
       <x:c r="C88" t="inlineStr">
         <x:is>
-          <x:t>369.7280</x:t>
+          <x:t>373.3422</x:t>
         </x:is>
       </x:c>
       <x:c r="D88" t="inlineStr">
         <x:is>
-          <x:t>144.2389</x:t>
+          <x:t>144.1937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B89" t="inlineStr">
         <x:is>
-          <x:t>267.4576</x:t>
+          <x:t>270.8370</x:t>
         </x:is>
       </x:c>
       <x:c r="C89" t="inlineStr">
         <x:is>
-          <x:t>369.8062</x:t>
+          <x:t>372.8853</x:t>
         </x:is>
       </x:c>
       <x:c r="D89" t="inlineStr">
         <x:is>
-          <x:t>144.3260</x:t>
+          <x:t>144.1864</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B90" t="inlineStr">
         <x:is>
-          <x:t>267.3220</x:t>
+          <x:t>272.4536</x:t>
         </x:is>
       </x:c>
       <x:c r="C90" t="inlineStr">
         <x:is>
-          <x:t>369.8365</x:t>
+          <x:t>374.5774</x:t>
         </x:is>
       </x:c>
       <x:c r="D90" t="inlineStr">
         <x:is>
-          <x:t>144.3416</x:t>
+          <x:t>144.3469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B91" t="inlineStr">
         <x:is>
-          <x:t>266.8310</x:t>
+          <x:t>271.8207</x:t>
         </x:is>
       </x:c>
       <x:c r="C91" t="inlineStr">
         <x:is>
-          <x:t>369.2718</x:t>
+          <x:t>373.7731</x:t>
         </x:is>
       </x:c>
       <x:c r="D91" t="inlineStr">
         <x:is>
-          <x:t>144.3390</x:t>
+          <x:t>144.2852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" s="2" t="n">
-        <x:v/>
+        <x:v>46361</x:v>
       </x:c>
       <x:c r="B92" t="inlineStr">
         <x:is>
-          <x:t>267.1424</x:t>
+          <x:t>270.7462</x:t>
         </x:is>
       </x:c>
       <x:c r="C92" t="inlineStr">
         <x:is>
-          <x:t>369.3502</x:t>
+          <x:t>372.8918</x:t>
         </x:is>
       </x:c>
       <x:c r="D92" t="inlineStr">
         <x:is>
-          <x:t>144.3379</x:t>
+          <x:t>144.2763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" s="2" t="n">
-        <x:v/>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="B93" t="inlineStr">
         <x:is>
-          <x:t>266.4807</x:t>
+          <x:t>271.6928</x:t>
         </x:is>
       </x:c>
       <x:c r="C93" t="inlineStr">
         <x:is>
-          <x:t>368.7610</x:t>
+          <x:t>373.8374</x:t>
         </x:is>
       </x:c>
       <x:c r="D93" t="inlineStr">
         <x:is>
-          <x:t>144.3163</x:t>
+          <x:t>144.3741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" s="2" t="n">
-        <x:v/>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="B94" t="inlineStr">
         <x:is>
-          <x:t>267.3089</x:t>
+          <x:t>271.3076</x:t>
         </x:is>
       </x:c>
       <x:c r="C94" t="inlineStr">
         <x:is>
-          <x:t>369.5218</x:t>
+          <x:t>373.4769</x:t>
         </x:is>
       </x:c>
       <x:c r="D94" t="inlineStr">
         <x:is>
-          <x:t>144.3580</x:t>
+          <x:t>144.4181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" s="2" t="n">
-        <x:v/>
+        <x:v>46208</x:v>
       </x:c>
       <x:c r="B95" t="inlineStr">
         <x:is>
-          <x:t>267.7664</x:t>
+          <x:t>270.8234</x:t>
         </x:is>
       </x:c>
       <x:c r="C95" t="inlineStr">
         <x:is>
-          <x:t>369.7957</x:t>
+          <x:t>372.8603</x:t>
         </x:is>
       </x:c>
       <x:c r="D95" t="inlineStr">
         <x:is>
-          <x:t>144.3846</x:t>
+          <x:t>144.4255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" s="2" t="n">
-        <x:v/>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="B96" t="inlineStr">
         <x:is>
-          <x:t>266.6399</x:t>
+          <x:t>271.0550</x:t>
         </x:is>
       </x:c>
       <x:c r="C96" t="inlineStr">
         <x:is>
-          <x:t>368.5858</x:t>
+          <x:t>373.0121</x:t>
         </x:is>
       </x:c>
       <x:c r="D96" t="inlineStr">
         <x:is>
-          <x:t>144.1800</x:t>
+          <x:t>144.3937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" s="2" t="n">
-        <x:v/>
+        <x:v>46147</x:v>
       </x:c>
       <x:c r="B97" t="inlineStr">
         <x:is>
-          <x:t>265.8009</x:t>
+          <x:t>269.0032</x:t>
         </x:is>
       </x:c>
       <x:c r="C97" t="inlineStr">
         <x:is>
-          <x:t>367.7264</x:t>
+          <x:t>371.0474</x:t>
         </x:is>
       </x:c>
       <x:c r="D97" t="inlineStr">
         <x:is>
-          <x:t>144.1741</x:t>
+          <x:t>144.1870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" s="2" t="n">
-        <x:v/>
+        <x:v>46117</x:v>
       </x:c>
       <x:c r="B98" t="inlineStr">
         <x:is>
-          <x:t>265.5224</x:t>
+          <x:t>268.0903</x:t>
         </x:is>
       </x:c>
       <x:c r="C98" t="inlineStr">
         <x:is>
-          <x:t>367.9146</x:t>
+          <x:t>370.2497</x:t>
         </x:is>
       </x:c>
       <x:c r="D98" t="inlineStr">
         <x:is>
-          <x:t>144.1718</x:t>
+          <x:t>144.1081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" s="2" t="n">
-        <x:v/>
+        <x:v>46027</x:v>
       </x:c>
       <x:c r="B99" t="inlineStr">
         <x:is>
-          <x:t>263.6610</x:t>
+          <x:t>268.1960</x:t>
         </x:is>
       </x:c>
       <x:c r="C99" t="inlineStr">
         <x:is>
-          <x:t>366.4389</x:t>
+          <x:t>370.4191</x:t>
         </x:is>
       </x:c>
       <x:c r="D99" t="inlineStr">
         <x:is>
-          <x:t>144.0580</x:t>
+          <x:t>144.2421</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" s="2" t="n">
-        <x:v>46299</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B100" t="inlineStr">
         <x:is>
-          <x:t>263.6246</x:t>
+          <x:t>268.1174</x:t>
         </x:is>
       </x:c>
       <x:c r="C100" t="inlineStr">
         <x:is>
-          <x:t>366.6925</x:t>
+          <x:t>370.4080</x:t>
         </x:is>
       </x:c>
       <x:c r="D100" t="inlineStr">
         <x:is>
-          <x:t>144.1040</x:t>
+          <x:t>144.2334</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" s="2" t="n">
-        <x:v>46269</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B101" t="inlineStr">
         <x:is>
-          <x:t>263.0477</x:t>
+          <x:t>267.1718</x:t>
         </x:is>
       </x:c>
       <x:c r="C101" t="inlineStr">
         <x:is>
-          <x:t>366.3950</x:t>
+          <x:t>369.0333</x:t>
         </x:is>
       </x:c>
       <x:c r="D101" t="inlineStr">
         <x:is>
-          <x:t>144.1617</x:t>
+          <x:t>144.1915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="102">
       <x:c r="A102" s="2" t="n">
-        <x:v>46238</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B102" t="inlineStr">
         <x:is>
-          <x:t>263.5383</x:t>
+          <x:t>267.4346</x:t>
         </x:is>
       </x:c>
       <x:c r="C102" t="inlineStr">
         <x:is>
-          <x:t>366.8859</x:t>
+          <x:t>369.7280</x:t>
         </x:is>
       </x:c>
       <x:c r="D102" t="inlineStr">
         <x:is>
-          <x:t>144.2217</x:t>
+          <x:t>144.2389</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="103">
       <x:c r="A103" s="2" t="n">
-        <x:v>46207</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B103" t="inlineStr">
         <x:is>
-          <x:t>258.6202</x:t>
+          <x:t>267.4576</x:t>
         </x:is>
       </x:c>
       <x:c r="C103" t="inlineStr">
         <x:is>
-          <x:t>362.3486</x:t>
+          <x:t>369.8062</x:t>
         </x:is>
       </x:c>
       <x:c r="D103" t="inlineStr">
         <x:is>
-          <x:t>143.6618</x:t>
+          <x:t>144.3260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="104">
       <x:c r="A104" s="2" t="n">
-        <x:v>46177</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B104" t="inlineStr">
         <x:is>
-          <x:t>258.8211</x:t>
+          <x:t>267.3220</x:t>
         </x:is>
       </x:c>
       <x:c r="C104" t="inlineStr">
         <x:is>
-          <x:t>362.7331</x:t>
+          <x:t>369.8365</x:t>
         </x:is>
       </x:c>
       <x:c r="D104" t="inlineStr">
         <x:is>
-          <x:t>143.7478</x:t>
+          <x:t>144.3416</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="105">
       <x:c r="A105" s="2" t="n">
-        <x:v>46085</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B105" t="inlineStr">
         <x:is>
-          <x:t>258.7041</x:t>
+          <x:t>266.8310</x:t>
         </x:is>
       </x:c>
       <x:c r="C105" t="inlineStr">
         <x:is>
-          <x:t>362.6492</x:t>
+          <x:t>369.2718</x:t>
         </x:is>
       </x:c>
       <x:c r="D105" t="inlineStr">
         <x:is>
-          <x:t>143.7256</x:t>
+          <x:t>144.3390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="106">
       <x:c r="A106" s="2" t="n">
-        <x:v>46057</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B106" t="inlineStr">
         <x:is>
-          <x:t>258.7050</x:t>
+          <x:t>267.1424</x:t>
         </x:is>
       </x:c>
       <x:c r="C106" t="inlineStr">
         <x:is>
-          <x:t>362.6607</x:t>
+          <x:t>369.3502</x:t>
         </x:is>
       </x:c>
       <x:c r="D106" t="inlineStr">
         <x:is>
-          <x:t>143.7181</x:t>
+          <x:t>144.3379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="107">
       <x:c r="A107" s="2" t="n">
-        <x:v>46026</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B107" t="inlineStr">
         <x:is>
-          <x:t>259.0821</x:t>
+          <x:t>266.4807</x:t>
         </x:is>
       </x:c>
       <x:c r="C107" t="inlineStr">
         <x:is>
-          <x:t>362.9501</x:t>
+          <x:t>368.7610</x:t>
         </x:is>
       </x:c>
       <x:c r="D107" t="inlineStr">
         <x:is>
-          <x:t>143.7547</x:t>
+          <x:t>144.3163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="108">
       <x:c r="A108" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B108" t="inlineStr">
         <x:is>
-          <x:t>256.9400</x:t>
+          <x:t>267.3089</x:t>
         </x:is>
       </x:c>
       <x:c r="C108" t="inlineStr">
         <x:is>
-          <x:t>361.2961</x:t>
+          <x:t>369.5218</x:t>
         </x:is>
       </x:c>
       <x:c r="D108" t="inlineStr">
         <x:is>
-          <x:t>143.6022</x:t>
+          <x:t>144.3580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="109">
       <x:c r="A109" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B109" t="inlineStr">
         <x:is>
-          <x:t>255.6850</x:t>
+          <x:t>267.7664</x:t>
         </x:is>
       </x:c>
       <x:c r="C109" t="inlineStr">
         <x:is>
-          <x:t>360.7436</x:t>
+          <x:t>369.7957</x:t>
         </x:is>
       </x:c>
       <x:c r="D109" t="inlineStr">
         <x:is>
-          <x:t>143.5394</x:t>
+          <x:t>144.3846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="110">
       <x:c r="A110" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B110" t="inlineStr">
         <x:is>
-          <x:t>255.9800</x:t>
+          <x:t>266.6399</x:t>
         </x:is>
       </x:c>
       <x:c r="C110" t="inlineStr">
         <x:is>
-          <x:t>360.6162</x:t>
+          <x:t>368.5858</x:t>
         </x:is>
       </x:c>
       <x:c r="D110" t="inlineStr">
         <x:is>
-          <x:t>143.4876</x:t>
+          <x:t>144.1800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="111">
       <x:c r="A111" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B111" t="inlineStr">
         <x:is>
-          <x:t>256.7941</x:t>
+          <x:t>265.8009</x:t>
         </x:is>
       </x:c>
       <x:c r="C111" t="inlineStr">
         <x:is>
-          <x:t>361.3290</x:t>
+          <x:t>367.7264</x:t>
         </x:is>
       </x:c>
       <x:c r="D111" t="inlineStr">
         <x:is>
-          <x:t>143.6081</x:t>
+          <x:t>144.1741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="112">
       <x:c r="A112" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B112" t="inlineStr">
         <x:is>
-          <x:t>258.6906</x:t>
+          <x:t>265.5224</x:t>
         </x:is>
       </x:c>
       <x:c r="C112" t="inlineStr">
         <x:is>
-          <x:t>363.0123</x:t>
+          <x:t>367.9146</x:t>
         </x:is>
       </x:c>
       <x:c r="D112" t="inlineStr">
         <x:is>
-          <x:t>143.8270</x:t>
+          <x:t>144.1718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="113">
       <x:c r="A113" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B113" t="inlineStr">
         <x:is>
-          <x:t>257.0759</x:t>
+          <x:t>263.6610</x:t>
         </x:is>
       </x:c>
       <x:c r="C113" t="inlineStr">
         <x:is>
-          <x:t>361.6785</x:t>
+          <x:t>366.4389</x:t>
         </x:is>
       </x:c>
       <x:c r="D113" t="inlineStr">
         <x:is>
-          <x:t>143.6894</x:t>
+          <x:t>144.0580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="114">
       <x:c r="A114" s="2" t="n">
-        <x:v/>
+        <x:v>46299</x:v>
       </x:c>
       <x:c r="B114" t="inlineStr">
         <x:is>
-          <x:t>256.7409</x:t>
+          <x:t>263.6246</x:t>
         </x:is>
       </x:c>
       <x:c r="C114" t="inlineStr">
         <x:is>
-          <x:t>361.4432</x:t>
+          <x:t>366.6925</x:t>
         </x:is>
       </x:c>
       <x:c r="D114" t="inlineStr">
         <x:is>
-          <x:t>143.7452</x:t>
+          <x:t>144.1040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="115">
       <x:c r="A115" s="2" t="n">
-        <x:v/>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B115" t="inlineStr">
         <x:is>
-          <x:t>257.0620</x:t>
+          <x:t>263.0477</x:t>
         </x:is>
       </x:c>
       <x:c r="C115" t="inlineStr">
         <x:is>
-          <x:t>361.7031</x:t>
+          <x:t>366.3950</x:t>
         </x:is>
       </x:c>
       <x:c r="D115" t="inlineStr">
         <x:is>
-          <x:t>143.7254</x:t>
+          <x:t>144.1617</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="116">
       <x:c r="A116" s="2" t="n">
-        <x:v/>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B116" t="inlineStr">
         <x:is>
-          <x:t>258.8877</x:t>
+          <x:t>263.5383</x:t>
         </x:is>
       </x:c>
       <x:c r="C116" t="inlineStr">
         <x:is>
-          <x:t>362.9919</x:t>
+          <x:t>366.8859</x:t>
         </x:is>
       </x:c>
       <x:c r="D116" t="inlineStr">
         <x:is>
-          <x:t>143.8975</x:t>
+          <x:t>144.2217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="117">
       <x:c r="A117" s="2" t="n">
-        <x:v/>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="B117" t="inlineStr">
         <x:is>
-          <x:t>261.2430</x:t>
+          <x:t>258.6202</x:t>
         </x:is>
       </x:c>
       <x:c r="C117" t="inlineStr">
         <x:is>
-          <x:t>365.4312</x:t>
+          <x:t>362.3486</x:t>
         </x:is>
       </x:c>
       <x:c r="D117" t="inlineStr">
         <x:is>
-          <x:t>144.1602</x:t>
+          <x:t>143.6618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="118">
       <x:c r="A118" s="2" t="n">
-        <x:v/>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="B118" t="inlineStr">
         <x:is>
-          <x:t>261.7945</x:t>
+          <x:t>258.8211</x:t>
         </x:is>
       </x:c>
       <x:c r="C118" t="inlineStr">
         <x:is>
-          <x:t>365.9044</x:t>
+          <x:t>362.7331</x:t>
         </x:is>
       </x:c>
       <x:c r="D118" t="inlineStr">
         <x:is>
-          <x:t>144.2173</x:t>
+          <x:t>143.7478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="119">
       <x:c r="A119" s="2" t="n">
-        <x:v/>
+        <x:v>46085</x:v>
       </x:c>
       <x:c r="B119" t="inlineStr">
         <x:is>
-          <x:t>261.1798</x:t>
+          <x:t>258.7041</x:t>
         </x:is>
       </x:c>
       <x:c r="C119" t="inlineStr">
         <x:is>
-          <x:t>365.3975</x:t>
+          <x:t>362.6492</x:t>
         </x:is>
       </x:c>
       <x:c r="D119" t="inlineStr">
         <x:is>
-          <x:t>144.1575</x:t>
+          <x:t>143.7256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="120">
       <x:c r="A120" s="2" t="n">
-        <x:v/>
+        <x:v>46057</x:v>
       </x:c>
       <x:c r="B120" t="inlineStr">
         <x:is>
-          <x:t>260.4754</x:t>
+          <x:t>258.7050</x:t>
         </x:is>
       </x:c>
       <x:c r="C120" t="inlineStr">
         <x:is>
-          <x:t>364.5972</x:t>
+          <x:t>362.6607</x:t>
         </x:is>
       </x:c>
       <x:c r="D120" t="inlineStr">
         <x:is>
-          <x:t>144.0975</x:t>
+          <x:t>143.7181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="121">
       <x:c r="A121" s="2" t="n">
-        <x:v>46359</x:v>
+        <x:v>46026</x:v>
       </x:c>
       <x:c r="B121" t="inlineStr">
         <x:is>
-          <x:t>261.1538</x:t>
+          <x:t>259.0821</x:t>
         </x:is>
       </x:c>
       <x:c r="C121" t="inlineStr">
         <x:is>
-          <x:t>365.0653</x:t>
+          <x:t>362.9501</x:t>
         </x:is>
       </x:c>
       <x:c r="D121" t="inlineStr">
         <x:is>
-          <x:t>144.1870</x:t>
+          <x:t>143.7547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="122">
       <x:c r="A122" s="2" t="n">
-        <x:v>46329</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B122" t="inlineStr">
         <x:is>
-          <x:t>262.2685</x:t>
+          <x:t>256.9400</x:t>
         </x:is>
       </x:c>
       <x:c r="C122" t="inlineStr">
         <x:is>
-          <x:t>365.8921</x:t>
+          <x:t>361.2961</x:t>
         </x:is>
       </x:c>
       <x:c r="D122" t="inlineStr">
         <x:is>
-          <x:t>144.2618</x:t>
+          <x:t>143.6022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="123">
       <x:c r="A123" s="2" t="n">
-        <x:v>46298</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B123" t="inlineStr">
         <x:is>
-          <x:t>262.6112</x:t>
+          <x:t>255.6850</x:t>
         </x:is>
       </x:c>
       <x:c r="C123" t="inlineStr">
         <x:is>
-          <x:t>366.3496</x:t>
+          <x:t>360.7436</x:t>
         </x:is>
       </x:c>
       <x:c r="D123" t="inlineStr">
         <x:is>
-          <x:t>144.4493</x:t>
+          <x:t>143.5394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="124">
       <x:c r="A124" s="2" t="n">
-        <x:v>46268</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B124" t="inlineStr">
         <x:is>
-          <x:t>260.1020</x:t>
+          <x:t>255.9800</x:t>
         </x:is>
       </x:c>
       <x:c r="C124" t="inlineStr">
         <x:is>
-          <x:t>364.1880</x:t>
+          <x:t>360.6162</x:t>
         </x:is>
       </x:c>
       <x:c r="D124" t="inlineStr">
         <x:is>
-          <x:t>144.2639</x:t>
+          <x:t>143.4876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="125">
       <x:c r="A125" s="2" t="n">
-        <x:v>46176</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B125" t="inlineStr">
         <x:is>
-          <x:t>262.3944</x:t>
+          <x:t>256.7941</x:t>
         </x:is>
       </x:c>
       <x:c r="C125" t="inlineStr">
         <x:is>
-          <x:t>365.7940</x:t>
+          <x:t>361.3290</x:t>
         </x:is>
       </x:c>
       <x:c r="D125" t="inlineStr">
         <x:is>
-          <x:t>144.4437</x:t>
+          <x:t>143.6081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="126">
       <x:c r="A126" s="2" t="n">
-        <x:v>46145</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B126" t="inlineStr">
         <x:is>
-          <x:t>262.7619</x:t>
+          <x:t>258.6906</x:t>
         </x:is>
       </x:c>
       <x:c r="C126" t="inlineStr">
         <x:is>
-          <x:t>366.8403</x:t>
+          <x:t>363.0123</x:t>
         </x:is>
       </x:c>
       <x:c r="D126" t="inlineStr">
         <x:is>
-          <x:t>144.5237</x:t>
+          <x:t>143.8270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="127">
       <x:c r="A127" s="2" t="n">
-        <x:v>46115</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B127" t="inlineStr">
         <x:is>
-          <x:t>262.4009</x:t>
+          <x:t>257.0759</x:t>
         </x:is>
       </x:c>
       <x:c r="C127" t="inlineStr">
         <x:is>
-          <x:t>366.8783</x:t>
+          <x:t>361.6785</x:t>
         </x:is>
       </x:c>
       <x:c r="D127" t="inlineStr">
         <x:is>
-          <x:t>144.6270</x:t>
+          <x:t>143.6894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="128">
       <x:c r="A128" s="2" t="n">
-        <x:v>46084</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B128" t="inlineStr">
         <x:is>
-          <x:t>260.1802</x:t>
+          <x:t>256.7409</x:t>
         </x:is>
       </x:c>
       <x:c r="C128" t="inlineStr">
         <x:is>
-          <x:t>364.7604</x:t>
+          <x:t>361.4432</x:t>
         </x:is>
       </x:c>
       <x:c r="D128" t="inlineStr">
         <x:is>
-          <x:t>144.5633</x:t>
+          <x:t>143.7452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="129">
       <x:c r="A129" s="2" t="n">
-        <x:v>46056</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B129" t="inlineStr">
         <x:is>
-          <x:t>264.4348</x:t>
+          <x:t>257.0620</x:t>
         </x:is>
       </x:c>
       <x:c r="C129" t="inlineStr">
         <x:is>
-          <x:t>369.2708</x:t>
+          <x:t>361.7031</x:t>
         </x:is>
       </x:c>
       <x:c r="D129" t="inlineStr">
         <x:is>
-          <x:t>144.7496</x:t>
+          <x:t>143.7254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="130">
       <x:c r="A130" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B130" t="inlineStr">
         <x:is>
-          <x:t>266.7295</x:t>
+          <x:t>258.8877</x:t>
         </x:is>
       </x:c>
       <x:c r="C130" t="inlineStr">
         <x:is>
-          <x:t>371.5460</x:t>
+          <x:t>362.9919</x:t>
         </x:is>
       </x:c>
       <x:c r="D130" t="inlineStr">
         <x:is>
-          <x:t>144.8180</x:t>
+          <x:t>143.8975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="131">
       <x:c r="A131" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B131" t="inlineStr">
         <x:is>
-          <x:t>266.7242</x:t>
+          <x:t>261.2430</x:t>
         </x:is>
       </x:c>
       <x:c r="C131" t="inlineStr">
         <x:is>
-          <x:t>371.5348</x:t>
+          <x:t>365.4312</x:t>
         </x:is>
       </x:c>
       <x:c r="D131" t="inlineStr">
         <x:is>
-          <x:t>144.8090</x:t>
+          <x:t>144.1602</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="132">
       <x:c r="A132" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B132" t="inlineStr">
         <x:is>
-          <x:t>267.3277</x:t>
+          <x:t>261.7945</x:t>
         </x:is>
       </x:c>
       <x:c r="C132" t="inlineStr">
         <x:is>
-          <x:t>371.7469</x:t>
+          <x:t>365.9044</x:t>
         </x:is>
       </x:c>
       <x:c r="D132" t="inlineStr">
         <x:is>
-          <x:t>144.7553</x:t>
+          <x:t>144.2173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="133">
       <x:c r="A133" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B133" t="inlineStr">
         <x:is>
-          <x:t>267.8320</x:t>
+          <x:t>261.1798</x:t>
         </x:is>
       </x:c>
       <x:c r="C133" t="inlineStr">
         <x:is>
-          <x:t>372.0942</x:t>
+          <x:t>365.3975</x:t>
         </x:is>
       </x:c>
       <x:c r="D133" t="inlineStr">
         <x:is>
-          <x:t>144.7243</x:t>
+          <x:t>144.1575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="134">
       <x:c r="A134" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B134" t="inlineStr">
         <x:is>
-          <x:t>267.0759</x:t>
+          <x:t>260.4754</x:t>
         </x:is>
       </x:c>
       <x:c r="C134" t="inlineStr">
         <x:is>
-          <x:t>371.5947</x:t>
+          <x:t>364.5972</x:t>
         </x:is>
       </x:c>
       <x:c r="D134" t="inlineStr">
         <x:is>
-          <x:t>144.7023</x:t>
+          <x:t>144.0975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="135">
       <x:c r="A135" s="2" t="n">
-        <x:v/>
+        <x:v>46359</x:v>
       </x:c>
       <x:c r="B135" t="inlineStr">
         <x:is>
-          <x:t>266.4731</x:t>
+          <x:t>261.1538</x:t>
         </x:is>
       </x:c>
       <x:c r="C135" t="inlineStr">
         <x:is>
-          <x:t>370.9658</x:t>
+          <x:t>365.0653</x:t>
         </x:is>
       </x:c>
       <x:c r="D135" t="inlineStr">
         <x:is>
-          <x:t>144.6444</x:t>
+          <x:t>144.1870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="136">
       <x:c r="A136" s="2" t="n">
-        <x:v/>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B136" t="inlineStr">
         <x:is>
-          <x:t>266.6898</x:t>
+          <x:t>262.2685</x:t>
         </x:is>
       </x:c>
       <x:c r="C136" t="inlineStr">
         <x:is>
-          <x:t>371.0747</x:t>
+          <x:t>365.8921</x:t>
         </x:is>
       </x:c>
       <x:c r="D136" t="inlineStr">
         <x:is>
-          <x:t>144.5810</x:t>
+          <x:t>144.2618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="137">
       <x:c r="A137" s="2" t="n">
-        <x:v/>
+        <x:v>46298</x:v>
       </x:c>
       <x:c r="B137" t="inlineStr">
         <x:is>
-          <x:t>266.4159</x:t>
+          <x:t>262.6112</x:t>
         </x:is>
       </x:c>
       <x:c r="C137" t="inlineStr">
         <x:is>
-          <x:t>371.1059</x:t>
+          <x:t>366.3496</x:t>
         </x:is>
       </x:c>
       <x:c r="D137" t="inlineStr">
         <x:is>
-          <x:t>144.5653</x:t>
+          <x:t>144.4493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="138">
       <x:c r="A138" s="2" t="n">
-        <x:v/>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="B138" t="inlineStr">
         <x:is>
-          <x:t>266.2057</x:t>
+          <x:t>260.1020</x:t>
         </x:is>
       </x:c>
       <x:c r="C138" t="inlineStr">
         <x:is>
-          <x:t>371.0663</x:t>
+          <x:t>364.1880</x:t>
         </x:is>
       </x:c>
       <x:c r="D138" t="inlineStr">
         <x:is>
-          <x:t>144.5442</x:t>
+          <x:t>144.2639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="139">
       <x:c r="A139" s="2" t="n">
-        <x:v/>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="B139" t="inlineStr">
         <x:is>
-          <x:t>265.1466</x:t>
+          <x:t>262.3944</x:t>
         </x:is>
       </x:c>
       <x:c r="C139" t="inlineStr">
         <x:is>
-          <x:t>370.4784</x:t>
+          <x:t>365.7940</x:t>
         </x:is>
       </x:c>
       <x:c r="D139" t="inlineStr">
         <x:is>
-          <x:t>144.5332</x:t>
+          <x:t>144.4437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="140">
       <x:c r="A140" s="2" t="n">
-        <x:v/>
+        <x:v>46145</x:v>
       </x:c>
       <x:c r="B140" t="inlineStr">
         <x:is>
-          <x:t>264.7694</x:t>
+          <x:t>262.7619</x:t>
         </x:is>
       </x:c>
       <x:c r="C140" t="inlineStr">
         <x:is>
-          <x:t>370.4133</x:t>
+          <x:t>366.8403</x:t>
         </x:is>
       </x:c>
       <x:c r="D140" t="inlineStr">
         <x:is>
-          <x:t>144.4971</x:t>
+          <x:t>144.5237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="141">
       <x:c r="A141" s="2" t="n">
-        <x:v/>
+        <x:v>46115</x:v>
       </x:c>
       <x:c r="B141" t="inlineStr">
         <x:is>
-          <x:t>263.7758</x:t>
+          <x:t>262.4009</x:t>
         </x:is>
       </x:c>
       <x:c r="C141" t="inlineStr">
         <x:is>
-          <x:t>369.6251</x:t>
+          <x:t>366.8783</x:t>
         </x:is>
       </x:c>
       <x:c r="D141" t="inlineStr">
         <x:is>
-          <x:t>144.4201</x:t>
+          <x:t>144.6270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="142">
       <x:c r="A142" s="2" t="n">
-        <x:v>46358</x:v>
+        <x:v>46084</x:v>
       </x:c>
       <x:c r="B142" t="inlineStr">
         <x:is>
-          <x:t>263.1203</x:t>
+          <x:t>260.1802</x:t>
         </x:is>
       </x:c>
       <x:c r="C142" t="inlineStr">
         <x:is>
-          <x:t>368.7910</x:t>
+          <x:t>364.7604</x:t>
         </x:is>
       </x:c>
       <x:c r="D142" t="inlineStr">
         <x:is>
-          <x:t>144.3863</x:t>
+          <x:t>144.5633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="143">
       <x:c r="A143" s="2" t="n">
-        <x:v>46328</x:v>
+        <x:v>46056</x:v>
       </x:c>
       <x:c r="B143" t="inlineStr">
         <x:is>
-          <x:t>263.1418</x:t>
+          <x:t>264.4348</x:t>
         </x:is>
       </x:c>
       <x:c r="C143" t="inlineStr">
         <x:is>
-          <x:t>368.7912</x:t>
+          <x:t>369.2708</x:t>
         </x:is>
       </x:c>
       <x:c r="D143" t="inlineStr">
         <x:is>
-          <x:t>144.3675</x:t>
+          <x:t>144.7496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="144">
       <x:c r="A144" s="2" t="n">
-        <x:v>46297</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B144" t="inlineStr">
         <x:is>
-          <x:t>262.6238</x:t>
+          <x:t>266.7295</x:t>
         </x:is>
       </x:c>
       <x:c r="C144" t="inlineStr">
         <x:is>
-          <x:t>368.3398</x:t>
+          <x:t>371.5460</x:t>
         </x:is>
       </x:c>
       <x:c r="D144" t="inlineStr">
         <x:is>
-          <x:t>144.3202</x:t>
+          <x:t>144.8180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="145">
       <x:c r="A145" s="2" t="n">
-        <x:v>46267</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B145" t="inlineStr">
         <x:is>
-          <x:t>261.7476</x:t>
+          <x:t>266.7242</x:t>
         </x:is>
       </x:c>
       <x:c r="C145" t="inlineStr">
         <x:is>
-          <x:t>367.8398</x:t>
+          <x:t>371.5348</x:t>
         </x:is>
       </x:c>
       <x:c r="D145" t="inlineStr">
         <x:is>
-          <x:t>144.2392</x:t>
+          <x:t>144.8090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="146">
       <x:c r="A146" s="2" t="n">
-        <x:v>46175</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B146" t="inlineStr">
         <x:is>
-          <x:t>260.4531</x:t>
+          <x:t>267.3277</x:t>
         </x:is>
       </x:c>
       <x:c r="C146" t="inlineStr">
         <x:is>
-          <x:t>366.3989</x:t>
+          <x:t>371.7469</x:t>
         </x:is>
       </x:c>
       <x:c r="D146" t="inlineStr">
         <x:is>
-          <x:t>144.2076</x:t>
+          <x:t>144.7553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="147">
       <x:c r="A147" s="2" t="n">
-        <x:v>46144</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B147" t="inlineStr">
         <x:is>
-          <x:t>259.6397</x:t>
+          <x:t>267.8320</x:t>
         </x:is>
       </x:c>
       <x:c r="C147" t="inlineStr">
         <x:is>
-          <x:t>365.8129</x:t>
+          <x:t>372.0942</x:t>
         </x:is>
       </x:c>
       <x:c r="D147" t="inlineStr">
         <x:is>
-          <x:t>144.1769</x:t>
+          <x:t>144.7243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="148">
       <x:c r="A148" s="2" t="n">
-        <x:v>46114</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B148" t="inlineStr">
         <x:is>
-          <x:t>260.5227</x:t>
+          <x:t>267.0759</x:t>
         </x:is>
       </x:c>
       <x:c r="C148" t="inlineStr">
         <x:is>
-          <x:t>366.3530</x:t>
+          <x:t>371.5947</x:t>
         </x:is>
       </x:c>
       <x:c r="D148" t="inlineStr">
         <x:is>
-          <x:t>144.1544</x:t>
+          <x:t>144.7023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="149">
       <x:c r="A149" s="2" t="n">
-        <x:v>46083</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B149" t="inlineStr">
         <x:is>
-          <x:t>260.3880</x:t>
+          <x:t>266.4731</x:t>
         </x:is>
       </x:c>
       <x:c r="C149" t="inlineStr">
         <x:is>
-          <x:t>366.1595</x:t>
+          <x:t>370.9658</x:t>
         </x:is>
       </x:c>
       <x:c r="D149" t="inlineStr">
         <x:is>
-          <x:t>144.1235</x:t>
+          <x:t>144.6444</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="150">
       <x:c r="A150" s="2" t="n">
-        <x:v>46055</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B150" t="inlineStr">
         <x:is>
-          <x:t>259.6313</x:t>
+          <x:t>266.6898</x:t>
         </x:is>
       </x:c>
       <x:c r="C150" t="inlineStr">
         <x:is>
-          <x:t>365.6303</x:t>
+          <x:t>371.0747</x:t>
         </x:is>
       </x:c>
       <x:c r="D150" t="inlineStr">
         <x:is>
-          <x:t>144.1332</x:t>
+          <x:t>144.5810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="151">
       <x:c r="A151" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B151" t="inlineStr">
         <x:is>
-          <x:t>259.5920</x:t>
+          <x:t>266.4159</x:t>
         </x:is>
       </x:c>
       <x:c r="C151" t="inlineStr">
         <x:is>
-          <x:t>365.3726</x:t>
+          <x:t>371.1059</x:t>
         </x:is>
       </x:c>
       <x:c r="D151" t="inlineStr">
         <x:is>
-          <x:t>144.1207</x:t>
+          <x:t>144.5653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="152">
       <x:c r="A152" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B152" t="inlineStr">
         <x:is>
-          <x:t>259.5878</x:t>
+          <x:t>266.2057</x:t>
         </x:is>
       </x:c>
       <x:c r="C152" t="inlineStr">
         <x:is>
-          <x:t>365.3615</x:t>
+          <x:t>371.0663</x:t>
         </x:is>
       </x:c>
       <x:c r="D152" t="inlineStr">
         <x:is>
-          <x:t>144.1108</x:t>
+          <x:t>144.5442</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="153">
       <x:c r="A153" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B153" t="inlineStr">
         <x:is>
-          <x:t>260.1599</x:t>
+          <x:t>265.1466</x:t>
         </x:is>
       </x:c>
       <x:c r="C153" t="inlineStr">
         <x:is>
-          <x:t>366.0294</x:t>
+          <x:t>370.4784</x:t>
         </x:is>
       </x:c>
       <x:c r="D153" t="inlineStr">
         <x:is>
-          <x:t>144.0921</x:t>
+          <x:t>144.5332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="154">
       <x:c r="A154" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B154" t="inlineStr">
         <x:is>
-          <x:t>260.3507</x:t>
+          <x:t>264.7694</x:t>
         </x:is>
       </x:c>
       <x:c r="C154" t="inlineStr">
         <x:is>
-          <x:t>366.1592</x:t>
+          <x:t>370.4133</x:t>
         </x:is>
       </x:c>
       <x:c r="D154" t="inlineStr">
         <x:is>
-          <x:t>144.0676</x:t>
+          <x:t>144.4971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="155">
       <x:c r="A155" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B155" t="inlineStr">
         <x:is>
-          <x:t>260.2680</x:t>
+          <x:t>263.7758</x:t>
         </x:is>
       </x:c>
       <x:c r="C155" t="inlineStr">
         <x:is>
-          <x:t>366.1108</x:t>
+          <x:t>369.6251</x:t>
         </x:is>
       </x:c>
       <x:c r="D155" t="inlineStr">
         <x:is>
-          <x:t>144.0438</x:t>
+          <x:t>144.4201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="156">
       <x:c r="A156" s="2" t="n">
-        <x:v/>
+        <x:v>46358</x:v>
       </x:c>
       <x:c r="B156" t="inlineStr">
         <x:is>
-          <x:t>259.1901</x:t>
+          <x:t>263.1203</x:t>
         </x:is>
       </x:c>
       <x:c r="C156" t="inlineStr">
         <x:is>
-          <x:t>365.6123</x:t>
+          <x:t>368.7910</x:t>
         </x:is>
       </x:c>
       <x:c r="D156" t="inlineStr">
         <x:is>
-          <x:t>144.0487</x:t>
+          <x:t>144.3863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="157">
       <x:c r="A157" s="2" t="n">
-        <x:v/>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B157" t="inlineStr">
         <x:is>
-          <x:t>258.6965</x:t>
+          <x:t>263.1418</x:t>
         </x:is>
       </x:c>
       <x:c r="C157" t="inlineStr">
         <x:is>
-          <x:t>365.3444</x:t>
+          <x:t>368.7912</x:t>
         </x:is>
       </x:c>
       <x:c r="D157" t="inlineStr">
         <x:is>
-          <x:t>144.0168</x:t>
+          <x:t>144.3675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="158">
       <x:c r="A158" s="2" t="n">
-        <x:v/>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B158" t="inlineStr">
         <x:is>
-          <x:t>258.2082</x:t>
+          <x:t>262.6238</x:t>
         </x:is>
       </x:c>
       <x:c r="C158" t="inlineStr">
         <x:is>
-          <x:t>365.0513</x:t>
+          <x:t>368.3398</x:t>
         </x:is>
       </x:c>
       <x:c r="D158" t="inlineStr">
         <x:is>
-          <x:t>144.0082</x:t>
+          <x:t>144.3202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="159">
       <x:c r="A159" s="2" t="n">
-        <x:v/>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="B159" t="inlineStr">
         <x:is>
-          <x:t>256.1245</x:t>
+          <x:t>261.7476</x:t>
         </x:is>
       </x:c>
       <x:c r="C159" t="inlineStr">
         <x:is>
-          <x:t>363.0936</x:t>
+          <x:t>367.8398</x:t>
         </x:is>
       </x:c>
       <x:c r="D159" t="inlineStr">
         <x:is>
-          <x:t>143.9853</x:t>
+          <x:t>144.2392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="160">
       <x:c r="A160" s="2" t="n">
-        <x:v/>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="B160" t="inlineStr">
         <x:is>
-          <x:t>256.1105</x:t>
+          <x:t>260.4531</x:t>
         </x:is>
       </x:c>
       <x:c r="C160" t="inlineStr">
         <x:is>
-          <x:t>363.0997</x:t>
+          <x:t>366.3989</x:t>
         </x:is>
       </x:c>
       <x:c r="D160" t="inlineStr">
         <x:is>
-          <x:t>143.9653</x:t>
+          <x:t>144.2076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="161">
       <x:c r="A161" s="2" t="n">
-        <x:v/>
+        <x:v>46144</x:v>
       </x:c>
       <x:c r="B161" t="inlineStr">
         <x:is>
-          <x:t>257.3022</x:t>
+          <x:t>259.6397</x:t>
         </x:is>
       </x:c>
       <x:c r="C161" t="inlineStr">
         <x:is>
-          <x:t>364.1197</x:t>
+          <x:t>365.8129</x:t>
         </x:is>
       </x:c>
       <x:c r="D161" t="inlineStr">
         <x:is>
-          <x:t>144.0142</x:t>
+          <x:t>144.1769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="162">
       <x:c r="A162" s="2" t="n">
-        <x:v/>
+        <x:v>46114</x:v>
       </x:c>
       <x:c r="B162" t="inlineStr">
         <x:is>
-          <x:t>258.0104</x:t>
+          <x:t>260.5227</x:t>
         </x:is>
       </x:c>
       <x:c r="C162" t="inlineStr">
         <x:is>
-          <x:t>364.7232</x:t>
+          <x:t>366.3530</x:t>
         </x:is>
       </x:c>
       <x:c r="D162" t="inlineStr">
         <x:is>
-          <x:t>143.9871</x:t>
+          <x:t>144.1544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="163">
       <x:c r="A163" s="2" t="n">
-        <x:v/>
+        <x:v>46083</x:v>
       </x:c>
       <x:c r="B163" t="inlineStr">
         <x:is>
-          <x:t>257.9539</x:t>
+          <x:t>260.3880</x:t>
         </x:is>
       </x:c>
       <x:c r="C163" t="inlineStr">
         <x:is>
-          <x:t>364.8446</x:t>
+          <x:t>366.1595</x:t>
         </x:is>
       </x:c>
       <x:c r="D163" t="inlineStr">
         <x:is>
-          <x:t>143.9945</x:t>
+          <x:t>144.1235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="164">
       <x:c r="A164" s="2" t="n">
-        <x:v/>
+        <x:v>46055</x:v>
       </x:c>
       <x:c r="B164" t="inlineStr">
         <x:is>
-          <x:t>257.3182</x:t>
+          <x:t>259.6313</x:t>
         </x:is>
       </x:c>
       <x:c r="C164" t="inlineStr">
         <x:is>
-          <x:t>364.3384</x:t>
+          <x:t>365.6303</x:t>
         </x:is>
       </x:c>
       <x:c r="D164" t="inlineStr">
         <x:is>
-          <x:t>143.9774</x:t>
+          <x:t>144.1332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="165">
       <x:c r="A165" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B165" t="inlineStr">
         <x:is>
-          <x:t>257.0056</x:t>
+          <x:t>259.5920</x:t>
         </x:is>
       </x:c>
       <x:c r="C165" t="inlineStr">
         <x:is>
-          <x:t>364.0297</x:t>
+          <x:t>365.3726</x:t>
         </x:is>
       </x:c>
       <x:c r="D165" t="inlineStr">
         <x:is>
-          <x:t>143.9627</x:t>
+          <x:t>144.1207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="166">
       <x:c r="A166" s="2" t="n">
-        <x:v>46357</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B166" t="inlineStr">
         <x:is>
-          <x:t>256.5978</x:t>
+          <x:t>259.5878</x:t>
         </x:is>
       </x:c>
       <x:c r="C166" t="inlineStr">
         <x:is>
-          <x:t>363.5940</x:t>
+          <x:t>365.3615</x:t>
         </x:is>
       </x:c>
       <x:c r="D166" t="inlineStr">
         <x:is>
-          <x:t>143.9528</x:t>
+          <x:t>144.1108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="167">
       <x:c r="A167" s="2" t="n">
-        <x:v>46266</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B167" t="inlineStr">
         <x:is>
-          <x:t>255.7903</x:t>
+          <x:t>260.1599</x:t>
         </x:is>
       </x:c>
       <x:c r="C167" t="inlineStr">
         <x:is>
-          <x:t>363.0444</x:t>
+          <x:t>366.0294</x:t>
         </x:is>
       </x:c>
       <x:c r="D167" t="inlineStr">
         <x:is>
-          <x:t>143.9462</x:t>
+          <x:t>144.0921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="168">
       <x:c r="A168" s="2" t="n">
-        <x:v>46235</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B168" t="inlineStr">
         <x:is>
-          <x:t>254.9796</x:t>
+          <x:t>260.3507</x:t>
         </x:is>
       </x:c>
       <x:c r="C168" t="inlineStr">
         <x:is>
-          <x:t>362.2358</x:t>
+          <x:t>366.1592</x:t>
         </x:is>
       </x:c>
       <x:c r="D168" t="inlineStr">
         <x:is>
-          <x:t>143.9449</x:t>
+          <x:t>144.0676</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="169">
       <x:c r="A169" s="2" t="n">
-        <x:v>46204</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B169" t="inlineStr">
         <x:is>
-          <x:t>254.2540</x:t>
+          <x:t>260.2680</x:t>
         </x:is>
       </x:c>
       <x:c r="C169" t="inlineStr">
         <x:is>
-          <x:t>361.5697</x:t>
+          <x:t>366.1108</x:t>
         </x:is>
       </x:c>
       <x:c r="D169" t="inlineStr">
         <x:is>
-          <x:t>143.9419</x:t>
+          <x:t>144.0438</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="170">
       <x:c r="A170" s="2" t="n">
-        <x:v>46174</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B170" t="inlineStr">
         <x:is>
-          <x:t>253.7336</x:t>
+          <x:t>259.1901</x:t>
         </x:is>
       </x:c>
       <x:c r="C170" t="inlineStr">
         <x:is>
-          <x:t>361.2290</x:t>
+          <x:t>365.6123</x:t>
         </x:is>
       </x:c>
       <x:c r="D170" t="inlineStr">
         <x:is>
-          <x:t>143.9104</x:t>
+          <x:t>144.0487</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="171">
       <x:c r="A171" s="2" t="n">
-        <x:v>46143</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B171" t="inlineStr">
         <x:is>
-          <x:t>252.8465</x:t>
+          <x:t>258.6965</x:t>
         </x:is>
       </x:c>
       <x:c r="C171" t="inlineStr">
         <x:is>
-          <x:t>360.3190</x:t>
+          <x:t>365.3444</x:t>
         </x:is>
       </x:c>
       <x:c r="D171" t="inlineStr">
         <x:is>
-          <x:t>143.9027</x:t>
+          <x:t>144.0168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="172">
       <x:c r="A172" s="2" t="n">
-        <x:v>46054</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B172" t="inlineStr">
         <x:is>
-          <x:t>251.8920</x:t>
+          <x:t>258.2082</x:t>
         </x:is>
       </x:c>
       <x:c r="C172" t="inlineStr">
         <x:is>
-          <x:t>359.4457</x:t>
+          <x:t>365.0513</x:t>
         </x:is>
       </x:c>
       <x:c r="D172" t="inlineStr">
         <x:is>
-          <x:t>143.8507</x:t>
+          <x:t>144.0082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="173">
       <x:c r="A173" s="2" t="n">
-        <x:v>46023</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B173" t="inlineStr">
         <x:is>
-          <x:t>251.3278</x:t>
+          <x:t>256.1245</x:t>
         </x:is>
       </x:c>
       <x:c r="C173" t="inlineStr">
         <x:is>
-          <x:t>359.0038</x:t>
+          <x:t>363.0936</x:t>
         </x:is>
       </x:c>
       <x:c r="D173" t="inlineStr">
         <x:is>
-          <x:t>143.8631</x:t>
+          <x:t>143.9853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="174">
       <x:c r="A174" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B174" t="inlineStr">
         <x:is>
-          <x:t>251.3219</x:t>
+          <x:t>256.1105</x:t>
         </x:is>
       </x:c>
       <x:c r="C174" t="inlineStr">
         <x:is>
-          <x:t>358.9935</x:t>
+          <x:t>363.0997</x:t>
         </x:is>
       </x:c>
       <x:c r="D174" t="inlineStr">
         <x:is>
-          <x:t>143.8556</x:t>
+          <x:t>143.9653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="175">
       <x:c r="A175" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B175" t="inlineStr">
         <x:is>
-          <x:t>251.4698</x:t>
+          <x:t>257.3022</x:t>
         </x:is>
       </x:c>
       <x:c r="C175" t="inlineStr">
         <x:is>
-          <x:t>359.0973</x:t>
+          <x:t>364.1197</x:t>
         </x:is>
       </x:c>
       <x:c r="D175" t="inlineStr">
         <x:is>
-          <x:t>143.8445</x:t>
+          <x:t>144.0142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="176">
       <x:c r="A176" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B176" t="inlineStr">
         <x:is>
-          <x:t>251.1628</x:t>
+          <x:t>258.0104</x:t>
         </x:is>
       </x:c>
       <x:c r="C176" t="inlineStr">
         <x:is>
-          <x:t>358.6556</x:t>
+          <x:t>364.7232</x:t>
         </x:is>
       </x:c>
       <x:c r="D176" t="inlineStr">
         <x:is>
-          <x:t>143.8380</x:t>
+          <x:t>143.9871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="177">
       <x:c r="A177" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B177" t="inlineStr">
         <x:is>
-          <x:t>251.1379</x:t>
+          <x:t>257.9539</x:t>
         </x:is>
       </x:c>
       <x:c r="C177" t="inlineStr">
         <x:is>
-          <x:t>358.6082</x:t>
+          <x:t>364.8446</x:t>
         </x:is>
       </x:c>
       <x:c r="D177" t="inlineStr">
         <x:is>
-          <x:t>143.7947</x:t>
+          <x:t>143.9945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="178">
       <x:c r="A178" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B178" t="inlineStr">
         <x:is>
-          <x:t>251.0569</x:t>
+          <x:t>257.3182</x:t>
         </x:is>
       </x:c>
       <x:c r="C178" t="inlineStr">
         <x:is>
-          <x:t>358.5327</x:t>
+          <x:t>364.3384</x:t>
         </x:is>
       </x:c>
       <x:c r="D178" t="inlineStr">
         <x:is>
-          <x:t>143.7867</x:t>
+          <x:t>143.9774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="179">
       <x:c r="A179" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B179" t="inlineStr">
         <x:is>
-          <x:t>251.0511</x:t>
+          <x:t>257.0056</x:t>
         </x:is>
       </x:c>
       <x:c r="C179" t="inlineStr">
         <x:is>
-          <x:t>358.5224</x:t>
+          <x:t>364.0297</x:t>
         </x:is>
       </x:c>
       <x:c r="D179" t="inlineStr">
         <x:is>
-          <x:t>143.7794</x:t>
+          <x:t>143.9627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="180">
       <x:c r="A180" s="2" t="n">
-        <x:v/>
+        <x:v>46357</x:v>
       </x:c>
       <x:c r="B180" t="inlineStr">
         <x:is>
-          <x:t>250.9523</x:t>
+          <x:t>256.5978</x:t>
         </x:is>
       </x:c>
       <x:c r="C180" t="inlineStr">
         <x:is>
-          <x:t>358.4359</x:t>
+          <x:t>363.5940</x:t>
         </x:is>
       </x:c>
       <x:c r="D180" t="inlineStr">
         <x:is>
-          <x:t>143.7646</x:t>
+          <x:t>143.9528</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="181">
       <x:c r="A181" s="2" t="n">
-        <x:v/>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B181" t="inlineStr">
         <x:is>
-          <x:t>250.7502</x:t>
+          <x:t>255.7903</x:t>
         </x:is>
       </x:c>
       <x:c r="C181" t="inlineStr">
         <x:is>
-          <x:t>358.1807</x:t>
+          <x:t>363.0444</x:t>
         </x:is>
       </x:c>
       <x:c r="D181" t="inlineStr">
         <x:is>
-          <x:t>143.7388</x:t>
+          <x:t>143.9462</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="182">
       <x:c r="A182" s="2" t="n">
-        <x:v/>
+        <x:v>46235</x:v>
       </x:c>
       <x:c r="B182" t="inlineStr">
         <x:is>
-          <x:t>250.6670</x:t>
+          <x:t>254.9796</x:t>
         </x:is>
       </x:c>
       <x:c r="C182" t="inlineStr">
         <x:is>
-          <x:t>358.2840</x:t>
+          <x:t>362.2358</x:t>
         </x:is>
       </x:c>
       <x:c r="D182" t="inlineStr">
         <x:is>
-          <x:t>143.7400</x:t>
+          <x:t>143.9449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="183">
       <x:c r="A183" s="2" t="n">
-        <x:v/>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="B183" t="inlineStr">
         <x:is>
-          <x:t>249.9039</x:t>
+          <x:t>254.2540</x:t>
         </x:is>
       </x:c>
       <x:c r="C183" t="inlineStr">
         <x:is>
-          <x:t>357.4510</x:t>
+          <x:t>361.5697</x:t>
         </x:is>
       </x:c>
       <x:c r="D183" t="inlineStr">
         <x:is>
-          <x:t>143.7520</x:t>
+          <x:t>143.9419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="184">
       <x:c r="A184" s="2" t="n">
-        <x:v/>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="B184" t="inlineStr">
         <x:is>
-          <x:t>249.1848</x:t>
+          <x:t>253.7336</x:t>
         </x:is>
       </x:c>
       <x:c r="C184" t="inlineStr">
         <x:is>
-          <x:t>356.6427</x:t>
+          <x:t>361.2290</x:t>
         </x:is>
       </x:c>
       <x:c r="D184" t="inlineStr">
         <x:is>
-          <x:t>143.7251</x:t>
+          <x:t>143.9104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="185">
       <x:c r="A185" s="2" t="n">
-        <x:v/>
+        <x:v>46143</x:v>
       </x:c>
       <x:c r="B185" t="inlineStr">
         <x:is>
-          <x:t>249.1718</x:t>
+          <x:t>252.8465</x:t>
         </x:is>
       </x:c>
       <x:c r="C185" t="inlineStr">
         <x:is>
-          <x:t>356.4592</x:t>
+          <x:t>360.3190</x:t>
         </x:is>
       </x:c>
       <x:c r="D185" t="inlineStr">
         <x:is>
-          <x:t>143.7177</x:t>
+          <x:t>143.9027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="186">
       <x:c r="A186" s="2" t="n">
-        <x:v/>
+        <x:v>46054</x:v>
       </x:c>
       <x:c r="B186" t="inlineStr">
         <x:is>
-          <x:t>249.5895</x:t>
+          <x:t>251.8920</x:t>
         </x:is>
       </x:c>
       <x:c r="C186" t="inlineStr">
         <x:is>
-          <x:t>357.2127</x:t>
+          <x:t>359.4457</x:t>
         </x:is>
       </x:c>
       <x:c r="D186" t="inlineStr">
         <x:is>
-          <x:t>143.6885</x:t>
+          <x:t>143.8507</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="187">
       <x:c r="A187" s="2" t="n">
-        <x:v>46003</x:v>
+        <x:v>46023</x:v>
       </x:c>
       <x:c r="B187" t="inlineStr">
         <x:is>
-          <x:t>249.5897</x:t>
+          <x:t>251.3278</x:t>
         </x:is>
       </x:c>
       <x:c r="C187" t="inlineStr">
         <x:is>
-          <x:t>357.1763</x:t>
+          <x:t>359.0038</x:t>
         </x:is>
       </x:c>
       <x:c r="D187" t="inlineStr">
         <x:is>
-          <x:t>143.6801</x:t>
+          <x:t>143.8631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="188">
       <x:c r="A188" s="2" t="n">
-        <x:v>45973</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B188" t="inlineStr">
         <x:is>
-          <x:t>249.9137</x:t>
+          <x:t>251.3219</x:t>
         </x:is>
       </x:c>
       <x:c r="C188" t="inlineStr">
         <x:is>
-          <x:t>357.6177</x:t>
+          <x:t>358.9935</x:t>
         </x:is>
       </x:c>
       <x:c r="D188" t="inlineStr">
         <x:is>
-          <x:t>143.7376</x:t>
+          <x:t>143.8556</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="189">
       <x:c r="A189" s="2" t="n">
-        <x:v>45942</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B189" t="inlineStr">
         <x:is>
-          <x:t>249.5409</x:t>
+          <x:t>251.4698</x:t>
         </x:is>
       </x:c>
       <x:c r="C189" t="inlineStr">
         <x:is>
-          <x:t>357.4348</x:t>
+          <x:t>359.0973</x:t>
         </x:is>
       </x:c>
       <x:c r="D189" t="inlineStr">
         <x:is>
-          <x:t>143.7822</x:t>
+          <x:t>143.8445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="190">
       <x:c r="A190" s="2" t="n">
-        <x:v>45912</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B190" t="inlineStr">
         <x:is>
-          <x:t>249.3861</x:t>
+          <x:t>251.1628</x:t>
         </x:is>
       </x:c>
       <x:c r="C190" t="inlineStr">
         <x:is>
-          <x:t>357.2383</x:t>
+          <x:t>358.6556</x:t>
         </x:is>
       </x:c>
       <x:c r="D190" t="inlineStr">
         <x:is>
-          <x:t>143.8279</x:t>
+          <x:t>143.8380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="191">
       <x:c r="A191" s="2" t="n">
-        <x:v>45881</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B191" t="inlineStr">
         <x:is>
-          <x:t>249.2644</x:t>
+          <x:t>251.1379</x:t>
         </x:is>
       </x:c>
       <x:c r="C191" t="inlineStr">
         <x:is>
-          <x:t>357.2685</x:t>
+          <x:t>358.6082</x:t>
         </x:is>
       </x:c>
       <x:c r="D191" t="inlineStr">
         <x:is>
-          <x:t>143.8504</x:t>
+          <x:t>143.7947</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="192">
       <x:c r="A192" s="2" t="n">
-        <x:v>45789</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B192" t="inlineStr">
         <x:is>
-          <x:t>249.6166</x:t>
+          <x:t>251.0569</x:t>
         </x:is>
       </x:c>
       <x:c r="C192" t="inlineStr">
         <x:is>
-          <x:t>357.5688</x:t>
+          <x:t>358.5327</x:t>
         </x:is>
       </x:c>
       <x:c r="D192" t="inlineStr">
         <x:is>
-          <x:t>143.9248</x:t>
+          <x:t>143.7867</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="193">
       <x:c r="A193" s="2" t="n">
-        <x:v>45759</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B193" t="inlineStr">
         <x:is>
-          <x:t>249.5861</x:t>
+          <x:t>251.0511</x:t>
         </x:is>
       </x:c>
       <x:c r="C193" t="inlineStr">
         <x:is>
-          <x:t>357.4967</x:t>
+          <x:t>358.5224</x:t>
         </x:is>
       </x:c>
       <x:c r="D193" t="inlineStr">
         <x:is>
-          <x:t>143.9338</x:t>
+          <x:t>143.7794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="194">
       <x:c r="A194" s="2" t="n">
-        <x:v>45728</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B194" t="inlineStr">
         <x:is>
-          <x:t>249.3803</x:t>
+          <x:t>250.9523</x:t>
         </x:is>
       </x:c>
       <x:c r="C194" t="inlineStr">
         <x:is>
-          <x:t>357.4609</x:t>
+          <x:t>358.4359</x:t>
         </x:is>
       </x:c>
       <x:c r="D194" t="inlineStr">
         <x:is>
-          <x:t>143.9483</x:t>
+          <x:t>143.7646</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="195">
       <x:c r="A195" s="2" t="n">
-        <x:v>45700</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B195" t="inlineStr">
         <x:is>
-          <x:t>248.9846</x:t>
+          <x:t>250.7502</x:t>
         </x:is>
       </x:c>
       <x:c r="C195" t="inlineStr">
         <x:is>
-          <x:t>357.1353</x:t>
+          <x:t>358.1807</x:t>
         </x:is>
       </x:c>
       <x:c r="D195" t="inlineStr">
         <x:is>
-          <x:t>143.9331</x:t>
+          <x:t>143.7388</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="196">
       <x:c r="A196" s="2" t="n">
-        <x:v>45669</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B196" t="inlineStr">
         <x:is>
-          <x:t>248.6470</x:t>
+          <x:t>250.6670</x:t>
         </x:is>
       </x:c>
       <x:c r="C196" t="inlineStr">
         <x:is>
-          <x:t>357.1445</x:t>
+          <x:t>358.2840</x:t>
         </x:is>
       </x:c>
       <x:c r="D196" t="inlineStr">
         <x:is>
-          <x:t>143.9453</x:t>
+          <x:t>143.7400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="197">
       <x:c r="A197" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B197" t="inlineStr">
         <x:is>
-          <x:t>248.9050</x:t>
+          <x:t>249.9039</x:t>
         </x:is>
       </x:c>
       <x:c r="C197" t="inlineStr">
         <x:is>
-          <x:t>357.3825</x:t>
+          <x:t>357.4510</x:t>
         </x:is>
       </x:c>
       <x:c r="D197" t="inlineStr">
         <x:is>
-          <x:t>144.0310</x:t>
+          <x:t>143.7520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="198">
       <x:c r="A198" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B198" t="inlineStr">
         <x:is>
-          <x:t>248.8931</x:t>
+          <x:t>249.1848</x:t>
         </x:is>
       </x:c>
       <x:c r="C198" t="inlineStr">
         <x:is>
-          <x:t>357.3652</x:t>
+          <x:t>356.6427</x:t>
         </x:is>
       </x:c>
       <x:c r="D198" t="inlineStr">
         <x:is>
-          <x:t>144.0198</x:t>
+          <x:t>143.7251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="199">
       <x:c r="A199" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B199" t="inlineStr">
         <x:is>
-          <x:t>248.3237</x:t>
+          <x:t>249.1718</x:t>
         </x:is>
       </x:c>
       <x:c r="C199" t="inlineStr">
         <x:is>
-          <x:t>356.9025</x:t>
+          <x:t>356.4592</x:t>
         </x:is>
       </x:c>
       <x:c r="D199" t="inlineStr">
         <x:is>
-          <x:t>144.0061</x:t>
+          <x:t>143.7177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="200">
       <x:c r="A200" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B200" t="inlineStr">
         <x:is>
-          <x:t>248.1228</x:t>
+          <x:t>249.5895</x:t>
         </x:is>
       </x:c>
       <x:c r="C200" t="inlineStr">
         <x:is>
-          <x:t>356.7862</x:t>
+          <x:t>357.2127</x:t>
         </x:is>
       </x:c>
       <x:c r="D200" t="inlineStr">
         <x:is>
-          <x:t>144.0104</x:t>
+          <x:t>143.6885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="201">
       <x:c r="A201" s="2" t="n">
-        <x:v/>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="B201" t="inlineStr">
         <x:is>
-          <x:t>247.3424</x:t>
+          <x:t>249.5897</x:t>
         </x:is>
       </x:c>
       <x:c r="C201" t="inlineStr">
         <x:is>
-          <x:t>356.2075</x:t>
+          <x:t>357.1763</x:t>
         </x:is>
       </x:c>
       <x:c r="D201" t="inlineStr">
         <x:is>
-          <x:t>144.0063</x:t>
+          <x:t>143.6801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="202">
       <x:c r="A202" s="2" t="n">
-        <x:v/>
+        <x:v>45973</x:v>
       </x:c>
       <x:c r="B202" t="inlineStr">
         <x:is>
-          <x:t>246.7968</x:t>
+          <x:t>249.9137</x:t>
         </x:is>
       </x:c>
       <x:c r="C202" t="inlineStr">
         <x:is>
-          <x:t>355.6866</x:t>
+          <x:t>357.6177</x:t>
         </x:is>
       </x:c>
       <x:c r="D202" t="inlineStr">
         <x:is>
-          <x:t>143.9819</x:t>
+          <x:t>143.7376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="203">
       <x:c r="A203" s="2" t="n">
-        <x:v/>
+        <x:v>45942</x:v>
       </x:c>
       <x:c r="B203" t="inlineStr">
         <x:is>
-          <x:t>245.7639</x:t>
+          <x:t>249.5409</x:t>
         </x:is>
       </x:c>
       <x:c r="C203" t="inlineStr">
         <x:is>
-          <x:t>354.7899</x:t>
+          <x:t>357.4348</x:t>
         </x:is>
       </x:c>
       <x:c r="D203" t="inlineStr">
         <x:is>
-          <x:t>143.9664</x:t>
+          <x:t>143.7822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="204">
       <x:c r="A204" s="2" t="n">
-        <x:v/>
+        <x:v>45912</x:v>
       </x:c>
       <x:c r="B204" t="inlineStr">
         <x:is>
-          <x:t>246.1716</x:t>
+          <x:t>249.3861</x:t>
         </x:is>
       </x:c>
       <x:c r="C204" t="inlineStr">
         <x:is>
-          <x:t>354.9918</x:t>
+          <x:t>357.2383</x:t>
         </x:is>
       </x:c>
       <x:c r="D204" t="inlineStr">
         <x:is>
-          <x:t>143.9514</x:t>
+          <x:t>143.8279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="205">
       <x:c r="A205" s="2" t="n">
-        <x:v/>
+        <x:v>45881</x:v>
       </x:c>
       <x:c r="B205" t="inlineStr">
         <x:is>
-          <x:t>246.4058</x:t>
+          <x:t>249.2644</x:t>
         </x:is>
       </x:c>
       <x:c r="C205" t="inlineStr">
         <x:is>
-          <x:t>355.0466</x:t>
+          <x:t>357.2685</x:t>
         </x:is>
       </x:c>
       <x:c r="D205" t="inlineStr">
         <x:is>
-          <x:t>143.9238</x:t>
+          <x:t>143.8504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="206">
       <x:c r="A206" s="2" t="n">
-        <x:v/>
+        <x:v>45789</x:v>
       </x:c>
       <x:c r="B206" t="inlineStr">
         <x:is>
-          <x:t>246.5659</x:t>
+          <x:t>249.6166</x:t>
         </x:is>
       </x:c>
       <x:c r="C206" t="inlineStr">
         <x:is>
-          <x:t>355.1290</x:t>
+          <x:t>357.5688</x:t>
         </x:is>
       </x:c>
       <x:c r="D206" t="inlineStr">
         <x:is>
-          <x:t>143.9192</x:t>
+          <x:t>143.9248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="207">
       <x:c r="A207" s="2" t="n">
-        <x:v/>
+        <x:v>45759</x:v>
       </x:c>
       <x:c r="B207" t="inlineStr">
         <x:is>
-          <x:t>247.1297</x:t>
+          <x:t>249.5861</x:t>
         </x:is>
       </x:c>
       <x:c r="C207" t="inlineStr">
         <x:is>
-          <x:t>355.5553</x:t>
+          <x:t>357.4967</x:t>
         </x:is>
       </x:c>
       <x:c r="D207" t="inlineStr">
         <x:is>
-          <x:t>143.9058</x:t>
+          <x:t>143.9338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="208">
       <x:c r="A208" s="2" t="n">
-        <x:v/>
+        <x:v>45728</x:v>
       </x:c>
       <x:c r="B208" t="inlineStr">
         <x:is>
-          <x:t>247.5479</x:t>
+          <x:t>249.3803</x:t>
         </x:is>
       </x:c>
       <x:c r="C208" t="inlineStr">
         <x:is>
-          <x:t>355.8843</x:t>
+          <x:t>357.4609</x:t>
         </x:is>
       </x:c>
       <x:c r="D208" t="inlineStr">
         <x:is>
-          <x:t>143.8638</x:t>
+          <x:t>143.9483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="209">
       <x:c r="A209" s="2" t="n">
-        <x:v/>
+        <x:v>45700</x:v>
       </x:c>
       <x:c r="B209" t="inlineStr">
         <x:is>
-          <x:t>247.8657</x:t>
+          <x:t>248.9846</x:t>
         </x:is>
       </x:c>
       <x:c r="C209" t="inlineStr">
         <x:is>
-          <x:t>356.2031</x:t>
+          <x:t>357.1353</x:t>
         </x:is>
       </x:c>
       <x:c r="D209" t="inlineStr">
         <x:is>
-          <x:t>143.8970</x:t>
+          <x:t>143.9331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="210">
       <x:c r="A210" s="2" t="n">
-        <x:v>46002</x:v>
+        <x:v>45669</x:v>
       </x:c>
       <x:c r="B210" t="inlineStr">
         <x:is>
-          <x:t>248.4514</x:t>
+          <x:t>248.6470</x:t>
         </x:is>
       </x:c>
       <x:c r="C210" t="inlineStr">
         <x:is>
-          <x:t>356.5857</x:t>
+          <x:t>357.1445</x:t>
         </x:is>
       </x:c>
       <x:c r="D210" t="inlineStr">
         <x:is>
-          <x:t>143.9250</x:t>
+          <x:t>143.9453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="211">
       <x:c r="A211" s="2" t="n">
-        <x:v>45972</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B211" t="inlineStr">
         <x:is>
-          <x:t>247.9460</x:t>
+          <x:t>248.9050</x:t>
         </x:is>
       </x:c>
       <x:c r="C211" t="inlineStr">
         <x:is>
-          <x:t>356.3112</x:t>
+          <x:t>357.3825</x:t>
         </x:is>
       </x:c>
       <x:c r="D211" t="inlineStr">
         <x:is>
-          <x:t>143.9032</x:t>
+          <x:t>144.0310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="212">
       <x:c r="A212" s="2" t="n">
-        <x:v>45941</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B212" t="inlineStr">
         <x:is>
-          <x:t>247.5654</x:t>
+          <x:t>248.8931</x:t>
         </x:is>
       </x:c>
       <x:c r="C212" t="inlineStr">
         <x:is>
-          <x:t>355.8947</x:t>
+          <x:t>357.3652</x:t>
         </x:is>
       </x:c>
       <x:c r="D212" t="inlineStr">
         <x:is>
-          <x:t>143.8828</x:t>
+          <x:t>144.0198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="213">
       <x:c r="A213" s="2" t="n">
-        <x:v>45849</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B213" t="inlineStr">
         <x:is>
-          <x:t>246.4985</x:t>
+          <x:t>248.3237</x:t>
         </x:is>
       </x:c>
       <x:c r="C213" t="inlineStr">
         <x:is>
-          <x:t>355.2092</x:t>
+          <x:t>356.9025</x:t>
         </x:is>
       </x:c>
       <x:c r="D213" t="inlineStr">
         <x:is>
-          <x:t>143.8755</x:t>
+          <x:t>144.0061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="214">
       <x:c r="A214" s="2" t="n">
-        <x:v>45819</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B214" t="inlineStr">
         <x:is>
-          <x:t>247.1510</x:t>
+          <x:t>248.1228</x:t>
         </x:is>
       </x:c>
       <x:c r="C214" t="inlineStr">
         <x:is>
-          <x:t>355.7693</x:t>
+          <x:t>356.7862</x:t>
         </x:is>
       </x:c>
       <x:c r="D214" t="inlineStr">
         <x:is>
-          <x:t>143.8754</x:t>
+          <x:t>144.0104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="215">
       <x:c r="A215" s="2" t="n">
-        <x:v>45788</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B215" t="inlineStr">
         <x:is>
-          <x:t>247.4261</x:t>
+          <x:t>247.3424</x:t>
         </x:is>
       </x:c>
       <x:c r="C215" t="inlineStr">
         <x:is>
-          <x:t>355.8733</x:t>
+          <x:t>356.2075</x:t>
         </x:is>
       </x:c>
       <x:c r="D215" t="inlineStr">
         <x:is>
-          <x:t>143.8422</x:t>
+          <x:t>144.0063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="216">
       <x:c r="A216" s="2" t="n">
-        <x:v>45758</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B216" t="inlineStr">
         <x:is>
-          <x:t>247.5729</x:t>
+          <x:t>246.7968</x:t>
         </x:is>
       </x:c>
       <x:c r="C216" t="inlineStr">
         <x:is>
-          <x:t>355.8961</x:t>
+          <x:t>355.6866</x:t>
         </x:is>
       </x:c>
       <x:c r="D216" t="inlineStr">
         <x:is>
-          <x:t>143.8586</x:t>
+          <x:t>143.9819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="217">
       <x:c r="A217" s="2" t="n">
-        <x:v>45727</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B217" t="inlineStr">
         <x:is>
-          <x:t>248.6926</x:t>
+          <x:t>245.7639</x:t>
         </x:is>
       </x:c>
       <x:c r="C217" t="inlineStr">
         <x:is>
-          <x:t>356.9319</x:t>
+          <x:t>354.7899</x:t>
         </x:is>
       </x:c>
       <x:c r="D217" t="inlineStr">
         <x:is>
-          <x:t>143.8504</x:t>
+          <x:t>143.9664</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="218">
       <x:c r="A218" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B218" t="inlineStr">
         <x:is>
-          <x:t>248.4911</x:t>
+          <x:t>246.1716</x:t>
         </x:is>
       </x:c>
       <x:c r="C218" t="inlineStr">
         <x:is>
-          <x:t>356.7331</x:t>
+          <x:t>354.9918</x:t>
         </x:is>
       </x:c>
       <x:c r="D218" t="inlineStr">
         <x:is>
-          <x:t>143.8385</x:t>
+          <x:t>143.9514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="219">
       <x:c r="A219" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B219" t="inlineStr">
         <x:is>
-          <x:t>248.3504</x:t>
+          <x:t>246.4058</x:t>
         </x:is>
       </x:c>
       <x:c r="C219" t="inlineStr">
         <x:is>
-          <x:t>356.9575</x:t>
+          <x:t>355.0466</x:t>
         </x:is>
       </x:c>
       <x:c r="D219" t="inlineStr">
         <x:is>
-          <x:t>143.8164</x:t>
+          <x:t>143.9238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="220">
       <x:c r="A220" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B220" t="inlineStr">
         <x:is>
-          <x:t>247.9772</x:t>
+          <x:t>246.5659</x:t>
         </x:is>
       </x:c>
       <x:c r="C220" t="inlineStr">
         <x:is>
-          <x:t>356.6855</x:t>
+          <x:t>355.1290</x:t>
         </x:is>
       </x:c>
       <x:c r="D220" t="inlineStr">
         <x:is>
-          <x:t>143.8144</x:t>
+          <x:t>143.9192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="221">
       <x:c r="A221" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B221" t="inlineStr">
         <x:is>
-          <x:t>248.3308</x:t>
+          <x:t>247.1297</x:t>
         </x:is>
       </x:c>
       <x:c r="C221" t="inlineStr">
         <x:is>
-          <x:t>357.1861</x:t>
+          <x:t>355.5553</x:t>
         </x:is>
       </x:c>
       <x:c r="D221" t="inlineStr">
         <x:is>
-          <x:t>143.7927</x:t>
+          <x:t>143.9058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="222">
       <x:c r="A222" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B222" t="inlineStr">
         <x:is>
-          <x:t>247.8179</x:t>
+          <x:t>247.5479</x:t>
         </x:is>
       </x:c>
       <x:c r="C222" t="inlineStr">
         <x:is>
-          <x:t>356.9039</x:t>
+          <x:t>355.8843</x:t>
         </x:is>
       </x:c>
       <x:c r="D222" t="inlineStr">
         <x:is>
-          <x:t>143.7676</x:t>
+          <x:t>143.8638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="223">
       <x:c r="A223" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B223" t="inlineStr">
         <x:is>
-          <x:t>248.0292</x:t>
+          <x:t>247.8657</x:t>
         </x:is>
       </x:c>
       <x:c r="C223" t="inlineStr">
         <x:is>
-          <x:t>357.2197</x:t>
+          <x:t>356.2031</x:t>
         </x:is>
       </x:c>
       <x:c r="D223" t="inlineStr">
         <x:is>
-          <x:t>143.7296</x:t>
+          <x:t>143.8970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="224">
       <x:c r="A224" s="2" t="n">
-        <x:v/>
+        <x:v>46002</x:v>
       </x:c>
       <x:c r="B224" t="inlineStr">
         <x:is>
-          <x:t>248.0154</x:t>
+          <x:t>248.4514</x:t>
         </x:is>
       </x:c>
       <x:c r="C224" t="inlineStr">
         <x:is>
-          <x:t>357.3358</x:t>
+          <x:t>356.5857</x:t>
         </x:is>
       </x:c>
       <x:c r="D224" t="inlineStr">
         <x:is>
-          <x:t>143.7681</x:t>
+          <x:t>143.9250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="225">
       <x:c r="A225" s="2" t="n">
-        <x:v/>
+        <x:v>45972</x:v>
       </x:c>
       <x:c r="B225" t="inlineStr">
         <x:is>
-          <x:t>247.6324</x:t>
+          <x:t>247.9460</x:t>
         </x:is>
       </x:c>
       <x:c r="C225" t="inlineStr">
         <x:is>
-          <x:t>357.0125</x:t>
+          <x:t>356.3112</x:t>
         </x:is>
       </x:c>
       <x:c r="D225" t="inlineStr">
         <x:is>
-          <x:t>143.7945</x:t>
+          <x:t>143.9032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="226">
       <x:c r="A226" s="2" t="n">
-        <x:v/>
+        <x:v>45941</x:v>
       </x:c>
       <x:c r="B226" t="inlineStr">
         <x:is>
-          <x:t>247.2631</x:t>
+          <x:t>247.5654</x:t>
         </x:is>
       </x:c>
       <x:c r="C226" t="inlineStr">
         <x:is>
-          <x:t>356.6624</x:t>
+          <x:t>355.8947</x:t>
         </x:is>
       </x:c>
       <x:c r="D226" t="inlineStr">
         <x:is>
-          <x:t>143.7781</x:t>
+          <x:t>143.8828</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="227">
       <x:c r="A227" s="2" t="n">
-        <x:v/>
+        <x:v>45849</x:v>
       </x:c>
       <x:c r="B227" t="inlineStr">
         <x:is>
-          <x:t>247.1443</x:t>
+          <x:t>246.4985</x:t>
         </x:is>
       </x:c>
       <x:c r="C227" t="inlineStr">
         <x:is>
-          <x:t>356.1386</x:t>
+          <x:t>355.2092</x:t>
         </x:is>
       </x:c>
       <x:c r="D227" t="inlineStr">
         <x:is>
-          <x:t>143.7551</x:t>
+          <x:t>143.8755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="228">
       <x:c r="A228" s="2" t="n">
-        <x:v/>
+        <x:v>45819</x:v>
       </x:c>
       <x:c r="B228" t="inlineStr">
         <x:is>
-          <x:t>245.9852</x:t>
+          <x:t>247.1510</x:t>
         </x:is>
       </x:c>
       <x:c r="C228" t="inlineStr">
         <x:is>
-          <x:t>354.7675</x:t>
+          <x:t>355.7693</x:t>
         </x:is>
       </x:c>
       <x:c r="D228" t="inlineStr">
         <x:is>
-          <x:t>143.7302</x:t>
+          <x:t>143.8754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="229">
       <x:c r="A229" s="2" t="n">
-        <x:v/>
+        <x:v>45788</x:v>
       </x:c>
       <x:c r="B229" t="inlineStr">
         <x:is>
-          <x:t>246.8860</x:t>
+          <x:t>247.4261</x:t>
         </x:is>
       </x:c>
       <x:c r="C229" t="inlineStr">
         <x:is>
-          <x:t>355.5775</x:t>
+          <x:t>355.8733</x:t>
         </x:is>
       </x:c>
       <x:c r="D229" t="inlineStr">
         <x:is>
-          <x:t>143.7240</x:t>
+          <x:t>143.8422</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="230">
       <x:c r="A230" s="2" t="n">
-        <x:v/>
+        <x:v>45758</x:v>
       </x:c>
       <x:c r="B230" t="inlineStr">
         <x:is>
-          <x:t>246.2044</x:t>
+          <x:t>247.5729</x:t>
         </x:is>
       </x:c>
       <x:c r="C230" t="inlineStr">
         <x:is>
-          <x:t>354.7486</x:t>
+          <x:t>355.8961</x:t>
         </x:is>
       </x:c>
       <x:c r="D230" t="inlineStr">
         <x:is>
-          <x:t>143.6920</x:t>
+          <x:t>143.8586</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="231">
       <x:c r="A231" s="2" t="n">
-        <x:v/>
+        <x:v>45727</x:v>
       </x:c>
       <x:c r="B231" t="inlineStr">
         <x:is>
-          <x:t>245.5294</x:t>
+          <x:t>248.6926</x:t>
         </x:is>
       </x:c>
       <x:c r="C231" t="inlineStr">
         <x:is>
-          <x:t>354.1876</x:t>
+          <x:t>356.9319</x:t>
         </x:is>
       </x:c>
       <x:c r="D231" t="inlineStr">
         <x:is>
-          <x:t>143.6571</x:t>
+          <x:t>143.8504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="232">
       <x:c r="A232" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B232" t="inlineStr">
         <x:is>
-          <x:t>245.8803</x:t>
+          <x:t>248.4911</x:t>
         </x:is>
       </x:c>
       <x:c r="C232" t="inlineStr">
         <x:is>
-          <x:t>354.2137</x:t>
+          <x:t>356.7331</x:t>
         </x:is>
       </x:c>
       <x:c r="D232" t="inlineStr">
         <x:is>
-          <x:t>143.5971</x:t>
+          <x:t>143.8385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="233">
       <x:c r="A233" s="2" t="n">
-        <x:v>45940</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B233" t="inlineStr">
         <x:is>
-          <x:t>244.7937</x:t>
+          <x:t>248.3504</x:t>
         </x:is>
       </x:c>
       <x:c r="C233" t="inlineStr">
         <x:is>
-          <x:t>353.2107</x:t>
+          <x:t>356.9575</x:t>
         </x:is>
       </x:c>
       <x:c r="D233" t="inlineStr">
         <x:is>
-          <x:t>143.5466</x:t>
+          <x:t>143.8164</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="234">
       <x:c r="A234" s="2" t="n">
-        <x:v>45910</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B234" t="inlineStr">
         <x:is>
-          <x:t>245.4134</x:t>
+          <x:t>247.9772</x:t>
         </x:is>
       </x:c>
       <x:c r="C234" t="inlineStr">
         <x:is>
-          <x:t>353.3184</x:t>
+          <x:t>356.6855</x:t>
         </x:is>
       </x:c>
       <x:c r="D234" t="inlineStr">
         <x:is>
-          <x:t>143.4704</x:t>
+          <x:t>143.8144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="235">
       <x:c r="A235" s="2" t="n">
-        <x:v>45879</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B235" t="inlineStr">
         <x:is>
-          <x:t>246.0309</x:t>
+          <x:t>248.3308</x:t>
         </x:is>
       </x:c>
       <x:c r="C235" t="inlineStr">
         <x:is>
-          <x:t>354.1011</x:t>
+          <x:t>357.1861</x:t>
         </x:is>
       </x:c>
       <x:c r="D235" t="inlineStr">
         <x:is>
-          <x:t>143.4819</x:t>
+          <x:t>143.7927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="236">
       <x:c r="A236" s="2" t="n">
-        <x:v>45848</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B236" t="inlineStr">
         <x:is>
-          <x:t>246.0141</x:t>
+          <x:t>247.8179</x:t>
         </x:is>
       </x:c>
       <x:c r="C236" t="inlineStr">
         <x:is>
-          <x:t>354.1499</x:t>
+          <x:t>356.9039</x:t>
         </x:is>
       </x:c>
       <x:c r="D236" t="inlineStr">
         <x:is>
-          <x:t>143.4219</x:t>
+          <x:t>143.7676</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="237">
       <x:c r="A237" s="2" t="n">
-        <x:v>45818</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B237" t="inlineStr">
         <x:is>
-          <x:t>246.7660</x:t>
+          <x:t>248.0292</x:t>
         </x:is>
       </x:c>
       <x:c r="C237" t="inlineStr">
         <x:is>
-          <x:t>355.0842</x:t>
+          <x:t>357.2197</x:t>
         </x:is>
       </x:c>
       <x:c r="D237" t="inlineStr">
         <x:is>
-          <x:t>143.4167</x:t>
+          <x:t>143.7296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="238">
       <x:c r="A238" s="2" t="n">
-        <x:v>45726</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B238" t="inlineStr">
         <x:is>
-          <x:t>246.8998</x:t>
+          <x:t>248.0154</x:t>
         </x:is>
       </x:c>
       <x:c r="C238" t="inlineStr">
         <x:is>
-          <x:t>355.5386</x:t>
+          <x:t>357.3358</x:t>
         </x:is>
       </x:c>
       <x:c r="D238" t="inlineStr">
         <x:is>
-          <x:t>143.4096</x:t>
+          <x:t>143.7681</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="239">
       <x:c r="A239" s="2" t="n">
-        <x:v>45698</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B239" t="inlineStr">
         <x:is>
-          <x:t>246.6728</x:t>
+          <x:t>247.6324</x:t>
         </x:is>
       </x:c>
       <x:c r="C239" t="inlineStr">
         <x:is>
-          <x:t>355.4185</x:t>
+          <x:t>357.0125</x:t>
         </x:is>
       </x:c>
       <x:c r="D239" t="inlineStr">
         <x:is>
-          <x:t>143.3962</x:t>
+          <x:t>143.7945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="240">
       <x:c r="A240" s="2" t="n">
-        <x:v>45667</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B240" t="inlineStr">
         <x:is>
-          <x:t>245.9257</x:t>
+          <x:t>247.2631</x:t>
         </x:is>
       </x:c>
       <x:c r="C240" t="inlineStr">
         <x:is>
-          <x:t>354.6384</x:t>
+          <x:t>356.6624</x:t>
         </x:is>
       </x:c>
       <x:c r="D240" t="inlineStr">
         <x:is>
-          <x:t>143.3838</x:t>
+          <x:t>143.7781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="241">
       <x:c r="A241" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B241" t="inlineStr">
         <x:is>
-          <x:t>245.4790</x:t>
+          <x:t>247.1443</x:t>
         </x:is>
       </x:c>
       <x:c r="C241" t="inlineStr">
         <x:is>
-          <x:t>353.7149</x:t>
+          <x:t>356.1386</x:t>
         </x:is>
       </x:c>
       <x:c r="D241" t="inlineStr">
         <x:is>
-          <x:t>143.3586</x:t>
+          <x:t>143.7551</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="242">
       <x:c r="A242" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B242" t="inlineStr">
         <x:is>
-          <x:t>245.1437</x:t>
+          <x:t>245.9852</x:t>
         </x:is>
       </x:c>
       <x:c r="C242" t="inlineStr">
         <x:is>
-          <x:t>353.5924</x:t>
+          <x:t>354.7675</x:t>
         </x:is>
       </x:c>
       <x:c r="D242" t="inlineStr">
         <x:is>
-          <x:t>143.3404</x:t>
+          <x:t>143.7302</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="243">
       <x:c r="A243" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B243" t="inlineStr">
         <x:is>
-          <x:t>244.5495</x:t>
+          <x:t>246.8860</x:t>
         </x:is>
       </x:c>
       <x:c r="C243" t="inlineStr">
         <x:is>
-          <x:t>353.1450</x:t>
+          <x:t>355.5775</x:t>
         </x:is>
       </x:c>
       <x:c r="D243" t="inlineStr">
         <x:is>
-          <x:t>143.2698</x:t>
+          <x:t>143.7240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="244">
       <x:c r="A244" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B244" t="inlineStr">
         <x:is>
-          <x:t>244.1364</x:t>
+          <x:t>246.2044</x:t>
         </x:is>
       </x:c>
       <x:c r="C244" t="inlineStr">
         <x:is>
-          <x:t>352.5679</x:t>
+          <x:t>354.7486</x:t>
         </x:is>
       </x:c>
       <x:c r="D244" t="inlineStr">
         <x:is>
-          <x:t>143.2317</x:t>
+          <x:t>143.6920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="245">
       <x:c r="A245" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B245" t="inlineStr">
         <x:is>
-          <x:t>244.3082</x:t>
+          <x:t>245.5294</x:t>
         </x:is>
       </x:c>
       <x:c r="C245" t="inlineStr">
         <x:is>
-          <x:t>352.8357</x:t>
+          <x:t>354.1876</x:t>
         </x:is>
       </x:c>
       <x:c r="D245" t="inlineStr">
         <x:is>
-          <x:t>143.2711</x:t>
+          <x:t>143.6571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="246">
       <x:c r="A246" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B246" t="inlineStr">
         <x:is>
-          <x:t>244.3071</x:t>
+          <x:t>245.8803</x:t>
         </x:is>
       </x:c>
       <x:c r="C246" t="inlineStr">
         <x:is>
-          <x:t>352.6716</x:t>
+          <x:t>354.2137</x:t>
         </x:is>
       </x:c>
       <x:c r="D246" t="inlineStr">
         <x:is>
-          <x:t>143.2545</x:t>
+          <x:t>143.5971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="247">
       <x:c r="A247" s="2" t="n">
-        <x:v/>
+        <x:v>45940</x:v>
       </x:c>
       <x:c r="B247" t="inlineStr">
         <x:is>
-          <x:t>244.8315</x:t>
+          <x:t>244.7937</x:t>
         </x:is>
       </x:c>
       <x:c r="C247" t="inlineStr">
         <x:is>
-          <x:t>353.5821</x:t>
+          <x:t>353.2107</x:t>
         </x:is>
       </x:c>
       <x:c r="D247" t="inlineStr">
         <x:is>
-          <x:t>143.2569</x:t>
+          <x:t>143.5466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="248">
       <x:c r="A248" s="2" t="n">
-        <x:v/>
+        <x:v>45910</x:v>
       </x:c>
       <x:c r="B248" t="inlineStr">
         <x:is>
-          <x:t>244.9219</x:t>
+          <x:t>245.4134</x:t>
         </x:is>
       </x:c>
       <x:c r="C248" t="inlineStr">
         <x:is>
-          <x:t>353.7125</x:t>
+          <x:t>353.3184</x:t>
         </x:is>
       </x:c>
       <x:c r="D248" t="inlineStr">
         <x:is>
-          <x:t>143.2629</x:t>
+          <x:t>143.4704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="249">
       <x:c r="A249" s="2" t="n">
-        <x:v/>
+        <x:v>45879</x:v>
       </x:c>
       <x:c r="B249" t="inlineStr">
         <x:is>
-          <x:t>244.4353</x:t>
+          <x:t>246.0309</x:t>
         </x:is>
       </x:c>
       <x:c r="C249" t="inlineStr">
         <x:is>
-          <x:t>353.1766</x:t>
+          <x:t>354.1011</x:t>
         </x:is>
       </x:c>
       <x:c r="D249" t="inlineStr">
         <x:is>
-          <x:t>143.2741</x:t>
+          <x:t>143.4819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="250">
       <x:c r="A250" s="2" t="n">
-        <x:v/>
+        <x:v>45848</x:v>
       </x:c>
       <x:c r="B250" t="inlineStr">
         <x:is>
-          <x:t>244.2336</x:t>
+          <x:t>246.0141</x:t>
         </x:is>
       </x:c>
       <x:c r="C250" t="inlineStr">
         <x:is>
-          <x:t>353.1452</x:t>
+          <x:t>354.1499</x:t>
         </x:is>
       </x:c>
       <x:c r="D250" t="inlineStr">
         <x:is>
-          <x:t>143.2872</x:t>
+          <x:t>143.4219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="251">
       <x:c r="A251" s="2" t="n">
-        <x:v/>
+        <x:v>45818</x:v>
       </x:c>
       <x:c r="B251" t="inlineStr">
         <x:is>
-          <x:t>244.6518</x:t>
+          <x:t>246.7660</x:t>
         </x:is>
       </x:c>
       <x:c r="C251" t="inlineStr">
         <x:is>
-          <x:t>353.5436</x:t>
+          <x:t>355.0842</x:t>
         </x:is>
       </x:c>
       <x:c r="D251" t="inlineStr">
         <x:is>
-          <x:t>143.3006</x:t>
+          <x:t>143.4167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="252">
       <x:c r="A252" s="2" t="n">
-        <x:v/>
+        <x:v>45726</x:v>
       </x:c>
       <x:c r="B252" t="inlineStr">
         <x:is>
-          <x:t>245.3615</x:t>
+          <x:t>246.8998</x:t>
         </x:is>
       </x:c>
       <x:c r="C252" t="inlineStr">
         <x:is>
-          <x:t>354.3734</x:t>
+          <x:t>355.5386</x:t>
         </x:is>
       </x:c>
       <x:c r="D252" t="inlineStr">
         <x:is>
-          <x:t>143.2790</x:t>
+          <x:t>143.4096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="253">
       <x:c r="A253" s="2" t="n">
-        <x:v>46000</x:v>
+        <x:v>45698</x:v>
       </x:c>
       <x:c r="B253" t="inlineStr">
         <x:is>
-          <x:t>244.8779</x:t>
+          <x:t>246.6728</x:t>
         </x:is>
       </x:c>
       <x:c r="C253" t="inlineStr">
         <x:is>
-          <x:t>353.8436</x:t>
+          <x:t>355.4185</x:t>
         </x:is>
       </x:c>
       <x:c r="D253" t="inlineStr">
         <x:is>
-          <x:t>143.2651</x:t>
+          <x:t>143.3962</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="254">
       <x:c r="A254" s="2" t="n">
-        <x:v>45970</x:v>
+        <x:v>45667</x:v>
       </x:c>
       <x:c r="B254" t="inlineStr">
         <x:is>
-          <x:t>245.1303</x:t>
+          <x:t>245.9257</x:t>
         </x:is>
       </x:c>
       <x:c r="C254" t="inlineStr">
         <x:is>
-          <x:t>354.1126</x:t>
+          <x:t>354.6384</x:t>
         </x:is>
       </x:c>
       <x:c r="D254" t="inlineStr">
         <x:is>
-          <x:t>143.3210</x:t>
+          <x:t>143.3838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="255">
       <x:c r="A255" s="2" t="n">
-        <x:v>45939</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B255" t="inlineStr">
         <x:is>
-          <x:t>244.1952</x:t>
+          <x:t>245.4790</x:t>
         </x:is>
       </x:c>
       <x:c r="C255" t="inlineStr">
         <x:is>
-          <x:t>353.3542</x:t>
+          <x:t>353.7149</x:t>
         </x:is>
       </x:c>
       <x:c r="D255" t="inlineStr">
         <x:is>
-          <x:t>143.3214</x:t>
+          <x:t>143.3586</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="256">
       <x:c r="A256" s="2" t="n">
-        <x:v>45909</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B256" t="inlineStr">
         <x:is>
-          <x:t>243.7130</x:t>
+          <x:t>245.1437</x:t>
         </x:is>
       </x:c>
       <x:c r="C256" t="inlineStr">
         <x:is>
-          <x:t>353.0402</x:t>
+          <x:t>353.5924</x:t>
         </x:is>
       </x:c>
       <x:c r="D256" t="inlineStr">
         <x:is>
-          <x:t>143.2998</x:t>
+          <x:t>143.3404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="257">
       <x:c r="A257" s="2" t="n">
-        <x:v>45878</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B257" t="inlineStr">
         <x:is>
-          <x:t>243.1792</x:t>
+          <x:t>244.5495</x:t>
         </x:is>
       </x:c>
       <x:c r="C257" t="inlineStr">
         <x:is>
-          <x:t>352.5788</x:t>
+          <x:t>353.1450</x:t>
         </x:is>
       </x:c>
       <x:c r="D257" t="inlineStr">
         <x:is>
-          <x:t>143.3420</x:t>
+          <x:t>143.2698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="258">
       <x:c r="A258" s="2" t="n">
-        <x:v>45786</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B258" t="inlineStr">
         <x:is>
-          <x:t>241.9748</x:t>
+          <x:t>244.1364</x:t>
         </x:is>
       </x:c>
       <x:c r="C258" t="inlineStr">
         <x:is>
-          <x:t>350.4040</x:t>
+          <x:t>352.5679</x:t>
         </x:is>
       </x:c>
       <x:c r="D258" t="inlineStr">
         <x:is>
-          <x:t>143.2805</x:t>
+          <x:t>143.2317</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="259">
       <x:c r="A259" s="2" t="n">
-        <x:v>45756</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B259" t="inlineStr">
         <x:is>
-          <x:t>241.4724</x:t>
+          <x:t>244.3082</x:t>
         </x:is>
       </x:c>
       <x:c r="C259" t="inlineStr">
         <x:is>
-          <x:t>349.8241</x:t>
+          <x:t>352.8357</x:t>
         </x:is>
       </x:c>
       <x:c r="D259" t="inlineStr">
         <x:is>
-          <x:t>143.2169</x:t>
+          <x:t>143.2711</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="260">
       <x:c r="A260" s="2" t="n">
-        <x:v>45725</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B260" t="inlineStr">
         <x:is>
-          <x:t>241.1440</x:t>
+          <x:t>244.3071</x:t>
         </x:is>
       </x:c>
       <x:c r="C260" t="inlineStr">
         <x:is>
-          <x:t>349.3246</x:t>
+          <x:t>352.6716</x:t>
         </x:is>
       </x:c>
       <x:c r="D260" t="inlineStr">
         <x:is>
-          <x:t>143.1624</x:t>
+          <x:t>143.2545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="261">
       <x:c r="A261" s="2" t="n">
-        <x:v>45697</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B261" t="inlineStr">
         <x:is>
-          <x:t>240.4265</x:t>
+          <x:t>244.8315</x:t>
         </x:is>
       </x:c>
       <x:c r="C261" t="inlineStr">
         <x:is>
-          <x:t>348.5755</x:t>
+          <x:t>353.5821</x:t>
         </x:is>
       </x:c>
       <x:c r="D261" t="inlineStr">
         <x:is>
-          <x:t>143.0805</x:t>
+          <x:t>143.2569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="262">
       <x:c r="A262" s="2" t="n">
-        <x:v>45666</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B262" t="inlineStr">
         <x:is>
-          <x:t>240.5923</x:t>
+          <x:t>244.9219</x:t>
         </x:is>
       </x:c>
       <x:c r="C262" t="inlineStr">
         <x:is>
-          <x:t>348.6302</x:t>
+          <x:t>353.7125</x:t>
         </x:is>
       </x:c>
       <x:c r="D262" t="inlineStr">
         <x:is>
-          <x:t>143.1237</x:t>
+          <x:t>143.2629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="263">
       <x:c r="A263" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B263" t="inlineStr">
         <x:is>
-          <x:t>240.6216</x:t>
+          <x:t>244.4353</x:t>
         </x:is>
       </x:c>
       <x:c r="C263" t="inlineStr">
         <x:is>
-          <x:t>348.8121</x:t>
+          <x:t>353.1766</x:t>
         </x:is>
       </x:c>
       <x:c r="D263" t="inlineStr">
         <x:is>
-          <x:t>143.1322</x:t>
+          <x:t>143.2741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="264">
       <x:c r="A264" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B264" t="inlineStr">
         <x:is>
-          <x:t>240.6276</x:t>
+          <x:t>244.2336</x:t>
         </x:is>
       </x:c>
       <x:c r="C264" t="inlineStr">
         <x:is>
-          <x:t>348.8386</x:t>
+          <x:t>353.1452</x:t>
         </x:is>
       </x:c>
       <x:c r="D264" t="inlineStr">
         <x:is>
-          <x:t>143.1144</x:t>
+          <x:t>143.2872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="265">
       <x:c r="A265" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B265" t="inlineStr">
         <x:is>
-          <x:t>240.6352</x:t>
+          <x:t>244.6518</x:t>
         </x:is>
       </x:c>
       <x:c r="C265" t="inlineStr">
         <x:is>
-          <x:t>348.8043</x:t>
+          <x:t>353.5436</x:t>
         </x:is>
       </x:c>
       <x:c r="D265" t="inlineStr">
         <x:is>
-          <x:t>143.0928</x:t>
+          <x:t>143.3006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="266">
       <x:c r="A266" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B266" t="inlineStr">
         <x:is>
-          <x:t>240.6388</x:t>
+          <x:t>245.3615</x:t>
         </x:is>
       </x:c>
       <x:c r="C266" t="inlineStr">
         <x:is>
-          <x:t>348.7503</x:t>
+          <x:t>354.3734</x:t>
         </x:is>
       </x:c>
       <x:c r="D266" t="inlineStr">
         <x:is>
-          <x:t>143.1523</x:t>
+          <x:t>143.2790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="267">
       <x:c r="A267" s="2" t="n">
-        <x:v/>
+        <x:v>46000</x:v>
       </x:c>
       <x:c r="B267" t="inlineStr">
         <x:is>
-          <x:t>240.4730</x:t>
+          <x:t>244.8779</x:t>
         </x:is>
       </x:c>
       <x:c r="C267" t="inlineStr">
         <x:is>
-          <x:t>348.4829</x:t>
+          <x:t>353.8436</x:t>
         </x:is>
       </x:c>
       <x:c r="D267" t="inlineStr">
         <x:is>
-          <x:t>143.1075</x:t>
+          <x:t>143.2651</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="268">
       <x:c r="A268" s="2" t="n">
-        <x:v/>
+        <x:v>45970</x:v>
       </x:c>
       <x:c r="B268" t="inlineStr">
         <x:is>
-          <x:t>240.5468</x:t>
+          <x:t>245.1303</x:t>
         </x:is>
       </x:c>
       <x:c r="C268" t="inlineStr">
         <x:is>
-          <x:t>348.4171</x:t>
+          <x:t>354.1126</x:t>
         </x:is>
       </x:c>
       <x:c r="D268" t="inlineStr">
         <x:is>
-          <x:t>143.0561</x:t>
+          <x:t>143.3210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="269">
       <x:c r="A269" s="2" t="n">
-        <x:v/>
+        <x:v>45939</x:v>
       </x:c>
       <x:c r="B269" t="inlineStr">
         <x:is>
-          <x:t>241.0018</x:t>
+          <x:t>244.1952</x:t>
         </x:is>
       </x:c>
       <x:c r="C269" t="inlineStr">
         <x:is>
-          <x:t>348.9938</x:t>
+          <x:t>353.3542</x:t>
         </x:is>
       </x:c>
       <x:c r="D269" t="inlineStr">
         <x:is>
-          <x:t>143.1087</x:t>
+          <x:t>143.3214</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="270">
       <x:c r="A270" s="2" t="n">
-        <x:v/>
+        <x:v>45909</x:v>
       </x:c>
       <x:c r="B270" t="inlineStr">
         <x:is>
-          <x:t>240.3519</x:t>
+          <x:t>243.7130</x:t>
         </x:is>
       </x:c>
       <x:c r="C270" t="inlineStr">
         <x:is>
-          <x:t>348.0951</x:t>
+          <x:t>353.0402</x:t>
         </x:is>
       </x:c>
       <x:c r="D270" t="inlineStr">
         <x:is>
-          <x:t>143.0704</x:t>
+          <x:t>143.2998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="271">
       <x:c r="A271" s="2" t="n">
-        <x:v/>
+        <x:v>45878</x:v>
       </x:c>
       <x:c r="B271" t="inlineStr">
         <x:is>
-          <x:t>240.6067</x:t>
+          <x:t>243.1792</x:t>
         </x:is>
       </x:c>
       <x:c r="C271" t="inlineStr">
         <x:is>
-          <x:t>348.2375</x:t>
+          <x:t>352.5788</x:t>
         </x:is>
       </x:c>
       <x:c r="D271" t="inlineStr">
         <x:is>
-          <x:t>143.0964</x:t>
+          <x:t>143.3420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="272">
       <x:c r="A272" s="2" t="n">
-        <x:v/>
+        <x:v>45786</x:v>
       </x:c>
       <x:c r="B272" t="inlineStr">
         <x:is>
-          <x:t>240.5132</x:t>
+          <x:t>241.9748</x:t>
         </x:is>
       </x:c>
       <x:c r="C272" t="inlineStr">
         <x:is>
-          <x:t>348.1852</x:t>
+          <x:t>350.4040</x:t>
         </x:is>
       </x:c>
       <x:c r="D272" t="inlineStr">
         <x:is>
-          <x:t>143.0611</x:t>
+          <x:t>143.2805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="273">
       <x:c r="A273" s="2" t="n">
-        <x:v/>
+        <x:v>45756</x:v>
       </x:c>
       <x:c r="B273" t="inlineStr">
         <x:is>
-          <x:t>240.7116</x:t>
+          <x:t>241.4724</x:t>
         </x:is>
       </x:c>
       <x:c r="C273" t="inlineStr">
         <x:is>
-          <x:t>348.3089</x:t>
+          <x:t>349.8241</x:t>
         </x:is>
       </x:c>
       <x:c r="D273" t="inlineStr">
         <x:is>
-          <x:t>143.0589</x:t>
+          <x:t>143.2169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="274">
       <x:c r="A274" s="2" t="n">
-        <x:v/>
+        <x:v>45725</x:v>
       </x:c>
       <x:c r="B274" t="inlineStr">
         <x:is>
-          <x:t>240.8287</x:t>
+          <x:t>241.1440</x:t>
         </x:is>
       </x:c>
       <x:c r="C274" t="inlineStr">
         <x:is>
-          <x:t>348.2367</x:t>
+          <x:t>349.3246</x:t>
         </x:is>
       </x:c>
       <x:c r="D274" t="inlineStr">
         <x:is>
-          <x:t>143.0371</x:t>
+          <x:t>143.1624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="275">
       <x:c r="A275" s="2" t="n">
-        <x:v/>
+        <x:v>45697</x:v>
       </x:c>
       <x:c r="B275" t="inlineStr">
         <x:is>
-          <x:t>240.9050</x:t>
+          <x:t>240.4265</x:t>
         </x:is>
       </x:c>
       <x:c r="C275" t="inlineStr">
         <x:is>
-          <x:t>348.3531</x:t>
+          <x:t>348.5755</x:t>
         </x:is>
       </x:c>
       <x:c r="D275" t="inlineStr">
         <x:is>
-          <x:t>143.0798</x:t>
+          <x:t>143.0805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="276">
       <x:c r="A276" s="2" t="n">
-        <x:v/>
+        <x:v>45666</x:v>
       </x:c>
       <x:c r="B276" t="inlineStr">
         <x:is>
-          <x:t>240.4233</x:t>
+          <x:t>240.5923</x:t>
         </x:is>
       </x:c>
       <x:c r="C276" t="inlineStr">
         <x:is>
-          <x:t>348.0526</x:t>
+          <x:t>348.6302</x:t>
         </x:is>
       </x:c>
       <x:c r="D276" t="inlineStr">
         <x:is>
-          <x:t>143.0708</x:t>
+          <x:t>143.1237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="277">
       <x:c r="A277" s="2" t="n">
-        <x:v>45999</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B277" t="inlineStr">
         <x:is>
-          <x:t>240.1569</x:t>
+          <x:t>240.6216</x:t>
         </x:is>
       </x:c>
       <x:c r="C277" t="inlineStr">
         <x:is>
-          <x:t>347.6014</x:t>
+          <x:t>348.8121</x:t>
         </x:is>
       </x:c>
       <x:c r="D277" t="inlineStr">
         <x:is>
-          <x:t>143.0325</x:t>
+          <x:t>143.1322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="278">
       <x:c r="A278" s="2" t="n">
-        <x:v>45969</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B278" t="inlineStr">
         <x:is>
-          <x:t>239.9504</x:t>
+          <x:t>240.6276</x:t>
         </x:is>
       </x:c>
       <x:c r="C278" t="inlineStr">
         <x:is>
-          <x:t>347.4918</x:t>
+          <x:t>348.8386</x:t>
         </x:is>
       </x:c>
       <x:c r="D278" t="inlineStr">
         <x:is>
-          <x:t>143.0532</x:t>
+          <x:t>143.1144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="279">
       <x:c r="A279" s="2" t="n">
-        <x:v>45877</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B279" t="inlineStr">
         <x:is>
-          <x:t>239.8226</x:t>
+          <x:t>240.6352</x:t>
         </x:is>
       </x:c>
       <x:c r="C279" t="inlineStr">
         <x:is>
-          <x:t>347.3849</x:t>
+          <x:t>348.8043</x:t>
         </x:is>
       </x:c>
       <x:c r="D279" t="inlineStr">
         <x:is>
-          <x:t>143.0198</x:t>
+          <x:t>143.0928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="280">
       <x:c r="A280" s="2" t="n">
-        <x:v>45846</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B280" t="inlineStr">
         <x:is>
-          <x:t>239.7876</x:t>
+          <x:t>240.6388</x:t>
         </x:is>
       </x:c>
       <x:c r="C280" t="inlineStr">
         <x:is>
-          <x:t>347.5715</x:t>
+          <x:t>348.7503</x:t>
         </x:is>
       </x:c>
       <x:c r="D280" t="inlineStr">
         <x:is>
-          <x:t>143.0406</x:t>
+          <x:t>143.1523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="281">
       <x:c r="A281" s="2" t="n">
-        <x:v>45816</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B281" t="inlineStr">
         <x:is>
-          <x:t>239.4501</x:t>
+          <x:t>240.4730</x:t>
         </x:is>
       </x:c>
       <x:c r="C281" t="inlineStr">
         <x:is>
-          <x:t>347.2979</x:t>
+          <x:t>348.4829</x:t>
         </x:is>
       </x:c>
       <x:c r="D281" t="inlineStr">
         <x:is>
-          <x:t>143.0228</x:t>
+          <x:t>143.1075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="282">
       <x:c r="A282" s="2" t="n">
-        <x:v>45785</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B282" t="inlineStr">
         <x:is>
-          <x:t>239.3141</x:t>
+          <x:t>240.5468</x:t>
         </x:is>
       </x:c>
       <x:c r="C282" t="inlineStr">
         <x:is>
-          <x:t>347.4511</x:t>
+          <x:t>348.4171</x:t>
         </x:is>
       </x:c>
       <x:c r="D282" t="inlineStr">
         <x:is>
-          <x:t>143.0578</x:t>
+          <x:t>143.0561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="283">
       <x:c r="A283" s="2" t="n">
-        <x:v>45755</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B283" t="inlineStr">
         <x:is>
-          <x:t>238.9691</x:t>
+          <x:t>241.0018</x:t>
         </x:is>
       </x:c>
       <x:c r="C283" t="inlineStr">
         <x:is>
-          <x:t>347.1096</x:t>
+          <x:t>348.9938</x:t>
         </x:is>
       </x:c>
       <x:c r="D283" t="inlineStr">
         <x:is>
-          <x:t>143.0340</x:t>
+          <x:t>143.1087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="284">
       <x:c r="A284" s="2" t="n">
-        <x:v>45665</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B284" t="inlineStr">
         <x:is>
-          <x:t>238.5898</x:t>
+          <x:t>240.3519</x:t>
         </x:is>
       </x:c>
       <x:c r="C284" t="inlineStr">
         <x:is>
-          <x:t>347.1729</x:t>
+          <x:t>348.0951</x:t>
         </x:is>
       </x:c>
       <x:c r="D284" t="inlineStr">
         <x:is>
-          <x:t>143.0224</x:t>
+          <x:t>143.0704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="285">
       <x:c r="A285" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B285" t="inlineStr">
         <x:is>
-          <x:t>239.7865</x:t>
+          <x:t>240.6067</x:t>
         </x:is>
       </x:c>
       <x:c r="C285" t="inlineStr">
         <x:is>
-          <x:t>348.1963</x:t>
+          <x:t>348.2375</x:t>
         </x:is>
       </x:c>
       <x:c r="D285" t="inlineStr">
         <x:is>
-          <x:t>142.9739</x:t>
+          <x:t>143.0964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="286">
       <x:c r="A286" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B286" t="inlineStr">
         <x:is>
-          <x:t>239.8346</x:t>
+          <x:t>240.5132</x:t>
         </x:is>
       </x:c>
       <x:c r="C286" t="inlineStr">
         <x:is>
-          <x:t>348.1347</x:t>
+          <x:t>348.1852</x:t>
         </x:is>
       </x:c>
       <x:c r="D286" t="inlineStr">
         <x:is>
-          <x:t>142.9272</x:t>
+          <x:t>143.0611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="287">
       <x:c r="A287" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B287" t="inlineStr">
         <x:is>
-          <x:t>240.0970</x:t>
+          <x:t>240.7116</x:t>
         </x:is>
       </x:c>
       <x:c r="C287" t="inlineStr">
         <x:is>
-          <x:t>348.4629</x:t>
+          <x:t>348.3089</x:t>
         </x:is>
       </x:c>
       <x:c r="D287" t="inlineStr">
         <x:is>
-          <x:t>142.9380</x:t>
+          <x:t>143.0589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="288">
       <x:c r="A288" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B288" t="inlineStr">
         <x:is>
-          <x:t>239.3522</x:t>
+          <x:t>240.8287</x:t>
         </x:is>
       </x:c>
       <x:c r="C288" t="inlineStr">
         <x:is>
-          <x:t>347.7067</x:t>
+          <x:t>348.2367</x:t>
         </x:is>
       </x:c>
       <x:c r="D288" t="inlineStr">
         <x:is>
-          <x:t>142.8999</x:t>
+          <x:t>143.0371</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="289">
       <x:c r="A289" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B289" t="inlineStr">
         <x:is>
-          <x:t>238.8126</x:t>
+          <x:t>240.9050</x:t>
         </x:is>
       </x:c>
       <x:c r="C289" t="inlineStr">
         <x:is>
-          <x:t>347.1012</x:t>
+          <x:t>348.3531</x:t>
         </x:is>
       </x:c>
       <x:c r="D289" t="inlineStr">
         <x:is>
-          <x:t>142.8185</x:t>
+          <x:t>143.0798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="290">
       <x:c r="A290" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B290" t="inlineStr">
         <x:is>
-          <x:t>238.8506</x:t>
+          <x:t>240.4233</x:t>
         </x:is>
       </x:c>
       <x:c r="C290" t="inlineStr">
         <x:is>
-          <x:t>347.0227</x:t>
+          <x:t>348.0526</x:t>
         </x:is>
       </x:c>
       <x:c r="D290" t="inlineStr">
         <x:is>
-          <x:t>142.8117</x:t>
+          <x:t>143.0708</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="291">
       <x:c r="A291" s="2" t="n">
-        <x:v/>
+        <x:v>45999</x:v>
       </x:c>
       <x:c r="B291" t="inlineStr">
         <x:is>
-          <x:t>238.5995</x:t>
+          <x:t>240.1569</x:t>
         </x:is>
       </x:c>
       <x:c r="C291" t="inlineStr">
         <x:is>
-          <x:t>347.0069</x:t>
+          <x:t>347.6014</x:t>
         </x:is>
       </x:c>
       <x:c r="D291" t="inlineStr">
         <x:is>
-          <x:t>142.8690</x:t>
+          <x:t>143.0325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="292">
       <x:c r="A292" s="2" t="n">
-        <x:v/>
+        <x:v>45969</x:v>
       </x:c>
       <x:c r="B292" t="inlineStr">
         <x:is>
-          <x:t>237.9895</x:t>
+          <x:t>239.9504</x:t>
         </x:is>
       </x:c>
       <x:c r="C292" t="inlineStr">
         <x:is>
-          <x:t>346.8878</x:t>
+          <x:t>347.4918</x:t>
         </x:is>
       </x:c>
       <x:c r="D292" t="inlineStr">
         <x:is>
-          <x:t>142.8787</x:t>
+          <x:t>143.0532</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="293">
       <x:c r="A293" s="2" t="n">
-        <x:v/>
+        <x:v>45877</x:v>
       </x:c>
       <x:c r="B293" t="inlineStr">
         <x:is>
-          <x:t>237.0207</x:t>
+          <x:t>239.8226</x:t>
         </x:is>
       </x:c>
       <x:c r="C293" t="inlineStr">
         <x:is>
-          <x:t>345.8683</x:t>
+          <x:t>347.3849</x:t>
         </x:is>
       </x:c>
       <x:c r="D293" t="inlineStr">
         <x:is>
-          <x:t>142.8739</x:t>
+          <x:t>143.0198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="294">
       <x:c r="A294" s="2" t="n">
-        <x:v/>
+        <x:v>45846</x:v>
       </x:c>
       <x:c r="B294" t="inlineStr">
         <x:is>
-          <x:t>236.5514</x:t>
+          <x:t>239.7876</x:t>
         </x:is>
       </x:c>
       <x:c r="C294" t="inlineStr">
         <x:is>
-          <x:t>345.3808</x:t>
+          <x:t>347.5715</x:t>
         </x:is>
       </x:c>
       <x:c r="D294" t="inlineStr">
         <x:is>
-          <x:t>142.8007</x:t>
+          <x:t>143.0406</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="295">
       <x:c r="A295" s="2" t="n">
-        <x:v/>
+        <x:v>45816</x:v>
       </x:c>
       <x:c r="B295" t="inlineStr">
         <x:is>
-          <x:t>236.6553</x:t>
+          <x:t>239.4501</x:t>
         </x:is>
       </x:c>
       <x:c r="C295" t="inlineStr">
         <x:is>
-          <x:t>345.5387</x:t>
+          <x:t>347.2979</x:t>
         </x:is>
       </x:c>
       <x:c r="D295" t="inlineStr">
         <x:is>
-          <x:t>142.8096</x:t>
+          <x:t>143.0228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="296">
       <x:c r="A296" s="2" t="n">
-        <x:v/>
+        <x:v>45785</x:v>
       </x:c>
       <x:c r="B296" t="inlineStr">
         <x:is>
-          <x:t>235.6483</x:t>
+          <x:t>239.3141</x:t>
         </x:is>
       </x:c>
       <x:c r="C296" t="inlineStr">
         <x:is>
-          <x:t>344.5854</x:t>
+          <x:t>347.4511</x:t>
         </x:is>
       </x:c>
       <x:c r="D296" t="inlineStr">
         <x:is>
-          <x:t>142.7876</x:t>
+          <x:t>143.0578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="297">
       <x:c r="A297" s="2" t="n">
-        <x:v/>
+        <x:v>45755</x:v>
       </x:c>
       <x:c r="B297" t="inlineStr">
         <x:is>
-          <x:t>235.3305</x:t>
+          <x:t>238.9691</x:t>
         </x:is>
       </x:c>
       <x:c r="C297" t="inlineStr">
         <x:is>
-          <x:t>344.2333</x:t>
+          <x:t>347.1096</x:t>
         </x:is>
       </x:c>
       <x:c r="D297" t="inlineStr">
         <x:is>
-          <x:t>142.7436</x:t>
+          <x:t>143.0340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="298">
       <x:c r="A298" s="2" t="n">
-        <x:v/>
+        <x:v>45665</x:v>
       </x:c>
       <x:c r="B298" t="inlineStr">
         <x:is>
-          <x:t>235.0882</x:t>
+          <x:t>238.5898</x:t>
         </x:is>
       </x:c>
       <x:c r="C298" t="inlineStr">
         <x:is>
-          <x:t>344.0476</x:t>
+          <x:t>347.1729</x:t>
         </x:is>
       </x:c>
       <x:c r="D298" t="inlineStr">
         <x:is>
-          <x:t>142.7011</x:t>
+          <x:t>143.0224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="299">
       <x:c r="A299" s="2" t="n">
-        <x:v>45968</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B299" t="inlineStr">
         <x:is>
-          <x:t>234.5364</x:t>
+          <x:t>239.7865</x:t>
         </x:is>
       </x:c>
       <x:c r="C299" t="inlineStr">
         <x:is>
-          <x:t>343.5353</x:t>
+          <x:t>348.1963</x:t>
         </x:is>
       </x:c>
       <x:c r="D299" t="inlineStr">
         <x:is>
-          <x:t>142.6876</x:t>
+          <x:t>142.9739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="300">
       <x:c r="A300" s="2" t="n">
-        <x:v>45937</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B300" t="inlineStr">
         <x:is>
-          <x:t>234.4464</x:t>
+          <x:t>239.8346</x:t>
         </x:is>
       </x:c>
       <x:c r="C300" t="inlineStr">
         <x:is>
-          <x:t>343.3078</x:t>
+          <x:t>348.1347</x:t>
         </x:is>
       </x:c>
       <x:c r="D300" t="inlineStr">
         <x:is>
-          <x:t>142.6735</x:t>
+          <x:t>142.9272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="301">
       <x:c r="A301" s="2" t="n">
-        <x:v>45907</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B301" t="inlineStr">
         <x:is>
-          <x:t>234.0039</x:t>
+          <x:t>240.0970</x:t>
         </x:is>
       </x:c>
       <x:c r="C301" t="inlineStr">
         <x:is>
-          <x:t>342.9246</x:t>
+          <x:t>348.4629</x:t>
         </x:is>
       </x:c>
       <x:c r="D301" t="inlineStr">
         <x:is>
-          <x:t>142.6952</x:t>
+          <x:t>142.9380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="302">
       <x:c r="A302" s="2" t="n">
-        <x:v>45876</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B302" t="inlineStr">
         <x:is>
-          <x:t>233.2264</x:t>
+          <x:t>239.3522</x:t>
         </x:is>
       </x:c>
       <x:c r="C302" t="inlineStr">
         <x:is>
-          <x:t>342.3597</x:t>
+          <x:t>347.7067</x:t>
         </x:is>
       </x:c>
       <x:c r="D302" t="inlineStr">
         <x:is>
-          <x:t>142.6523</x:t>
+          <x:t>142.8999</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="303">
       <x:c r="A303" s="2" t="n">
-        <x:v>45845</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B303" t="inlineStr">
         <x:is>
-          <x:t>233.2814</x:t>
+          <x:t>238.8126</x:t>
         </x:is>
       </x:c>
       <x:c r="C303" t="inlineStr">
         <x:is>
-          <x:t>342.4873</x:t>
+          <x:t>347.1012</x:t>
         </x:is>
       </x:c>
       <x:c r="D303" t="inlineStr">
         <x:is>
-          <x:t>142.6897</x:t>
+          <x:t>142.8185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="304">
       <x:c r="A304" s="2" t="n">
-        <x:v>45754</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B304" t="inlineStr">
         <x:is>
-          <x:t>233.1323</x:t>
+          <x:t>238.8506</x:t>
         </x:is>
       </x:c>
       <x:c r="C304" t="inlineStr">
         <x:is>
-          <x:t>342.2483</x:t>
+          <x:t>347.0227</x:t>
         </x:is>
       </x:c>
       <x:c r="D304" t="inlineStr">
         <x:is>
-          <x:t>142.6867</x:t>
+          <x:t>142.8117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="305">
       <x:c r="A305" s="2" t="n">
-        <x:v>45723</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B305" t="inlineStr">
         <x:is>
-          <x:t>233.0821</x:t>
+          <x:t>238.5995</x:t>
         </x:is>
       </x:c>
       <x:c r="C305" t="inlineStr">
         <x:is>
-          <x:t>342.1452</x:t>
+          <x:t>347.0069</x:t>
         </x:is>
       </x:c>
       <x:c r="D305" t="inlineStr">
         <x:is>
-          <x:t>142.6426</x:t>
+          <x:t>142.8690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="306">
       <x:c r="A306" s="2" t="n">
-        <x:v>45695</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B306" t="inlineStr">
         <x:is>
-          <x:t>232.6795</x:t>
+          <x:t>237.9895</x:t>
         </x:is>
       </x:c>
       <x:c r="C306" t="inlineStr">
         <x:is>
-          <x:t>341.8245</x:t>
+          <x:t>346.8878</x:t>
         </x:is>
       </x:c>
       <x:c r="D306" t="inlineStr">
         <x:is>
-          <x:t>142.6089</x:t>
+          <x:t>142.8787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="307">
       <x:c r="A307" s="2" t="n">
-        <x:v>45664</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B307" t="inlineStr">
         <x:is>
-          <x:t>232.3791</x:t>
+          <x:t>237.0207</x:t>
         </x:is>
       </x:c>
       <x:c r="C307" t="inlineStr">
         <x:is>
-          <x:t>341.6584</x:t>
+          <x:t>345.8683</x:t>
         </x:is>
       </x:c>
       <x:c r="D307" t="inlineStr">
         <x:is>
-          <x:t>142.6060</x:t>
+          <x:t>142.8739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="308">
       <x:c r="A308" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B308" t="inlineStr">
         <x:is>
-          <x:t>232.3406</x:t>
+          <x:t>236.5514</x:t>
         </x:is>
       </x:c>
       <x:c r="C308" t="inlineStr">
         <x:is>
-          <x:t>341.6388</x:t>
+          <x:t>345.3808</x:t>
         </x:is>
       </x:c>
       <x:c r="D308" t="inlineStr">
         <x:is>
-          <x:t>142.6067</x:t>
+          <x:t>142.8007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="309">
       <x:c r="A309" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B309" t="inlineStr">
         <x:is>
-          <x:t>232.1173</x:t>
+          <x:t>236.6553</x:t>
         </x:is>
       </x:c>
       <x:c r="C309" t="inlineStr">
         <x:is>
-          <x:t>341.3635</x:t>
+          <x:t>345.5387</x:t>
         </x:is>
       </x:c>
       <x:c r="D309" t="inlineStr">
         <x:is>
-          <x:t>142.5991</x:t>
+          <x:t>142.8096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="310">
       <x:c r="A310" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B310" t="inlineStr">
         <x:is>
-          <x:t>231.8378</x:t>
+          <x:t>235.6483</x:t>
         </x:is>
       </x:c>
       <x:c r="C310" t="inlineStr">
         <x:is>
-          <x:t>341.3364</x:t>
+          <x:t>344.5854</x:t>
         </x:is>
       </x:c>
       <x:c r="D310" t="inlineStr">
         <x:is>
-          <x:t>142.6253</x:t>
+          <x:t>142.7876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="311">
       <x:c r="A311" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B311" t="inlineStr">
         <x:is>
-          <x:t>231.1591</x:t>
+          <x:t>235.3305</x:t>
         </x:is>
       </x:c>
       <x:c r="C311" t="inlineStr">
         <x:is>
-          <x:t>340.8700</x:t>
+          <x:t>344.2333</x:t>
         </x:is>
       </x:c>
       <x:c r="D311" t="inlineStr">
         <x:is>
-          <x:t>142.6490</x:t>
+          <x:t>142.7436</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="312">
       <x:c r="A312" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B312" t="inlineStr">
         <x:is>
-          <x:t>230.8596</x:t>
+          <x:t>235.0882</x:t>
         </x:is>
       </x:c>
       <x:c r="C312" t="inlineStr">
         <x:is>
-          <x:t>340.5983</x:t>
+          <x:t>344.0476</x:t>
         </x:is>
       </x:c>
       <x:c r="D312" t="inlineStr">
         <x:is>
-          <x:t>142.6490</x:t>
+          <x:t>142.7011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="313">
       <x:c r="A313" s="2" t="n">
-        <x:v/>
+        <x:v>45968</x:v>
       </x:c>
       <x:c r="B313" t="inlineStr">
         <x:is>
-          <x:t>230.0022</x:t>
+          <x:t>234.5364</x:t>
         </x:is>
       </x:c>
       <x:c r="C313" t="inlineStr">
         <x:is>
-          <x:t>339.8867</x:t>
+          <x:t>343.5353</x:t>
         </x:is>
       </x:c>
       <x:c r="D313" t="inlineStr">
         <x:is>
-          <x:t>142.6891</x:t>
+          <x:t>142.6876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="314">
       <x:c r="A314" s="2" t="n">
-        <x:v/>
+        <x:v>45937</x:v>
       </x:c>
       <x:c r="B314" t="inlineStr">
         <x:is>
-          <x:t>229.9861</x:t>
+          <x:t>234.4464</x:t>
         </x:is>
       </x:c>
       <x:c r="C314" t="inlineStr">
         <x:is>
-          <x:t>339.7788</x:t>
+          <x:t>343.3078</x:t>
         </x:is>
       </x:c>
       <x:c r="D314" t="inlineStr">
         <x:is>
-          <x:t>142.6350</x:t>
+          <x:t>142.6735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="315">
       <x:c r="A315" s="2" t="n">
-        <x:v/>
+        <x:v>45907</x:v>
       </x:c>
       <x:c r="B315" t="inlineStr">
         <x:is>
-          <x:t>229.9727</x:t>
+          <x:t>234.0039</x:t>
         </x:is>
       </x:c>
       <x:c r="C315" t="inlineStr">
         <x:is>
-          <x:t>339.4019</x:t>
+          <x:t>342.9246</x:t>
         </x:is>
       </x:c>
       <x:c r="D315" t="inlineStr">
         <x:is>
-          <x:t>142.6270</x:t>
+          <x:t>142.6952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="316">
       <x:c r="A316" s="2" t="n">
-        <x:v/>
+        <x:v>45876</x:v>
       </x:c>
       <x:c r="B316" t="inlineStr">
         <x:is>
-          <x:t>230.4366</x:t>
+          <x:t>233.2264</x:t>
         </x:is>
       </x:c>
       <x:c r="C316" t="inlineStr">
         <x:is>
-          <x:t>339.8241</x:t>
+          <x:t>342.3597</x:t>
         </x:is>
       </x:c>
       <x:c r="D316" t="inlineStr">
         <x:is>
-          <x:t>142.6376</x:t>
+          <x:t>142.6523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="317">
       <x:c r="A317" s="2" t="n">
-        <x:v/>
+        <x:v>45845</x:v>
       </x:c>
       <x:c r="B317" t="inlineStr">
         <x:is>
-          <x:t>230.6579</x:t>
+          <x:t>233.2814</x:t>
         </x:is>
       </x:c>
       <x:c r="C317" t="inlineStr">
         <x:is>
-          <x:t>339.8644</x:t>
+          <x:t>342.4873</x:t>
         </x:is>
       </x:c>
       <x:c r="D317" t="inlineStr">
         <x:is>
-          <x:t>142.5833</x:t>
+          <x:t>142.6897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="318">
       <x:c r="A318" s="2" t="n">
-        <x:v/>
+        <x:v>45754</x:v>
       </x:c>
       <x:c r="B318" t="inlineStr">
         <x:is>
-          <x:t>230.4107</x:t>
+          <x:t>233.1323</x:t>
         </x:is>
       </x:c>
       <x:c r="C318" t="inlineStr">
         <x:is>
-          <x:t>339.4926</x:t>
+          <x:t>342.2483</x:t>
         </x:is>
       </x:c>
       <x:c r="D318" t="inlineStr">
         <x:is>
-          <x:t>142.5643</x:t>
+          <x:t>142.6867</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="319">
       <x:c r="A319" s="2" t="n">
-        <x:v/>
+        <x:v>45723</x:v>
       </x:c>
       <x:c r="B319" t="inlineStr">
         <x:is>
-          <x:t>229.8910</x:t>
+          <x:t>233.0821</x:t>
         </x:is>
       </x:c>
       <x:c r="C319" t="inlineStr">
         <x:is>
-          <x:t>339.0730</x:t>
+          <x:t>342.1452</x:t>
         </x:is>
       </x:c>
       <x:c r="D319" t="inlineStr">
         <x:is>
-          <x:t>142.5798</x:t>
+          <x:t>142.6426</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="320">
       <x:c r="A320" s="2" t="n">
-        <x:v>45997</x:v>
+        <x:v>45695</x:v>
       </x:c>
       <x:c r="B320" t="inlineStr">
         <x:is>
-          <x:t>230.5141</x:t>
+          <x:t>232.6795</x:t>
         </x:is>
       </x:c>
       <x:c r="C320" t="inlineStr">
         <x:is>
-          <x:t>339.5914</x:t>
+          <x:t>341.8245</x:t>
         </x:is>
       </x:c>
       <x:c r="D320" t="inlineStr">
         <x:is>
-          <x:t>142.6011</x:t>
+          <x:t>142.6089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="321">
       <x:c r="A321" s="2" t="n">
-        <x:v>45967</x:v>
+        <x:v>45664</x:v>
       </x:c>
       <x:c r="B321" t="inlineStr">
         <x:is>
-          <x:t>230.7764</x:t>
+          <x:t>232.3791</x:t>
         </x:is>
       </x:c>
       <x:c r="C321" t="inlineStr">
         <x:is>
-          <x:t>339.9858</x:t>
+          <x:t>341.6584</x:t>
         </x:is>
       </x:c>
       <x:c r="D321" t="inlineStr">
         <x:is>
-          <x:t>142.6018</x:t>
+          <x:t>142.6060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="322">
       <x:c r="A322" s="2" t="n">
-        <x:v>45936</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B322" t="inlineStr">
         <x:is>
-          <x:t>230.5107</x:t>
+          <x:t>232.3406</x:t>
         </x:is>
       </x:c>
       <x:c r="C322" t="inlineStr">
         <x:is>
-          <x:t>339.7865</x:t>
+          <x:t>341.6388</x:t>
         </x:is>
       </x:c>
       <x:c r="D322" t="inlineStr">
         <x:is>
-          <x:t>142.6031</x:t>
+          <x:t>142.6067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="323">
       <x:c r="A323" s="2" t="n">
-        <x:v>45906</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B323" t="inlineStr">
         <x:is>
-          <x:t>230.4511</x:t>
+          <x:t>232.1173</x:t>
         </x:is>
       </x:c>
       <x:c r="C323" t="inlineStr">
         <x:is>
-          <x:t>340.1914</x:t>
+          <x:t>341.3635</x:t>
         </x:is>
       </x:c>
       <x:c r="D323" t="inlineStr">
         <x:is>
-          <x:t>142.5816</x:t>
+          <x:t>142.5991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="324">
       <x:c r="A324" s="2" t="n">
-        <x:v>45814</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B324" t="inlineStr">
         <x:is>
-          <x:t>230.2023</x:t>
+          <x:t>231.8378</x:t>
         </x:is>
       </x:c>
       <x:c r="C324" t="inlineStr">
         <x:is>
-          <x:t>339.9277</x:t>
+          <x:t>341.3364</x:t>
         </x:is>
       </x:c>
       <x:c r="D324" t="inlineStr">
         <x:is>
-          <x:t>142.5440</x:t>
+          <x:t>142.6253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="325">
       <x:c r="A325" s="2" t="n">
-        <x:v>45783</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B325" t="inlineStr">
         <x:is>
-          <x:t>229.7535</x:t>
+          <x:t>231.1591</x:t>
         </x:is>
       </x:c>
       <x:c r="C325" t="inlineStr">
         <x:is>
-          <x:t>339.7685</x:t>
+          <x:t>340.8700</x:t>
         </x:is>
       </x:c>
       <x:c r="D325" t="inlineStr">
         <x:is>
-          <x:t>142.5451</x:t>
+          <x:t>142.6490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="326">
       <x:c r="A326" s="2" t="n">
-        <x:v>45753</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B326" t="inlineStr">
         <x:is>
-          <x:t>229.7937</x:t>
+          <x:t>230.8596</x:t>
         </x:is>
       </x:c>
       <x:c r="C326" t="inlineStr">
         <x:is>
-          <x:t>339.8019</x:t>
+          <x:t>340.5983</x:t>
         </x:is>
       </x:c>
       <x:c r="D326" t="inlineStr">
         <x:is>
-          <x:t>142.5621</x:t>
+          <x:t>142.6490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="327">
       <x:c r="A327" s="2" t="n">
-        <x:v>45722</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B327" t="inlineStr">
         <x:is>
-          <x:t>229.1384</x:t>
+          <x:t>230.0022</x:t>
         </x:is>
       </x:c>
       <x:c r="C327" t="inlineStr">
         <x:is>
-          <x:t>339.2099</x:t>
+          <x:t>339.8867</x:t>
         </x:is>
       </x:c>
       <x:c r="D327" t="inlineStr">
         <x:is>
-          <x:t>142.5553</x:t>
+          <x:t>142.6891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="328">
       <x:c r="A328" s="2" t="n">
-        <x:v>45694</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B328" t="inlineStr">
         <x:is>
-          <x:t>228.4787</x:t>
+          <x:t>229.9861</x:t>
         </x:is>
       </x:c>
       <x:c r="C328" t="inlineStr">
         <x:is>
-          <x:t>338.5138</x:t>
+          <x:t>339.7788</x:t>
         </x:is>
       </x:c>
       <x:c r="D328" t="inlineStr">
         <x:is>
-          <x:t>142.5171</x:t>
+          <x:t>142.6350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="329">
       <x:c r="A329" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B329" t="inlineStr">
         <x:is>
-          <x:t>228.2406</x:t>
+          <x:t>229.9727</x:t>
         </x:is>
       </x:c>
       <x:c r="C329" t="inlineStr">
         <x:is>
-          <x:t>338.4558</x:t>
+          <x:t>339.4019</x:t>
         </x:is>
       </x:c>
       <x:c r="D329" t="inlineStr">
         <x:is>
-          <x:t>142.5655</x:t>
+          <x:t>142.6270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="330">
       <x:c r="A330" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B330" t="inlineStr">
         <x:is>
-          <x:t>228.2398</x:t>
+          <x:t>230.4366</x:t>
         </x:is>
       </x:c>
       <x:c r="C330" t="inlineStr">
         <x:is>
-          <x:t>338.4541</x:t>
+          <x:t>339.8241</x:t>
         </x:is>
       </x:c>
       <x:c r="D330" t="inlineStr">
         <x:is>
-          <x:t>142.5552</x:t>
+          <x:t>142.6376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="331">
       <x:c r="A331" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B331" t="inlineStr">
         <x:is>
-          <x:t>228.4853</x:t>
+          <x:t>230.6579</x:t>
         </x:is>
       </x:c>
       <x:c r="C331" t="inlineStr">
         <x:is>
-          <x:t>338.6526</x:t>
+          <x:t>339.8644</x:t>
         </x:is>
       </x:c>
       <x:c r="D331" t="inlineStr">
         <x:is>
-          <x:t>142.5543</x:t>
+          <x:t>142.5833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="332">
       <x:c r="A332" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B332" t="inlineStr">
         <x:is>
-          <x:t>228.1616</x:t>
+          <x:t>230.4107</x:t>
         </x:is>
       </x:c>
       <x:c r="C332" t="inlineStr">
         <x:is>
-          <x:t>338.3912</x:t>
+          <x:t>339.4926</x:t>
         </x:is>
       </x:c>
       <x:c r="D332" t="inlineStr">
         <x:is>
-          <x:t>142.5107</x:t>
+          <x:t>142.5643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="333">
       <x:c r="A333" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B333" t="inlineStr">
         <x:is>
-          <x:t>228.2197</x:t>
+          <x:t>229.8910</x:t>
         </x:is>
       </x:c>
       <x:c r="C333" t="inlineStr">
         <x:is>
-          <x:t>338.3939</x:t>
+          <x:t>339.0730</x:t>
         </x:is>
       </x:c>
       <x:c r="D333" t="inlineStr">
         <x:is>
-          <x:t>142.4929</x:t>
+          <x:t>142.5798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="334">
       <x:c r="A334" s="2" t="n">
-        <x:v/>
+        <x:v>45997</x:v>
       </x:c>
       <x:c r="B334" t="inlineStr">
         <x:is>
-          <x:t>227.5028</x:t>
+          <x:t>230.5141</x:t>
         </x:is>
       </x:c>
       <x:c r="C334" t="inlineStr">
         <x:is>
-          <x:t>337.6363</x:t>
+          <x:t>339.5914</x:t>
         </x:is>
       </x:c>
       <x:c r="D334" t="inlineStr">
         <x:is>
-          <x:t>142.4367</x:t>
+          <x:t>142.6011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="335">
       <x:c r="A335" s="2" t="n">
-        <x:v/>
+        <x:v>45967</x:v>
       </x:c>
       <x:c r="B335" t="inlineStr">
         <x:is>
-          <x:t>226.8151</x:t>
+          <x:t>230.7764</x:t>
         </x:is>
       </x:c>
       <x:c r="C335" t="inlineStr">
         <x:is>
-          <x:t>337.5281</x:t>
+          <x:t>339.9858</x:t>
         </x:is>
       </x:c>
       <x:c r="D335" t="inlineStr">
         <x:is>
-          <x:t>142.4538</x:t>
+          <x:t>142.6018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="336">
       <x:c r="A336" s="2" t="n">
-        <x:v/>
+        <x:v>45936</x:v>
       </x:c>
       <x:c r="B336" t="inlineStr">
         <x:is>
-          <x:t>227.2541</x:t>
+          <x:t>230.5107</x:t>
         </x:is>
       </x:c>
       <x:c r="C336" t="inlineStr">
         <x:is>
-          <x:t>338.0835</x:t>
+          <x:t>339.7865</x:t>
         </x:is>
       </x:c>
       <x:c r="D336" t="inlineStr">
         <x:is>
-          <x:t>142.3845</x:t>
+          <x:t>142.6031</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="337">
       <x:c r="A337" s="2" t="n">
-        <x:v/>
+        <x:v>45906</x:v>
       </x:c>
       <x:c r="B337" t="inlineStr">
         <x:is>
-          <x:t>227.3149</x:t>
+          <x:t>230.4511</x:t>
         </x:is>
       </x:c>
       <x:c r="C337" t="inlineStr">
         <x:is>
-          <x:t>337.9965</x:t>
+          <x:t>340.1914</x:t>
         </x:is>
       </x:c>
       <x:c r="D337" t="inlineStr">
         <x:is>
-          <x:t>142.3758</x:t>
+          <x:t>142.5816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="338">
       <x:c r="A338" s="2" t="n">
-        <x:v/>
+        <x:v>45814</x:v>
       </x:c>
       <x:c r="B338" t="inlineStr">
         <x:is>
-          <x:t>227.8784</x:t>
+          <x:t>230.2023</x:t>
         </x:is>
       </x:c>
       <x:c r="C338" t="inlineStr">
         <x:is>
-          <x:t>338.8930</x:t>
+          <x:t>339.9277</x:t>
         </x:is>
       </x:c>
       <x:c r="D338" t="inlineStr">
         <x:is>
-          <x:t>142.4419</x:t>
+          <x:t>142.5440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="339">
       <x:c r="A339" s="2" t="n">
-        <x:v/>
+        <x:v>45783</x:v>
       </x:c>
       <x:c r="B339" t="inlineStr">
         <x:is>
-          <x:t>227.7220</x:t>
+          <x:t>229.7535</x:t>
         </x:is>
       </x:c>
       <x:c r="C339" t="inlineStr">
         <x:is>
-          <x:t>339.0401</x:t>
+          <x:t>339.7685</x:t>
         </x:is>
       </x:c>
       <x:c r="D339" t="inlineStr">
         <x:is>
-          <x:t>142.4276</x:t>
+          <x:t>142.5451</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="340">
       <x:c r="A340" s="2" t="n">
-        <x:v/>
+        <x:v>45753</x:v>
       </x:c>
       <x:c r="B340" t="inlineStr">
         <x:is>
-          <x:t>227.7013</x:t>
+          <x:t>229.7937</x:t>
         </x:is>
       </x:c>
       <x:c r="C340" t="inlineStr">
         <x:is>
-          <x:t>339.0200</x:t>
+          <x:t>339.8019</x:t>
         </x:is>
       </x:c>
       <x:c r="D340" t="inlineStr">
         <x:is>
-          <x:t>142.4157</x:t>
+          <x:t>142.5621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="341">
       <x:c r="A341" s="2" t="n">
-        <x:v/>
+        <x:v>45722</x:v>
       </x:c>
       <x:c r="B341" t="inlineStr">
         <x:is>
-          <x:t>226.9122</x:t>
+          <x:t>229.1384</x:t>
         </x:is>
       </x:c>
       <x:c r="C341" t="inlineStr">
         <x:is>
-          <x:t>338.4030</x:t>
+          <x:t>339.2099</x:t>
         </x:is>
       </x:c>
       <x:c r="D341" t="inlineStr">
         <x:is>
-          <x:t>142.3765</x:t>
+          <x:t>142.5553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="342">
       <x:c r="A342" s="2" t="n">
-        <x:v/>
+        <x:v>45694</x:v>
       </x:c>
       <x:c r="B342" t="inlineStr">
         <x:is>
-          <x:t>226.4340</x:t>
+          <x:t>228.4787</x:t>
         </x:is>
       </x:c>
       <x:c r="C342" t="inlineStr">
         <x:is>
-          <x:t>337.5467</x:t>
+          <x:t>338.5138</x:t>
         </x:is>
       </x:c>
       <x:c r="D342" t="inlineStr">
         <x:is>
-          <x:t>142.3116</x:t>
+          <x:t>142.5171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="343">
       <x:c r="A343" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B343" t="inlineStr">
         <x:is>
-          <x:t>226.4329</x:t>
+          <x:t>228.2406</x:t>
         </x:is>
       </x:c>
       <x:c r="C343" t="inlineStr">
         <x:is>
-          <x:t>337.8426</x:t>
+          <x:t>338.4558</x:t>
         </x:is>
       </x:c>
       <x:c r="D343" t="inlineStr">
         <x:is>
-          <x:t>142.3667</x:t>
+          <x:t>142.5655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="344">
       <x:c r="A344" s="2" t="n">
-        <x:v>45996</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B344" t="inlineStr">
         <x:is>
-          <x:t>225.7183</x:t>
+          <x:t>228.2398</x:t>
         </x:is>
       </x:c>
       <x:c r="C344" t="inlineStr">
         <x:is>
-          <x:t>337.4398</x:t>
+          <x:t>338.4541</x:t>
         </x:is>
       </x:c>
       <x:c r="D344" t="inlineStr">
         <x:is>
-          <x:t>142.4145</x:t>
+          <x:t>142.5552</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="345">
       <x:c r="A345" s="2" t="n">
-        <x:v>45905</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B345" t="inlineStr">
         <x:is>
-          <x:t>224.1357</x:t>
+          <x:t>228.4853</x:t>
         </x:is>
       </x:c>
       <x:c r="C345" t="inlineStr">
         <x:is>
-          <x:t>336.1597</x:t>
+          <x:t>338.6526</x:t>
         </x:is>
       </x:c>
       <x:c r="D345" t="inlineStr">
         <x:is>
-          <x:t>142.4225</x:t>
+          <x:t>142.5543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="346">
       <x:c r="A346" s="2" t="n">
-        <x:v>45874</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B346" t="inlineStr">
         <x:is>
-          <x:t>223.4929</x:t>
+          <x:t>228.1616</x:t>
         </x:is>
       </x:c>
       <x:c r="C346" t="inlineStr">
         <x:is>
-          <x:t>335.3864</x:t>
+          <x:t>338.3912</x:t>
         </x:is>
       </x:c>
       <x:c r="D346" t="inlineStr">
         <x:is>
-          <x:t>142.4346</x:t>
+          <x:t>142.5107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="347">
       <x:c r="A347" s="2" t="n">
-        <x:v>45843</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B347" t="inlineStr">
         <x:is>
-          <x:t>223.0446</x:t>
+          <x:t>228.2197</x:t>
         </x:is>
       </x:c>
       <x:c r="C347" t="inlineStr">
         <x:is>
-          <x:t>334.7148</x:t>
+          <x:t>338.3939</x:t>
         </x:is>
       </x:c>
       <x:c r="D347" t="inlineStr">
         <x:is>
-          <x:t>142.4474</x:t>
+          <x:t>142.4929</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="348">
       <x:c r="A348" s="2" t="n">
-        <x:v>45813</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B348" t="inlineStr">
         <x:is>
-          <x:t>222.5793</x:t>
+          <x:t>227.5028</x:t>
         </x:is>
       </x:c>
       <x:c r="C348" t="inlineStr">
         <x:is>
-          <x:t>334.2618</x:t>
+          <x:t>337.6363</x:t>
         </x:is>
       </x:c>
       <x:c r="D348" t="inlineStr">
         <x:is>
-          <x:t>142.4000</x:t>
+          <x:t>142.4367</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="349">
       <x:c r="A349" s="2" t="n">
-        <x:v>45782</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B349" t="inlineStr">
         <x:is>
-          <x:t>222.5705</x:t>
+          <x:t>226.8151</x:t>
         </x:is>
       </x:c>
       <x:c r="C349" t="inlineStr">
         <x:is>
-          <x:t>334.3137</x:t>
+          <x:t>337.5281</x:t>
         </x:is>
       </x:c>
       <x:c r="D349" t="inlineStr">
         <x:is>
-          <x:t>142.3952</x:t>
+          <x:t>142.4538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="350">
       <x:c r="A350" s="2" t="n">
-        <x:v>45693</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B350" t="inlineStr">
         <x:is>
-          <x:t>222.1938</x:t>
+          <x:t>227.2541</x:t>
         </x:is>
       </x:c>
       <x:c r="C350" t="inlineStr">
         <x:is>
-          <x:t>333.8460</x:t>
+          <x:t>338.0835</x:t>
         </x:is>
       </x:c>
       <x:c r="D350" t="inlineStr">
         <x:is>
-          <x:t>142.3292</x:t>
+          <x:t>142.3845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="351">
       <x:c r="A351" s="2" t="n">
-        <x:v>45662</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B351" t="inlineStr">
         <x:is>
-          <x:t>221.6955</x:t>
+          <x:t>227.3149</x:t>
         </x:is>
       </x:c>
       <x:c r="C351" t="inlineStr">
         <x:is>
-          <x:t>333.4793</x:t>
+          <x:t>337.9965</x:t>
         </x:is>
       </x:c>
       <x:c r="D351" t="inlineStr">
         <x:is>
-          <x:t>142.3647</x:t>
+          <x:t>142.3758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="352">
       <x:c r="A352" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B352" t="inlineStr">
         <x:is>
-          <x:t>221.4637</x:t>
+          <x:t>227.8784</x:t>
         </x:is>
       </x:c>
       <x:c r="C352" t="inlineStr">
         <x:is>
-          <x:t>333.3532</x:t>
+          <x:t>338.8930</x:t>
         </x:is>
       </x:c>
       <x:c r="D352" t="inlineStr">
         <x:is>
-          <x:t>142.3612</x:t>
+          <x:t>142.4419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="353">
       <x:c r="A353" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B353" t="inlineStr">
         <x:is>
-          <x:t>221.6268</x:t>
+          <x:t>227.7220</x:t>
         </x:is>
       </x:c>
       <x:c r="C353" t="inlineStr">
         <x:is>
-          <x:t>333.4606</x:t>
+          <x:t>339.0401</x:t>
         </x:is>
       </x:c>
       <x:c r="D353" t="inlineStr">
         <x:is>
-          <x:t>142.2887</x:t>
+          <x:t>142.4276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="354">
       <x:c r="A354" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B354" t="inlineStr">
         <x:is>
-          <x:t>220.5937</x:t>
+          <x:t>227.7013</x:t>
         </x:is>
       </x:c>
       <x:c r="C354" t="inlineStr">
         <x:is>
-          <x:t>332.4312</x:t>
+          <x:t>339.0200</x:t>
         </x:is>
       </x:c>
       <x:c r="D354" t="inlineStr">
         <x:is>
-          <x:t>142.2377</x:t>
+          <x:t>142.4157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="355">
       <x:c r="A355" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B355" t="inlineStr">
         <x:is>
-          <x:t>220.1078</x:t>
+          <x:t>226.9122</x:t>
         </x:is>
       </x:c>
       <x:c r="C355" t="inlineStr">
         <x:is>
-          <x:t>332.1640</x:t>
+          <x:t>338.4030</x:t>
         </x:is>
       </x:c>
       <x:c r="D355" t="inlineStr">
         <x:is>
-          <x:t>142.2271</x:t>
+          <x:t>142.3765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="356">
       <x:c r="A356" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B356" t="inlineStr">
         <x:is>
-          <x:t>219.3192</x:t>
+          <x:t>226.4340</x:t>
         </x:is>
       </x:c>
       <x:c r="C356" t="inlineStr">
         <x:is>
-          <x:t>331.6194</x:t>
+          <x:t>337.5467</x:t>
         </x:is>
       </x:c>
       <x:c r="D356" t="inlineStr">
         <x:is>
-          <x:t>142.1462</x:t>
+          <x:t>142.3116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="357">
       <x:c r="A357" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B357" t="inlineStr">
         <x:is>
-          <x:t>218.3328</x:t>
+          <x:t>226.4329</x:t>
         </x:is>
       </x:c>
       <x:c r="C357" t="inlineStr">
         <x:is>
-          <x:t>330.4819</x:t>
+          <x:t>337.8426</x:t>
         </x:is>
       </x:c>
       <x:c r="D357" t="inlineStr">
         <x:is>
-          <x:t>141.8703</x:t>
+          <x:t>142.3667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="358">
       <x:c r="A358" s="2" t="n">
-        <x:v/>
+        <x:v>45996</x:v>
       </x:c>
       <x:c r="B358" t="inlineStr">
         <x:is>
-          <x:t>217.3552</x:t>
+          <x:t>225.7183</x:t>
         </x:is>
       </x:c>
       <x:c r="C358" t="inlineStr">
         <x:is>
-          <x:t>329.3565</x:t>
+          <x:t>337.4398</x:t>
         </x:is>
       </x:c>
       <x:c r="D358" t="inlineStr">
         <x:is>
-          <x:t>141.8116</x:t>
+          <x:t>142.4145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="359">
       <x:c r="A359" s="2" t="n">
-        <x:v/>
+        <x:v>45905</x:v>
       </x:c>
       <x:c r="B359" t="inlineStr">
         <x:is>
-          <x:t>217.3609</x:t>
+          <x:t>224.1357</x:t>
         </x:is>
       </x:c>
       <x:c r="C359" t="inlineStr">
         <x:is>
-          <x:t>329.4869</x:t>
+          <x:t>336.1597</x:t>
         </x:is>
       </x:c>
       <x:c r="D359" t="inlineStr">
         <x:is>
-          <x:t>141.7997</x:t>
+          <x:t>142.4225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="360">
       <x:c r="A360" s="2" t="n">
-        <x:v/>
+        <x:v>45874</x:v>
       </x:c>
       <x:c r="B360" t="inlineStr">
         <x:is>
-          <x:t>217.5149</x:t>
+          <x:t>223.4929</x:t>
         </x:is>
       </x:c>
       <x:c r="C360" t="inlineStr">
         <x:is>
-          <x:t>329.6191</x:t>
+          <x:t>335.3864</x:t>
         </x:is>
       </x:c>
       <x:c r="D360" t="inlineStr">
         <x:is>
-          <x:t>141.7789</x:t>
+          <x:t>142.4346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="361">
       <x:c r="A361" s="2" t="n">
-        <x:v/>
+        <x:v>45843</x:v>
       </x:c>
       <x:c r="B361" t="inlineStr">
         <x:is>
-          <x:t>217.5076</x:t>
+          <x:t>223.0446</x:t>
         </x:is>
       </x:c>
       <x:c r="C361" t="inlineStr">
         <x:is>
-          <x:t>329.6078</x:t>
+          <x:t>334.7148</x:t>
         </x:is>
       </x:c>
       <x:c r="D361" t="inlineStr">
         <x:is>
-          <x:t>141.7713</x:t>
+          <x:t>142.4474</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="362">
       <x:c r="A362" s="2" t="n">
-        <x:v/>
+        <x:v>45813</x:v>
       </x:c>
       <x:c r="B362" t="inlineStr">
         <x:is>
-          <x:t>217.7790</x:t>
+          <x:t>222.5793</x:t>
         </x:is>
       </x:c>
       <x:c r="C362" t="inlineStr">
         <x:is>
-          <x:t>329.9895</x:t>
+          <x:t>334.2618</x:t>
         </x:is>
       </x:c>
       <x:c r="D362" t="inlineStr">
         <x:is>
-          <x:t>141.7050</x:t>
+          <x:t>142.4000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="363">
       <x:c r="A363" s="2" t="n">
-        <x:v/>
+        <x:v>45782</x:v>
       </x:c>
       <x:c r="B363" t="inlineStr">
         <x:is>
-          <x:t>218.3541</x:t>
+          <x:t>222.5705</x:t>
         </x:is>
       </x:c>
       <x:c r="C363" t="inlineStr">
         <x:is>
-          <x:t>330.4866</x:t>
+          <x:t>334.3137</x:t>
         </x:is>
       </x:c>
       <x:c r="D363" t="inlineStr">
         <x:is>
-          <x:t>141.6174</x:t>
+          <x:t>142.3952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="364">
       <x:c r="A364" s="2" t="n">
-        <x:v/>
+        <x:v>45693</x:v>
       </x:c>
       <x:c r="B364" t="inlineStr">
         <x:is>
-          <x:t>217.5155</x:t>
+          <x:t>222.1938</x:t>
         </x:is>
       </x:c>
       <x:c r="C364" t="inlineStr">
         <x:is>
-          <x:t>329.6323</x:t>
+          <x:t>333.8460</x:t>
         </x:is>
       </x:c>
       <x:c r="D364" t="inlineStr">
         <x:is>
-          <x:t>141.5576</x:t>
+          <x:t>142.3292</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="365">
       <x:c r="A365" s="2" t="n">
-        <x:v>45965</x:v>
+        <x:v>45662</x:v>
       </x:c>
       <x:c r="B365" t="inlineStr">
         <x:is>
-          <x:t>216.4150</x:t>
+          <x:t>221.6955</x:t>
         </x:is>
       </x:c>
       <x:c r="C365" t="inlineStr">
         <x:is>
-          <x:t>328.7079</x:t>
+          <x:t>333.4793</x:t>
         </x:is>
       </x:c>
       <x:c r="D365" t="inlineStr">
         <x:is>
-          <x:t>141.4545</x:t>
+          <x:t>142.3647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="366">
       <x:c r="A366" s="2" t="n">
-        <x:v>45934</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B366" t="inlineStr">
         <x:is>
-          <x:t>216.5371</x:t>
+          <x:t>221.4637</x:t>
         </x:is>
       </x:c>
       <x:c r="C366" t="inlineStr">
         <x:is>
-          <x:t>329.4548</x:t>
+          <x:t>333.3532</x:t>
         </x:is>
       </x:c>
       <x:c r="D366" t="inlineStr">
         <x:is>
-          <x:t>141.5201</x:t>
+          <x:t>142.3612</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="367">
       <x:c r="A367" s="2" t="n">
-        <x:v>45904</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B367" t="inlineStr">
         <x:is>
-          <x:t>213.5866</x:t>
+          <x:t>221.6268</x:t>
         </x:is>
       </x:c>
       <x:c r="C367" t="inlineStr">
         <x:is>
-          <x:t>326.6507</x:t>
+          <x:t>333.4606</x:t>
         </x:is>
       </x:c>
       <x:c r="D367" t="inlineStr">
         <x:is>
-          <x:t>141.5083</x:t>
+          <x:t>142.2887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="368">
       <x:c r="A368" s="2" t="n">
-        <x:v>45873</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B368" t="inlineStr">
         <x:is>
-          <x:t>213.8358</x:t>
+          <x:t>220.5937</x:t>
         </x:is>
       </x:c>
       <x:c r="C368" t="inlineStr">
         <x:is>
-          <x:t>327.3152</x:t>
+          <x:t>332.4312</x:t>
         </x:is>
       </x:c>
       <x:c r="D368" t="inlineStr">
         <x:is>
-          <x:t>141.5334</x:t>
+          <x:t>142.2377</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="369">
       <x:c r="A369" s="2" t="n">
-        <x:v>45842</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B369" t="inlineStr">
         <x:is>
-          <x:t>211.4715</x:t>
+          <x:t>220.1078</x:t>
         </x:is>
       </x:c>
       <x:c r="C369" t="inlineStr">
         <x:is>
-          <x:t>324.7258</x:t>
+          <x:t>332.1640</x:t>
         </x:is>
       </x:c>
       <x:c r="D369" t="inlineStr">
         <x:is>
-          <x:t>141.5530</x:t>
+          <x:t>142.2271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="370">
       <x:c r="A370" s="2" t="n">
-        <x:v>45751</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B370" t="inlineStr">
         <x:is>
-          <x:t>215.1706</x:t>
+          <x:t>219.3192</x:t>
         </x:is>
       </x:c>
       <x:c r="C370" t="inlineStr">
         <x:is>
-          <x:t>328.1159</x:t>
+          <x:t>331.6194</x:t>
         </x:is>
       </x:c>
       <x:c r="D370" t="inlineStr">
         <x:is>
-          <x:t>141.5607</x:t>
+          <x:t>142.1462</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="371">
       <x:c r="A371" s="2" t="n">
-        <x:v>45720</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B371" t="inlineStr">
         <x:is>
-          <x:t>218.2018</x:t>
+          <x:t>218.3328</x:t>
         </x:is>
       </x:c>
       <x:c r="C371" t="inlineStr">
         <x:is>
-          <x:t>331.0066</x:t>
+          <x:t>330.4819</x:t>
         </x:is>
       </x:c>
       <x:c r="D371" t="inlineStr">
         <x:is>
-          <x:t>141.5154</x:t>
+          <x:t>141.8703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="372">
       <x:c r="A372" s="2" t="n">
-        <x:v>45692</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B372" t="inlineStr">
         <x:is>
-          <x:t>221.0048</x:t>
+          <x:t>217.3552</x:t>
         </x:is>
       </x:c>
       <x:c r="C372" t="inlineStr">
         <x:is>
-          <x:t>333.8346</x:t>
+          <x:t>329.3565</x:t>
         </x:is>
       </x:c>
       <x:c r="D372" t="inlineStr">
         <x:is>
-          <x:t>141.5032</x:t>
+          <x:t>141.8116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="373">
       <x:c r="A373" s="2" t="n">
-        <x:v>45661</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B373" t="inlineStr">
         <x:is>
-          <x:t>221.2798</x:t>
+          <x:t>217.3609</x:t>
         </x:is>
       </x:c>
       <x:c r="C373" t="inlineStr">
         <x:is>
-          <x:t>334.0262</x:t>
+          <x:t>329.4869</x:t>
         </x:is>
       </x:c>
       <x:c r="D373" t="inlineStr">
         <x:is>
-          <x:t>141.4815</x:t>
+          <x:t>141.7997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="374">
       <x:c r="A374" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B374" t="inlineStr">
         <x:is>
-          <x:t>220.7831</x:t>
+          <x:t>217.5149</x:t>
         </x:is>
       </x:c>
       <x:c r="C374" t="inlineStr">
         <x:is>
-          <x:t>333.5505</x:t>
+          <x:t>329.6191</x:t>
         </x:is>
       </x:c>
       <x:c r="D374" t="inlineStr">
         <x:is>
-          <x:t>141.3966</x:t>
+          <x:t>141.7789</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="375">
       <x:c r="A375" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B375" t="inlineStr">
         <x:is>
-          <x:t>221.4542</x:t>
+          <x:t>217.5076</x:t>
         </x:is>
       </x:c>
       <x:c r="C375" t="inlineStr">
         <x:is>
-          <x:t>333.9263</x:t>
+          <x:t>329.6078</x:t>
         </x:is>
       </x:c>
       <x:c r="D375" t="inlineStr">
         <x:is>
-          <x:t>141.3610</x:t>
+          <x:t>141.7713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="376">
       <x:c r="A376" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B376" t="inlineStr">
         <x:is>
-          <x:t>222.2042</x:t>
+          <x:t>217.7790</x:t>
         </x:is>
       </x:c>
       <x:c r="C376" t="inlineStr">
         <x:is>
-          <x:t>334.4589</x:t>
+          <x:t>329.9895</x:t>
         </x:is>
       </x:c>
       <x:c r="D376" t="inlineStr">
         <x:is>
-          <x:t>141.2822</x:t>
+          <x:t>141.7050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="377">
       <x:c r="A377" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B377" t="inlineStr">
         <x:is>
-          <x:t>222.1679</x:t>
+          <x:t>218.3541</x:t>
         </x:is>
       </x:c>
       <x:c r="C377" t="inlineStr">
         <x:is>
-          <x:t>334.4233</x:t>
+          <x:t>330.4866</x:t>
         </x:is>
       </x:c>
       <x:c r="D377" t="inlineStr">
         <x:is>
-          <x:t>141.2450</x:t>
+          <x:t>141.6174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="378">
       <x:c r="A378" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B378" t="inlineStr">
         <x:is>
-          <x:t>222.5629</x:t>
+          <x:t>217.5155</x:t>
         </x:is>
       </x:c>
       <x:c r="C378" t="inlineStr">
         <x:is>
-          <x:t>334.4108</x:t>
+          <x:t>329.6323</x:t>
         </x:is>
       </x:c>
       <x:c r="D378" t="inlineStr">
         <x:is>
-          <x:t>141.2185</x:t>
+          <x:t>141.5576</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="379">
       <x:c r="A379" s="2" t="n">
-        <x:v/>
+        <x:v>45965</x:v>
       </x:c>
       <x:c r="B379" t="inlineStr">
         <x:is>
-          <x:t>221.9534</x:t>
+          <x:t>216.4150</x:t>
         </x:is>
       </x:c>
       <x:c r="C379" t="inlineStr">
         <x:is>
-          <x:t>333.8540</x:t>
+          <x:t>328.7079</x:t>
         </x:is>
       </x:c>
       <x:c r="D379" t="inlineStr">
         <x:is>
-          <x:t>141.2177</x:t>
+          <x:t>141.4545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="380">
       <x:c r="A380" s="2" t="n">
-        <x:v/>
+        <x:v>45934</x:v>
       </x:c>
       <x:c r="B380" t="inlineStr">
         <x:is>
-          <x:t>221.4521</x:t>
+          <x:t>216.5371</x:t>
         </x:is>
       </x:c>
       <x:c r="C380" t="inlineStr">
         <x:is>
-          <x:t>333.3530</x:t>
+          <x:t>329.4548</x:t>
         </x:is>
       </x:c>
       <x:c r="D380" t="inlineStr">
         <x:is>
-          <x:t>141.2058</x:t>
+          <x:t>141.5201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="381">
       <x:c r="A381" s="2" t="n">
-        <x:v/>
+        <x:v>45904</x:v>
       </x:c>
       <x:c r="B381" t="inlineStr">
         <x:is>
-          <x:t>221.5454</x:t>
+          <x:t>213.5866</x:t>
         </x:is>
       </x:c>
       <x:c r="C381" t="inlineStr">
         <x:is>
-          <x:t>333.6031</x:t>
+          <x:t>326.6507</x:t>
         </x:is>
       </x:c>
       <x:c r="D381" t="inlineStr">
         <x:is>
-          <x:t>141.1746</x:t>
+          <x:t>141.5083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="382">
       <x:c r="A382" s="2" t="n">
-        <x:v/>
+        <x:v>45873</x:v>
       </x:c>
       <x:c r="B382" t="inlineStr">
         <x:is>
-          <x:t>221.7788</x:t>
+          <x:t>213.8358</x:t>
         </x:is>
       </x:c>
       <x:c r="C382" t="inlineStr">
         <x:is>
-          <x:t>333.6640</x:t>
+          <x:t>327.3152</x:t>
         </x:is>
       </x:c>
       <x:c r="D382" t="inlineStr">
         <x:is>
-          <x:t>141.0291</x:t>
+          <x:t>141.5334</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="383">
       <x:c r="A383" s="2" t="n">
-        <x:v/>
+        <x:v>45842</x:v>
       </x:c>
       <x:c r="B383" t="inlineStr">
         <x:is>
-          <x:t>221.4594</x:t>
+          <x:t>211.4715</x:t>
         </x:is>
       </x:c>
       <x:c r="C383" t="inlineStr">
         <x:is>
-          <x:t>333.0163</x:t>
+          <x:t>324.7258</x:t>
         </x:is>
       </x:c>
       <x:c r="D383" t="inlineStr">
         <x:is>
-          <x:t>140.9692</x:t>
+          <x:t>141.5530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="384">
       <x:c r="A384" s="2" t="n">
-        <x:v/>
+        <x:v>45751</x:v>
       </x:c>
       <x:c r="B384" t="inlineStr">
         <x:is>
-          <x:t>221.1528</x:t>
+          <x:t>215.1706</x:t>
         </x:is>
       </x:c>
       <x:c r="C384" t="inlineStr">
         <x:is>
-          <x:t>332.6164</x:t>
+          <x:t>328.1159</x:t>
         </x:is>
       </x:c>
       <x:c r="D384" t="inlineStr">
         <x:is>
-          <x:t>140.9540</x:t>
+          <x:t>141.5607</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="385">
       <x:c r="A385" s="2" t="n">
-        <x:v/>
+        <x:v>45720</x:v>
       </x:c>
       <x:c r="B385" t="inlineStr">
         <x:is>
-          <x:t>220.6095</x:t>
+          <x:t>218.2018</x:t>
         </x:is>
       </x:c>
       <x:c r="C385" t="inlineStr">
         <x:is>
-          <x:t>332.0003</x:t>
+          <x:t>331.0066</x:t>
         </x:is>
       </x:c>
       <x:c r="D385" t="inlineStr">
         <x:is>
-          <x:t>140.9090</x:t>
+          <x:t>141.5154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="386">
       <x:c r="A386" s="2" t="n">
-        <x:v/>
+        <x:v>45692</x:v>
       </x:c>
       <x:c r="B386" t="inlineStr">
         <x:is>
-          <x:t>220.1223</x:t>
+          <x:t>221.0048</x:t>
         </x:is>
       </x:c>
       <x:c r="C386" t="inlineStr">
         <x:is>
-          <x:t>331.7015</x:t>
+          <x:t>333.8346</x:t>
         </x:is>
       </x:c>
       <x:c r="D386" t="inlineStr">
         <x:is>
-          <x:t>140.9547</x:t>
+          <x:t>141.5032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="387">
       <x:c r="A387" s="2" t="n">
-        <x:v>45994</x:v>
+        <x:v>45661</x:v>
       </x:c>
       <x:c r="B387" t="inlineStr">
         <x:is>
-          <x:t>220.2333</x:t>
+          <x:t>221.2798</x:t>
         </x:is>
       </x:c>
       <x:c r="C387" t="inlineStr">
         <x:is>
-          <x:t>331.5253</x:t>
+          <x:t>334.0262</x:t>
         </x:is>
       </x:c>
       <x:c r="D387" t="inlineStr">
         <x:is>
-          <x:t>140.9051</x:t>
+          <x:t>141.4815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="388">
       <x:c r="A388" s="2" t="n">
-        <x:v>45964</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B388" t="inlineStr">
         <x:is>
-          <x:t>219.5115</x:t>
+          <x:t>220.7831</x:t>
         </x:is>
       </x:c>
       <x:c r="C388" t="inlineStr">
         <x:is>
-          <x:t>330.9755</x:t>
+          <x:t>333.5505</x:t>
         </x:is>
       </x:c>
       <x:c r="D388" t="inlineStr">
         <x:is>
-          <x:t>140.9048</x:t>
+          <x:t>141.3966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="389">
       <x:c r="A389" s="2" t="n">
-        <x:v>45933</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B389" t="inlineStr">
         <x:is>
-          <x:t>220.6906</x:t>
+          <x:t>221.4542</x:t>
         </x:is>
       </x:c>
       <x:c r="C389" t="inlineStr">
         <x:is>
-          <x:t>332.2585</x:t>
+          <x:t>333.9263</x:t>
         </x:is>
       </x:c>
       <x:c r="D389" t="inlineStr">
         <x:is>
-          <x:t>141.0224</x:t>
+          <x:t>141.3610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="390">
       <x:c r="A390" s="2" t="n">
-        <x:v>45841</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B390" t="inlineStr">
         <x:is>
-          <x:t>221.4215</x:t>
+          <x:t>222.2042</x:t>
         </x:is>
       </x:c>
       <x:c r="C390" t="inlineStr">
         <x:is>
-          <x:t>332.8353</x:t>
+          <x:t>334.4589</x:t>
         </x:is>
       </x:c>
       <x:c r="D390" t="inlineStr">
         <x:is>
-          <x:t>140.9979</x:t>
+          <x:t>141.2822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="391">
       <x:c r="A391" s="2" t="n">
-        <x:v>45811</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B391" t="inlineStr">
         <x:is>
-          <x:t>221.8957</x:t>
+          <x:t>222.1679</x:t>
         </x:is>
       </x:c>
       <x:c r="C391" t="inlineStr">
         <x:is>
-          <x:t>333.4698</x:t>
+          <x:t>334.4233</x:t>
         </x:is>
       </x:c>
       <x:c r="D391" t="inlineStr">
         <x:is>
-          <x:t>141.0214</x:t>
+          <x:t>141.2450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="392">
       <x:c r="A392" s="2" t="n">
-        <x:v>45780</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B392" t="inlineStr">
         <x:is>
-          <x:t>222.2677</x:t>
+          <x:t>222.5629</x:t>
         </x:is>
       </x:c>
       <x:c r="C392" t="inlineStr">
         <x:is>
-          <x:t>333.9727</x:t>
+          <x:t>334.4108</x:t>
         </x:is>
       </x:c>
       <x:c r="D392" t="inlineStr">
         <x:is>
-          <x:t>141.2515</x:t>
+          <x:t>141.2185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="393">
       <x:c r="A393" s="2" t="n">
-        <x:v>45750</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B393" t="inlineStr">
         <x:is>
-          <x:t>221.4324</x:t>
+          <x:t>221.9534</x:t>
         </x:is>
       </x:c>
       <x:c r="C393" t="inlineStr">
         <x:is>
-          <x:t>334.1183</x:t>
+          <x:t>333.8540</x:t>
         </x:is>
       </x:c>
       <x:c r="D393" t="inlineStr">
         <x:is>
-          <x:t>141.5895</x:t>
+          <x:t>141.2177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="394">
       <x:c r="A394" s="2" t="n">
-        <x:v>45719</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B394" t="inlineStr">
         <x:is>
-          <x:t>224.6528</x:t>
+          <x:t>221.4521</x:t>
         </x:is>
       </x:c>
       <x:c r="C394" t="inlineStr">
         <x:is>
-          <x:t>337.3257</x:t>
+          <x:t>333.3530</x:t>
         </x:is>
       </x:c>
       <x:c r="D394" t="inlineStr">
         <x:is>
-          <x:t>141.6156</x:t>
+          <x:t>141.2058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="395">
       <x:c r="A395" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B395" t="inlineStr">
         <x:is>
-          <x:t>225.3130</x:t>
+          <x:t>221.5454</x:t>
         </x:is>
       </x:c>
       <x:c r="C395" t="inlineStr">
         <x:is>
-          <x:t>337.9443</x:t>
+          <x:t>333.6031</x:t>
         </x:is>
       </x:c>
       <x:c r="D395" t="inlineStr">
         <x:is>
-          <x:t>141.6558</x:t>
+          <x:t>141.1746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="396">
       <x:c r="A396" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B396" t="inlineStr">
         <x:is>
-          <x:t>225.3658</x:t>
+          <x:t>221.7788</x:t>
         </x:is>
       </x:c>
       <x:c r="C396" t="inlineStr">
         <x:is>
-          <x:t>338.0390</x:t>
+          <x:t>333.6640</x:t>
         </x:is>
       </x:c>
       <x:c r="D396" t="inlineStr">
         <x:is>
-          <x:t>141.5742</x:t>
+          <x:t>141.0291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="397">
       <x:c r="A397" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B397" t="inlineStr">
         <x:is>
-          <x:t>225.9697</x:t>
+          <x:t>221.4594</x:t>
         </x:is>
       </x:c>
       <x:c r="C397" t="inlineStr">
         <x:is>
-          <x:t>338.2265</x:t>
+          <x:t>333.0163</x:t>
         </x:is>
       </x:c>
       <x:c r="D397" t="inlineStr">
         <x:is>
-          <x:t>141.5517</x:t>
+          <x:t>140.9692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="398">
       <x:c r="A398" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B398" t="inlineStr">
         <x:is>
-          <x:t>225.2937</x:t>
+          <x:t>221.1528</x:t>
         </x:is>
       </x:c>
       <x:c r="C398" t="inlineStr">
         <x:is>
-          <x:t>337.7108</x:t>
+          <x:t>332.6164</x:t>
         </x:is>
       </x:c>
       <x:c r="D398" t="inlineStr">
         <x:is>
-          <x:t>141.4918</x:t>
+          <x:t>140.9540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="399">
       <x:c r="A399" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B399" t="inlineStr">
         <x:is>
-          <x:t>225.5168</x:t>
+          <x:t>220.6095</x:t>
         </x:is>
       </x:c>
       <x:c r="C399" t="inlineStr">
         <x:is>
-          <x:t>337.8608</x:t>
+          <x:t>332.0003</x:t>
         </x:is>
       </x:c>
       <x:c r="D399" t="inlineStr">
         <x:is>
-          <x:t>141.4572</x:t>
+          <x:t>140.9090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="400">
       <x:c r="A400" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B400" t="inlineStr">
         <x:is>
-          <x:t>226.0918</x:t>
+          <x:t>220.1223</x:t>
         </x:is>
       </x:c>
       <x:c r="C400" t="inlineStr">
         <x:is>
-          <x:t>338.4392</x:t>
+          <x:t>331.7015</x:t>
         </x:is>
       </x:c>
       <x:c r="D400" t="inlineStr">
         <x:is>
-          <x:t>141.4236</x:t>
+          <x:t>140.9547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="401">
       <x:c r="A401" s="2" t="n">
-        <x:v/>
+        <x:v>45994</x:v>
       </x:c>
       <x:c r="B401" t="inlineStr">
         <x:is>
-          <x:t>226.3132</x:t>
+          <x:t>220.2333</x:t>
         </x:is>
       </x:c>
       <x:c r="C401" t="inlineStr">
         <x:is>
-          <x:t>338.4972</x:t>
+          <x:t>331.5253</x:t>
         </x:is>
       </x:c>
       <x:c r="D401" t="inlineStr">
         <x:is>
-          <x:t>141.3420</x:t>
+          <x:t>140.9051</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="402">
       <x:c r="A402" s="2" t="n">
-        <x:v/>
+        <x:v>45964</x:v>
       </x:c>
       <x:c r="B402" t="inlineStr">
         <x:is>
-          <x:t>226.7535</x:t>
+          <x:t>219.5115</x:t>
         </x:is>
       </x:c>
       <x:c r="C402" t="inlineStr">
         <x:is>
-          <x:t>338.8116</x:t>
+          <x:t>330.9755</x:t>
         </x:is>
       </x:c>
       <x:c r="D402" t="inlineStr">
         <x:is>
-          <x:t>141.3006</x:t>
+          <x:t>140.9048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="403">
       <x:c r="A403" s="2" t="n">
-        <x:v/>
+        <x:v>45933</x:v>
       </x:c>
       <x:c r="B403" t="inlineStr">
         <x:is>
-          <x:t>226.6623</x:t>
+          <x:t>220.6906</x:t>
         </x:is>
       </x:c>
       <x:c r="C403" t="inlineStr">
         <x:is>
-          <x:t>338.7728</x:t>
+          <x:t>332.2585</x:t>
         </x:is>
       </x:c>
       <x:c r="D403" t="inlineStr">
         <x:is>
-          <x:t>141.3479</x:t>
+          <x:t>141.0224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="404">
       <x:c r="A404" s="2" t="n">
-        <x:v/>
+        <x:v>45841</x:v>
       </x:c>
       <x:c r="B404" t="inlineStr">
         <x:is>
-          <x:t>226.0975</x:t>
+          <x:t>221.4215</x:t>
         </x:is>
       </x:c>
       <x:c r="C404" t="inlineStr">
         <x:is>
-          <x:t>338.2223</x:t>
+          <x:t>332.8353</x:t>
         </x:is>
       </x:c>
       <x:c r="D404" t="inlineStr">
         <x:is>
-          <x:t>141.3509</x:t>
+          <x:t>140.9979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="405">
       <x:c r="A405" s="2" t="n">
-        <x:v/>
+        <x:v>45811</x:v>
       </x:c>
       <x:c r="B405" t="inlineStr">
         <x:is>
-          <x:t>225.7710</x:t>
+          <x:t>221.8957</x:t>
         </x:is>
       </x:c>
       <x:c r="C405" t="inlineStr">
         <x:is>
-          <x:t>337.8343</x:t>
+          <x:t>333.4698</x:t>
         </x:is>
       </x:c>
       <x:c r="D405" t="inlineStr">
         <x:is>
-          <x:t>141.3524</x:t>
+          <x:t>141.0214</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="406">
       <x:c r="A406" s="2" t="n">
-        <x:v/>
+        <x:v>45780</x:v>
       </x:c>
       <x:c r="B406" t="inlineStr">
         <x:is>
-          <x:t>225.8489</x:t>
+          <x:t>222.2677</x:t>
         </x:is>
       </x:c>
       <x:c r="C406" t="inlineStr">
         <x:is>
-          <x:t>338.0043</x:t>
+          <x:t>333.9727</x:t>
         </x:is>
       </x:c>
       <x:c r="D406" t="inlineStr">
         <x:is>
-          <x:t>141.3601</x:t>
+          <x:t>141.2515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="407">
       <x:c r="A407" s="2" t="n">
-        <x:v>45993</x:v>
+        <x:v>45750</x:v>
       </x:c>
       <x:c r="B407" t="inlineStr">
         <x:is>
-          <x:t>225.4641</x:t>
+          <x:t>221.4324</x:t>
         </x:is>
       </x:c>
       <x:c r="C407" t="inlineStr">
         <x:is>
-          <x:t>337.6533</x:t>
+          <x:t>334.1183</x:t>
         </x:is>
       </x:c>
       <x:c r="D407" t="inlineStr">
         <x:is>
-          <x:t>141.2686</x:t>
+          <x:t>141.5895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="408">
       <x:c r="A408" s="2" t="n">
-        <x:v>45963</x:v>
+        <x:v>45719</x:v>
       </x:c>
       <x:c r="B408" t="inlineStr">
         <x:is>
-          <x:t>225.7648</x:t>
+          <x:t>224.6528</x:t>
         </x:is>
       </x:c>
       <x:c r="C408" t="inlineStr">
         <x:is>
-          <x:t>338.1384</x:t>
+          <x:t>337.3257</x:t>
         </x:is>
       </x:c>
       <x:c r="D408" t="inlineStr">
         <x:is>
-          <x:t>141.3451</x:t>
+          <x:t>141.6156</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="409">
       <x:c r="A409" s="2" t="n">
-        <x:v>45932</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B409" t="inlineStr">
         <x:is>
-          <x:t>225.9195</x:t>
+          <x:t>225.3130</x:t>
         </x:is>
       </x:c>
       <x:c r="C409" t="inlineStr">
         <x:is>
-          <x:t>338.5616</x:t>
+          <x:t>337.9443</x:t>
         </x:is>
       </x:c>
       <x:c r="D409" t="inlineStr">
         <x:is>
-          <x:t>141.3849</x:t>
+          <x:t>141.6558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="410">
       <x:c r="A410" s="2" t="n">
-        <x:v>45840</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B410" t="inlineStr">
         <x:is>
-          <x:t>225.1864</x:t>
+          <x:t>225.3658</x:t>
         </x:is>
       </x:c>
       <x:c r="C410" t="inlineStr">
         <x:is>
-          <x:t>337.7277</x:t>
+          <x:t>338.0390</x:t>
         </x:is>
       </x:c>
       <x:c r="D410" t="inlineStr">
         <x:is>
-          <x:t>141.3168</x:t>
+          <x:t>141.5742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="411">
       <x:c r="A411" s="2" t="n">
-        <x:v>45810</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B411" t="inlineStr">
         <x:is>
-          <x:t>225.6524</x:t>
+          <x:t>225.9697</x:t>
         </x:is>
       </x:c>
       <x:c r="C411" t="inlineStr">
         <x:is>
-          <x:t>338.3324</x:t>
+          <x:t>338.2265</x:t>
         </x:is>
       </x:c>
       <x:c r="D411" t="inlineStr">
         <x:is>
-          <x:t>141.3185</x:t>
+          <x:t>141.5517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="412">
       <x:c r="A412" s="2" t="n">
-        <x:v>45779</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B412" t="inlineStr">
         <x:is>
-          <x:t>225.0697</x:t>
+          <x:t>225.2937</x:t>
         </x:is>
       </x:c>
       <x:c r="C412" t="inlineStr">
         <x:is>
-          <x:t>337.7761</x:t>
+          <x:t>337.7108</x:t>
         </x:is>
       </x:c>
       <x:c r="D412" t="inlineStr">
         <x:is>
-          <x:t>141.2838</x:t>
+          <x:t>141.4918</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="413">
       <x:c r="A413" s="2" t="n">
-        <x:v>45749</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B413" t="inlineStr">
         <x:is>
-          <x:t>224.7483</x:t>
+          <x:t>225.5168</x:t>
         </x:is>
       </x:c>
       <x:c r="C413" t="inlineStr">
         <x:is>
-          <x:t>337.4501</x:t>
+          <x:t>337.8608</x:t>
         </x:is>
       </x:c>
       <x:c r="D413" t="inlineStr">
         <x:is>
-          <x:t>141.1811</x:t>
+          <x:t>141.4572</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="414">
       <x:c r="A414" s="2" t="n">
-        <x:v>45718</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B414" t="inlineStr">
         <x:is>
-          <x:t>224.2418</x:t>
+          <x:t>226.0918</x:t>
         </x:is>
       </x:c>
       <x:c r="C414" t="inlineStr">
         <x:is>
-          <x:t>337.1384</x:t>
+          <x:t>338.4392</x:t>
         </x:is>
       </x:c>
       <x:c r="D414" t="inlineStr">
         <x:is>
-          <x:t>141.2382</x:t>
+          <x:t>141.4236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="415">
       <x:c r="A415" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B415" t="inlineStr">
         <x:is>
-          <x:t>224.7856</x:t>
+          <x:t>226.3132</x:t>
         </x:is>
       </x:c>
       <x:c r="C415" t="inlineStr">
         <x:is>
-          <x:t>337.3116</x:t>
+          <x:t>338.4972</x:t>
         </x:is>
       </x:c>
       <x:c r="D415" t="inlineStr">
         <x:is>
-          <x:t>141.1086</x:t>
+          <x:t>141.3420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="416">
       <x:c r="A416" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B416" t="inlineStr">
         <x:is>
-          <x:t>224.3115</x:t>
+          <x:t>226.7535</x:t>
         </x:is>
       </x:c>
       <x:c r="C416" t="inlineStr">
         <x:is>
-          <x:t>336.8541</x:t>
+          <x:t>338.8116</x:t>
         </x:is>
       </x:c>
       <x:c r="D416" t="inlineStr">
         <x:is>
-          <x:t>141.0155</x:t>
+          <x:t>141.3006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="417">
       <x:c r="A417" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B417" t="inlineStr">
         <x:is>
-          <x:t>223.7832</x:t>
+          <x:t>226.6623</x:t>
         </x:is>
       </x:c>
       <x:c r="C417" t="inlineStr">
         <x:is>
-          <x:t>336.3679</x:t>
+          <x:t>338.7728</x:t>
         </x:is>
       </x:c>
       <x:c r="D417" t="inlineStr">
         <x:is>
-          <x:t>140.9191</x:t>
+          <x:t>141.3479</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="418">
       <x:c r="A418" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B418" t="inlineStr">
         <x:is>
-          <x:t>223.2501</x:t>
+          <x:t>226.0975</x:t>
         </x:is>
       </x:c>
       <x:c r="C418" t="inlineStr">
         <x:is>
-          <x:t>335.8206</x:t>
+          <x:t>338.2223</x:t>
         </x:is>
       </x:c>
       <x:c r="D418" t="inlineStr">
         <x:is>
-          <x:t>140.8955</x:t>
+          <x:t>141.3509</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="419">
       <x:c r="A419" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B419" t="inlineStr">
         <x:is>
-          <x:t>222.5524</x:t>
+          <x:t>225.7710</x:t>
         </x:is>
       </x:c>
       <x:c r="C419" t="inlineStr">
         <x:is>
-          <x:t>334.9840</x:t>
+          <x:t>337.8343</x:t>
         </x:is>
       </x:c>
       <x:c r="D419" t="inlineStr">
         <x:is>
-          <x:t>140.8496</x:t>
+          <x:t>141.3524</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="420">
       <x:c r="A420" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B420" t="inlineStr">
         <x:is>
-          <x:t>223.3513</x:t>
+          <x:t>225.8489</x:t>
         </x:is>
       </x:c>
       <x:c r="C420" t="inlineStr">
         <x:is>
-          <x:t>335.6317</x:t>
+          <x:t>338.0043</x:t>
         </x:is>
       </x:c>
       <x:c r="D420" t="inlineStr">
         <x:is>
-          <x:t>140.7980</x:t>
+          <x:t>141.3601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="421">
       <x:c r="A421" s="2" t="n">
-        <x:v/>
+        <x:v>45993</x:v>
       </x:c>
       <x:c r="B421" t="inlineStr">
         <x:is>
-          <x:t>223.3179</x:t>
+          <x:t>225.4641</x:t>
         </x:is>
       </x:c>
       <x:c r="C421" t="inlineStr">
         <x:is>
-          <x:t>335.6512</x:t>
+          <x:t>337.6533</x:t>
         </x:is>
       </x:c>
       <x:c r="D421" t="inlineStr">
         <x:is>
-          <x:t>140.8093</x:t>
+          <x:t>141.2686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="422">
       <x:c r="A422" s="2" t="n">
-        <x:v/>
+        <x:v>45963</x:v>
       </x:c>
       <x:c r="B422" t="inlineStr">
         <x:is>
-          <x:t>222.8771</x:t>
+          <x:t>225.7648</x:t>
         </x:is>
       </x:c>
       <x:c r="C422" t="inlineStr">
         <x:is>
-          <x:t>335.2392</x:t>
+          <x:t>338.1384</x:t>
         </x:is>
       </x:c>
       <x:c r="D422" t="inlineStr">
         <x:is>
-          <x:t>140.8013</x:t>
+          <x:t>141.3451</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="423">
       <x:c r="A423" s="2" t="n">
-        <x:v/>
+        <x:v>45932</x:v>
       </x:c>
       <x:c r="B423" t="inlineStr">
         <x:is>
-          <x:t>222.5700</x:t>
+          <x:t>225.9195</x:t>
         </x:is>
       </x:c>
       <x:c r="C423" t="inlineStr">
         <x:is>
-          <x:t>335.2789</x:t>
+          <x:t>338.5616</x:t>
         </x:is>
       </x:c>
       <x:c r="D423" t="inlineStr">
         <x:is>
-          <x:t>140.8068</x:t>
+          <x:t>141.3849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="424">
       <x:c r="A424" s="2" t="n">
-        <x:v/>
+        <x:v>45840</x:v>
       </x:c>
       <x:c r="B424" t="inlineStr">
         <x:is>
-          <x:t>221.8625</x:t>
+          <x:t>225.1864</x:t>
         </x:is>
       </x:c>
       <x:c r="C424" t="inlineStr">
         <x:is>
-          <x:t>334.7155</x:t>
+          <x:t>337.7277</x:t>
         </x:is>
       </x:c>
       <x:c r="D424" t="inlineStr">
         <x:is>
-          <x:t>140.7788</x:t>
+          <x:t>141.3168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="425">
       <x:c r="A425" s="2" t="n">
-        <x:v/>
+        <x:v>45810</x:v>
       </x:c>
       <x:c r="B425" t="inlineStr">
         <x:is>
-          <x:t>221.4437</x:t>
+          <x:t>225.6524</x:t>
         </x:is>
       </x:c>
       <x:c r="C425" t="inlineStr">
         <x:is>
-          <x:t>334.3858</x:t>
+          <x:t>338.3324</x:t>
         </x:is>
       </x:c>
       <x:c r="D425" t="inlineStr">
         <x:is>
-          <x:t>140.7531</x:t>
+          <x:t>141.3185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="426">
       <x:c r="A426" s="2" t="n">
-        <x:v/>
+        <x:v>45779</x:v>
       </x:c>
       <x:c r="B426" t="inlineStr">
         <x:is>
-          <x:t>220.8225</x:t>
+          <x:t>225.0697</x:t>
         </x:is>
       </x:c>
       <x:c r="C426" t="inlineStr">
         <x:is>
-          <x:t>333.8809</x:t>
+          <x:t>337.7761</x:t>
         </x:is>
       </x:c>
       <x:c r="D426" t="inlineStr">
         <x:is>
-          <x:t>140.6911</x:t>
+          <x:t>141.2838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="427">
       <x:c r="A427" s="2" t="n">
-        <x:v/>
+        <x:v>45749</x:v>
       </x:c>
       <x:c r="B427" t="inlineStr">
         <x:is>
-          <x:t>220.4047</x:t>
+          <x:t>224.7483</x:t>
         </x:is>
       </x:c>
       <x:c r="C427" t="inlineStr">
         <x:is>
-          <x:t>333.2679</x:t>
+          <x:t>337.4501</x:t>
         </x:is>
       </x:c>
       <x:c r="D427" t="inlineStr">
         <x:is>
-          <x:t>140.6267</x:t>
+          <x:t>141.1811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="428">
       <x:c r="A428" s="2" t="n">
-        <x:v/>
+        <x:v>45718</x:v>
       </x:c>
       <x:c r="B428" t="inlineStr">
         <x:is>
-          <x:t>219.4624</x:t>
+          <x:t>224.2418</x:t>
         </x:is>
       </x:c>
       <x:c r="C428" t="inlineStr">
         <x:is>
-          <x:t>332.4482</x:t>
+          <x:t>337.1384</x:t>
         </x:is>
       </x:c>
       <x:c r="D428" t="inlineStr">
         <x:is>
-          <x:t>140.5503</x:t>
+          <x:t>141.2382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="429">
       <x:c r="A429" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B429" t="inlineStr">
         <x:is>
-          <x:t>219.0202</x:t>
+          <x:t>224.7856</x:t>
         </x:is>
       </x:c>
       <x:c r="C429" t="inlineStr">
         <x:is>
-          <x:t>332.3545</x:t>
+          <x:t>337.3116</x:t>
         </x:is>
       </x:c>
       <x:c r="D429" t="inlineStr">
         <x:is>
-          <x:t>140.6297</x:t>
+          <x:t>141.1086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="430">
       <x:c r="A430" s="2" t="n">
-        <x:v>45931</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B430" t="inlineStr">
         <x:is>
-          <x:t>218.4793</x:t>
+          <x:t>224.3115</x:t>
         </x:is>
       </x:c>
       <x:c r="C430" t="inlineStr">
         <x:is>
-          <x:t>331.5566</x:t>
+          <x:t>336.8541</x:t>
         </x:is>
       </x:c>
       <x:c r="D430" t="inlineStr">
         <x:is>
-          <x:t>140.6522</x:t>
+          <x:t>141.0155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="431">
       <x:c r="A431" s="2" t="n">
-        <x:v>45901</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B431" t="inlineStr">
         <x:is>
-          <x:t>218.5064</x:t>
+          <x:t>223.7832</x:t>
         </x:is>
       </x:c>
       <x:c r="C431" t="inlineStr">
         <x:is>
-          <x:t>331.7996</x:t>
+          <x:t>336.3679</x:t>
         </x:is>
       </x:c>
       <x:c r="D431" t="inlineStr">
         <x:is>
-          <x:t>140.7159</x:t>
+          <x:t>140.9191</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="432">
       <x:c r="A432" s="2" t="n">
-        <x:v>45870</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B432" t="inlineStr">
         <x:is>
-          <x:t>217.9984</x:t>
+          <x:t>223.2501</x:t>
         </x:is>
       </x:c>
       <x:c r="C432" t="inlineStr">
         <x:is>
-          <x:t>331.3876</x:t>
+          <x:t>335.8206</x:t>
         </x:is>
       </x:c>
       <x:c r="D432" t="inlineStr">
         <x:is>
-          <x:t>140.7840</x:t>
+          <x:t>140.8955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="433">
       <x:c r="A433" s="2" t="n">
-        <x:v>45839</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B433" t="inlineStr">
         <x:is>
-          <x:t>217.3927</x:t>
+          <x:t>222.5524</x:t>
         </x:is>
       </x:c>
       <x:c r="C433" t="inlineStr">
         <x:is>
-          <x:t>330.4872</x:t>
+          <x:t>334.9840</x:t>
         </x:is>
       </x:c>
       <x:c r="D433" t="inlineStr">
         <x:is>
-          <x:t>140.8405</x:t>
+          <x:t>140.8496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="434">
       <x:c r="A434" s="2" t="n">
-        <x:v>45809</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B434" t="inlineStr">
         <x:is>
-          <x:t>217.4303</x:t>
+          <x:t>223.3513</x:t>
         </x:is>
       </x:c>
       <x:c r="C434" t="inlineStr">
         <x:is>
-          <x:t>330.3658</x:t>
+          <x:t>335.6317</x:t>
         </x:is>
       </x:c>
       <x:c r="D434" t="inlineStr">
         <x:is>
-          <x:t>140.8149</x:t>
+          <x:t>140.7980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="435">
       <x:c r="A435" s="2" t="n">
-        <x:v>45717</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B435" t="inlineStr">
         <x:is>
-          <x:t>217.4119</x:t>
+          <x:t>223.3179</x:t>
         </x:is>
       </x:c>
       <x:c r="C435" t="inlineStr">
         <x:is>
-          <x:t>330.6899</x:t>
+          <x:t>335.6512</x:t>
         </x:is>
       </x:c>
       <x:c r="D435" t="inlineStr">
         <x:is>
-          <x:t>140.8912</x:t>
+          <x:t>140.8093</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="436">
       <x:c r="A436" s="2" t="n">
-        <x:v>45689</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B436" t="inlineStr">
         <x:is>
-          <x:t>217.4127</x:t>
+          <x:t>222.8771</x:t>
         </x:is>
       </x:c>
       <x:c r="C436" t="inlineStr">
         <x:is>
-          <x:t>330.7276</x:t>
+          <x:t>335.2392</x:t>
         </x:is>
       </x:c>
       <x:c r="D436" t="inlineStr">
         <x:is>
-          <x:t>140.9717</x:t>
+          <x:t>140.8013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="437">
       <x:c r="A437" s="2" t="n">
-        <x:v>45658</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B437" t="inlineStr">
         <x:is>
-          <x:t>216.6829</x:t>
+          <x:t>222.5700</x:t>
         </x:is>
       </x:c>
       <x:c r="C437" t="inlineStr">
         <x:is>
-          <x:t>329.8630</x:t>
+          <x:t>335.2789</x:t>
         </x:is>
       </x:c>
       <x:c r="D437" t="inlineStr">
         <x:is>
-          <x:t>140.9327</x:t>
+          <x:t>140.8068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="438">
       <x:c r="A438" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B438" t="inlineStr">
         <x:is>
-          <x:t>216.6764</x:t>
+          <x:t>221.8625</x:t>
         </x:is>
       </x:c>
       <x:c r="C438" t="inlineStr">
         <x:is>
-          <x:t>329.8517</x:t>
+          <x:t>334.7155</x:t>
         </x:is>
       </x:c>
       <x:c r="D438" t="inlineStr">
         <x:is>
-          <x:t>140.9250</x:t>
+          <x:t>140.7788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="439">
       <x:c r="A439" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B439" t="inlineStr">
         <x:is>
-          <x:t>216.5872</x:t>
+          <x:t>221.4437</x:t>
         </x:is>
       </x:c>
       <x:c r="C439" t="inlineStr">
         <x:is>
-          <x:t>329.6899</x:t>
+          <x:t>334.3858</x:t>
         </x:is>
       </x:c>
       <x:c r="D439" t="inlineStr">
         <x:is>
-          <x:t>140.8959</x:t>
+          <x:t>140.7531</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="440">
       <x:c r="A440" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B440" t="inlineStr">
         <x:is>
-          <x:t>217.2025</x:t>
+          <x:t>220.8225</x:t>
         </x:is>
       </x:c>
       <x:c r="C440" t="inlineStr">
         <x:is>
-          <x:t>330.2507</x:t>
+          <x:t>333.8809</x:t>
         </x:is>
       </x:c>
       <x:c r="D440" t="inlineStr">
         <x:is>
-          <x:t>140.8448</x:t>
+          <x:t>140.6911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="441">
       <x:c r="A441" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B441" t="inlineStr">
         <x:is>
-          <x:t>217.2483</x:t>
+          <x:t>220.4047</x:t>
         </x:is>
       </x:c>
       <x:c r="C441" t="inlineStr">
         <x:is>
-          <x:t>330.2142</x:t>
+          <x:t>333.2679</x:t>
         </x:is>
       </x:c>
       <x:c r="D441" t="inlineStr">
         <x:is>
-          <x:t>140.9264</x:t>
+          <x:t>140.6267</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="442">
       <x:c r="A442" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B442" t="inlineStr">
         <x:is>
-          <x:t>217.2716</x:t>
+          <x:t>219.4624</x:t>
         </x:is>
       </x:c>
       <x:c r="C442" t="inlineStr">
         <x:is>
-          <x:t>330.1995</x:t>
+          <x:t>332.4482</x:t>
         </x:is>
       </x:c>
       <x:c r="D442" t="inlineStr">
         <x:is>
-          <x:t>140.9179</x:t>
+          <x:t>140.5503</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="443">
       <x:c r="A443" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B443" t="inlineStr">
         <x:is>
-          <x:t>217.2652</x:t>
+          <x:t>219.0202</x:t>
         </x:is>
       </x:c>
       <x:c r="C443" t="inlineStr">
         <x:is>
-          <x:t>330.1883</x:t>
+          <x:t>332.3545</x:t>
         </x:is>
       </x:c>
       <x:c r="D443" t="inlineStr">
         <x:is>
-          <x:t>140.9102</x:t>
+          <x:t>140.6297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="444">
       <x:c r="A444" s="2" t="n">
-        <x:v/>
+        <x:v>45931</x:v>
       </x:c>
       <x:c r="B444" t="inlineStr">
         <x:is>
-          <x:t>216.9821</x:t>
+          <x:t>218.4793</x:t>
         </x:is>
       </x:c>
       <x:c r="C444" t="inlineStr">
         <x:is>
-          <x:t>329.9810</x:t>
+          <x:t>331.5566</x:t>
         </x:is>
       </x:c>
       <x:c r="D444" t="inlineStr">
         <x:is>
-          <x:t>140.9070</x:t>
+          <x:t>140.6522</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="445">
       <x:c r="A445" s="2" t="n">
-        <x:v/>
+        <x:v>45901</x:v>
       </x:c>
       <x:c r="B445" t="inlineStr">
         <x:is>
-          <x:t>216.7190</x:t>
+          <x:t>218.5064</x:t>
         </x:is>
       </x:c>
       <x:c r="C445" t="inlineStr">
         <x:is>
-          <x:t>329.7749</x:t>
+          <x:t>331.7996</x:t>
         </x:is>
       </x:c>
       <x:c r="D445" t="inlineStr">
         <x:is>
-          <x:t>140.9083</x:t>
+          <x:t>140.7159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="446">
       <x:c r="A446" s="2" t="n">
-        <x:v/>
+        <x:v>45870</x:v>
       </x:c>
       <x:c r="B446" t="inlineStr">
         <x:is>
-          <x:t>216.7749</x:t>
+          <x:t>217.9984</x:t>
         </x:is>
       </x:c>
       <x:c r="C446" t="inlineStr">
         <x:is>
-          <x:t>329.8762</x:t>
+          <x:t>331.3876</x:t>
         </x:is>
       </x:c>
       <x:c r="D446" t="inlineStr">
         <x:is>
-          <x:t>140.8647</x:t>
+          <x:t>140.7840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="447">
       <x:c r="A447" s="2" t="n">
-        <x:v/>
+        <x:v>45839</x:v>
       </x:c>
       <x:c r="B447" t="inlineStr">
         <x:is>
-          <x:t>217.2987</x:t>
+          <x:t>217.3927</x:t>
         </x:is>
       </x:c>
       <x:c r="C447" t="inlineStr">
         <x:is>
-          <x:t>330.2646</x:t>
+          <x:t>330.4872</x:t>
         </x:is>
       </x:c>
       <x:c r="D447" t="inlineStr">
         <x:is>
-          <x:t>140.9496</x:t>
+          <x:t>140.8405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="448">
       <x:c r="A448" s="2" t="n">
-        <x:v/>
+        <x:v>45809</x:v>
       </x:c>
       <x:c r="B448" t="inlineStr">
         <x:is>
-          <x:t>217.8402</x:t>
+          <x:t>217.4303</x:t>
         </x:is>
       </x:c>
       <x:c r="C448" t="inlineStr">
         <x:is>
-          <x:t>330.6765</x:t>
+          <x:t>330.3658</x:t>
         </x:is>
       </x:c>
       <x:c r="D448" t="inlineStr">
         <x:is>
-          <x:t>140.9542</x:t>
+          <x:t>140.8149</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="449">
       <x:c r="A449" s="2" t="n">
-        <x:v/>
+        <x:v>45717</x:v>
       </x:c>
       <x:c r="B449" t="inlineStr">
         <x:is>
-          <x:t>217.8773</x:t>
+          <x:t>217.4119</x:t>
         </x:is>
       </x:c>
       <x:c r="C449" t="inlineStr">
         <x:is>
-          <x:t>330.6253</x:t>
+          <x:t>330.6899</x:t>
         </x:is>
       </x:c>
       <x:c r="D449" t="inlineStr">
         <x:is>
-          <x:t>140.9480</x:t>
+          <x:t>140.8912</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="450">
       <x:c r="A450" s="2" t="n">
-        <x:v/>
+        <x:v>45689</x:v>
       </x:c>
       <x:c r="B450" t="inlineStr">
         <x:is>
-          <x:t>217.6883</x:t>
+          <x:t>217.4127</x:t>
         </x:is>
       </x:c>
       <x:c r="C450" t="inlineStr">
         <x:is>
-          <x:t>330.5665</x:t>
+          <x:t>330.7276</x:t>
         </x:is>
       </x:c>
       <x:c r="D450" t="inlineStr">
         <x:is>
-          <x:t>140.9031</x:t>
+          <x:t>140.9717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="451">
       <x:c r="A451" s="2" t="n">
-        <x:v>45638</x:v>
+        <x:v>45658</x:v>
       </x:c>
       <x:c r="B451" t="inlineStr">
         <x:is>
-          <x:t>217.8274</x:t>
+          <x:t>216.6829</x:t>
         </x:is>
       </x:c>
       <x:c r="C451" t="inlineStr">
         <x:is>
-          <x:t>330.6913</x:t>
+          <x:t>329.8630</x:t>
         </x:is>
       </x:c>
       <x:c r="D451" t="inlineStr">
         <x:is>
-          <x:t>140.9329</x:t>
+          <x:t>140.9327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="452">
       <x:c r="A452" s="2" t="n">
-        <x:v>45608</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B452" t="inlineStr">
         <x:is>
-          <x:t>218.1521</x:t>
+          <x:t>216.6764</x:t>
         </x:is>
       </x:c>
       <x:c r="C452" t="inlineStr">
         <x:is>
-          <x:t>330.7097</x:t>
+          <x:t>329.8517</x:t>
         </x:is>
       </x:c>
       <x:c r="D452" t="inlineStr">
         <x:is>
-          <x:t>140.9880</x:t>
+          <x:t>140.9250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="453">
       <x:c r="A453" s="2" t="n">
-        <x:v>45577</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B453" t="inlineStr">
         <x:is>
-          <x:t>217.5731</x:t>
+          <x:t>216.5872</x:t>
         </x:is>
       </x:c>
       <x:c r="C453" t="inlineStr">
         <x:is>
-          <x:t>330.0182</x:t>
+          <x:t>329.6899</x:t>
         </x:is>
       </x:c>
       <x:c r="D453" t="inlineStr">
         <x:is>
-          <x:t>140.9590</x:t>
+          <x:t>140.8959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="454">
       <x:c r="A454" s="2" t="n">
-        <x:v>45547</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B454" t="inlineStr">
         <x:is>
-          <x:t>217.3050</x:t>
+          <x:t>217.2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C454" t="inlineStr">
         <x:is>
-          <x:t>329.5283</x:t>
+          <x:t>330.2507</x:t>
         </x:is>
       </x:c>
       <x:c r="D454" t="inlineStr">
         <x:is>
-          <x:t>140.9201</x:t>
+          <x:t>140.8448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="455">
       <x:c r="A455" s="2" t="n">
-        <x:v>45455</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B455" t="inlineStr">
         <x:is>
-          <x:t>217.2375</x:t>
+          <x:t>217.2483</x:t>
         </x:is>
       </x:c>
       <x:c r="C455" t="inlineStr">
         <x:is>
-          <x:t>329.4774</x:t>
+          <x:t>330.2142</x:t>
         </x:is>
       </x:c>
       <x:c r="D455" t="inlineStr">
         <x:is>
-          <x:t>140.8468</x:t>
+          <x:t>140.9264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="456">
       <x:c r="A456" s="2" t="n">
-        <x:v>45424</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B456" t="inlineStr">
         <x:is>
-          <x:t>217.1060</x:t>
+          <x:t>217.2716</x:t>
         </x:is>
       </x:c>
       <x:c r="C456" t="inlineStr">
         <x:is>
-          <x:t>329.5789</x:t>
+          <x:t>330.1995</x:t>
         </x:is>
       </x:c>
       <x:c r="D456" t="inlineStr">
         <x:is>
-          <x:t>140.7951</x:t>
+          <x:t>140.9179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="457">
       <x:c r="A457" s="2" t="n">
-        <x:v>45394</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B457" t="inlineStr">
         <x:is>
-          <x:t>217.0849</x:t>
+          <x:t>217.2652</x:t>
         </x:is>
       </x:c>
       <x:c r="C457" t="inlineStr">
         <x:is>
-          <x:t>329.8717</x:t>
+          <x:t>330.1883</x:t>
         </x:is>
       </x:c>
       <x:c r="D457" t="inlineStr">
         <x:is>
-          <x:t>140.7832</x:t>
+          <x:t>140.9102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="458">
       <x:c r="A458" s="2" t="n">
-        <x:v>45363</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B458" t="inlineStr">
         <x:is>
-          <x:t>217.1088</x:t>
+          <x:t>216.9821</x:t>
         </x:is>
       </x:c>
       <x:c r="C458" t="inlineStr">
         <x:is>
-          <x:t>329.9785</x:t>
+          <x:t>329.9810</x:t>
         </x:is>
       </x:c>
       <x:c r="D458" t="inlineStr">
         <x:is>
-          <x:t>140.7357</x:t>
+          <x:t>140.9070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="459">
       <x:c r="A459" s="2" t="n">
-        <x:v>45334</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B459" t="inlineStr">
         <x:is>
-          <x:t>216.8699</x:t>
+          <x:t>216.7190</x:t>
         </x:is>
       </x:c>
       <x:c r="C459" t="inlineStr">
         <x:is>
-          <x:t>329.8514</x:t>
+          <x:t>329.7749</x:t>
         </x:is>
       </x:c>
       <x:c r="D459" t="inlineStr">
         <x:is>
-          <x:t>140.6745</x:t>
+          <x:t>140.9083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="460">
       <x:c r="A460" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B460" t="inlineStr">
         <x:is>
-          <x:t>216.0577</x:t>
+          <x:t>216.7749</x:t>
         </x:is>
       </x:c>
       <x:c r="C460" t="inlineStr">
         <x:is>
-          <x:t>328.7665</x:t>
+          <x:t>329.8762</x:t>
         </x:is>
       </x:c>
       <x:c r="D460" t="inlineStr">
         <x:is>
-          <x:t>140.4945</x:t>
+          <x:t>140.8647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="461">
       <x:c r="A461" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B461" t="inlineStr">
         <x:is>
-          <x:t>215.8034</x:t>
+          <x:t>217.2987</x:t>
         </x:is>
       </x:c>
       <x:c r="C461" t="inlineStr">
         <x:is>
-          <x:t>328.8505</x:t>
+          <x:t>330.2646</x:t>
         </x:is>
       </x:c>
       <x:c r="D461" t="inlineStr">
         <x:is>
-          <x:t>140.4181</x:t>
+          <x:t>140.9496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="462">
       <x:c r="A462" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B462" t="inlineStr">
         <x:is>
-          <x:t>215.8053</x:t>
+          <x:t>217.8402</x:t>
         </x:is>
       </x:c>
       <x:c r="C462" t="inlineStr">
         <x:is>
-          <x:t>329.0217</x:t>
+          <x:t>330.6765</x:t>
         </x:is>
       </x:c>
       <x:c r="D462" t="inlineStr">
         <x:is>
-          <x:t>140.3786</x:t>
+          <x:t>140.9542</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="463">
       <x:c r="A463" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B463" t="inlineStr">
         <x:is>
-          <x:t>215.7137</x:t>
+          <x:t>217.8773</x:t>
         </x:is>
       </x:c>
       <x:c r="C463" t="inlineStr">
         <x:is>
-          <x:t>328.4163</x:t>
+          <x:t>330.6253</x:t>
         </x:is>
       </x:c>
       <x:c r="D463" t="inlineStr">
         <x:is>
-          <x:t>140.3386</x:t>
+          <x:t>140.9480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="464">
       <x:c r="A464" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B464" t="inlineStr">
         <x:is>
-          <x:t>215.7229</x:t>
+          <x:t>217.6883</x:t>
         </x:is>
       </x:c>
       <x:c r="C464" t="inlineStr">
         <x:is>
-          <x:t>328.3810</x:t>
+          <x:t>330.5665</x:t>
         </x:is>
       </x:c>
       <x:c r="D464" t="inlineStr">
         <x:is>
-          <x:t>140.3177</x:t>
+          <x:t>140.9031</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="465">
       <x:c r="A465" s="2" t="n">
-        <x:v/>
+        <x:v>45638</x:v>
       </x:c>
       <x:c r="B465" t="inlineStr">
         <x:is>
-          <x:t>215.8327</x:t>
+          <x:t>217.8274</x:t>
         </x:is>
       </x:c>
       <x:c r="C465" t="inlineStr">
         <x:is>
-          <x:t>328.4091</x:t>
+          <x:t>330.6913</x:t>
         </x:is>
       </x:c>
       <x:c r="D465" t="inlineStr">
         <x:is>
-          <x:t>140.3104</x:t>
+          <x:t>140.9329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="466">
       <x:c r="A466" s="2" t="n">
-        <x:v/>
+        <x:v>45608</x:v>
       </x:c>
       <x:c r="B466" t="inlineStr">
         <x:is>
-          <x:t>215.2919</x:t>
+          <x:t>218.1521</x:t>
         </x:is>
       </x:c>
       <x:c r="C466" t="inlineStr">
         <x:is>
-          <x:t>327.5771</x:t>
+          <x:t>330.7097</x:t>
         </x:is>
       </x:c>
       <x:c r="D466" t="inlineStr">
         <x:is>
-          <x:t>140.1855</x:t>
+          <x:t>140.9880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="467">
       <x:c r="A467" s="2" t="n">
-        <x:v/>
+        <x:v>45577</x:v>
       </x:c>
       <x:c r="B467" t="inlineStr">
         <x:is>
-          <x:t>214.8395</x:t>
+          <x:t>217.5731</x:t>
         </x:is>
       </x:c>
       <x:c r="C467" t="inlineStr">
         <x:is>
-          <x:t>327.2804</x:t>
+          <x:t>330.0182</x:t>
         </x:is>
       </x:c>
       <x:c r="D467" t="inlineStr">
         <x:is>
-          <x:t>140.1435</x:t>
+          <x:t>140.9590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="468">
       <x:c r="A468" s="2" t="n">
-        <x:v/>
+        <x:v>45547</x:v>
       </x:c>
       <x:c r="B468" t="inlineStr">
         <x:is>
-          <x:t>214.8610</x:t>
+          <x:t>217.3050</x:t>
         </x:is>
       </x:c>
       <x:c r="C468" t="inlineStr">
         <x:is>
-          <x:t>327.0827</x:t>
+          <x:t>329.5283</x:t>
         </x:is>
       </x:c>
       <x:c r="D468" t="inlineStr">
         <x:is>
-          <x:t>140.1453</x:t>
+          <x:t>140.9201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="469">
       <x:c r="A469" s="2" t="n">
-        <x:v/>
+        <x:v>45455</x:v>
       </x:c>
       <x:c r="B469" t="inlineStr">
         <x:is>
-          <x:t>215.0194</x:t>
+          <x:t>217.2375</x:t>
         </x:is>
       </x:c>
       <x:c r="C469" t="inlineStr">
         <x:is>
-          <x:t>327.2379</x:t>
+          <x:t>329.4774</x:t>
         </x:is>
       </x:c>
       <x:c r="D469" t="inlineStr">
         <x:is>
-          <x:t>140.1388</x:t>
+          <x:t>140.8468</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="470">
       <x:c r="A470" s="2" t="n">
-        <x:v/>
+        <x:v>45424</x:v>
       </x:c>
       <x:c r="B470" t="inlineStr">
         <x:is>
-          <x:t>214.7473</x:t>
+          <x:t>217.1060</x:t>
         </x:is>
       </x:c>
       <x:c r="C470" t="inlineStr">
         <x:is>
-          <x:t>326.9052</x:t>
+          <x:t>329.5789</x:t>
         </x:is>
       </x:c>
       <x:c r="D470" t="inlineStr">
         <x:is>
-          <x:t>140.1261</x:t>
+          <x:t>140.7951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="471">
       <x:c r="A471" s="2" t="n">
-        <x:v/>
+        <x:v>45394</x:v>
       </x:c>
       <x:c r="B471" t="inlineStr">
         <x:is>
-          <x:t>215.1621</x:t>
+          <x:t>217.0849</x:t>
         </x:is>
       </x:c>
       <x:c r="C471" t="inlineStr">
         <x:is>
-          <x:t>327.3942</x:t>
+          <x:t>329.8717</x:t>
         </x:is>
       </x:c>
       <x:c r="D471" t="inlineStr">
         <x:is>
-          <x:t>140.1304</x:t>
+          <x:t>140.7832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="472">
       <x:c r="A472" s="2" t="n">
-        <x:v/>
+        <x:v>45363</x:v>
       </x:c>
       <x:c r="B472" t="inlineStr">
         <x:is>
-          <x:t>214.7425</x:t>
+          <x:t>217.1088</x:t>
         </x:is>
       </x:c>
       <x:c r="C472" t="inlineStr">
         <x:is>
-          <x:t>326.4742</x:t>
+          <x:t>329.9785</x:t>
         </x:is>
       </x:c>
       <x:c r="D472" t="inlineStr">
         <x:is>
-          <x:t>140.0669</x:t>
+          <x:t>140.7357</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="473">
       <x:c r="A473" s="2" t="n">
-        <x:v>45637</x:v>
+        <x:v>45334</x:v>
       </x:c>
       <x:c r="B473" t="inlineStr">
         <x:is>
-          <x:t>214.6792</x:t>
+          <x:t>216.8699</x:t>
         </x:is>
       </x:c>
       <x:c r="C473" t="inlineStr">
         <x:is>
-          <x:t>326.3951</x:t>
+          <x:t>329.8514</x:t>
         </x:is>
       </x:c>
       <x:c r="D473" t="inlineStr">
         <x:is>
-          <x:t>140.0755</x:t>
+          <x:t>140.6745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="474">
       <x:c r="A474" s="2" t="n">
-        <x:v>45607</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B474" t="inlineStr">
         <x:is>
-          <x:t>214.9044</x:t>
+          <x:t>216.0577</x:t>
         </x:is>
       </x:c>
       <x:c r="C474" t="inlineStr">
         <x:is>
-          <x:t>326.7593</x:t>
+          <x:t>328.7665</x:t>
         </x:is>
       </x:c>
       <x:c r="D474" t="inlineStr">
         <x:is>
-          <x:t>140.0990</x:t>
+          <x:t>140.4945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="475">
       <x:c r="A475" s="2" t="n">
-        <x:v>45515</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B475" t="inlineStr">
         <x:is>
-          <x:t>214.4464</x:t>
+          <x:t>215.8034</x:t>
         </x:is>
       </x:c>
       <x:c r="C475" t="inlineStr">
         <x:is>
-          <x:t>325.9106</x:t>
+          <x:t>328.8505</x:t>
         </x:is>
       </x:c>
       <x:c r="D475" t="inlineStr">
         <x:is>
-          <x:t>140.0048</x:t>
+          <x:t>140.4181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="476">
       <x:c r="A476" s="2" t="n">
-        <x:v>45484</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B476" t="inlineStr">
         <x:is>
-          <x:t>214.1545</x:t>
+          <x:t>215.8053</x:t>
         </x:is>
       </x:c>
       <x:c r="C476" t="inlineStr">
         <x:is>
-          <x:t>325.7815</x:t>
+          <x:t>329.0217</x:t>
         </x:is>
       </x:c>
       <x:c r="D476" t="inlineStr">
         <x:is>
-          <x:t>139.9420</x:t>
+          <x:t>140.3786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="477">
       <x:c r="A477" s="2" t="n">
-        <x:v>45454</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B477" t="inlineStr">
         <x:is>
-          <x:t>213.9246</x:t>
+          <x:t>215.7137</x:t>
         </x:is>
       </x:c>
       <x:c r="C477" t="inlineStr">
         <x:is>
-          <x:t>325.6604</x:t>
+          <x:t>328.4163</x:t>
         </x:is>
       </x:c>
       <x:c r="D477" t="inlineStr">
         <x:is>
-          <x:t>139.9655</x:t>
+          <x:t>140.3386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="478">
       <x:c r="A478" s="2" t="n">
-        <x:v>45423</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B478" t="inlineStr">
         <x:is>
-          <x:t>213.0432</x:t>
+          <x:t>215.7229</x:t>
         </x:is>
       </x:c>
       <x:c r="C478" t="inlineStr">
         <x:is>
-          <x:t>324.2721</x:t>
+          <x:t>328.3810</x:t>
         </x:is>
       </x:c>
       <x:c r="D478" t="inlineStr">
         <x:is>
-          <x:t>139.8898</x:t>
+          <x:t>140.3177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="479">
       <x:c r="A479" s="2" t="n">
-        <x:v>45393</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B479" t="inlineStr">
         <x:is>
-          <x:t>212.6337</x:t>
+          <x:t>215.8327</x:t>
         </x:is>
       </x:c>
       <x:c r="C479" t="inlineStr">
         <x:is>
-          <x:t>323.9224</x:t>
+          <x:t>328.4091</x:t>
         </x:is>
       </x:c>
       <x:c r="D479" t="inlineStr">
         <x:is>
-          <x:t>139.9046</x:t>
+          <x:t>140.3104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="480">
       <x:c r="A480" s="2" t="n">
-        <x:v>45302</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B480" t="inlineStr">
         <x:is>
-          <x:t>213.0191</x:t>
+          <x:t>215.2919</x:t>
         </x:is>
       </x:c>
       <x:c r="C480" t="inlineStr">
         <x:is>
-          <x:t>324.2141</x:t>
+          <x:t>327.5771</x:t>
         </x:is>
       </x:c>
       <x:c r="D480" t="inlineStr">
         <x:is>
-          <x:t>139.8806</x:t>
+          <x:t>140.1855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="481">
       <x:c r="A481" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B481" t="inlineStr">
         <x:is>
-          <x:t>212.8434</x:t>
+          <x:t>214.8395</x:t>
         </x:is>
       </x:c>
       <x:c r="C481" t="inlineStr">
         <x:is>
-          <x:t>324.0793</x:t>
+          <x:t>327.2804</x:t>
         </x:is>
       </x:c>
       <x:c r="D481" t="inlineStr">
         <x:is>
-          <x:t>139.9032</x:t>
+          <x:t>140.1435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="482">
       <x:c r="A482" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B482" t="inlineStr">
         <x:is>
-          <x:t>213.5582</x:t>
+          <x:t>214.8610</x:t>
         </x:is>
       </x:c>
       <x:c r="C482" t="inlineStr">
         <x:is>
-          <x:t>324.8304</x:t>
+          <x:t>327.0827</x:t>
         </x:is>
       </x:c>
       <x:c r="D482" t="inlineStr">
         <x:is>
-          <x:t>139.9674</x:t>
+          <x:t>140.1453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="483">
       <x:c r="A483" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B483" t="inlineStr">
         <x:is>
-          <x:t>213.8982</x:t>
+          <x:t>215.0194</x:t>
         </x:is>
       </x:c>
       <x:c r="C483" t="inlineStr">
         <x:is>
-          <x:t>325.1407</x:t>
+          <x:t>327.2379</x:t>
         </x:is>
       </x:c>
       <x:c r="D483" t="inlineStr">
         <x:is>
-          <x:t>140.0067</x:t>
+          <x:t>140.1388</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="484">
       <x:c r="A484" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B484" t="inlineStr">
         <x:is>
-          <x:t>214.1518</x:t>
+          <x:t>214.7473</x:t>
         </x:is>
       </x:c>
       <x:c r="C484" t="inlineStr">
         <x:is>
-          <x:t>325.2444</x:t>
+          <x:t>326.9052</x:t>
         </x:is>
       </x:c>
       <x:c r="D484" t="inlineStr">
         <x:is>
-          <x:t>140.0142</x:t>
+          <x:t>140.1261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="485">
       <x:c r="A485" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B485" t="inlineStr">
         <x:is>
-          <x:t>213.9580</x:t>
+          <x:t>215.1621</x:t>
         </x:is>
       </x:c>
       <x:c r="C485" t="inlineStr">
         <x:is>
-          <x:t>325.1741</x:t>
+          <x:t>327.3942</x:t>
         </x:is>
       </x:c>
       <x:c r="D485" t="inlineStr">
         <x:is>
-          <x:t>140.0006</x:t>
+          <x:t>140.1304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="486">
       <x:c r="A486" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B486" t="inlineStr">
         <x:is>
-          <x:t>213.8816</x:t>
+          <x:t>214.7425</x:t>
         </x:is>
       </x:c>
       <x:c r="C486" t="inlineStr">
         <x:is>
-          <x:t>325.2197</x:t>
+          <x:t>326.4742</x:t>
         </x:is>
       </x:c>
       <x:c r="D486" t="inlineStr">
         <x:is>
-          <x:t>139.9826</x:t>
+          <x:t>140.0669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="487">
       <x:c r="A487" s="2" t="n">
-        <x:v/>
+        <x:v>45637</x:v>
       </x:c>
       <x:c r="B487" t="inlineStr">
         <x:is>
-          <x:t>214.0133</x:t>
+          <x:t>214.6792</x:t>
         </x:is>
       </x:c>
       <x:c r="C487" t="inlineStr">
         <x:is>
-          <x:t>325.4417</x:t>
+          <x:t>326.3951</x:t>
         </x:is>
       </x:c>
       <x:c r="D487" t="inlineStr">
         <x:is>
-          <x:t>139.9460</x:t>
+          <x:t>140.0755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="488">
       <x:c r="A488" s="2" t="n">
-        <x:v/>
+        <x:v>45607</x:v>
       </x:c>
       <x:c r="B488" t="inlineStr">
         <x:is>
-          <x:t>214.1243</x:t>
+          <x:t>214.9044</x:t>
         </x:is>
       </x:c>
       <x:c r="C488" t="inlineStr">
         <x:is>
-          <x:t>325.5497</x:t>
+          <x:t>326.7593</x:t>
         </x:is>
       </x:c>
       <x:c r="D488" t="inlineStr">
         <x:is>
-          <x:t>139.9242</x:t>
+          <x:t>140.0990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="489">
       <x:c r="A489" s="2" t="n">
-        <x:v/>
+        <x:v>45515</x:v>
       </x:c>
       <x:c r="B489" t="inlineStr">
         <x:is>
-          <x:t>214.0885</x:t>
+          <x:t>214.4464</x:t>
         </x:is>
       </x:c>
       <x:c r="C489" t="inlineStr">
         <x:is>
-          <x:t>325.5511</x:t>
+          <x:t>325.9106</x:t>
         </x:is>
       </x:c>
       <x:c r="D489" t="inlineStr">
         <x:is>
-          <x:t>139.9505</x:t>
+          <x:t>140.0048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="490">
       <x:c r="A490" s="2" t="n">
-        <x:v/>
+        <x:v>45484</x:v>
       </x:c>
       <x:c r="B490" t="inlineStr">
         <x:is>
-          <x:t>214.4016</x:t>
+          <x:t>214.1545</x:t>
         </x:is>
       </x:c>
       <x:c r="C490" t="inlineStr">
         <x:is>
-          <x:t>326.0176</x:t>
+          <x:t>325.7815</x:t>
         </x:is>
       </x:c>
       <x:c r="D490" t="inlineStr">
         <x:is>
-          <x:t>140.0111</x:t>
+          <x:t>139.9420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="491">
       <x:c r="A491" s="2" t="n">
-        <x:v/>
+        <x:v>45454</x:v>
       </x:c>
       <x:c r="B491" t="inlineStr">
         <x:is>
-          <x:t>214.0717</x:t>
+          <x:t>213.9246</x:t>
         </x:is>
       </x:c>
       <x:c r="C491" t="inlineStr">
         <x:is>
-          <x:t>325.6855</x:t>
+          <x:t>325.6604</x:t>
         </x:is>
       </x:c>
       <x:c r="D491" t="inlineStr">
         <x:is>
-          <x:t>139.9746</x:t>
+          <x:t>139.9655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="492">
       <x:c r="A492" s="2" t="n">
-        <x:v/>
+        <x:v>45423</x:v>
       </x:c>
       <x:c r="B492" t="inlineStr">
         <x:is>
-          <x:t>213.1533</x:t>
+          <x:t>213.0432</x:t>
         </x:is>
       </x:c>
       <x:c r="C492" t="inlineStr">
         <x:is>
-          <x:t>324.7502</x:t>
+          <x:t>324.2721</x:t>
         </x:is>
       </x:c>
       <x:c r="D492" t="inlineStr">
         <x:is>
-          <x:t>139.9378</x:t>
+          <x:t>139.8898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="493">
       <x:c r="A493" s="2" t="n">
-        <x:v/>
+        <x:v>45393</x:v>
       </x:c>
       <x:c r="B493" t="inlineStr">
         <x:is>
-          <x:t>212.9154</x:t>
+          <x:t>212.6337</x:t>
         </x:is>
       </x:c>
       <x:c r="C493" t="inlineStr">
         <x:is>
-          <x:t>324.5477</x:t>
+          <x:t>323.9224</x:t>
         </x:is>
       </x:c>
       <x:c r="D493" t="inlineStr">
         <x:is>
-          <x:t>139.8378</x:t>
+          <x:t>139.9046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="494">
       <x:c r="A494" s="2" t="n">
-        <x:v/>
+        <x:v>45302</x:v>
       </x:c>
       <x:c r="B494" t="inlineStr">
         <x:is>
-          <x:t>212.6160</x:t>
+          <x:t>213.0191</x:t>
         </x:is>
       </x:c>
       <x:c r="C494" t="inlineStr">
         <x:is>
-          <x:t>323.8977</x:t>
+          <x:t>324.2141</x:t>
         </x:is>
       </x:c>
       <x:c r="D494" t="inlineStr">
         <x:is>
-          <x:t>139.7650</x:t>
+          <x:t>139.8806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="495">
       <x:c r="A495" s="2" t="n">
-        <x:v>45606</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B495" t="inlineStr">
         <x:is>
-          <x:t>212.0766</x:t>
+          <x:t>212.8434</x:t>
         </x:is>
       </x:c>
       <x:c r="C495" t="inlineStr">
         <x:is>
-          <x:t>323.3053</x:t>
+          <x:t>324.0793</x:t>
         </x:is>
       </x:c>
       <x:c r="D495" t="inlineStr">
         <x:is>
-          <x:t>139.7408</x:t>
+          <x:t>139.9032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="496">
       <x:c r="A496" s="2" t="n">
-        <x:v>45575</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B496" t="inlineStr">
         <x:is>
-          <x:t>211.7172</x:t>
+          <x:t>213.5582</x:t>
         </x:is>
       </x:c>
       <x:c r="C496" t="inlineStr">
         <x:is>
-          <x:t>322.9912</x:t>
+          <x:t>324.8304</x:t>
         </x:is>
       </x:c>
       <x:c r="D496" t="inlineStr">
         <x:is>
-          <x:t>139.7384</x:t>
+          <x:t>139.9674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="497">
       <x:c r="A497" s="2" t="n">
-        <x:v>45545</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B497" t="inlineStr">
         <x:is>
-          <x:t>211.4976</x:t>
+          <x:t>213.8982</x:t>
         </x:is>
       </x:c>
       <x:c r="C497" t="inlineStr">
         <x:is>
-          <x:t>322.7119</x:t>
+          <x:t>325.1407</x:t>
         </x:is>
       </x:c>
       <x:c r="D497" t="inlineStr">
         <x:is>
-          <x:t>139.7169</x:t>
+          <x:t>140.0067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="498">
       <x:c r="A498" s="2" t="n">
-        <x:v>45514</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B498" t="inlineStr">
         <x:is>
-          <x:t>211.2094</x:t>
+          <x:t>214.1518</x:t>
         </x:is>
       </x:c>
       <x:c r="C498" t="inlineStr">
         <x:is>
-          <x:t>322.4362</x:t>
+          <x:t>325.2444</x:t>
         </x:is>
       </x:c>
       <x:c r="D498" t="inlineStr">
         <x:is>
-          <x:t>139.7155</x:t>
+          <x:t>140.0142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="499">
       <x:c r="A499" s="2" t="n">
-        <x:v>45483</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B499" t="inlineStr">
         <x:is>
-          <x:t>211.2255</x:t>
+          <x:t>213.9580</x:t>
         </x:is>
       </x:c>
       <x:c r="C499" t="inlineStr">
         <x:is>
-          <x:t>322.4015</x:t>
+          <x:t>325.1741</x:t>
         </x:is>
       </x:c>
       <x:c r="D499" t="inlineStr">
         <x:is>
-          <x:t>139.6819</x:t>
+          <x:t>140.0006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="500">
       <x:c r="A500" s="2" t="n">
-        <x:v>45392</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B500" t="inlineStr">
         <x:is>
-          <x:t>211.2077</x:t>
+          <x:t>213.8816</x:t>
         </x:is>
       </x:c>
       <x:c r="C500" t="inlineStr">
         <x:is>
-          <x:t>322.2992</x:t>
+          <x:t>325.2197</x:t>
         </x:is>
       </x:c>
       <x:c r="D500" t="inlineStr">
         <x:is>
-          <x:t>139.6951</x:t>
+          <x:t>139.9826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="501">
       <x:c r="A501" s="2" t="n">
-        <x:v>45361</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B501" t="inlineStr">
         <x:is>
-          <x:t>210.9917</x:t>
+          <x:t>214.0133</x:t>
         </x:is>
       </x:c>
       <x:c r="C501" t="inlineStr">
         <x:is>
-          <x:t>322.1145</x:t>
+          <x:t>325.4417</x:t>
         </x:is>
       </x:c>
       <x:c r="D501" t="inlineStr">
         <x:is>
-          <x:t>139.7331</x:t>
+          <x:t>139.9460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="502">
       <x:c r="A502" s="2" t="n">
-        <x:v>45332</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B502" t="inlineStr">
         <x:is>
-          <x:t>211.1571</x:t>
+          <x:t>214.1243</x:t>
         </x:is>
       </x:c>
       <x:c r="C502" t="inlineStr">
         <x:is>
-          <x:t>322.2400</x:t>
+          <x:t>325.5497</x:t>
         </x:is>
       </x:c>
       <x:c r="D502" t="inlineStr">
         <x:is>
-          <x:t>139.7512</x:t>
+          <x:t>139.9242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="503">
       <x:c r="A503" s="2" t="n">
-        <x:v>45301</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B503" t="inlineStr">
         <x:is>
-          <x:t>211.3189</x:t>
+          <x:t>214.0885</x:t>
         </x:is>
       </x:c>
       <x:c r="C503" t="inlineStr">
         <x:is>
-          <x:t>322.4329</x:t>
+          <x:t>325.5511</x:t>
         </x:is>
       </x:c>
       <x:c r="D503" t="inlineStr">
         <x:is>
-          <x:t>139.7635</x:t>
+          <x:t>139.9505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="504">
       <x:c r="A504" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B504" t="inlineStr">
         <x:is>
-          <x:t>210.9876</x:t>
+          <x:t>214.4016</x:t>
         </x:is>
       </x:c>
       <x:c r="C504" t="inlineStr">
         <x:is>
-          <x:t>321.7229</x:t>
+          <x:t>326.0176</x:t>
         </x:is>
       </x:c>
       <x:c r="D504" t="inlineStr">
         <x:is>
-          <x:t>139.6107</x:t>
+          <x:t>140.0111</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="505">
       <x:c r="A505" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B505" t="inlineStr">
         <x:is>
-          <x:t>211.0360</x:t>
+          <x:t>214.0717</x:t>
         </x:is>
       </x:c>
       <x:c r="C505" t="inlineStr">
         <x:is>
-          <x:t>321.9036</x:t>
+          <x:t>325.6855</x:t>
         </x:is>
       </x:c>
       <x:c r="D505" t="inlineStr">
         <x:is>
-          <x:t>139.5815</x:t>
+          <x:t>139.9746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="506">
       <x:c r="A506" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B506" t="inlineStr">
         <x:is>
-          <x:t>210.8927</x:t>
+          <x:t>213.1533</x:t>
         </x:is>
       </x:c>
       <x:c r="C506" t="inlineStr">
         <x:is>
-          <x:t>321.6535</x:t>
+          <x:t>324.7502</x:t>
         </x:is>
       </x:c>
       <x:c r="D506" t="inlineStr">
         <x:is>
-          <x:t>139.5187</x:t>
+          <x:t>139.9378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="507">
       <x:c r="A507" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B507" t="inlineStr">
         <x:is>
-          <x:t>210.2691</x:t>
+          <x:t>212.9154</x:t>
         </x:is>
       </x:c>
       <x:c r="C507" t="inlineStr">
         <x:is>
-          <x:t>321.1131</x:t>
+          <x:t>324.5477</x:t>
         </x:is>
       </x:c>
       <x:c r="D507" t="inlineStr">
         <x:is>
-          <x:t>139.4795</x:t>
+          <x:t>139.8378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="508">
       <x:c r="A508" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B508" t="inlineStr">
         <x:is>
-          <x:t>210.5390</x:t>
+          <x:t>212.6160</x:t>
         </x:is>
       </x:c>
       <x:c r="C508" t="inlineStr">
         <x:is>
-          <x:t>321.4790</x:t>
+          <x:t>323.8977</x:t>
         </x:is>
       </x:c>
       <x:c r="D508" t="inlineStr">
         <x:is>
-          <x:t>139.5113</x:t>
+          <x:t>139.7650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="509">
       <x:c r="A509" s="2" t="n">
-        <x:v/>
+        <x:v>45606</x:v>
       </x:c>
       <x:c r="B509" t="inlineStr">
         <x:is>
-          <x:t>210.3709</x:t>
+          <x:t>212.0766</x:t>
         </x:is>
       </x:c>
       <x:c r="C509" t="inlineStr">
         <x:is>
-          <x:t>321.2741</x:t>
+          <x:t>323.3053</x:t>
         </x:is>
       </x:c>
       <x:c r="D509" t="inlineStr">
         <x:is>
-          <x:t>139.4776</x:t>
+          <x:t>139.7408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="510">
       <x:c r="A510" s="2" t="n">
-        <x:v/>
+        <x:v>45575</x:v>
       </x:c>
       <x:c r="B510" t="inlineStr">
         <x:is>
-          <x:t>210.1211</x:t>
+          <x:t>211.7172</x:t>
         </x:is>
       </x:c>
       <x:c r="C510" t="inlineStr">
         <x:is>
-          <x:t>320.9302</x:t>
+          <x:t>322.9912</x:t>
         </x:is>
       </x:c>
       <x:c r="D510" t="inlineStr">
         <x:is>
-          <x:t>139.4187</x:t>
+          <x:t>139.7384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="511">
       <x:c r="A511" s="2" t="n">
-        <x:v/>
+        <x:v>45545</x:v>
       </x:c>
       <x:c r="B511" t="inlineStr">
         <x:is>
-          <x:t>210.4491</x:t>
+          <x:t>211.4976</x:t>
         </x:is>
       </x:c>
       <x:c r="C511" t="inlineStr">
         <x:is>
-          <x:t>321.4667</x:t>
+          <x:t>322.7119</x:t>
         </x:is>
       </x:c>
       <x:c r="D511" t="inlineStr">
         <x:is>
-          <x:t>139.3991</x:t>
+          <x:t>139.7169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="512">
       <x:c r="A512" s="2" t="n">
-        <x:v/>
+        <x:v>45514</x:v>
       </x:c>
       <x:c r="B512" t="inlineStr">
         <x:is>
-          <x:t>209.6940</x:t>
+          <x:t>211.2094</x:t>
         </x:is>
       </x:c>
       <x:c r="C512" t="inlineStr">
         <x:is>
-          <x:t>320.6781</x:t>
+          <x:t>322.4362</x:t>
         </x:is>
       </x:c>
       <x:c r="D512" t="inlineStr">
         <x:is>
-          <x:t>139.3217</x:t>
+          <x:t>139.7155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="513">
       <x:c r="A513" s="2" t="n">
-        <x:v/>
+        <x:v>45483</x:v>
       </x:c>
       <x:c r="B513" t="inlineStr">
         <x:is>
-          <x:t>209.8736</x:t>
+          <x:t>211.2255</x:t>
         </x:is>
       </x:c>
       <x:c r="C513" t="inlineStr">
         <x:is>
-          <x:t>320.9143</x:t>
+          <x:t>322.4015</x:t>
         </x:is>
       </x:c>
       <x:c r="D513" t="inlineStr">
         <x:is>
-          <x:t>139.3481</x:t>
+          <x:t>139.6819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="514">
       <x:c r="A514" s="2" t="n">
-        <x:v/>
+        <x:v>45392</x:v>
       </x:c>
       <x:c r="B514" t="inlineStr">
         <x:is>
-          <x:t>209.7212</x:t>
+          <x:t>211.2077</x:t>
         </x:is>
       </x:c>
       <x:c r="C514" t="inlineStr">
         <x:is>
-          <x:t>320.6578</x:t>
+          <x:t>322.2992</x:t>
         </x:is>
       </x:c>
       <x:c r="D514" t="inlineStr">
         <x:is>
-          <x:t>139.3233</x:t>
+          <x:t>139.6951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="515">
       <x:c r="A515" s="2" t="n">
-        <x:v/>
+        <x:v>45361</x:v>
       </x:c>
       <x:c r="B515" t="inlineStr">
         <x:is>
-          <x:t>209.5812</x:t>
+          <x:t>210.9917</x:t>
         </x:is>
       </x:c>
       <x:c r="C515" t="inlineStr">
         <x:is>
-          <x:t>320.7037</x:t>
+          <x:t>322.1145</x:t>
         </x:is>
       </x:c>
       <x:c r="D515" t="inlineStr">
         <x:is>
-          <x:t>139.2512</x:t>
+          <x:t>139.7331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="516">
       <x:c r="A516" s="2" t="n">
-        <x:v>45635</x:v>
+        <x:v>45332</x:v>
       </x:c>
       <x:c r="B516" t="inlineStr">
         <x:is>
-          <x:t>209.4165</x:t>
+          <x:t>211.1571</x:t>
         </x:is>
       </x:c>
       <x:c r="C516" t="inlineStr">
         <x:is>
-          <x:t>320.6476</x:t>
+          <x:t>322.2400</x:t>
         </x:is>
       </x:c>
       <x:c r="D516" t="inlineStr">
         <x:is>
-          <x:t>139.2261</x:t>
+          <x:t>139.7512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="517">
       <x:c r="A517" s="2" t="n">
-        <x:v>45605</x:v>
+        <x:v>45301</x:v>
       </x:c>
       <x:c r="B517" t="inlineStr">
         <x:is>
-          <x:t>208.8105</x:t>
+          <x:t>211.3189</x:t>
         </x:is>
       </x:c>
       <x:c r="C517" t="inlineStr">
         <x:is>
-          <x:t>320.1452</x:t>
+          <x:t>322.4329</x:t>
         </x:is>
       </x:c>
       <x:c r="D517" t="inlineStr">
         <x:is>
-          <x:t>139.2254</x:t>
+          <x:t>139.7635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="518">
       <x:c r="A518" s="2" t="n">
-        <x:v>45574</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B518" t="inlineStr">
         <x:is>
-          <x:t>208.6456</x:t>
+          <x:t>210.9876</x:t>
         </x:is>
       </x:c>
       <x:c r="C518" t="inlineStr">
         <x:is>
-          <x:t>320.0784</x:t>
+          <x:t>321.7229</x:t>
         </x:is>
       </x:c>
       <x:c r="D518" t="inlineStr">
         <x:is>
-          <x:t>139.1287</x:t>
+          <x:t>139.6107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="519">
       <x:c r="A519" s="2" t="n">
-        <x:v>45544</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B519" t="inlineStr">
         <x:is>
-          <x:t>208.4944</x:t>
+          <x:t>211.0360</x:t>
         </x:is>
       </x:c>
       <x:c r="C519" t="inlineStr">
         <x:is>
-          <x:t>319.8196</x:t>
+          <x:t>321.9036</x:t>
         </x:is>
       </x:c>
       <x:c r="D519" t="inlineStr">
         <x:is>
-          <x:t>139.1131</x:t>
+          <x:t>139.5815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="520">
       <x:c r="A520" s="2" t="n">
-        <x:v>45452</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B520" t="inlineStr">
         <x:is>
-          <x:t>208.0100</x:t>
+          <x:t>210.8927</x:t>
         </x:is>
       </x:c>
       <x:c r="C520" t="inlineStr">
         <x:is>
-          <x:t>319.2622</x:t>
+          <x:t>321.6535</x:t>
         </x:is>
       </x:c>
       <x:c r="D520" t="inlineStr">
         <x:is>
-          <x:t>139.0731</x:t>
+          <x:t>139.5187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="521">
       <x:c r="A521" s="2" t="n">
-        <x:v>45421</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B521" t="inlineStr">
         <x:is>
-          <x:t>208.3110</x:t>
+          <x:t>210.2691</x:t>
         </x:is>
       </x:c>
       <x:c r="C521" t="inlineStr">
         <x:is>
-          <x:t>319.4622</x:t>
+          <x:t>321.1131</x:t>
         </x:is>
       </x:c>
       <x:c r="D521" t="inlineStr">
         <x:is>
-          <x:t>138.9519</x:t>
+          <x:t>139.4795</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="522">
       <x:c r="A522" s="2" t="n">
-        <x:v>45391</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B522" t="inlineStr">
         <x:is>
-          <x:t>208.2836</x:t>
+          <x:t>210.5390</x:t>
         </x:is>
       </x:c>
       <x:c r="C522" t="inlineStr">
         <x:is>
-          <x:t>319.3181</x:t>
+          <x:t>321.4790</x:t>
         </x:is>
       </x:c>
       <x:c r="D522" t="inlineStr">
         <x:is>
-          <x:t>138.8814</x:t>
+          <x:t>139.5113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="523">
       <x:c r="A523" s="2" t="n">
-        <x:v>45360</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B523" t="inlineStr">
         <x:is>
-          <x:t>208.3660</x:t>
+          <x:t>210.3709</x:t>
         </x:is>
       </x:c>
       <x:c r="C523" t="inlineStr">
         <x:is>
-          <x:t>319.4852</x:t>
+          <x:t>321.2741</x:t>
         </x:is>
       </x:c>
       <x:c r="D523" t="inlineStr">
         <x:is>
-          <x:t>138.8032</x:t>
+          <x:t>139.4776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="524">
       <x:c r="A524" s="2" t="n">
-        <x:v>45331</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B524" t="inlineStr">
         <x:is>
-          <x:t>208.8361</x:t>
+          <x:t>210.1211</x:t>
         </x:is>
       </x:c>
       <x:c r="C524" t="inlineStr">
         <x:is>
-          <x:t>319.9345</x:t>
+          <x:t>320.9302</x:t>
         </x:is>
       </x:c>
       <x:c r="D524" t="inlineStr">
         <x:is>
-          <x:t>138.7444</x:t>
+          <x:t>139.4187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="525">
       <x:c r="A525" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B525" t="inlineStr">
         <x:is>
-          <x:t>208.7680</x:t>
+          <x:t>210.4491</x:t>
         </x:is>
       </x:c>
       <x:c r="C525" t="inlineStr">
         <x:is>
-          <x:t>319.8243</x:t>
+          <x:t>321.4667</x:t>
         </x:is>
       </x:c>
       <x:c r="D525" t="inlineStr">
         <x:is>
-          <x:t>138.7489</x:t>
+          <x:t>139.3991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="526">
       <x:c r="A526" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B526" t="inlineStr">
         <x:is>
-          <x:t>208.7622</x:t>
+          <x:t>209.6940</x:t>
         </x:is>
       </x:c>
       <x:c r="C526" t="inlineStr">
         <x:is>
-          <x:t>319.8997</x:t>
+          <x:t>320.6781</x:t>
         </x:is>
       </x:c>
       <x:c r="D526" t="inlineStr">
         <x:is>
-          <x:t>138.7494</x:t>
+          <x:t>139.3217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="527">
       <x:c r="A527" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B527" t="inlineStr">
         <x:is>
-          <x:t>208.5093</x:t>
+          <x:t>209.8736</x:t>
         </x:is>
       </x:c>
       <x:c r="C527" t="inlineStr">
         <x:is>
-          <x:t>319.6165</x:t>
+          <x:t>320.9143</x:t>
         </x:is>
       </x:c>
       <x:c r="D527" t="inlineStr">
         <x:is>
-          <x:t>138.7219</x:t>
+          <x:t>139.3481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="528">
       <x:c r="A528" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B528" t="inlineStr">
         <x:is>
-          <x:t>208.3958</x:t>
+          <x:t>209.7212</x:t>
         </x:is>
       </x:c>
       <x:c r="C528" t="inlineStr">
         <x:is>
-          <x:t>319.2821</x:t>
+          <x:t>320.6578</x:t>
         </x:is>
       </x:c>
       <x:c r="D528" t="inlineStr">
         <x:is>
-          <x:t>138.6891</x:t>
+          <x:t>139.3233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="529">
       <x:c r="A529" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B529" t="inlineStr">
         <x:is>
-          <x:t>208.4580</x:t>
+          <x:t>209.5812</x:t>
         </x:is>
       </x:c>
       <x:c r="C529" t="inlineStr">
         <x:is>
-          <x:t>319.3933</x:t>
+          <x:t>320.7037</x:t>
         </x:is>
       </x:c>
       <x:c r="D529" t="inlineStr">
         <x:is>
-          <x:t>138.6868</x:t>
+          <x:t>139.2512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="530">
       <x:c r="A530" s="2" t="n">
-        <x:v/>
+        <x:v>45635</x:v>
       </x:c>
       <x:c r="B530" t="inlineStr">
         <x:is>
-          <x:t>208.6031</x:t>
+          <x:t>209.4165</x:t>
         </x:is>
       </x:c>
       <x:c r="C530" t="inlineStr">
         <x:is>
-          <x:t>319.7690</x:t>
+          <x:t>320.6476</x:t>
         </x:is>
       </x:c>
       <x:c r="D530" t="inlineStr">
         <x:is>
-          <x:t>138.7057</x:t>
+          <x:t>139.2261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="531">
       <x:c r="A531" s="2" t="n">
-        <x:v/>
+        <x:v>45605</x:v>
       </x:c>
       <x:c r="B531" t="inlineStr">
         <x:is>
-          <x:t>208.2634</x:t>
+          <x:t>208.8105</x:t>
         </x:is>
       </x:c>
       <x:c r="C531" t="inlineStr">
         <x:is>
-          <x:t>319.3798</x:t>
+          <x:t>320.1452</x:t>
         </x:is>
       </x:c>
       <x:c r="D531" t="inlineStr">
         <x:is>
-          <x:t>138.6530</x:t>
+          <x:t>139.2254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="532">
       <x:c r="A532" s="2" t="n">
-        <x:v/>
+        <x:v>45574</x:v>
       </x:c>
       <x:c r="B532" t="inlineStr">
         <x:is>
-          <x:t>208.3386</x:t>
+          <x:t>208.6456</x:t>
         </x:is>
       </x:c>
       <x:c r="C532" t="inlineStr">
         <x:is>
-          <x:t>319.5207</x:t>
+          <x:t>320.0784</x:t>
         </x:is>
       </x:c>
       <x:c r="D532" t="inlineStr">
         <x:is>
-          <x:t>138.6885</x:t>
+          <x:t>139.1287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="533">
       <x:c r="A533" s="2" t="n">
-        <x:v/>
+        <x:v>45544</x:v>
       </x:c>
       <x:c r="B533" t="inlineStr">
         <x:is>
-          <x:t>208.1234</x:t>
+          <x:t>208.4944</x:t>
         </x:is>
       </x:c>
       <x:c r="C533" t="inlineStr">
         <x:is>
-          <x:t>319.2557</x:t>
+          <x:t>319.8196</x:t>
         </x:is>
       </x:c>
       <x:c r="D533" t="inlineStr">
         <x:is>
-          <x:t>138.6582</x:t>
+          <x:t>139.1131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="534">
       <x:c r="A534" s="2" t="n">
-        <x:v/>
+        <x:v>45452</x:v>
       </x:c>
       <x:c r="B534" t="inlineStr">
         <x:is>
-          <x:t>207.9478</x:t>
+          <x:t>208.0100</x:t>
         </x:is>
       </x:c>
       <x:c r="C534" t="inlineStr">
         <x:is>
-          <x:t>319.0818</x:t>
+          <x:t>319.2622</x:t>
         </x:is>
       </x:c>
       <x:c r="D534" t="inlineStr">
         <x:is>
-          <x:t>138.5981</x:t>
+          <x:t>139.0731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="535">
       <x:c r="A535" s="2" t="n">
-        <x:v/>
+        <x:v>45421</x:v>
       </x:c>
       <x:c r="B535" t="inlineStr">
         <x:is>
-          <x:t>207.9760</x:t>
+          <x:t>208.3110</x:t>
         </x:is>
       </x:c>
       <x:c r="C535" t="inlineStr">
         <x:is>
-          <x:t>319.0131</x:t>
+          <x:t>319.4622</x:t>
         </x:is>
       </x:c>
       <x:c r="D535" t="inlineStr">
         <x:is>
-          <x:t>138.5699</x:t>
+          <x:t>138.9519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="536">
       <x:c r="A536" s="2" t="n">
-        <x:v/>
+        <x:v>45391</x:v>
       </x:c>
       <x:c r="B536" t="inlineStr">
         <x:is>
-          <x:t>207.7008</x:t>
+          <x:t>208.2836</x:t>
         </x:is>
       </x:c>
       <x:c r="C536" t="inlineStr">
         <x:is>
-          <x:t>318.6794</x:t>
+          <x:t>319.3181</x:t>
         </x:is>
       </x:c>
       <x:c r="D536" t="inlineStr">
         <x:is>
-          <x:t>138.5085</x:t>
+          <x:t>138.8814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="537">
       <x:c r="A537" s="2" t="n">
-        <x:v/>
+        <x:v>45360</x:v>
       </x:c>
       <x:c r="B537" t="inlineStr">
         <x:is>
-          <x:t>207.2620</x:t>
+          <x:t>208.3660</x:t>
         </x:is>
       </x:c>
       <x:c r="C537" t="inlineStr">
         <x:is>
-          <x:t>318.2942</x:t>
+          <x:t>319.4852</x:t>
         </x:is>
       </x:c>
       <x:c r="D537" t="inlineStr">
         <x:is>
-          <x:t>138.5402</x:t>
+          <x:t>138.8032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="538">
       <x:c r="A538" s="2" t="n">
-        <x:v/>
+        <x:v>45331</x:v>
       </x:c>
       <x:c r="B538" t="inlineStr">
         <x:is>
-          <x:t>207.2806</x:t>
+          <x:t>208.8361</x:t>
         </x:is>
       </x:c>
       <x:c r="C538" t="inlineStr">
         <x:is>
-          <x:t>318.4202</x:t>
+          <x:t>319.9345</x:t>
         </x:is>
       </x:c>
       <x:c r="D538" t="inlineStr">
         <x:is>
-          <x:t>138.5361</x:t>
+          <x:t>138.7444</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="539">
       <x:c r="A539" s="2" t="n">
-        <x:v>45634</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B539" t="inlineStr">
         <x:is>
-          <x:t>206.8416</x:t>
+          <x:t>208.7680</x:t>
         </x:is>
       </x:c>
       <x:c r="C539" t="inlineStr">
         <x:is>
-          <x:t>317.9211</x:t>
+          <x:t>319.8243</x:t>
         </x:is>
       </x:c>
       <x:c r="D539" t="inlineStr">
         <x:is>
-          <x:t>138.4694</x:t>
+          <x:t>138.7489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="540">
       <x:c r="A540" s="2" t="n">
-        <x:v>45543</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B540" t="inlineStr">
         <x:is>
-          <x:t>206.5872</x:t>
+          <x:t>208.7622</x:t>
         </x:is>
       </x:c>
       <x:c r="C540" t="inlineStr">
         <x:is>
-          <x:t>317.5501</x:t>
+          <x:t>319.8997</x:t>
         </x:is>
       </x:c>
       <x:c r="D540" t="inlineStr">
         <x:is>
-          <x:t>138.4258</x:t>
+          <x:t>138.7494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="541">
       <x:c r="A541" s="2" t="n">
-        <x:v>45512</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B541" t="inlineStr">
         <x:is>
-          <x:t>206.3818</x:t>
+          <x:t>208.5093</x:t>
         </x:is>
       </x:c>
       <x:c r="C541" t="inlineStr">
         <x:is>
-          <x:t>317.3054</x:t>
+          <x:t>319.6165</x:t>
         </x:is>
       </x:c>
       <x:c r="D541" t="inlineStr">
         <x:is>
-          <x:t>138.3760</x:t>
+          <x:t>138.7219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="542">
       <x:c r="A542" s="2" t="n">
-        <x:v>45481</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B542" t="inlineStr">
         <x:is>
-          <x:t>206.1012</x:t>
+          <x:t>208.3958</x:t>
         </x:is>
       </x:c>
       <x:c r="C542" t="inlineStr">
         <x:is>
-          <x:t>317.1848</x:t>
+          <x:t>319.2821</x:t>
         </x:is>
       </x:c>
       <x:c r="D542" t="inlineStr">
         <x:is>
-          <x:t>138.3661</x:t>
+          <x:t>138.6891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="543">
       <x:c r="A543" s="2" t="n">
-        <x:v>45451</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B543" t="inlineStr">
         <x:is>
-          <x:t>205.6995</x:t>
+          <x:t>208.4580</x:t>
         </x:is>
       </x:c>
       <x:c r="C543" t="inlineStr">
         <x:is>
-          <x:t>316.9370</x:t>
+          <x:t>319.3933</x:t>
         </x:is>
       </x:c>
       <x:c r="D543" t="inlineStr">
         <x:is>
-          <x:t>138.4109</x:t>
+          <x:t>138.6868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="544">
       <x:c r="A544" s="2" t="n">
-        <x:v>45420</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B544" t="inlineStr">
         <x:is>
-          <x:t>205.3999</x:t>
+          <x:t>208.6031</x:t>
         </x:is>
       </x:c>
       <x:c r="C544" t="inlineStr">
         <x:is>
-          <x:t>316.5419</x:t>
+          <x:t>319.7690</x:t>
         </x:is>
       </x:c>
       <x:c r="D544" t="inlineStr">
         <x:is>
-          <x:t>138.3936</x:t>
+          <x:t>138.7057</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="545">
       <x:c r="A545" s="2" t="n">
-        <x:v>45330</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B545" t="inlineStr">
         <x:is>
-          <x:t>207.3055</x:t>
+          <x:t>208.2634</x:t>
         </x:is>
       </x:c>
       <x:c r="C545" t="inlineStr">
         <x:is>
-          <x:t>318.5797</x:t>
+          <x:t>319.3798</x:t>
         </x:is>
       </x:c>
       <x:c r="D545" t="inlineStr">
         <x:is>
-          <x:t>138.4215</x:t>
+          <x:t>138.6530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="546">
       <x:c r="A546" s="2" t="n">
-        <x:v>45299</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B546" t="inlineStr">
         <x:is>
-          <x:t>208.8217</x:t>
+          <x:t>208.3386</x:t>
         </x:is>
       </x:c>
       <x:c r="C546" t="inlineStr">
         <x:is>
-          <x:t>320.1400</x:t>
+          <x:t>319.5207</x:t>
         </x:is>
       </x:c>
       <x:c r="D546" t="inlineStr">
         <x:is>
-          <x:t>138.3086</x:t>
+          <x:t>138.6885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="547">
       <x:c r="A547" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B547" t="inlineStr">
         <x:is>
-          <x:t>209.1706</x:t>
+          <x:t>208.1234</x:t>
         </x:is>
       </x:c>
       <x:c r="C547" t="inlineStr">
         <x:is>
-          <x:t>320.2760</x:t>
+          <x:t>319.2557</x:t>
         </x:is>
       </x:c>
       <x:c r="D547" t="inlineStr">
         <x:is>
-          <x:t>138.1654</x:t>
+          <x:t>138.6582</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="548">
       <x:c r="A548" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B548" t="inlineStr">
         <x:is>
-          <x:t>208.6346</x:t>
+          <x:t>207.9478</x:t>
         </x:is>
       </x:c>
       <x:c r="C548" t="inlineStr">
         <x:is>
-          <x:t>319.7665</x:t>
+          <x:t>319.0818</x:t>
         </x:is>
       </x:c>
       <x:c r="D548" t="inlineStr">
         <x:is>
-          <x:t>138.0662</x:t>
+          <x:t>138.5981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="549">
       <x:c r="A549" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B549" t="inlineStr">
         <x:is>
-          <x:t>208.2746</x:t>
+          <x:t>207.9760</x:t>
         </x:is>
       </x:c>
       <x:c r="C549" t="inlineStr">
         <x:is>
-          <x:t>319.3314</x:t>
+          <x:t>319.0131</x:t>
         </x:is>
       </x:c>
       <x:c r="D549" t="inlineStr">
         <x:is>
-          <x:t>138.0276</x:t>
+          <x:t>138.5699</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="550">
       <x:c r="A550" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B550" t="inlineStr">
         <x:is>
-          <x:t>207.3938</x:t>
+          <x:t>207.7008</x:t>
         </x:is>
       </x:c>
       <x:c r="C550" t="inlineStr">
         <x:is>
-          <x:t>318.0516</x:t>
+          <x:t>318.6794</x:t>
         </x:is>
       </x:c>
       <x:c r="D550" t="inlineStr">
         <x:is>
-          <x:t>137.8965</x:t>
+          <x:t>138.5085</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="551">
       <x:c r="A551" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B551" t="inlineStr">
         <x:is>
-          <x:t>206.6469</x:t>
+          <x:t>207.2620</x:t>
         </x:is>
       </x:c>
       <x:c r="C551" t="inlineStr">
         <x:is>
-          <x:t>317.1259</x:t>
+          <x:t>318.2942</x:t>
         </x:is>
       </x:c>
       <x:c r="D551" t="inlineStr">
         <x:is>
-          <x:t>137.8689</x:t>
+          <x:t>138.5402</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="552">
       <x:c r="A552" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B552" t="inlineStr">
         <x:is>
-          <x:t>206.6029</x:t>
+          <x:t>207.2806</x:t>
         </x:is>
       </x:c>
       <x:c r="C552" t="inlineStr">
         <x:is>
-          <x:t>317.1397</x:t>
+          <x:t>318.4202</x:t>
         </x:is>
       </x:c>
       <x:c r="D552" t="inlineStr">
         <x:is>
-          <x:t>137.8342</x:t>
+          <x:t>138.5361</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="553">
       <x:c r="A553" s="2" t="n">
-        <x:v/>
+        <x:v>45634</x:v>
       </x:c>
       <x:c r="B553" t="inlineStr">
         <x:is>
-          <x:t>207.1694</x:t>
+          <x:t>206.8416</x:t>
         </x:is>
       </x:c>
       <x:c r="C553" t="inlineStr">
         <x:is>
-          <x:t>317.8073</x:t>
+          <x:t>317.9211</x:t>
         </x:is>
       </x:c>
       <x:c r="D553" t="inlineStr">
         <x:is>
-          <x:t>137.8070</x:t>
+          <x:t>138.4694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="554">
       <x:c r="A554" s="2" t="n">
-        <x:v/>
+        <x:v>45543</x:v>
       </x:c>
       <x:c r="B554" t="inlineStr">
         <x:is>
-          <x:t>207.1527</x:t>
+          <x:t>206.5872</x:t>
         </x:is>
       </x:c>
       <x:c r="C554" t="inlineStr">
         <x:is>
-          <x:t>317.6054</x:t>
+          <x:t>317.5501</x:t>
         </x:is>
       </x:c>
       <x:c r="D554" t="inlineStr">
         <x:is>
-          <x:t>137.7676</x:t>
+          <x:t>138.4258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="555">
       <x:c r="A555" s="2" t="n">
-        <x:v/>
+        <x:v>45512</x:v>
       </x:c>
       <x:c r="B555" t="inlineStr">
         <x:is>
-          <x:t>206.8685</x:t>
+          <x:t>206.3818</x:t>
         </x:is>
       </x:c>
       <x:c r="C555" t="inlineStr">
         <x:is>
-          <x:t>317.4348</x:t>
+          <x:t>317.3054</x:t>
         </x:is>
       </x:c>
       <x:c r="D555" t="inlineStr">
         <x:is>
-          <x:t>137.7621</x:t>
+          <x:t>138.3760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="556">
       <x:c r="A556" s="2" t="n">
-        <x:v/>
+        <x:v>45481</x:v>
       </x:c>
       <x:c r="B556" t="inlineStr">
         <x:is>
-          <x:t>207.0640</x:t>
+          <x:t>206.1012</x:t>
         </x:is>
       </x:c>
       <x:c r="C556" t="inlineStr">
         <x:is>
-          <x:t>317.5898</x:t>
+          <x:t>317.1848</x:t>
         </x:is>
       </x:c>
       <x:c r="D556" t="inlineStr">
         <x:is>
-          <x:t>137.7655</x:t>
+          <x:t>138.3661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="557">
       <x:c r="A557" s="2" t="n">
-        <x:v/>
+        <x:v>45451</x:v>
       </x:c>
       <x:c r="B557" t="inlineStr">
         <x:is>
-          <x:t>207.3811</x:t>
+          <x:t>205.6995</x:t>
         </x:is>
       </x:c>
       <x:c r="C557" t="inlineStr">
         <x:is>
-          <x:t>317.9667</x:t>
+          <x:t>316.9370</x:t>
         </x:is>
       </x:c>
       <x:c r="D557" t="inlineStr">
         <x:is>
-          <x:t>137.7475</x:t>
+          <x:t>138.4109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="558">
       <x:c r="A558" s="2" t="n">
-        <x:v/>
+        <x:v>45420</x:v>
       </x:c>
       <x:c r="B558" t="inlineStr">
         <x:is>
-          <x:t>207.7460</x:t>
+          <x:t>205.3999</x:t>
         </x:is>
       </x:c>
       <x:c r="C558" t="inlineStr">
         <x:is>
-          <x:t>318.5776</x:t>
+          <x:t>316.5419</x:t>
         </x:is>
       </x:c>
       <x:c r="D558" t="inlineStr">
         <x:is>
-          <x:t>137.7634</x:t>
+          <x:t>138.3936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="559">
       <x:c r="A559" s="2" t="n">
-        <x:v/>
+        <x:v>45330</x:v>
       </x:c>
       <x:c r="B559" t="inlineStr">
         <x:is>
-          <x:t>206.9446</x:t>
+          <x:t>207.3055</x:t>
         </x:is>
       </x:c>
       <x:c r="C559" t="inlineStr">
         <x:is>
-          <x:t>317.4408</x:t>
+          <x:t>318.5797</x:t>
         </x:is>
       </x:c>
       <x:c r="D559" t="inlineStr">
         <x:is>
-          <x:t>137.6927</x:t>
+          <x:t>138.4215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="560">
       <x:c r="A560" s="2" t="n">
-        <x:v>45633</x:v>
+        <x:v>45299</x:v>
       </x:c>
       <x:c r="B560" t="inlineStr">
         <x:is>
-          <x:t>206.5156</x:t>
+          <x:t>208.8217</x:t>
         </x:is>
       </x:c>
       <x:c r="C560" t="inlineStr">
         <x:is>
-          <x:t>316.9380</x:t>
+          <x:t>320.1400</x:t>
         </x:is>
       </x:c>
       <x:c r="D560" t="inlineStr">
         <x:is>
-          <x:t>137.6742</x:t>
+          <x:t>138.3086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="561">
       <x:c r="A561" s="2" t="n">
-        <x:v>45603</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B561" t="inlineStr">
         <x:is>
-          <x:t>205.8362</x:t>
+          <x:t>209.1706</x:t>
         </x:is>
       </x:c>
       <x:c r="C561" t="inlineStr">
         <x:is>
-          <x:t>316.0856</x:t>
+          <x:t>320.2760</x:t>
         </x:is>
       </x:c>
       <x:c r="D561" t="inlineStr">
         <x:is>
-          <x:t>137.6223</x:t>
+          <x:t>138.1654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="562">
       <x:c r="A562" s="2" t="n">
-        <x:v>45572</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B562" t="inlineStr">
         <x:is>
-          <x:t>205.4834</x:t>
+          <x:t>208.6346</x:t>
         </x:is>
       </x:c>
       <x:c r="C562" t="inlineStr">
         <x:is>
-          <x:t>315.5788</x:t>
+          <x:t>319.7665</x:t>
         </x:is>
       </x:c>
       <x:c r="D562" t="inlineStr">
         <x:is>
-          <x:t>137.5415</x:t>
+          <x:t>138.0662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="563">
       <x:c r="A563" s="2" t="n">
-        <x:v>45542</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B563" t="inlineStr">
         <x:is>
-          <x:t>204.9486</x:t>
+          <x:t>208.2746</x:t>
         </x:is>
       </x:c>
       <x:c r="C563" t="inlineStr">
         <x:is>
-          <x:t>315.1169</x:t>
+          <x:t>319.3314</x:t>
         </x:is>
       </x:c>
       <x:c r="D563" t="inlineStr">
         <x:is>
-          <x:t>137.4985</x:t>
+          <x:t>138.0276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="564">
       <x:c r="A564" s="2" t="n">
-        <x:v>45511</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B564" t="inlineStr">
         <x:is>
-          <x:t>205.0260</x:t>
+          <x:t>207.3938</x:t>
         </x:is>
       </x:c>
       <x:c r="C564" t="inlineStr">
         <x:is>
-          <x:t>315.2729</x:t>
+          <x:t>318.0516</x:t>
         </x:is>
       </x:c>
       <x:c r="D564" t="inlineStr">
         <x:is>
-          <x:t>137.5060</x:t>
+          <x:t>137.8965</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="565">
       <x:c r="A565" s="2" t="n">
-        <x:v>45419</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B565" t="inlineStr">
         <x:is>
-          <x:t>204.8127</x:t>
+          <x:t>206.6469</x:t>
         </x:is>
       </x:c>
       <x:c r="C565" t="inlineStr">
         <x:is>
-          <x:t>315.0141</x:t>
+          <x:t>317.1259</x:t>
         </x:is>
       </x:c>
       <x:c r="D565" t="inlineStr">
         <x:is>
-          <x:t>137.4534</x:t>
+          <x:t>137.8689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="566">
       <x:c r="A566" s="2" t="n">
-        <x:v>45389</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B566" t="inlineStr">
         <x:is>
-          <x:t>204.3426</x:t>
+          <x:t>206.6029</x:t>
         </x:is>
       </x:c>
       <x:c r="C566" t="inlineStr">
         <x:is>
-          <x:t>314.6294</x:t>
+          <x:t>317.1397</x:t>
         </x:is>
       </x:c>
       <x:c r="D566" t="inlineStr">
         <x:is>
-          <x:t>137.4044</x:t>
+          <x:t>137.8342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="567">
       <x:c r="A567" s="2" t="n">
-        <x:v>45358</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B567" t="inlineStr">
         <x:is>
-          <x:t>204.2055</x:t>
+          <x:t>207.1694</x:t>
         </x:is>
       </x:c>
       <x:c r="C567" t="inlineStr">
         <x:is>
-          <x:t>314.4806</x:t>
+          <x:t>317.8073</x:t>
         </x:is>
       </x:c>
       <x:c r="D567" t="inlineStr">
         <x:is>
-          <x:t>137.4182</x:t>
+          <x:t>137.8070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="568">
       <x:c r="A568" s="2" t="n">
-        <x:v>45329</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B568" t="inlineStr">
         <x:is>
-          <x:t>203.7528</x:t>
+          <x:t>207.1527</x:t>
         </x:is>
       </x:c>
       <x:c r="C568" t="inlineStr">
         <x:is>
-          <x:t>314.1422</x:t>
+          <x:t>317.6054</x:t>
         </x:is>
       </x:c>
       <x:c r="D568" t="inlineStr">
         <x:is>
-          <x:t>137.3931</x:t>
+          <x:t>137.7676</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="569">
       <x:c r="A569" s="2" t="n">
-        <x:v>45298</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B569" t="inlineStr">
         <x:is>
-          <x:t>203.5701</x:t>
+          <x:t>206.8685</x:t>
         </x:is>
       </x:c>
       <x:c r="C569" t="inlineStr">
         <x:is>
-          <x:t>313.9706</x:t>
+          <x:t>317.4348</x:t>
         </x:is>
       </x:c>
       <x:c r="D569" t="inlineStr">
         <x:is>
-          <x:t>137.3577</x:t>
+          <x:t>137.7621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="570">
       <x:c r="A570" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B570" t="inlineStr">
         <x:is>
-          <x:t>203.8394</x:t>
+          <x:t>207.0640</x:t>
         </x:is>
       </x:c>
       <x:c r="C570" t="inlineStr">
         <x:is>
-          <x:t>314.3488</x:t>
+          <x:t>317.5898</x:t>
         </x:is>
       </x:c>
       <x:c r="D570" t="inlineStr">
         <x:is>
-          <x:t>137.4408</x:t>
+          <x:t>137.7655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="571">
       <x:c r="A571" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B571" t="inlineStr">
         <x:is>
-          <x:t>203.8212</x:t>
+          <x:t>207.3811</x:t>
         </x:is>
       </x:c>
       <x:c r="C571" t="inlineStr">
         <x:is>
-          <x:t>314.4341</x:t>
+          <x:t>317.9667</x:t>
         </x:is>
       </x:c>
       <x:c r="D571" t="inlineStr">
         <x:is>
-          <x:t>137.4730</x:t>
+          <x:t>137.7475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="572">
       <x:c r="A572" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B572" t="inlineStr">
         <x:is>
-          <x:t>203.8409</x:t>
+          <x:t>207.7460</x:t>
         </x:is>
       </x:c>
       <x:c r="C572" t="inlineStr">
         <x:is>
-          <x:t>314.4820</x:t>
+          <x:t>318.5776</x:t>
         </x:is>
       </x:c>
       <x:c r="D572" t="inlineStr">
         <x:is>
-          <x:t>137.4630</x:t>
+          <x:t>137.7634</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="573">
       <x:c r="A573" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B573" t="inlineStr">
         <x:is>
-          <x:t>203.6222</x:t>
+          <x:t>206.9446</x:t>
         </x:is>
       </x:c>
       <x:c r="C573" t="inlineStr">
         <x:is>
-          <x:t>314.3058</x:t>
+          <x:t>317.4408</x:t>
         </x:is>
       </x:c>
       <x:c r="D573" t="inlineStr">
         <x:is>
-          <x:t>137.4798</x:t>
+          <x:t>137.6927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="574">
       <x:c r="A574" s="2" t="n">
-        <x:v/>
+        <x:v>45633</x:v>
       </x:c>
       <x:c r="B574" t="inlineStr">
         <x:is>
-          <x:t>203.5531</x:t>
+          <x:t>206.5156</x:t>
         </x:is>
       </x:c>
       <x:c r="C574" t="inlineStr">
         <x:is>
-          <x:t>314.1248</x:t>
+          <x:t>316.9380</x:t>
         </x:is>
       </x:c>
       <x:c r="D574" t="inlineStr">
         <x:is>
-          <x:t>137.4613</x:t>
+          <x:t>137.6742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="575">
       <x:c r="A575" s="2" t="n">
-        <x:v/>
+        <x:v>45603</x:v>
       </x:c>
       <x:c r="B575" t="inlineStr">
         <x:is>
-          <x:t>203.5828</x:t>
+          <x:t>205.8362</x:t>
         </x:is>
       </x:c>
       <x:c r="C575" t="inlineStr">
         <x:is>
-          <x:t>314.0869</x:t>
+          <x:t>316.0856</x:t>
         </x:is>
       </x:c>
       <x:c r="D575" t="inlineStr">
         <x:is>
-          <x:t>137.4458</x:t>
+          <x:t>137.6223</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="576">
       <x:c r="A576" s="2" t="n">
-        <x:v/>
+        <x:v>45572</x:v>
       </x:c>
       <x:c r="B576" t="inlineStr">
         <x:is>
-          <x:t>203.5145</x:t>
+          <x:t>205.4834</x:t>
         </x:is>
       </x:c>
       <x:c r="C576" t="inlineStr">
         <x:is>
-          <x:t>314.2800</x:t>
+          <x:t>315.5788</x:t>
         </x:is>
       </x:c>
       <x:c r="D576" t="inlineStr">
         <x:is>
-          <x:t>137.3232</x:t>
+          <x:t>137.5415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="577">
       <x:c r="A577" s="2" t="n">
-        <x:v/>
+        <x:v>45542</x:v>
       </x:c>
       <x:c r="B577" t="inlineStr">
         <x:is>
-          <x:t>203.2360</x:t>
+          <x:t>204.9486</x:t>
         </x:is>
       </x:c>
       <x:c r="C577" t="inlineStr">
         <x:is>
-          <x:t>313.9986</x:t>
+          <x:t>315.1169</x:t>
         </x:is>
       </x:c>
       <x:c r="D577" t="inlineStr">
         <x:is>
-          <x:t>137.3105</x:t>
+          <x:t>137.4985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="578">
       <x:c r="A578" s="2" t="n">
-        <x:v/>
+        <x:v>45511</x:v>
       </x:c>
       <x:c r="B578" t="inlineStr">
         <x:is>
-          <x:t>203.2626</x:t>
+          <x:t>205.0260</x:t>
         </x:is>
       </x:c>
       <x:c r="C578" t="inlineStr">
         <x:is>
-          <x:t>314.2434</x:t>
+          <x:t>315.2729</x:t>
         </x:is>
       </x:c>
       <x:c r="D578" t="inlineStr">
         <x:is>
-          <x:t>137.3096</x:t>
+          <x:t>137.5060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="579">
       <x:c r="A579" s="2" t="n">
-        <x:v/>
+        <x:v>45419</x:v>
       </x:c>
       <x:c r="B579" t="inlineStr">
         <x:is>
-          <x:t>202.8779</x:t>
+          <x:t>204.8127</x:t>
         </x:is>
       </x:c>
       <x:c r="C579" t="inlineStr">
         <x:is>
-          <x:t>313.6612</x:t>
+          <x:t>315.0141</x:t>
         </x:is>
       </x:c>
       <x:c r="D579" t="inlineStr">
         <x:is>
-          <x:t>137.2753</x:t>
+          <x:t>137.4534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="580">
       <x:c r="A580" s="2" t="n">
-        <x:v/>
+        <x:v>45389</x:v>
       </x:c>
       <x:c r="B580" t="inlineStr">
         <x:is>
-          <x:t>202.6192</x:t>
+          <x:t>204.3426</x:t>
         </x:is>
       </x:c>
       <x:c r="C580" t="inlineStr">
         <x:is>
-          <x:t>313.3467</x:t>
+          <x:t>314.6294</x:t>
         </x:is>
       </x:c>
       <x:c r="D580" t="inlineStr">
         <x:is>
-          <x:t>137.3045</x:t>
+          <x:t>137.4044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="581">
       <x:c r="A581" s="2" t="n">
-        <x:v/>
+        <x:v>45358</x:v>
       </x:c>
       <x:c r="B581" t="inlineStr">
         <x:is>
-          <x:t>202.4252</x:t>
+          <x:t>204.2055</x:t>
         </x:is>
       </x:c>
       <x:c r="C581" t="inlineStr">
         <x:is>
-          <x:t>312.8562</x:t>
+          <x:t>314.4806</x:t>
         </x:is>
       </x:c>
       <x:c r="D581" t="inlineStr">
         <x:is>
-          <x:t>137.2397</x:t>
+          <x:t>137.4182</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="582">
       <x:c r="A582" s="2" t="n">
-        <x:v>45632</x:v>
+        <x:v>45329</x:v>
       </x:c>
       <x:c r="B582" t="inlineStr">
         <x:is>
-          <x:t>202.6781</x:t>
+          <x:t>203.7528</x:t>
         </x:is>
       </x:c>
       <x:c r="C582" t="inlineStr">
         <x:is>
-          <x:t>313.1715</x:t>
+          <x:t>314.1422</x:t>
         </x:is>
       </x:c>
       <x:c r="D582" t="inlineStr">
         <x:is>
-          <x:t>137.2813</x:t>
+          <x:t>137.3931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="583">
       <x:c r="A583" s="2" t="n">
-        <x:v>45602</x:v>
+        <x:v>45298</x:v>
       </x:c>
       <x:c r="B583" t="inlineStr">
         <x:is>
-          <x:t>202.1439</x:t>
+          <x:t>203.5701</x:t>
         </x:is>
       </x:c>
       <x:c r="C583" t="inlineStr">
         <x:is>
-          <x:t>312.5387</x:t>
+          <x:t>313.9706</x:t>
         </x:is>
       </x:c>
       <x:c r="D583" t="inlineStr">
         <x:is>
-          <x:t>137.1791</x:t>
+          <x:t>137.3577</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="584">
       <x:c r="A584" s="2" t="n">
-        <x:v>45571</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B584" t="inlineStr">
         <x:is>
-          <x:t>202.0637</x:t>
+          <x:t>203.8394</x:t>
         </x:is>
       </x:c>
       <x:c r="C584" t="inlineStr">
         <x:is>
-          <x:t>312.3958</x:t>
+          <x:t>314.3488</x:t>
         </x:is>
       </x:c>
       <x:c r="D584" t="inlineStr">
         <x:is>
-          <x:t>137.1464</x:t>
+          <x:t>137.4408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="585">
       <x:c r="A585" s="2" t="n">
-        <x:v>45479</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B585" t="inlineStr">
         <x:is>
-          <x:t>201.5712</x:t>
+          <x:t>203.8212</x:t>
         </x:is>
       </x:c>
       <x:c r="C585" t="inlineStr">
         <x:is>
-          <x:t>311.7354</x:t>
+          <x:t>314.4341</x:t>
         </x:is>
       </x:c>
       <x:c r="D585" t="inlineStr">
         <x:is>
-          <x:t>137.1539</x:t>
+          <x:t>137.4730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="586">
       <x:c r="A586" s="2" t="n">
-        <x:v>45449</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B586" t="inlineStr">
         <x:is>
-          <x:t>201.8706</x:t>
+          <x:t>203.8409</x:t>
         </x:is>
       </x:c>
       <x:c r="C586" t="inlineStr">
         <x:is>
-          <x:t>312.0191</x:t>
+          <x:t>314.4820</x:t>
         </x:is>
       </x:c>
       <x:c r="D586" t="inlineStr">
         <x:is>
-          <x:t>137.2529</x:t>
+          <x:t>137.4630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="587">
       <x:c r="A587" s="2" t="n">
-        <x:v>45418</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B587" t="inlineStr">
         <x:is>
-          <x:t>201.4648</x:t>
+          <x:t>203.6222</x:t>
         </x:is>
       </x:c>
       <x:c r="C587" t="inlineStr">
         <x:is>
-          <x:t>311.5922</x:t>
+          <x:t>314.3058</x:t>
         </x:is>
       </x:c>
       <x:c r="D587" t="inlineStr">
         <x:is>
-          <x:t>137.2554</x:t>
+          <x:t>137.4798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="588">
       <x:c r="A588" s="2" t="n">
-        <x:v>45388</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B588" t="inlineStr">
         <x:is>
-          <x:t>201.1002</x:t>
+          <x:t>203.5531</x:t>
         </x:is>
       </x:c>
       <x:c r="C588" t="inlineStr">
         <x:is>
-          <x:t>311.2383</x:t>
+          <x:t>314.1248</x:t>
         </x:is>
       </x:c>
       <x:c r="D588" t="inlineStr">
         <x:is>
-          <x:t>137.2163</x:t>
+          <x:t>137.4613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="589">
       <x:c r="A589" s="2" t="n">
-        <x:v>45357</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B589" t="inlineStr">
         <x:is>
-          <x:t>201.5375</x:t>
+          <x:t>203.5828</x:t>
         </x:is>
       </x:c>
       <x:c r="C589" t="inlineStr">
         <x:is>
-          <x:t>311.6300</x:t>
+          <x:t>314.0869</x:t>
         </x:is>
       </x:c>
       <x:c r="D589" t="inlineStr">
         <x:is>
-          <x:t>137.1802</x:t>
+          <x:t>137.4458</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="590">
       <x:c r="A590" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B590" t="inlineStr">
         <x:is>
-          <x:t>201.3708</x:t>
+          <x:t>203.5145</x:t>
         </x:is>
       </x:c>
       <x:c r="C590" t="inlineStr">
         <x:is>
-          <x:t>311.1602</x:t>
+          <x:t>314.2800</x:t>
         </x:is>
       </x:c>
       <x:c r="D590" t="inlineStr">
         <x:is>
-          <x:t>137.0837</x:t>
+          <x:t>137.3232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="591">
       <x:c r="A591" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B591" t="inlineStr">
         <x:is>
-          <x:t>201.3400</x:t>
+          <x:t>203.2360</x:t>
         </x:is>
       </x:c>
       <x:c r="C591" t="inlineStr">
         <x:is>
-          <x:t>310.9123</x:t>
+          <x:t>313.9986</x:t>
         </x:is>
       </x:c>
       <x:c r="D591" t="inlineStr">
         <x:is>
-          <x:t>137.0831</x:t>
+          <x:t>137.3105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="592">
       <x:c r="A592" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B592" t="inlineStr">
         <x:is>
-          <x:t>201.2362</x:t>
+          <x:t>203.2626</x:t>
         </x:is>
       </x:c>
       <x:c r="C592" t="inlineStr">
         <x:is>
-          <x:t>310.7025</x:t>
+          <x:t>314.2434</x:t>
         </x:is>
       </x:c>
       <x:c r="D592" t="inlineStr">
         <x:is>
-          <x:t>137.0332</x:t>
+          <x:t>137.3096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="593">
       <x:c r="A593" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B593" t="inlineStr">
         <x:is>
-          <x:t>201.7774</x:t>
+          <x:t>202.8779</x:t>
         </x:is>
       </x:c>
       <x:c r="C593" t="inlineStr">
         <x:is>
-          <x:t>311.4878</x:t>
+          <x:t>313.6612</x:t>
         </x:is>
       </x:c>
       <x:c r="D593" t="inlineStr">
         <x:is>
-          <x:t>137.1004</x:t>
+          <x:t>137.2753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="594">
       <x:c r="A594" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B594" t="inlineStr">
         <x:is>
-          <x:t>201.9004</x:t>
+          <x:t>202.6192</x:t>
         </x:is>
       </x:c>
       <x:c r="C594" t="inlineStr">
         <x:is>
-          <x:t>311.8485</x:t>
+          <x:t>313.3467</x:t>
         </x:is>
       </x:c>
       <x:c r="D594" t="inlineStr">
         <x:is>
-          <x:t>137.1339</x:t>
+          <x:t>137.3045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="595">
       <x:c r="A595" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B595" t="inlineStr">
         <x:is>
-          <x:t>201.8615</x:t>
+          <x:t>202.4252</x:t>
         </x:is>
       </x:c>
       <x:c r="C595" t="inlineStr">
         <x:is>
-          <x:t>311.7891</x:t>
+          <x:t>312.8562</x:t>
         </x:is>
       </x:c>
       <x:c r="D595" t="inlineStr">
         <x:is>
-          <x:t>137.0988</x:t>
+          <x:t>137.2397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="596">
       <x:c r="A596" s="2" t="n">
-        <x:v/>
+        <x:v>45632</x:v>
       </x:c>
       <x:c r="B596" t="inlineStr">
         <x:is>
-          <x:t>201.6803</x:t>
+          <x:t>202.6781</x:t>
         </x:is>
       </x:c>
       <x:c r="C596" t="inlineStr">
         <x:is>
-          <x:t>311.6585</x:t>
+          <x:t>313.1715</x:t>
         </x:is>
       </x:c>
       <x:c r="D596" t="inlineStr">
         <x:is>
-          <x:t>137.0883</x:t>
+          <x:t>137.2813</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="597">
       <x:c r="A597" s="2" t="n">
-        <x:v/>
+        <x:v>45602</x:v>
       </x:c>
       <x:c r="B597" t="inlineStr">
         <x:is>
-          <x:t>202.1097</x:t>
+          <x:t>202.1439</x:t>
         </x:is>
       </x:c>
       <x:c r="C597" t="inlineStr">
         <x:is>
-          <x:t>312.1038</x:t>
+          <x:t>312.5387</x:t>
         </x:is>
       </x:c>
       <x:c r="D597" t="inlineStr">
         <x:is>
-          <x:t>137.1571</x:t>
+          <x:t>137.1791</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="598">
       <x:c r="A598" s="2" t="n">
-        <x:v/>
+        <x:v>45571</x:v>
       </x:c>
       <x:c r="B598" t="inlineStr">
         <x:is>
-          <x:t>202.3722</x:t>
+          <x:t>202.0637</x:t>
         </x:is>
       </x:c>
       <x:c r="C598" t="inlineStr">
         <x:is>
-          <x:t>312.3696</x:t>
+          <x:t>312.3958</x:t>
         </x:is>
       </x:c>
       <x:c r="D598" t="inlineStr">
         <x:is>
-          <x:t>137.1672</x:t>
+          <x:t>137.1464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="599">
       <x:c r="A599" s="2" t="n">
-        <x:v/>
+        <x:v>45479</x:v>
       </x:c>
       <x:c r="B599" t="inlineStr">
         <x:is>
-          <x:t>202.2763</x:t>
+          <x:t>201.5712</x:t>
         </x:is>
       </x:c>
       <x:c r="C599" t="inlineStr">
         <x:is>
-          <x:t>312.4550</x:t>
+          <x:t>311.7354</x:t>
         </x:is>
       </x:c>
       <x:c r="D599" t="inlineStr">
         <x:is>
-          <x:t>137.1588</x:t>
+          <x:t>137.1539</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="600">
       <x:c r="A600" s="2" t="n">
-        <x:v/>
+        <x:v>45449</x:v>
       </x:c>
       <x:c r="B600" t="inlineStr">
         <x:is>
-          <x:t>201.5713</x:t>
+          <x:t>201.8706</x:t>
         </x:is>
       </x:c>
       <x:c r="C600" t="inlineStr">
         <x:is>
-          <x:t>312.2040</x:t>
+          <x:t>312.0191</x:t>
         </x:is>
       </x:c>
       <x:c r="D600" t="inlineStr">
         <x:is>
-          <x:t>137.1951</x:t>
+          <x:t>137.2529</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="601">
       <x:c r="A601" s="2" t="n">
-        <x:v/>
+        <x:v>45418</x:v>
       </x:c>
       <x:c r="B601" t="inlineStr">
         <x:is>
-          <x:t>201.5276</x:t>
+          <x:t>201.4648</x:t>
         </x:is>
       </x:c>
       <x:c r="C601" t="inlineStr">
         <x:is>
-          <x:t>312.1375</x:t>
+          <x:t>311.5922</x:t>
         </x:is>
       </x:c>
       <x:c r="D601" t="inlineStr">
         <x:is>
-          <x:t>137.1413</x:t>
+          <x:t>137.2554</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="602">
       <x:c r="A602" s="2" t="n">
-        <x:v/>
+        <x:v>45388</x:v>
       </x:c>
       <x:c r="B602" t="inlineStr">
         <x:is>
-          <x:t>201.0055</x:t>
+          <x:t>201.1002</x:t>
         </x:is>
       </x:c>
       <x:c r="C602" t="inlineStr">
         <x:is>
-          <x:t>311.3474</x:t>
+          <x:t>311.2383</x:t>
         </x:is>
       </x:c>
       <x:c r="D602" t="inlineStr">
         <x:is>
-          <x:t>136.9333</x:t>
+          <x:t>137.2163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="603">
       <x:c r="A603" s="2" t="n">
-        <x:v/>
+        <x:v>45357</x:v>
       </x:c>
       <x:c r="B603" t="inlineStr">
         <x:is>
-          <x:t>200.7842</x:t>
+          <x:t>201.5375</x:t>
         </x:is>
       </x:c>
       <x:c r="C603" t="inlineStr">
         <x:is>
-          <x:t>311.0941</x:t>
+          <x:t>311.6300</x:t>
         </x:is>
       </x:c>
       <x:c r="D603" t="inlineStr">
         <x:is>
-          <x:t>136.9498</x:t>
+          <x:t>137.1802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="604">
       <x:c r="A604" s="2" t="n">
-        <x:v>45570</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B604" t="inlineStr">
         <x:is>
-          <x:t>200.6644</x:t>
+          <x:t>201.3708</x:t>
         </x:is>
       </x:c>
       <x:c r="C604" t="inlineStr">
         <x:is>
-          <x:t>311.0157</x:t>
+          <x:t>311.1602</x:t>
         </x:is>
       </x:c>
       <x:c r="D604" t="inlineStr">
         <x:is>
-          <x:t>136.9076</x:t>
+          <x:t>137.0837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="605">
       <x:c r="A605" s="2" t="n">
-        <x:v>45540</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B605" t="inlineStr">
         <x:is>
-          <x:t>200.6553</x:t>
+          <x:t>201.3400</x:t>
         </x:is>
       </x:c>
       <x:c r="C605" t="inlineStr">
         <x:is>
-          <x:t>310.9209</x:t>
+          <x:t>310.9123</x:t>
         </x:is>
       </x:c>
       <x:c r="D605" t="inlineStr">
         <x:is>
-          <x:t>136.9131</x:t>
+          <x:t>137.0831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="606">
       <x:c r="A606" s="2" t="n">
-        <x:v>45509</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B606" t="inlineStr">
         <x:is>
-          <x:t>200.2826</x:t>
+          <x:t>201.2362</x:t>
         </x:is>
       </x:c>
       <x:c r="C606" t="inlineStr">
         <x:is>
-          <x:t>310.6340</x:t>
+          <x:t>310.7025</x:t>
         </x:is>
       </x:c>
       <x:c r="D606" t="inlineStr">
         <x:is>
-          <x:t>136.9352</x:t>
+          <x:t>137.0332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="607">
       <x:c r="A607" s="2" t="n">
-        <x:v>45478</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B607" t="inlineStr">
         <x:is>
-          <x:t>200.3866</x:t>
+          <x:t>201.7774</x:t>
         </x:is>
       </x:c>
       <x:c r="C607" t="inlineStr">
         <x:is>
-          <x:t>310.8420</x:t>
+          <x:t>311.4878</x:t>
         </x:is>
       </x:c>
       <x:c r="D607" t="inlineStr">
         <x:is>
-          <x:t>136.9382</x:t>
+          <x:t>137.1004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="608">
       <x:c r="A608" s="2" t="n">
-        <x:v>45448</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B608" t="inlineStr">
         <x:is>
-          <x:t>199.8835</x:t>
+          <x:t>201.9004</x:t>
         </x:is>
       </x:c>
       <x:c r="C608" t="inlineStr">
         <x:is>
-          <x:t>310.3949</x:t>
+          <x:t>311.8485</x:t>
         </x:is>
       </x:c>
       <x:c r="D608" t="inlineStr">
         <x:is>
-          <x:t>136.8213</x:t>
+          <x:t>137.1339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="609">
       <x:c r="A609" s="2" t="n">
-        <x:v>45356</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B609" t="inlineStr">
         <x:is>
-          <x:t>199.4067</x:t>
+          <x:t>201.8615</x:t>
         </x:is>
       </x:c>
       <x:c r="C609" t="inlineStr">
         <x:is>
-          <x:t>309.9530</x:t>
+          <x:t>311.7891</x:t>
         </x:is>
       </x:c>
       <x:c r="D609" t="inlineStr">
         <x:is>
-          <x:t>136.7230</x:t>
+          <x:t>137.0988</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="610">
       <x:c r="A610" s="2" t="n">
-        <x:v>45327</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B610" t="inlineStr">
         <x:is>
-          <x:t>198.9424</x:t>
+          <x:t>201.6803</x:t>
         </x:is>
       </x:c>
       <x:c r="C610" t="inlineStr">
         <x:is>
-          <x:t>309.4748</x:t>
+          <x:t>311.6585</x:t>
         </x:is>
       </x:c>
       <x:c r="D610" t="inlineStr">
         <x:is>
-          <x:t>136.6375</x:t>
+          <x:t>137.0883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="611">
       <x:c r="A611" s="2" t="n">
-        <x:v>45296</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B611" t="inlineStr">
         <x:is>
-          <x:t>198.6944</x:t>
+          <x:t>202.1097</x:t>
         </x:is>
       </x:c>
       <x:c r="C611" t="inlineStr">
         <x:is>
-          <x:t>309.0137</x:t>
+          <x:t>312.1038</x:t>
         </x:is>
       </x:c>
       <x:c r="D611" t="inlineStr">
         <x:is>
-          <x:t>136.5925</x:t>
+          <x:t>137.1571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="612">
       <x:c r="A612" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B612" t="inlineStr">
         <x:is>
-          <x:t>198.7041</x:t>
+          <x:t>202.3722</x:t>
         </x:is>
       </x:c>
       <x:c r="C612" t="inlineStr">
         <x:is>
-          <x:t>309.0348</x:t>
+          <x:t>312.3696</x:t>
         </x:is>
       </x:c>
       <x:c r="D612" t="inlineStr">
         <x:is>
-          <x:t>136.5835</x:t>
+          <x:t>137.1672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="613">
       <x:c r="A613" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B613" t="inlineStr">
         <x:is>
-          <x:t>199.3440</x:t>
+          <x:t>202.2763</x:t>
         </x:is>
       </x:c>
       <x:c r="C613" t="inlineStr">
         <x:is>
-          <x:t>309.7136</x:t>
+          <x:t>312.4550</x:t>
         </x:is>
       </x:c>
       <x:c r="D613" t="inlineStr">
         <x:is>
-          <x:t>136.6259</x:t>
+          <x:t>137.1588</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="614">
       <x:c r="A614" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B614" t="inlineStr">
         <x:is>
-          <x:t>199.1467</x:t>
+          <x:t>201.5713</x:t>
         </x:is>
       </x:c>
       <x:c r="C614" t="inlineStr">
         <x:is>
-          <x:t>309.4816</x:t>
+          <x:t>312.2040</x:t>
         </x:is>
       </x:c>
       <x:c r="D614" t="inlineStr">
         <x:is>
-          <x:t>136.5422</x:t>
+          <x:t>137.1951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="615">
       <x:c r="A615" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B615" t="inlineStr">
         <x:is>
-          <x:t>198.3152</x:t>
+          <x:t>201.5276</x:t>
         </x:is>
       </x:c>
       <x:c r="C615" t="inlineStr">
         <x:is>
-          <x:t>308.5970</x:t>
+          <x:t>312.1375</x:t>
         </x:is>
       </x:c>
       <x:c r="D615" t="inlineStr">
         <x:is>
-          <x:t>136.4782</x:t>
+          <x:t>137.1413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="616">
       <x:c r="A616" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B616" t="inlineStr">
         <x:is>
-          <x:t>198.4778</x:t>
+          <x:t>201.0055</x:t>
         </x:is>
       </x:c>
       <x:c r="C616" t="inlineStr">
         <x:is>
-          <x:t>308.7816</x:t>
+          <x:t>311.3474</x:t>
         </x:is>
       </x:c>
       <x:c r="D616" t="inlineStr">
         <x:is>
-          <x:t>136.5936</x:t>
+          <x:t>136.9333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="617">
       <x:c r="A617" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B617" t="inlineStr">
         <x:is>
-          <x:t>198.7039</x:t>
+          <x:t>200.7842</x:t>
         </x:is>
       </x:c>
       <x:c r="C617" t="inlineStr">
         <x:is>
-          <x:t>309.1559</x:t>
+          <x:t>311.0941</x:t>
         </x:is>
       </x:c>
       <x:c r="D617" t="inlineStr">
         <x:is>
-          <x:t>136.6776</x:t>
+          <x:t>136.9498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="618">
       <x:c r="A618" s="2" t="n">
-        <x:v/>
+        <x:v>45570</x:v>
       </x:c>
       <x:c r="B618" t="inlineStr">
         <x:is>
-          <x:t>198.4199</x:t>
+          <x:t>200.6644</x:t>
         </x:is>
       </x:c>
       <x:c r="C618" t="inlineStr">
         <x:is>
-          <x:t>308.9101</x:t>
+          <x:t>311.0157</x:t>
         </x:is>
       </x:c>
       <x:c r="D618" t="inlineStr">
         <x:is>
-          <x:t>136.6514</x:t>
+          <x:t>136.9076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="619">
       <x:c r="A619" s="2" t="n">
-        <x:v/>
+        <x:v>45540</x:v>
       </x:c>
       <x:c r="B619" t="inlineStr">
         <x:is>
-          <x:t>198.4201</x:t>
+          <x:t>200.6553</x:t>
         </x:is>
       </x:c>
       <x:c r="C619" t="inlineStr">
         <x:is>
-          <x:t>308.7201</x:t>
+          <x:t>310.9209</x:t>
         </x:is>
       </x:c>
       <x:c r="D619" t="inlineStr">
         <x:is>
-          <x:t>136.6155</x:t>
+          <x:t>136.9131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="620">
       <x:c r="A620" s="2" t="n">
-        <x:v/>
+        <x:v>45509</x:v>
       </x:c>
       <x:c r="B620" t="inlineStr">
         <x:is>
-          <x:t>198.4647</x:t>
+          <x:t>200.2826</x:t>
         </x:is>
       </x:c>
       <x:c r="C620" t="inlineStr">
         <x:is>
-          <x:t>308.6462</x:t>
+          <x:t>310.6340</x:t>
         </x:is>
       </x:c>
       <x:c r="D620" t="inlineStr">
         <x:is>
-          <x:t>136.6114</x:t>
+          <x:t>136.9352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="621">
       <x:c r="A621" s="2" t="n">
-        <x:v/>
+        <x:v>45478</x:v>
       </x:c>
       <x:c r="B621" t="inlineStr">
         <x:is>
-          <x:t>198.6912</x:t>
+          <x:t>200.3866</x:t>
         </x:is>
       </x:c>
       <x:c r="C621" t="inlineStr">
         <x:is>
-          <x:t>308.9764</x:t>
+          <x:t>310.8420</x:t>
         </x:is>
       </x:c>
       <x:c r="D621" t="inlineStr">
         <x:is>
-          <x:t>136.6376</x:t>
+          <x:t>136.9382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="622">
       <x:c r="A622" s="2" t="n">
-        <x:v/>
+        <x:v>45448</x:v>
       </x:c>
       <x:c r="B622" t="inlineStr">
         <x:is>
-          <x:t>198.6487</x:t>
+          <x:t>199.8835</x:t>
         </x:is>
       </x:c>
       <x:c r="C622" t="inlineStr">
         <x:is>
-          <x:t>308.8777</x:t>
+          <x:t>310.3949</x:t>
         </x:is>
       </x:c>
       <x:c r="D622" t="inlineStr">
         <x:is>
-          <x:t>136.6090</x:t>
+          <x:t>136.8213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="623">
       <x:c r="A623" s="2" t="n">
-        <x:v/>
+        <x:v>45356</x:v>
       </x:c>
       <x:c r="B623" t="inlineStr">
         <x:is>
-          <x:t>199.4145</x:t>
+          <x:t>199.4067</x:t>
         </x:is>
       </x:c>
       <x:c r="C623" t="inlineStr">
         <x:is>
-          <x:t>309.6376</x:t>
+          <x:t>309.9530</x:t>
         </x:is>
       </x:c>
       <x:c r="D623" t="inlineStr">
         <x:is>
-          <x:t>136.6877</x:t>
+          <x:t>136.7230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="624">
       <x:c r="A624" s="2" t="n">
-        <x:v>45630</x:v>
+        <x:v>45327</x:v>
       </x:c>
       <x:c r="B624" t="inlineStr">
         <x:is>
-          <x:t>199.9134</x:t>
+          <x:t>198.9424</x:t>
         </x:is>
       </x:c>
       <x:c r="C624" t="inlineStr">
         <x:is>
-          <x:t>310.1588</x:t>
+          <x:t>309.4748</x:t>
         </x:is>
       </x:c>
       <x:c r="D624" t="inlineStr">
         <x:is>
-          <x:t>136.7112</x:t>
+          <x:t>136.6375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="625">
       <x:c r="A625" s="2" t="n">
-        <x:v>45600</x:v>
+        <x:v>45296</x:v>
       </x:c>
       <x:c r="B625" t="inlineStr">
         <x:is>
-          <x:t>199.6672</x:t>
+          <x:t>198.6944</x:t>
         </x:is>
       </x:c>
       <x:c r="C625" t="inlineStr">
         <x:is>
-          <x:t>309.5821</x:t>
+          <x:t>309.0137</x:t>
         </x:is>
       </x:c>
       <x:c r="D625" t="inlineStr">
         <x:is>
-          <x:t>136.6040</x:t>
+          <x:t>136.5925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="626">
       <x:c r="A626" s="2" t="n">
-        <x:v>45569</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B626" t="inlineStr">
         <x:is>
-          <x:t>199.5572</x:t>
+          <x:t>198.7041</x:t>
         </x:is>
       </x:c>
       <x:c r="C626" t="inlineStr">
         <x:is>
-          <x:t>309.3320</x:t>
+          <x:t>309.0348</x:t>
         </x:is>
       </x:c>
       <x:c r="D626" t="inlineStr">
         <x:is>
-          <x:t>136.6109</x:t>
+          <x:t>136.5835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="627">
       <x:c r="A627" s="2" t="n">
-        <x:v>45539</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B627" t="inlineStr">
         <x:is>
-          <x:t>200.0235</x:t>
+          <x:t>199.3440</x:t>
         </x:is>
       </x:c>
       <x:c r="C627" t="inlineStr">
         <x:is>
-          <x:t>309.8734</x:t>
+          <x:t>309.7136</x:t>
         </x:is>
       </x:c>
       <x:c r="D627" t="inlineStr">
         <x:is>
-          <x:t>136.6651</x:t>
+          <x:t>136.6259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="628">
       <x:c r="A628" s="2" t="n">
-        <x:v>45508</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B628" t="inlineStr">
         <x:is>
-          <x:t>200.0827</x:t>
+          <x:t>199.1467</x:t>
         </x:is>
       </x:c>
       <x:c r="C628" t="inlineStr">
         <x:is>
-          <x:t>309.8737</x:t>
+          <x:t>309.4816</x:t>
         </x:is>
       </x:c>
       <x:c r="D628" t="inlineStr">
         <x:is>
-          <x:t>136.6266</x:t>
+          <x:t>136.5422</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="629">
       <x:c r="A629" s="2" t="n">
-        <x:v>45416</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B629" t="inlineStr">
         <x:is>
-          <x:t>200.0999</x:t>
+          <x:t>198.3152</x:t>
         </x:is>
       </x:c>
       <x:c r="C629" t="inlineStr">
         <x:is>
-          <x:t>309.8761</x:t>
+          <x:t>308.5970</x:t>
         </x:is>
       </x:c>
       <x:c r="D629" t="inlineStr">
         <x:is>
-          <x:t>136.6429</x:t>
+          <x:t>136.4782</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="630">
       <x:c r="A630" s="2" t="n">
-        <x:v>45386</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B630" t="inlineStr">
         <x:is>
-          <x:t>200.1006</x:t>
+          <x:t>198.4778</x:t>
         </x:is>
       </x:c>
       <x:c r="C630" t="inlineStr">
         <x:is>
-          <x:t>310.0098</x:t>
+          <x:t>308.7816</x:t>
         </x:is>
       </x:c>
       <x:c r="D630" t="inlineStr">
         <x:is>
-          <x:t>136.6550</x:t>
+          <x:t>136.5936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="631">
       <x:c r="A631" s="2" t="n">
-        <x:v>45355</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B631" t="inlineStr">
         <x:is>
-          <x:t>200.4379</x:t>
+          <x:t>198.7039</x:t>
         </x:is>
       </x:c>
       <x:c r="C631" t="inlineStr">
         <x:is>
-          <x:t>310.5062</x:t>
+          <x:t>309.1559</x:t>
         </x:is>
       </x:c>
       <x:c r="D631" t="inlineStr">
         <x:is>
-          <x:t>136.6159</x:t>
+          <x:t>136.6776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="632">
       <x:c r="A632" s="2" t="n">
-        <x:v>45326</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B632" t="inlineStr">
         <x:is>
-          <x:t>200.4289</x:t>
+          <x:t>198.4199</x:t>
         </x:is>
       </x:c>
       <x:c r="C632" t="inlineStr">
         <x:is>
-          <x:t>310.6181</x:t>
+          <x:t>308.9101</x:t>
         </x:is>
       </x:c>
       <x:c r="D632" t="inlineStr">
         <x:is>
-          <x:t>136.6336</x:t>
+          <x:t>136.6514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="633">
       <x:c r="A633" s="2" t="n">
-        <x:v>45295</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B633" t="inlineStr">
         <x:is>
-          <x:t>200.7410</x:t>
+          <x:t>198.4201</x:t>
         </x:is>
       </x:c>
       <x:c r="C633" t="inlineStr">
         <x:is>
-          <x:t>310.9154</x:t>
+          <x:t>308.7201</x:t>
         </x:is>
       </x:c>
       <x:c r="D633" t="inlineStr">
         <x:is>
-          <x:t>136.6806</x:t>
+          <x:t>136.6155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="634">
       <x:c r="A634" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B634" t="inlineStr">
         <x:is>
-          <x:t>200.7821</x:t>
+          <x:t>198.4647</x:t>
         </x:is>
       </x:c>
       <x:c r="C634" t="inlineStr">
         <x:is>
-          <x:t>311.1365</x:t>
+          <x:t>308.6462</x:t>
         </x:is>
       </x:c>
       <x:c r="D634" t="inlineStr">
         <x:is>
-          <x:t>136.6555</x:t>
+          <x:t>136.6114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="635">
       <x:c r="A635" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B635" t="inlineStr">
         <x:is>
-          <x:t>200.7486</x:t>
+          <x:t>198.6912</x:t>
         </x:is>
       </x:c>
       <x:c r="C635" t="inlineStr">
         <x:is>
-          <x:t>311.1088</x:t>
+          <x:t>308.9764</x:t>
         </x:is>
       </x:c>
       <x:c r="D635" t="inlineStr">
         <x:is>
-          <x:t>136.6480</x:t>
+          <x:t>136.6376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="636">
       <x:c r="A636" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B636" t="inlineStr">
         <x:is>
-          <x:t>200.6897</x:t>
+          <x:t>198.6487</x:t>
         </x:is>
       </x:c>
       <x:c r="C636" t="inlineStr">
         <x:is>
-          <x:t>310.9224</x:t>
+          <x:t>308.8777</x:t>
         </x:is>
       </x:c>
       <x:c r="D636" t="inlineStr">
         <x:is>
-          <x:t>136.6318</x:t>
+          <x:t>136.6090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="637">
       <x:c r="A637" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B637" t="inlineStr">
         <x:is>
-          <x:t>200.1482</x:t>
+          <x:t>199.4145</x:t>
         </x:is>
       </x:c>
       <x:c r="C637" t="inlineStr">
         <x:is>
-          <x:t>310.3696</x:t>
+          <x:t>309.6376</x:t>
         </x:is>
       </x:c>
       <x:c r="D637" t="inlineStr">
         <x:is>
-          <x:t>136.5670</x:t>
+          <x:t>136.6877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="638">
       <x:c r="A638" s="2" t="n">
-        <x:v/>
+        <x:v>45630</x:v>
       </x:c>
       <x:c r="B638" t="inlineStr">
         <x:is>
-          <x:t>200.1802</x:t>
+          <x:t>199.9134</x:t>
         </x:is>
       </x:c>
       <x:c r="C638" t="inlineStr">
         <x:is>
-          <x:t>310.4404</x:t>
+          <x:t>310.1588</x:t>
         </x:is>
       </x:c>
       <x:c r="D638" t="inlineStr">
         <x:is>
-          <x:t>136.5483</x:t>
+          <x:t>136.7112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="639">
       <x:c r="A639" s="2" t="n">
-        <x:v/>
+        <x:v>45600</x:v>
       </x:c>
       <x:c r="B639" t="inlineStr">
         <x:is>
-          <x:t>200.0926</x:t>
+          <x:t>199.6672</x:t>
         </x:is>
       </x:c>
       <x:c r="C639" t="inlineStr">
         <x:is>
-          <x:t>310.5594</x:t>
+          <x:t>309.5821</x:t>
         </x:is>
       </x:c>
       <x:c r="D639" t="inlineStr">
         <x:is>
-          <x:t>136.5530</x:t>
+          <x:t>136.6040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="640">
       <x:c r="A640" s="2" t="n">
-        <x:v/>
+        <x:v>45569</x:v>
       </x:c>
       <x:c r="B640" t="inlineStr">
         <x:is>
-          <x:t>199.8278</x:t>
+          <x:t>199.5572</x:t>
         </x:is>
       </x:c>
       <x:c r="C640" t="inlineStr">
         <x:is>
-          <x:t>310.1910</x:t>
+          <x:t>309.3320</x:t>
         </x:is>
       </x:c>
       <x:c r="D640" t="inlineStr">
         <x:is>
-          <x:t>136.4562</x:t>
+          <x:t>136.6109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="641">
       <x:c r="A641" s="2" t="n">
-        <x:v/>
+        <x:v>45539</x:v>
       </x:c>
       <x:c r="B641" t="inlineStr">
         <x:is>
-          <x:t>199.2264</x:t>
+          <x:t>200.0235</x:t>
         </x:is>
       </x:c>
       <x:c r="C641" t="inlineStr">
         <x:is>
-          <x:t>309.5478</x:t>
+          <x:t>309.8734</x:t>
         </x:is>
       </x:c>
       <x:c r="D641" t="inlineStr">
         <x:is>
-          <x:t>136.4099</x:t>
+          <x:t>136.6651</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="642">
       <x:c r="A642" s="2" t="n">
-        <x:v/>
+        <x:v>45508</x:v>
       </x:c>
       <x:c r="B642" t="inlineStr">
         <x:is>
-          <x:t>198.7244</x:t>
+          <x:t>200.0827</x:t>
         </x:is>
       </x:c>
       <x:c r="C642" t="inlineStr">
         <x:is>
-          <x:t>308.8405</x:t>
+          <x:t>309.8737</x:t>
         </x:is>
       </x:c>
       <x:c r="D642" t="inlineStr">
         <x:is>
-          <x:t>136.3832</x:t>
+          <x:t>136.6266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="643">
       <x:c r="A643" s="2" t="n">
-        <x:v/>
+        <x:v>45416</x:v>
       </x:c>
       <x:c r="B643" t="inlineStr">
         <x:is>
-          <x:t>198.6125</x:t>
+          <x:t>200.0999</x:t>
         </x:is>
       </x:c>
       <x:c r="C643" t="inlineStr">
         <x:is>
-          <x:t>308.5829</x:t>
+          <x:t>309.8761</x:t>
         </x:is>
       </x:c>
       <x:c r="D643" t="inlineStr">
         <x:is>
-          <x:t>136.3990</x:t>
+          <x:t>136.6429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="644">
       <x:c r="A644" s="2" t="n">
-        <x:v/>
+        <x:v>45386</x:v>
       </x:c>
       <x:c r="B644" t="inlineStr">
         <x:is>
-          <x:t>198.3768</x:t>
+          <x:t>200.1006</x:t>
         </x:is>
       </x:c>
       <x:c r="C644" t="inlineStr">
         <x:is>
-          <x:t>308.4708</x:t>
+          <x:t>310.0098</x:t>
         </x:is>
       </x:c>
       <x:c r="D644" t="inlineStr">
         <x:is>
-          <x:t>136.3920</x:t>
+          <x:t>136.6550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="645">
       <x:c r="A645" s="2" t="n">
-        <x:v/>
+        <x:v>45355</x:v>
       </x:c>
       <x:c r="B645" t="inlineStr">
         <x:is>
-          <x:t>198.1869</x:t>
+          <x:t>200.4379</x:t>
         </x:is>
       </x:c>
       <x:c r="C645" t="inlineStr">
         <x:is>
-          <x:t>308.2122</x:t>
+          <x:t>310.5062</x:t>
         </x:is>
       </x:c>
       <x:c r="D645" t="inlineStr">
         <x:is>
-          <x:t>136.3922</x:t>
+          <x:t>136.6159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="646">
       <x:c r="A646" s="2" t="n">
-        <x:v/>
+        <x:v>45326</x:v>
       </x:c>
       <x:c r="B646" t="inlineStr">
         <x:is>
-          <x:t>198.1201</x:t>
+          <x:t>200.4289</x:t>
         </x:is>
       </x:c>
       <x:c r="C646" t="inlineStr">
         <x:is>
-          <x:t>308.0213</x:t>
+          <x:t>310.6181</x:t>
         </x:is>
       </x:c>
       <x:c r="D646" t="inlineStr">
         <x:is>
-          <x:t>136.4256</x:t>
+          <x:t>136.6336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="647">
       <x:c r="A647" s="2" t="n">
-        <x:v>45629</x:v>
+        <x:v>45295</x:v>
       </x:c>
       <x:c r="B647" t="inlineStr">
         <x:is>
-          <x:t>197.8749</x:t>
+          <x:t>200.7410</x:t>
         </x:is>
       </x:c>
       <x:c r="C647" t="inlineStr">
         <x:is>
-          <x:t>307.5648</x:t>
+          <x:t>310.9154</x:t>
         </x:is>
       </x:c>
       <x:c r="D647" t="inlineStr">
         <x:is>
-          <x:t>136.4327</x:t>
+          <x:t>136.6806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="648">
       <x:c r="A648" s="2" t="n">
-        <x:v>45599</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B648" t="inlineStr">
         <x:is>
-          <x:t>197.5931</x:t>
+          <x:t>200.7821</x:t>
         </x:is>
       </x:c>
       <x:c r="C648" t="inlineStr">
         <x:is>
-          <x:t>307.1376</x:t>
+          <x:t>311.1365</x:t>
         </x:is>
       </x:c>
       <x:c r="D648" t="inlineStr">
         <x:is>
-          <x:t>136.4475</x:t>
+          <x:t>136.6555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="649">
       <x:c r="A649" s="2" t="n">
-        <x:v>45507</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B649" t="inlineStr">
         <x:is>
-          <x:t>197.5838</x:t>
+          <x:t>200.7486</x:t>
         </x:is>
       </x:c>
       <x:c r="C649" t="inlineStr">
         <x:is>
-          <x:t>307.0094</x:t>
+          <x:t>311.1088</x:t>
         </x:is>
       </x:c>
       <x:c r="D649" t="inlineStr">
         <x:is>
-          <x:t>136.4423</x:t>
+          <x:t>136.6480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="650">
       <x:c r="A650" s="2" t="n">
-        <x:v>45476</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B650" t="inlineStr">
         <x:is>
-          <x:t>197.7225</x:t>
+          <x:t>200.6897</x:t>
         </x:is>
       </x:c>
       <x:c r="C650" t="inlineStr">
         <x:is>
-          <x:t>307.1086</x:t>
+          <x:t>310.9224</x:t>
         </x:is>
       </x:c>
       <x:c r="D650" t="inlineStr">
         <x:is>
-          <x:t>136.3670</x:t>
+          <x:t>136.6318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="651">
       <x:c r="A651" s="2" t="n">
-        <x:v>45446</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B651" t="inlineStr">
         <x:is>
-          <x:t>197.4487</x:t>
+          <x:t>200.1482</x:t>
         </x:is>
       </x:c>
       <x:c r="C651" t="inlineStr">
         <x:is>
-          <x:t>307.0489</x:t>
+          <x:t>310.3696</x:t>
         </x:is>
       </x:c>
       <x:c r="D651" t="inlineStr">
         <x:is>
-          <x:t>136.3283</x:t>
+          <x:t>136.5670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="652">
       <x:c r="A652" s="2" t="n">
-        <x:v>45415</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B652" t="inlineStr">
         <x:is>
-          <x:t>197.2511</x:t>
+          <x:t>200.1802</x:t>
         </x:is>
       </x:c>
       <x:c r="C652" t="inlineStr">
         <x:is>
-          <x:t>306.9628</x:t>
+          <x:t>310.4404</x:t>
         </x:is>
       </x:c>
       <x:c r="D652" t="inlineStr">
         <x:is>
-          <x:t>136.2846</x:t>
+          <x:t>136.5483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="653">
       <x:c r="A653" s="2" t="n">
-        <x:v>45385</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B653" t="inlineStr">
         <x:is>
-          <x:t>197.3134</x:t>
+          <x:t>200.0926</x:t>
         </x:is>
       </x:c>
       <x:c r="C653" t="inlineStr">
         <x:is>
-          <x:t>307.0816</x:t>
+          <x:t>310.5594</x:t>
         </x:is>
       </x:c>
       <x:c r="D653" t="inlineStr">
         <x:is>
-          <x:t>136.1898</x:t>
+          <x:t>136.5530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="654">
       <x:c r="A654" s="2" t="n">
-        <x:v>45294</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B654" t="inlineStr">
         <x:is>
-          <x:t>197.0734</x:t>
+          <x:t>199.8278</x:t>
         </x:is>
       </x:c>
       <x:c r="C654" t="inlineStr">
         <x:is>
-          <x:t>306.8929</x:t>
+          <x:t>310.1910</x:t>
         </x:is>
       </x:c>
       <x:c r="D654" t="inlineStr">
         <x:is>
-          <x:t>136.2021</x:t>
+          <x:t>136.4562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="655">
       <x:c r="A655" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B655" t="inlineStr">
         <x:is>
-          <x:t>196.8548</x:t>
+          <x:t>199.2264</x:t>
         </x:is>
       </x:c>
       <x:c r="C655" t="inlineStr">
         <x:is>
-          <x:t>306.5647</x:t>
+          <x:t>309.5478</x:t>
         </x:is>
       </x:c>
       <x:c r="D655" t="inlineStr">
         <x:is>
-          <x:t>136.2316</x:t>
+          <x:t>136.4099</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="656">
       <x:c r="A656" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B656" t="inlineStr">
         <x:is>
-          <x:t>197.1867</x:t>
+          <x:t>198.7244</x:t>
         </x:is>
       </x:c>
       <x:c r="C656" t="inlineStr">
         <x:is>
-          <x:t>306.7431</x:t>
+          <x:t>308.8405</x:t>
         </x:is>
       </x:c>
       <x:c r="D656" t="inlineStr">
         <x:is>
-          <x:t>136.2217</x:t>
+          <x:t>136.3832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="657">
       <x:c r="A657" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B657" t="inlineStr">
         <x:is>
-          <x:t>197.3629</x:t>
+          <x:t>198.6125</x:t>
         </x:is>
       </x:c>
       <x:c r="C657" t="inlineStr">
         <x:is>
-          <x:t>306.8350</x:t>
+          <x:t>308.5829</x:t>
         </x:is>
       </x:c>
       <x:c r="D657" t="inlineStr">
         <x:is>
-          <x:t>136.2136</x:t>
+          <x:t>136.3990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="658">
       <x:c r="A658" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B658" t="inlineStr">
         <x:is>
-          <x:t>197.6056</x:t>
+          <x:t>198.3768</x:t>
         </x:is>
       </x:c>
       <x:c r="C658" t="inlineStr">
         <x:is>
-          <x:t>307.0294</x:t>
+          <x:t>308.4708</x:t>
         </x:is>
       </x:c>
       <x:c r="D658" t="inlineStr">
         <x:is>
-          <x:t>136.2339</x:t>
+          <x:t>136.3920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="659">
       <x:c r="A659" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B659" t="inlineStr">
         <x:is>
-          <x:t>198.0171</x:t>
+          <x:t>198.1869</x:t>
         </x:is>
       </x:c>
       <x:c r="C659" t="inlineStr">
         <x:is>
-          <x:t>307.4416</x:t>
+          <x:t>308.2122</x:t>
         </x:is>
       </x:c>
       <x:c r="D659" t="inlineStr">
         <x:is>
-          <x:t>136.2404</x:t>
+          <x:t>136.3922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="660">
       <x:c r="A660" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B660" t="inlineStr">
         <x:is>
-          <x:t>197.1475</x:t>
+          <x:t>198.1201</x:t>
         </x:is>
       </x:c>
       <x:c r="C660" t="inlineStr">
         <x:is>
-          <x:t>306.1616</x:t>
+          <x:t>308.0213</x:t>
         </x:is>
       </x:c>
       <x:c r="D660" t="inlineStr">
         <x:is>
-          <x:t>136.1873</x:t>
+          <x:t>136.4256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="661">
       <x:c r="A661" s="2" t="n">
-        <x:v/>
+        <x:v>45629</x:v>
       </x:c>
       <x:c r="B661" t="inlineStr">
         <x:is>
-          <x:t>196.3163</x:t>
+          <x:t>197.8749</x:t>
         </x:is>
       </x:c>
       <x:c r="C661" t="inlineStr">
         <x:is>
-          <x:t>305.2538</x:t>
+          <x:t>307.5648</x:t>
         </x:is>
       </x:c>
       <x:c r="D661" t="inlineStr">
         <x:is>
-          <x:t>136.2116</x:t>
+          <x:t>136.4327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="662">
       <x:c r="A662" s="2" t="n">
-        <x:v/>
+        <x:v>45599</x:v>
       </x:c>
       <x:c r="B662" t="inlineStr">
         <x:is>
-          <x:t>195.9202</x:t>
+          <x:t>197.5931</x:t>
         </x:is>
       </x:c>
       <x:c r="C662" t="inlineStr">
         <x:is>
-          <x:t>305.0712</x:t>
+          <x:t>307.1376</x:t>
         </x:is>
       </x:c>
       <x:c r="D662" t="inlineStr">
         <x:is>
-          <x:t>136.2457</x:t>
+          <x:t>136.4475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="663">
       <x:c r="A663" s="2" t="n">
-        <x:v/>
+        <x:v>45507</x:v>
       </x:c>
       <x:c r="B663" t="inlineStr">
         <x:is>
-          <x:t>196.1464</x:t>
+          <x:t>197.5838</x:t>
         </x:is>
       </x:c>
       <x:c r="C663" t="inlineStr">
         <x:is>
-          <x:t>305.4135</x:t>
+          <x:t>307.0094</x:t>
         </x:is>
       </x:c>
       <x:c r="D663" t="inlineStr">
         <x:is>
-          <x:t>136.2336</x:t>
+          <x:t>136.4423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="664">
       <x:c r="A664" s="2" t="n">
-        <x:v/>
+        <x:v>45476</x:v>
       </x:c>
       <x:c r="B664" t="inlineStr">
         <x:is>
-          <x:t>196.1453</x:t>
+          <x:t>197.7225</x:t>
         </x:is>
       </x:c>
       <x:c r="C664" t="inlineStr">
         <x:is>
-          <x:t>305.5457</x:t>
+          <x:t>307.1086</x:t>
         </x:is>
       </x:c>
       <x:c r="D664" t="inlineStr">
         <x:is>
-          <x:t>136.1985</x:t>
+          <x:t>136.3670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="665">
       <x:c r="A665" s="2" t="n">
-        <x:v/>
+        <x:v>45446</x:v>
       </x:c>
       <x:c r="B665" t="inlineStr">
         <x:is>
-          <x:t>196.1041</x:t>
+          <x:t>197.4487</x:t>
         </x:is>
       </x:c>
       <x:c r="C665" t="inlineStr">
         <x:is>
-          <x:t>305.4120</x:t>
+          <x:t>307.0489</x:t>
         </x:is>
       </x:c>
       <x:c r="D665" t="inlineStr">
         <x:is>
-          <x:t>136.2673</x:t>
+          <x:t>136.3283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="666">
       <x:c r="A666" s="2" t="n">
-        <x:v/>
+        <x:v>45415</x:v>
       </x:c>
       <x:c r="B666" t="inlineStr">
         <x:is>
-          <x:t>195.9132</x:t>
+          <x:t>197.2511</x:t>
         </x:is>
       </x:c>
       <x:c r="C666" t="inlineStr">
         <x:is>
-          <x:t>305.2627</x:t>
+          <x:t>306.9628</x:t>
         </x:is>
       </x:c>
       <x:c r="D666" t="inlineStr">
         <x:is>
-          <x:t>136.2339</x:t>
+          <x:t>136.2846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="667">
       <x:c r="A667" s="2" t="n">
-        <x:v/>
+        <x:v>45385</x:v>
       </x:c>
       <x:c r="B667" t="inlineStr">
         <x:is>
-          <x:t>195.6248</x:t>
+          <x:t>197.3134</x:t>
         </x:is>
       </x:c>
       <x:c r="C667" t="inlineStr">
         <x:is>
-          <x:t>304.6935</x:t>
+          <x:t>307.0816</x:t>
         </x:is>
       </x:c>
       <x:c r="D667" t="inlineStr">
         <x:is>
-          <x:t>136.1801</x:t>
+          <x:t>136.1898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="668">
       <x:c r="A668" s="2" t="n">
-        <x:v>45628</x:v>
+        <x:v>45294</x:v>
       </x:c>
       <x:c r="B668" t="inlineStr">
         <x:is>
-          <x:t>196.0795</x:t>
+          <x:t>197.0734</x:t>
         </x:is>
       </x:c>
       <x:c r="C668" t="inlineStr">
         <x:is>
-          <x:t>305.1279</x:t>
+          <x:t>306.8929</x:t>
         </x:is>
       </x:c>
       <x:c r="D668" t="inlineStr">
         <x:is>
-          <x:t>136.2264</x:t>
+          <x:t>136.2021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="669">
       <x:c r="A669" s="2" t="n">
-        <x:v>45537</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B669" t="inlineStr">
         <x:is>
-          <x:t>195.9834</x:t>
+          <x:t>196.8548</x:t>
         </x:is>
       </x:c>
       <x:c r="C669" t="inlineStr">
         <x:is>
-          <x:t>305.0720</x:t>
+          <x:t>306.5647</x:t>
         </x:is>
       </x:c>
       <x:c r="D669" t="inlineStr">
         <x:is>
-          <x:t>136.1815</x:t>
+          <x:t>136.2316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="670">
       <x:c r="A670" s="2" t="n">
-        <x:v>45506</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B670" t="inlineStr">
         <x:is>
-          <x:t>195.6061</x:t>
+          <x:t>197.1867</x:t>
         </x:is>
       </x:c>
       <x:c r="C670" t="inlineStr">
         <x:is>
-          <x:t>304.6483</x:t>
+          <x:t>306.7431</x:t>
         </x:is>
       </x:c>
       <x:c r="D670" t="inlineStr">
         <x:is>
-          <x:t>136.2021</x:t>
+          <x:t>136.2217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="671">
       <x:c r="A671" s="2" t="n">
-        <x:v>45475</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B671" t="inlineStr">
         <x:is>
-          <x:t>195.6828</x:t>
+          <x:t>197.3629</x:t>
         </x:is>
       </x:c>
       <x:c r="C671" t="inlineStr">
         <x:is>
-          <x:t>304.7571</x:t>
+          <x:t>306.8350</x:t>
         </x:is>
       </x:c>
       <x:c r="D671" t="inlineStr">
         <x:is>
-          <x:t>136.2022</x:t>
+          <x:t>136.2136</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="672">
       <x:c r="A672" s="2" t="n">
-        <x:v>45445</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B672" t="inlineStr">
         <x:is>
-          <x:t>195.3854</x:t>
+          <x:t>197.6056</x:t>
         </x:is>
       </x:c>
       <x:c r="C672" t="inlineStr">
         <x:is>
-          <x:t>304.7738</x:t>
+          <x:t>307.0294</x:t>
         </x:is>
       </x:c>
       <x:c r="D672" t="inlineStr">
         <x:is>
-          <x:t>136.2066</x:t>
+          <x:t>136.2339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="673">
       <x:c r="A673" s="2" t="n">
-        <x:v>45414</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B673" t="inlineStr">
         <x:is>
-          <x:t>195.0547</x:t>
+          <x:t>198.0171</x:t>
         </x:is>
       </x:c>
       <x:c r="C673" t="inlineStr">
         <x:is>
-          <x:t>304.3182</x:t>
+          <x:t>307.4416</x:t>
         </x:is>
       </x:c>
       <x:c r="D673" t="inlineStr">
         <x:is>
-          <x:t>136.1749</x:t>
+          <x:t>136.2404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="674">
       <x:c r="A674" s="2" t="n">
-        <x:v>45324</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B674" t="inlineStr">
         <x:is>
-          <x:t>195.1570</x:t>
+          <x:t>197.1475</x:t>
         </x:is>
       </x:c>
       <x:c r="C674" t="inlineStr">
         <x:is>
-          <x:t>304.2448</x:t>
+          <x:t>306.1616</x:t>
         </x:is>
       </x:c>
       <x:c r="D674" t="inlineStr">
         <x:is>
-          <x:t>136.2059</x:t>
+          <x:t>136.1873</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="675">
       <x:c r="A675" s="2" t="n">
-        <x:v>45293</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B675" t="inlineStr">
         <x:is>
-          <x:t>195.0039</x:t>
+          <x:t>196.3163</x:t>
         </x:is>
       </x:c>
       <x:c r="C675" t="inlineStr">
         <x:is>
-          <x:t>304.2712</x:t>
+          <x:t>305.2538</x:t>
         </x:is>
       </x:c>
       <x:c r="D675" t="inlineStr">
         <x:is>
-          <x:t>136.2842</x:t>
+          <x:t>136.2116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="676">
       <x:c r="A676" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B676" t="inlineStr">
         <x:is>
-          <x:t>194.6414</x:t>
+          <x:t>195.9202</x:t>
         </x:is>
       </x:c>
       <x:c r="C676" t="inlineStr">
         <x:is>
-          <x:t>303.9762</x:t>
+          <x:t>305.0712</x:t>
         </x:is>
       </x:c>
       <x:c r="D676" t="inlineStr">
         <x:is>
-          <x:t>136.2576</x:t>
+          <x:t>136.2457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="677">
       <x:c r="A677" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B677" t="inlineStr">
         <x:is>
-          <x:t>194.5942</x:t>
+          <x:t>196.1464</x:t>
         </x:is>
       </x:c>
       <x:c r="C677" t="inlineStr">
         <x:is>
-          <x:t>303.8281</x:t>
+          <x:t>305.4135</x:t>
         </x:is>
       </x:c>
       <x:c r="D677" t="inlineStr">
         <x:is>
-          <x:t>136.1350</x:t>
+          <x:t>136.2336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="678">
       <x:c r="A678" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B678" t="inlineStr">
         <x:is>
-          <x:t>194.4805</x:t>
+          <x:t>196.1453</x:t>
         </x:is>
       </x:c>
       <x:c r="C678" t="inlineStr">
         <x:is>
-          <x:t>303.7540</x:t>
+          <x:t>305.5457</x:t>
         </x:is>
       </x:c>
       <x:c r="D678" t="inlineStr">
         <x:is>
-          <x:t>136.1096</x:t>
+          <x:t>136.1985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="679">
       <x:c r="A679" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B679" t="inlineStr">
         <x:is>
-          <x:t>193.8400</x:t>
+          <x:t>196.1041</x:t>
         </x:is>
       </x:c>
       <x:c r="C679" t="inlineStr">
         <x:is>
-          <x:t>302.9845</x:t>
+          <x:t>305.4120</x:t>
         </x:is>
       </x:c>
       <x:c r="D679" t="inlineStr">
         <x:is>
-          <x:t>135.9887</x:t>
+          <x:t>136.2673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="680">
       <x:c r="A680" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B680" t="inlineStr">
         <x:is>
-          <x:t>193.5319</x:t>
+          <x:t>195.9132</x:t>
         </x:is>
       </x:c>
       <x:c r="C680" t="inlineStr">
         <x:is>
-          <x:t>302.5892</x:t>
+          <x:t>305.2627</x:t>
         </x:is>
       </x:c>
       <x:c r="D680" t="inlineStr">
         <x:is>
-          <x:t>135.9594</x:t>
+          <x:t>136.2339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="681">
       <x:c r="A681" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B681" t="inlineStr">
         <x:is>
-          <x:t>193.3409</x:t>
+          <x:t>195.6248</x:t>
         </x:is>
       </x:c>
       <x:c r="C681" t="inlineStr">
         <x:is>
-          <x:t>302.3573</x:t>
+          <x:t>304.6935</x:t>
         </x:is>
       </x:c>
       <x:c r="D681" t="inlineStr">
         <x:is>
-          <x:t>135.8959</x:t>
+          <x:t>136.1801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="682">
       <x:c r="A682" s="2" t="n">
-        <x:v/>
+        <x:v>45628</x:v>
       </x:c>
       <x:c r="B682" t="inlineStr">
         <x:is>
-          <x:t>193.2135</x:t>
+          <x:t>196.0795</x:t>
         </x:is>
       </x:c>
       <x:c r="C682" t="inlineStr">
         <x:is>
-          <x:t>302.2823</x:t>
+          <x:t>305.1279</x:t>
         </x:is>
       </x:c>
       <x:c r="D682" t="inlineStr">
         <x:is>
-          <x:t>135.8924</x:t>
+          <x:t>136.2264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="683">
       <x:c r="A683" s="2" t="n">
-        <x:v/>
+        <x:v>45537</x:v>
       </x:c>
       <x:c r="B683" t="inlineStr">
         <x:is>
-          <x:t>193.3215</x:t>
+          <x:t>195.9834</x:t>
         </x:is>
       </x:c>
       <x:c r="C683" t="inlineStr">
         <x:is>
-          <x:t>302.4420</x:t>
+          <x:t>305.0720</x:t>
         </x:is>
       </x:c>
       <x:c r="D683" t="inlineStr">
         <x:is>
-          <x:t>135.9079</x:t>
+          <x:t>136.1815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="684">
       <x:c r="A684" s="2" t="n">
-        <x:v/>
+        <x:v>45506</x:v>
       </x:c>
       <x:c r="B684" t="inlineStr">
         <x:is>
-          <x:t>192.9521</x:t>
+          <x:t>195.6061</x:t>
         </x:is>
       </x:c>
       <x:c r="C684" t="inlineStr">
         <x:is>
-          <x:t>302.1399</x:t>
+          <x:t>304.6483</x:t>
         </x:is>
       </x:c>
       <x:c r="D684" t="inlineStr">
         <x:is>
-          <x:t>135.8598</x:t>
+          <x:t>136.2021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="685">
       <x:c r="A685" s="2" t="n">
-        <x:v/>
+        <x:v>45475</x:v>
       </x:c>
       <x:c r="B685" t="inlineStr">
         <x:is>
-          <x:t>192.8229</x:t>
+          <x:t>195.6828</x:t>
         </x:is>
       </x:c>
       <x:c r="C685" t="inlineStr">
         <x:is>
-          <x:t>301.8709</x:t>
+          <x:t>304.7571</x:t>
         </x:is>
       </x:c>
       <x:c r="D685" t="inlineStr">
         <x:is>
-          <x:t>135.8628</x:t>
+          <x:t>136.2022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="686">
       <x:c r="A686" s="2" t="n">
-        <x:v/>
+        <x:v>45445</x:v>
       </x:c>
       <x:c r="B686" t="inlineStr">
         <x:is>
-          <x:t>192.6428</x:t>
+          <x:t>195.3854</x:t>
         </x:is>
       </x:c>
       <x:c r="C686" t="inlineStr">
         <x:is>
-          <x:t>301.6513</x:t>
+          <x:t>304.7738</x:t>
         </x:is>
       </x:c>
       <x:c r="D686" t="inlineStr">
         <x:is>
-          <x:t>135.8719</x:t>
+          <x:t>136.2066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="687">
       <x:c r="A687" s="2" t="n">
-        <x:v/>
+        <x:v>45414</x:v>
       </x:c>
       <x:c r="B687" t="inlineStr">
         <x:is>
-          <x:t>193.1148</x:t>
+          <x:t>195.0547</x:t>
         </x:is>
       </x:c>
       <x:c r="C687" t="inlineStr">
         <x:is>
-          <x:t>302.2069</x:t>
+          <x:t>304.3182</x:t>
         </x:is>
       </x:c>
       <x:c r="D687" t="inlineStr">
         <x:is>
-          <x:t>135.9648</x:t>
+          <x:t>136.1749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="688">
       <x:c r="A688" s="2" t="n">
-        <x:v/>
+        <x:v>45324</x:v>
       </x:c>
       <x:c r="B688" t="inlineStr">
         <x:is>
-          <x:t>192.9175</x:t>
+          <x:t>195.1570</x:t>
         </x:is>
       </x:c>
       <x:c r="C688" t="inlineStr">
         <x:is>
-          <x:t>301.8828</x:t>
+          <x:t>304.2448</x:t>
         </x:is>
       </x:c>
       <x:c r="D688" t="inlineStr">
         <x:is>
-          <x:t>135.9863</x:t>
+          <x:t>136.2059</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="689">
       <x:c r="A689" s="2" t="n">
-        <x:v>45627</x:v>
+        <x:v>45293</x:v>
       </x:c>
       <x:c r="B689" t="inlineStr">
         <x:is>
-          <x:t>192.6844</x:t>
+          <x:t>195.0039</x:t>
         </x:is>
       </x:c>
       <x:c r="C689" t="inlineStr">
         <x:is>
-          <x:t>301.7429</x:t>
+          <x:t>304.2712</x:t>
         </x:is>
       </x:c>
       <x:c r="D689" t="inlineStr">
         <x:is>
-          <x:t>135.9740</x:t>
+          <x:t>136.2842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="690">
       <x:c r="A690" s="2" t="n">
-        <x:v>45597</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B690" t="inlineStr">
         <x:is>
-          <x:t>192.4230</x:t>
+          <x:t>194.6414</x:t>
         </x:is>
       </x:c>
       <x:c r="C690" t="inlineStr">
         <x:is>
-          <x:t>301.2440</x:t>
+          <x:t>303.9762</x:t>
         </x:is>
       </x:c>
       <x:c r="D690" t="inlineStr">
         <x:is>
-          <x:t>135.8863</x:t>
+          <x:t>136.2576</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="691">
       <x:c r="A691" s="2" t="n">
-        <x:v>45566</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B691" t="inlineStr">
         <x:is>
-          <x:t>192.6096</x:t>
+          <x:t>194.5942</x:t>
         </x:is>
       </x:c>
       <x:c r="C691" t="inlineStr">
         <x:is>
-          <x:t>301.4869</x:t>
+          <x:t>303.8281</x:t>
         </x:is>
       </x:c>
       <x:c r="D691" t="inlineStr">
         <x:is>
-          <x:t>135.8653</x:t>
+          <x:t>136.1350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="692">
       <x:c r="A692" s="2" t="n">
-        <x:v>45536</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B692" t="inlineStr">
         <x:is>
-          <x:t>192.6216</x:t>
+          <x:t>194.4805</x:t>
         </x:is>
       </x:c>
       <x:c r="C692" t="inlineStr">
         <x:is>
-          <x:t>301.7136</x:t>
+          <x:t>303.7540</x:t>
         </x:is>
       </x:c>
       <x:c r="D692" t="inlineStr">
         <x:is>
-          <x:t>135.8734</x:t>
+          <x:t>136.1096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="693">
       <x:c r="A693" s="2" t="n">
-        <x:v>45505</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B693" t="inlineStr">
         <x:is>
-          <x:t>191.7240</x:t>
+          <x:t>193.8400</x:t>
         </x:is>
       </x:c>
       <x:c r="C693" t="inlineStr">
         <x:is>
-          <x:t>300.8297</x:t>
+          <x:t>302.9845</x:t>
         </x:is>
       </x:c>
       <x:c r="D693" t="inlineStr">
         <x:is>
-          <x:t>135.8891</x:t>
+          <x:t>135.9887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="694">
       <x:c r="A694" s="2" t="n">
-        <x:v>45413</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B694" t="inlineStr">
         <x:is>
-          <x:t>191.2484</x:t>
+          <x:t>193.5319</x:t>
         </x:is>
       </x:c>
       <x:c r="C694" t="inlineStr">
         <x:is>
-          <x:t>300.4622</x:t>
+          <x:t>302.5892</x:t>
         </x:is>
       </x:c>
       <x:c r="D694" t="inlineStr">
         <x:is>
-          <x:t>135.8855</x:t>
+          <x:t>135.9594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="695">
       <x:c r="A695" s="2" t="n">
-        <x:v>45383</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B695" t="inlineStr">
         <x:is>
-          <x:t>190.9244</x:t>
+          <x:t>193.3409</x:t>
         </x:is>
       </x:c>
       <x:c r="C695" t="inlineStr">
         <x:is>
-          <x:t>300.2006</x:t>
+          <x:t>302.3573</x:t>
         </x:is>
       </x:c>
       <x:c r="D695" t="inlineStr">
         <x:is>
-          <x:t>135.9400</x:t>
+          <x:t>135.8959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="696">
       <x:c r="A696" s="2" t="n">
-        <x:v>45352</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B696" t="inlineStr">
         <x:is>
-          <x:t>191.0648</x:t>
+          <x:t>193.2135</x:t>
         </x:is>
       </x:c>
       <x:c r="C696" t="inlineStr">
         <x:is>
-          <x:t>300.4884</x:t>
+          <x:t>302.2823</x:t>
         </x:is>
       </x:c>
       <x:c r="D696" t="inlineStr">
         <x:is>
-          <x:t>135.9971</x:t>
+          <x:t>135.8924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="697">
       <x:c r="A697" s="2" t="n">
-        <x:v>45323</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B697" t="inlineStr">
         <x:is>
-          <x:t>191.3168</x:t>
+          <x:t>193.3215</x:t>
         </x:is>
       </x:c>
       <x:c r="C697" t="inlineStr">
         <x:is>
-          <x:t>300.7811</x:t>
+          <x:t>302.4420</x:t>
         </x:is>
       </x:c>
       <x:c r="D697" t="inlineStr">
         <x:is>
-          <x:t>136.0319</x:t>
+          <x:t>135.9079</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="698">
       <x:c r="A698" s="2" t="n">
-        <x:v>45292</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B698" t="inlineStr">
         <x:is>
-          <x:t>191.2907</x:t>
+          <x:t>192.9521</x:t>
         </x:is>
       </x:c>
       <x:c r="C698" t="inlineStr">
         <x:is>
-          <x:t>300.7174</x:t>
+          <x:t>302.1399</x:t>
         </x:is>
       </x:c>
       <x:c r="D698" t="inlineStr">
         <x:is>
-          <x:t>136.0869</x:t>
+          <x:t>135.8598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="699">
       <x:c r="A699" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B699" t="inlineStr">
         <x:is>
-          <x:t>190.9799</x:t>
+          <x:t>192.8229</x:t>
         </x:is>
       </x:c>
       <x:c r="C699" t="inlineStr">
         <x:is>
-          <x:t>300.3125</x:t>
+          <x:t>301.8709</x:t>
         </x:is>
       </x:c>
       <x:c r="D699" t="inlineStr">
         <x:is>
-          <x:t>136.0344</x:t>
+          <x:t>135.8628</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="700">
       <x:c r="A700" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B700" t="inlineStr">
         <x:is>
-          <x:t>190.8999</x:t>
+          <x:t>192.6428</x:t>
         </x:is>
       </x:c>
       <x:c r="C700" t="inlineStr">
         <x:is>
-          <x:t>300.2491</x:t>
+          <x:t>301.6513</x:t>
         </x:is>
       </x:c>
       <x:c r="D700" t="inlineStr">
         <x:is>
-          <x:t>136.0669</x:t>
+          <x:t>135.8719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="701">
       <x:c r="A701" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B701" t="inlineStr">
         <x:is>
-          <x:t>190.9865</x:t>
+          <x:t>193.1148</x:t>
         </x:is>
       </x:c>
       <x:c r="C701" t="inlineStr">
         <x:is>
-          <x:t>300.4965</x:t>
+          <x:t>302.2069</x:t>
         </x:is>
       </x:c>
       <x:c r="D701" t="inlineStr">
         <x:is>
-          <x:t>136.0896</x:t>
+          <x:t>135.9648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="702">
       <x:c r="A702" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B702" t="inlineStr">
         <x:is>
-          <x:t>190.8529</x:t>
+          <x:t>192.9175</x:t>
         </x:is>
       </x:c>
       <x:c r="C702" t="inlineStr">
         <x:is>
-          <x:t>300.1681</x:t>
+          <x:t>301.8828</x:t>
         </x:is>
       </x:c>
       <x:c r="D702" t="inlineStr">
         <x:is>
-          <x:t>136.0304</x:t>
+          <x:t>135.9863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="703">
       <x:c r="A703" s="2" t="n">
-        <x:v/>
+        <x:v>45627</x:v>
       </x:c>
       <x:c r="B703" t="inlineStr">
         <x:is>
-          <x:t>190.7920</x:t>
+          <x:t>192.6844</x:t>
         </x:is>
       </x:c>
       <x:c r="C703" t="inlineStr">
         <x:is>
-          <x:t>300.0890</x:t>
+          <x:t>301.7429</x:t>
         </x:is>
       </x:c>
       <x:c r="D703" t="inlineStr">
         <x:is>
-          <x:t>136.0232</x:t>
+          <x:t>135.9740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="704">
       <x:c r="A704" s="2" t="n">
-        <x:v/>
+        <x:v>45597</x:v>
       </x:c>
       <x:c r="B704" t="inlineStr">
         <x:is>
-          <x:t>190.8507</x:t>
+          <x:t>192.4230</x:t>
         </x:is>
       </x:c>
       <x:c r="C704" t="inlineStr">
         <x:is>
-          <x:t>300.2077</x:t>
+          <x:t>301.2440</x:t>
         </x:is>
       </x:c>
       <x:c r="D704" t="inlineStr">
         <x:is>
-          <x:t>136.0187</x:t>
+          <x:t>135.8863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="705">
       <x:c r="A705" s="2" t="n">
-        <x:v/>
+        <x:v>45566</x:v>
       </x:c>
       <x:c r="B705" t="inlineStr">
         <x:is>
-          <x:t>190.7361</x:t>
+          <x:t>192.6096</x:t>
         </x:is>
       </x:c>
       <x:c r="C705" t="inlineStr">
         <x:is>
-          <x:t>300.2712</x:t>
+          <x:t>301.4869</x:t>
         </x:is>
       </x:c>
       <x:c r="D705" t="inlineStr">
         <x:is>
-          <x:t>136.0115</x:t>
+          <x:t>135.8653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="706">
       <x:c r="A706" s="2" t="n">
-        <x:v/>
+        <x:v>45536</x:v>
       </x:c>
       <x:c r="B706" t="inlineStr">
         <x:is>
-          <x:t>190.7001</x:t>
+          <x:t>192.6216</x:t>
         </x:is>
       </x:c>
       <x:c r="C706" t="inlineStr">
         <x:is>
-          <x:t>300.0951</x:t>
+          <x:t>301.7136</x:t>
         </x:is>
       </x:c>
       <x:c r="D706" t="inlineStr">
         <x:is>
-          <x:t>135.9726</x:t>
+          <x:t>135.8734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="707">
       <x:c r="A707" s="2" t="n">
-        <x:v/>
+        <x:v>45505</x:v>
       </x:c>
       <x:c r="B707" t="inlineStr">
         <x:is>
-          <x:t>190.7401</x:t>
+          <x:t>191.7240</x:t>
         </x:is>
       </x:c>
       <x:c r="C707" t="inlineStr">
         <x:is>
-          <x:t>300.2081</x:t>
+          <x:t>300.8297</x:t>
         </x:is>
       </x:c>
       <x:c r="D707" t="inlineStr">
         <x:is>
-          <x:t>135.9134</x:t>
+          <x:t>135.8891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="708">
       <x:c r="A708" s="2" t="n">
-        <x:v/>
+        <x:v>45413</x:v>
       </x:c>
       <x:c r="B708" t="inlineStr">
         <x:is>
-          <x:t>190.3797</x:t>
+          <x:t>191.2484</x:t>
         </x:is>
       </x:c>
       <x:c r="C708" t="inlineStr">
         <x:is>
-          <x:t>299.6629</x:t>
+          <x:t>300.4622</x:t>
         </x:is>
       </x:c>
       <x:c r="D708" t="inlineStr">
         <x:is>
-          <x:t>135.8642</x:t>
+          <x:t>135.8855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="709">
       <x:c r="A709" s="2" t="n">
-        <x:v/>
+        <x:v>45383</x:v>
       </x:c>
       <x:c r="B709" t="inlineStr">
         <x:is>
-          <x:t>190.1952</x:t>
+          <x:t>190.9244</x:t>
         </x:is>
       </x:c>
       <x:c r="C709" t="inlineStr">
         <x:is>
-          <x:t>299.5544</x:t>
+          <x:t>300.2006</x:t>
         </x:is>
       </x:c>
       <x:c r="D709" t="inlineStr">
         <x:is>
-          <x:t>135.8074</x:t>
+          <x:t>135.9400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="710">
       <x:c r="A710" s="2" t="n">
-        <x:v/>
+        <x:v>45352</x:v>
       </x:c>
       <x:c r="B710" t="inlineStr">
         <x:is>
-          <x:t>189.9062</x:t>
+          <x:t>191.0648</x:t>
         </x:is>
       </x:c>
       <x:c r="C710" t="inlineStr">
         <x:is>
-          <x:t>299.3934</x:t>
+          <x:t>300.4884</x:t>
         </x:is>
       </x:c>
       <x:c r="D710" t="inlineStr">
         <x:is>
-          <x:t>135.6126</x:t>
+          <x:t>135.9971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="711">
       <x:c r="A711" s="2" t="n">
-        <x:v/>
+        <x:v>45323</x:v>
       </x:c>
       <x:c r="B711" t="inlineStr">
         <x:is>
-          <x:t>189.2724</x:t>
+          <x:t>191.3168</x:t>
         </x:is>
       </x:c>
       <x:c r="C711" t="inlineStr">
         <x:is>
-          <x:t>298.3907</x:t>
+          <x:t>300.7811</x:t>
         </x:is>
       </x:c>
       <x:c r="D711" t="inlineStr">
         <x:is>
-          <x:t>135.2081</x:t>
+          <x:t>136.0319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="712">
       <x:c r="A712" s="2" t="n">
-        <x:v>45272</x:v>
+        <x:v>45292</x:v>
       </x:c>
       <x:c r="B712" t="inlineStr">
         <x:is>
-          <x:t>189.1148</x:t>
+          <x:t>191.2907</x:t>
         </x:is>
       </x:c>
       <x:c r="C712" t="inlineStr">
         <x:is>
-          <x:t>297.8684</x:t>
+          <x:t>300.7174</x:t>
         </x:is>
       </x:c>
       <x:c r="D712" t="inlineStr">
         <x:is>
-          <x:t>135.0723</x:t>
+          <x:t>136.0869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="713">
       <x:c r="A713" s="2" t="n">
-        <x:v>45242</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B713" t="inlineStr">
         <x:is>
-          <x:t>188.6711</x:t>
+          <x:t>190.9799</x:t>
         </x:is>
       </x:c>
       <x:c r="C713" t="inlineStr">
         <x:is>
-          <x:t>297.3866</x:t>
+          <x:t>300.3125</x:t>
         </x:is>
       </x:c>
       <x:c r="D713" t="inlineStr">
         <x:is>
-          <x:t>134.9965</x:t>
+          <x:t>136.0344</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="714">
       <x:c r="A714" s="2" t="n">
-        <x:v>45150</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B714" t="inlineStr">
         <x:is>
-          <x:t>188.4417</x:t>
+          <x:t>190.8999</x:t>
         </x:is>
       </x:c>
       <x:c r="C714" t="inlineStr">
         <x:is>
-          <x:t>297.1847</x:t>
+          <x:t>300.2491</x:t>
         </x:is>
       </x:c>
       <x:c r="D714" t="inlineStr">
         <x:is>
-          <x:t>134.9731</x:t>
+          <x:t>136.0669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="715">
       <x:c r="A715" s="2" t="n">
-        <x:v>45119</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B715" t="inlineStr">
         <x:is>
-          <x:t>188.3275</x:t>
+          <x:t>190.9865</x:t>
         </x:is>
       </x:c>
       <x:c r="C715" t="inlineStr">
         <x:is>
-          <x:t>297.1255</x:t>
+          <x:t>300.4965</x:t>
         </x:is>
       </x:c>
       <x:c r="D715" t="inlineStr">
         <x:is>
-          <x:t>135.0039</x:t>
+          <x:t>136.0896</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="716">
       <x:c r="A716" s="2" t="n">
-        <x:v>45089</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B716" t="inlineStr">
         <x:is>
-          <x:t>188.3284</x:t>
+          <x:t>190.8529</x:t>
         </x:is>
       </x:c>
       <x:c r="C716" t="inlineStr">
         <x:is>
-          <x:t>297.2432</x:t>
+          <x:t>300.1681</x:t>
         </x:is>
       </x:c>
       <x:c r="D716" t="inlineStr">
         <x:is>
-          <x:t>134.9103</x:t>
+          <x:t>136.0304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="717">
       <x:c r="A717" s="2" t="n">
-        <x:v>45058</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B717" t="inlineStr">
         <x:is>
-          <x:t>188.1978</x:t>
+          <x:t>190.7920</x:t>
         </x:is>
       </x:c>
       <x:c r="C717" t="inlineStr">
         <x:is>
-          <x:t>296.6236</x:t>
+          <x:t>300.0890</x:t>
         </x:is>
       </x:c>
       <x:c r="D717" t="inlineStr">
         <x:is>
-          <x:t>134.7464</x:t>
+          <x:t>136.0232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="718">
       <x:c r="A718" s="2" t="n">
-        <x:v>45028</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B718" t="inlineStr">
         <x:is>
-          <x:t>187.4903</x:t>
+          <x:t>190.8507</x:t>
         </x:is>
       </x:c>
       <x:c r="C718" t="inlineStr">
         <x:is>
-          <x:t>295.7169</x:t>
+          <x:t>300.2077</x:t>
         </x:is>
       </x:c>
       <x:c r="D718" t="inlineStr">
         <x:is>
-          <x:t>134.4120</x:t>
+          <x:t>136.0187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="719">
       <x:c r="A719" s="2" t="n">
-        <x:v>44938</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B719" t="inlineStr">
         <x:is>
-          <x:t>187.3171</x:t>
+          <x:t>190.7361</x:t>
         </x:is>
       </x:c>
       <x:c r="C719" t="inlineStr">
         <x:is>
-          <x:t>295.2561</x:t>
+          <x:t>300.2712</x:t>
         </x:is>
       </x:c>
       <x:c r="D719" t="inlineStr">
         <x:is>
-          <x:t>134.2332</x:t>
+          <x:t>136.0115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="720">
       <x:c r="A720" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B720" t="inlineStr">
         <x:is>
-          <x:t>186.6024</x:t>
+          <x:t>190.7001</x:t>
         </x:is>
       </x:c>
       <x:c r="C720" t="inlineStr">
         <x:is>
-          <x:t>294.1454</x:t>
+          <x:t>300.0951</x:t>
         </x:is>
       </x:c>
       <x:c r="D720" t="inlineStr">
         <x:is>
-          <x:t>134.0355</x:t>
+          <x:t>135.9726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="721">
       <x:c r="A721" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B721" t="inlineStr">
         <x:is>
-          <x:t>186.3495</x:t>
+          <x:t>190.7401</x:t>
         </x:is>
       </x:c>
       <x:c r="C721" t="inlineStr">
         <x:is>
-          <x:t>293.8413</x:t>
+          <x:t>300.2081</x:t>
         </x:is>
       </x:c>
       <x:c r="D721" t="inlineStr">
         <x:is>
-          <x:t>133.9552</x:t>
+          <x:t>135.9134</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="722">
       <x:c r="A722" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B722" t="inlineStr">
         <x:is>
-          <x:t>186.0330</x:t>
+          <x:t>190.3797</x:t>
         </x:is>
       </x:c>
       <x:c r="C722" t="inlineStr">
         <x:is>
-          <x:t>293.4469</x:t>
+          <x:t>299.6629</x:t>
         </x:is>
       </x:c>
       <x:c r="D722" t="inlineStr">
         <x:is>
-          <x:t>133.7419</x:t>
+          <x:t>135.8642</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="723">
       <x:c r="A723" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B723" t="inlineStr">
         <x:is>
-          <x:t>185.6158</x:t>
+          <x:t>190.1952</x:t>
         </x:is>
       </x:c>
       <x:c r="C723" t="inlineStr">
         <x:is>
-          <x:t>293.0680</x:t>
+          <x:t>299.5544</x:t>
         </x:is>
       </x:c>
       <x:c r="D723" t="inlineStr">
         <x:is>
-          <x:t>133.6420</x:t>
+          <x:t>135.8074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="724">
       <x:c r="A724" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B724" t="inlineStr">
         <x:is>
-          <x:t>185.5480</x:t>
+          <x:t>189.9062</x:t>
         </x:is>
       </x:c>
       <x:c r="C724" t="inlineStr">
         <x:is>
-          <x:t>293.0402</x:t>
+          <x:t>299.3934</x:t>
         </x:is>
       </x:c>
       <x:c r="D724" t="inlineStr">
         <x:is>
-          <x:t>133.5799</x:t>
+          <x:t>135.6126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="725">
       <x:c r="A725" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B725" t="inlineStr">
         <x:is>
-          <x:t>185.5294</x:t>
+          <x:t>189.2724</x:t>
         </x:is>
       </x:c>
       <x:c r="C725" t="inlineStr">
         <x:is>
-          <x:t>293.1594</x:t>
+          <x:t>298.3907</x:t>
         </x:is>
       </x:c>
       <x:c r="D725" t="inlineStr">
         <x:is>
-          <x:t>133.6312</x:t>
+          <x:t>135.2081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="726">
       <x:c r="A726" s="2" t="n">
-        <x:v/>
+        <x:v>45272</x:v>
       </x:c>
       <x:c r="B726" t="inlineStr">
         <x:is>
-          <x:t>185.4956</x:t>
+          <x:t>189.1148</x:t>
         </x:is>
       </x:c>
       <x:c r="C726" t="inlineStr">
         <x:is>
-          <x:t>293.0435</x:t>
+          <x:t>297.8684</x:t>
         </x:is>
       </x:c>
       <x:c r="D726" t="inlineStr">
         <x:is>
-          <x:t>133.6197</x:t>
+          <x:t>135.0723</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="727">
       <x:c r="A727" s="2" t="n">
-        <x:v/>
+        <x:v>45242</x:v>
       </x:c>
       <x:c r="B727" t="inlineStr">
         <x:is>
-          <x:t>185.2434</x:t>
+          <x:t>188.6711</x:t>
         </x:is>
       </x:c>
       <x:c r="C727" t="inlineStr">
         <x:is>
-          <x:t>292.7999</x:t>
+          <x:t>297.3866</x:t>
         </x:is>
       </x:c>
       <x:c r="D727" t="inlineStr">
         <x:is>
-          <x:t>133.6001</x:t>
+          <x:t>134.9965</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="728">
       <x:c r="A728" s="2" t="n">
-        <x:v/>
+        <x:v>45150</x:v>
       </x:c>
       <x:c r="B728" t="inlineStr">
         <x:is>
-          <x:t>185.1818</x:t>
+          <x:t>188.4417</x:t>
         </x:is>
       </x:c>
       <x:c r="C728" t="inlineStr">
         <x:is>
-          <x:t>292.7465</x:t>
+          <x:t>297.1847</x:t>
         </x:is>
       </x:c>
       <x:c r="D728" t="inlineStr">
         <x:is>
-          <x:t>133.4529</x:t>
+          <x:t>134.9731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="729">
       <x:c r="A729" s="2" t="n">
-        <x:v/>
+        <x:v>45119</x:v>
       </x:c>
       <x:c r="B729" t="inlineStr">
         <x:is>
-          <x:t>185.1937</x:t>
+          <x:t>188.3275</x:t>
         </x:is>
       </x:c>
       <x:c r="C729" t="inlineStr">
         <x:is>
-          <x:t>292.8175</x:t>
+          <x:t>297.1255</x:t>
         </x:is>
       </x:c>
       <x:c r="D729" t="inlineStr">
         <x:is>
-          <x:t>133.3970</x:t>
+          <x:t>135.0039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="730">
       <x:c r="A730" s="2" t="n">
-        <x:v/>
+        <x:v>45089</x:v>
       </x:c>
       <x:c r="B730" t="inlineStr">
         <x:is>
-          <x:t>184.9270</x:t>
+          <x:t>188.3284</x:t>
         </x:is>
       </x:c>
       <x:c r="C730" t="inlineStr">
         <x:is>
-          <x:t>292.3463</x:t>
+          <x:t>297.2432</x:t>
         </x:is>
       </x:c>
       <x:c r="D730" t="inlineStr">
         <x:is>
-          <x:t>133.2842</x:t>
+          <x:t>134.9103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="731">
       <x:c r="A731" s="2" t="n">
-        <x:v/>
+        <x:v>45058</x:v>
       </x:c>
       <x:c r="B731" t="inlineStr">
         <x:is>
-          <x:t>185.2645</x:t>
+          <x:t>188.1978</x:t>
         </x:is>
       </x:c>
       <x:c r="C731" t="inlineStr">
         <x:is>
-          <x:t>292.7635</x:t>
+          <x:t>296.6236</x:t>
         </x:is>
       </x:c>
       <x:c r="D731" t="inlineStr">
         <x:is>
-          <x:t>133.1131</x:t>
+          <x:t>134.7464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="732">
       <x:c r="A732" s="2" t="n">
-        <x:v/>
+        <x:v>45028</x:v>
       </x:c>
       <x:c r="B732" t="inlineStr">
         <x:is>
-          <x:t>185.2038</x:t>
+          <x:t>187.4903</x:t>
         </x:is>
       </x:c>
       <x:c r="C732" t="inlineStr">
         <x:is>
-          <x:t>292.7581</x:t>
+          <x:t>295.7169</x:t>
         </x:is>
       </x:c>
       <x:c r="D732" t="inlineStr">
         <x:is>
-          <x:t>133.0484</x:t>
+          <x:t>134.4120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="733">
       <x:c r="A733" s="2" t="n">
-        <x:v/>
+        <x:v>44938</x:v>
       </x:c>
       <x:c r="B733" t="inlineStr">
         <x:is>
-          <x:t>184.4033</x:t>
+          <x:t>187.3171</x:t>
         </x:is>
       </x:c>
       <x:c r="C733" t="inlineStr">
         <x:is>
-          <x:t>291.5982</x:t>
+          <x:t>295.2561</x:t>
         </x:is>
       </x:c>
       <x:c r="D733" t="inlineStr">
         <x:is>
-          <x:t>132.9188</x:t>
+          <x:t>134.2332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="734">
       <x:c r="A734" s="2" t="n">
-        <x:v>45210</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B734" t="inlineStr">
         <x:is>
-          <x:t>184.0443</x:t>
+          <x:t>186.6024</x:t>
         </x:is>
       </x:c>
       <x:c r="C734" t="inlineStr">
         <x:is>
-          <x:t>291.1668</x:t>
+          <x:t>294.1454</x:t>
         </x:is>
       </x:c>
       <x:c r="D734" t="inlineStr">
         <x:is>
-          <x:t>132.8878</x:t>
+          <x:t>134.0355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="735">
       <x:c r="A735" s="2" t="n">
-        <x:v>45180</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B735" t="inlineStr">
         <x:is>
-          <x:t>184.0301</x:t>
+          <x:t>186.3495</x:t>
         </x:is>
       </x:c>
       <x:c r="C735" t="inlineStr">
         <x:is>
-          <x:t>291.4113</x:t>
+          <x:t>293.8413</x:t>
         </x:is>
       </x:c>
       <x:c r="D735" t="inlineStr">
         <x:is>
-          <x:t>132.9403</x:t>
+          <x:t>133.9552</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="736">
       <x:c r="A736" s="2" t="n">
-        <x:v>45149</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B736" t="inlineStr">
         <x:is>
-          <x:t>183.8667</x:t>
+          <x:t>186.0330</x:t>
         </x:is>
       </x:c>
       <x:c r="C736" t="inlineStr">
         <x:is>
-          <x:t>291.3057</x:t>
+          <x:t>293.4469</x:t>
         </x:is>
       </x:c>
       <x:c r="D736" t="inlineStr">
         <x:is>
-          <x:t>132.9561</x:t>
+          <x:t>133.7419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="737">
       <x:c r="A737" s="2" t="n">
-        <x:v>45118</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B737" t="inlineStr">
         <x:is>
-          <x:t>183.6931</x:t>
+          <x:t>185.6158</x:t>
         </x:is>
       </x:c>
       <x:c r="C737" t="inlineStr">
         <x:is>
-          <x:t>290.9394</x:t>
+          <x:t>293.0680</x:t>
         </x:is>
       </x:c>
       <x:c r="D737" t="inlineStr">
         <x:is>
-          <x:t>132.9119</x:t>
+          <x:t>133.6420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="738">
       <x:c r="A738" s="2" t="n">
-        <x:v>45088</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B738" t="inlineStr">
         <x:is>
-          <x:t>183.4882</x:t>
+          <x:t>185.5480</x:t>
         </x:is>
       </x:c>
       <x:c r="C738" t="inlineStr">
         <x:is>
-          <x:t>290.6213</x:t>
+          <x:t>293.0402</x:t>
         </x:is>
       </x:c>
       <x:c r="D738" t="inlineStr">
         <x:is>
-          <x:t>132.8817</x:t>
+          <x:t>133.5799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="739">
       <x:c r="A739" s="2" t="n">
-        <x:v>44996</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B739" t="inlineStr">
         <x:is>
-          <x:t>183.4147</x:t>
+          <x:t>185.5294</x:t>
         </x:is>
       </x:c>
       <x:c r="C739" t="inlineStr">
         <x:is>
-          <x:t>290.6549</x:t>
+          <x:t>293.1594</x:t>
         </x:is>
       </x:c>
       <x:c r="D739" t="inlineStr">
         <x:is>
-          <x:t>132.9010</x:t>
+          <x:t>133.6312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="740">
       <x:c r="A740" s="2" t="n">
-        <x:v>44968</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B740" t="inlineStr">
         <x:is>
-          <x:t>183.0217</x:t>
+          <x:t>185.4956</x:t>
         </x:is>
       </x:c>
       <x:c r="C740" t="inlineStr">
         <x:is>
-          <x:t>290.2480</x:t>
+          <x:t>293.0435</x:t>
         </x:is>
       </x:c>
       <x:c r="D740" t="inlineStr">
         <x:is>
-          <x:t>132.8186</x:t>
+          <x:t>133.6197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="741">
       <x:c r="A741" s="2" t="n">
-        <x:v>44937</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B741" t="inlineStr">
         <x:is>
-          <x:t>182.2335</x:t>
+          <x:t>185.2434</x:t>
         </x:is>
       </x:c>
       <x:c r="C741" t="inlineStr">
         <x:is>
-          <x:t>289.0004</x:t>
+          <x:t>292.7999</x:t>
         </x:is>
       </x:c>
       <x:c r="D741" t="inlineStr">
         <x:is>
-          <x:t>132.6728</x:t>
+          <x:t>133.6001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="742">
       <x:c r="A742" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B742" t="inlineStr">
         <x:is>
-          <x:t>181.9567</x:t>
+          <x:t>185.1818</x:t>
         </x:is>
       </x:c>
       <x:c r="C742" t="inlineStr">
         <x:is>
-          <x:t>288.5619</x:t>
+          <x:t>292.7465</x:t>
         </x:is>
       </x:c>
       <x:c r="D742" t="inlineStr">
         <x:is>
-          <x:t>132.5750</x:t>
+          <x:t>133.4529</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="743">
       <x:c r="A743" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B743" t="inlineStr">
         <x:is>
-          <x:t>181.8914</x:t>
+          <x:t>185.1937</x:t>
         </x:is>
       </x:c>
       <x:c r="C743" t="inlineStr">
         <x:is>
-          <x:t>288.4815</x:t>
+          <x:t>292.8175</x:t>
         </x:is>
       </x:c>
       <x:c r="D743" t="inlineStr">
         <x:is>
-          <x:t>132.5220</x:t>
+          <x:t>133.3970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="744">
       <x:c r="A744" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B744" t="inlineStr">
         <x:is>
-          <x:t>181.6566</x:t>
+          <x:t>184.9270</x:t>
         </x:is>
       </x:c>
       <x:c r="C744" t="inlineStr">
         <x:is>
-          <x:t>288.0073</x:t>
+          <x:t>292.3463</x:t>
         </x:is>
       </x:c>
       <x:c r="D744" t="inlineStr">
         <x:is>
-          <x:t>132.4661</x:t>
+          <x:t>133.2842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="745">
       <x:c r="A745" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B745" t="inlineStr">
         <x:is>
-          <x:t>181.6135</x:t>
+          <x:t>185.2645</x:t>
         </x:is>
       </x:c>
       <x:c r="C745" t="inlineStr">
         <x:is>
-          <x:t>287.9279</x:t>
+          <x:t>292.7635</x:t>
         </x:is>
       </x:c>
       <x:c r="D745" t="inlineStr">
         <x:is>
-          <x:t>132.4083</x:t>
+          <x:t>133.1131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="746">
       <x:c r="A746" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B746" t="inlineStr">
         <x:is>
-          <x:t>181.7840</x:t>
+          <x:t>185.2038</x:t>
         </x:is>
       </x:c>
       <x:c r="C746" t="inlineStr">
         <x:is>
-          <x:t>288.0271</x:t>
+          <x:t>292.7581</x:t>
         </x:is>
       </x:c>
       <x:c r="D746" t="inlineStr">
         <x:is>
-          <x:t>132.3803</x:t>
+          <x:t>133.0484</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="747">
       <x:c r="A747" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B747" t="inlineStr">
         <x:is>
-          <x:t>182.0392</x:t>
+          <x:t>184.4033</x:t>
         </x:is>
       </x:c>
       <x:c r="C747" t="inlineStr">
         <x:is>
-          <x:t>288.4505</x:t>
+          <x:t>291.5982</x:t>
         </x:is>
       </x:c>
       <x:c r="D747" t="inlineStr">
         <x:is>
-          <x:t>132.4312</x:t>
+          <x:t>132.9188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="748">
       <x:c r="A748" s="2" t="n">
-        <x:v/>
+        <x:v>45210</x:v>
       </x:c>
       <x:c r="B748" t="inlineStr">
         <x:is>
-          <x:t>181.8103</x:t>
+          <x:t>184.0443</x:t>
         </x:is>
       </x:c>
       <x:c r="C748" t="inlineStr">
         <x:is>
-          <x:t>287.9294</x:t>
+          <x:t>291.1668</x:t>
         </x:is>
       </x:c>
       <x:c r="D748" t="inlineStr">
         <x:is>
-          <x:t>132.3399</x:t>
+          <x:t>132.8878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="749">
       <x:c r="A749" s="2" t="n">
-        <x:v/>
+        <x:v>45180</x:v>
       </x:c>
       <x:c r="B749" t="inlineStr">
         <x:is>
-          <x:t>182.0296</x:t>
+          <x:t>184.0301</x:t>
         </x:is>
       </x:c>
       <x:c r="C749" t="inlineStr">
         <x:is>
-          <x:t>288.0982</x:t>
+          <x:t>291.4113</x:t>
         </x:is>
       </x:c>
       <x:c r="D749" t="inlineStr">
         <x:is>
-          <x:t>132.3173</x:t>
+          <x:t>132.9403</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="750">
       <x:c r="A750" s="2" t="n">
-        <x:v/>
+        <x:v>45149</x:v>
       </x:c>
       <x:c r="B750" t="inlineStr">
         <x:is>
-          <x:t>182.4318</x:t>
+          <x:t>183.8667</x:t>
         </x:is>
       </x:c>
       <x:c r="C750" t="inlineStr">
         <x:is>
-          <x:t>288.6540</x:t>
+          <x:t>291.3057</x:t>
         </x:is>
       </x:c>
       <x:c r="D750" t="inlineStr">
         <x:is>
-          <x:t>132.2690</x:t>
+          <x:t>132.9561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="751">
       <x:c r="A751" s="2" t="n">
-        <x:v/>
+        <x:v>45118</x:v>
       </x:c>
       <x:c r="B751" t="inlineStr">
         <x:is>
-          <x:t>182.8176</x:t>
+          <x:t>183.6931</x:t>
         </x:is>
       </x:c>
       <x:c r="C751" t="inlineStr">
         <x:is>
-          <x:t>289.1064</x:t>
+          <x:t>290.9394</x:t>
         </x:is>
       </x:c>
       <x:c r="D751" t="inlineStr">
         <x:is>
-          <x:t>132.3069</x:t>
+          <x:t>132.9119</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="752">
       <x:c r="A752" s="2" t="n">
-        <x:v/>
+        <x:v>45088</x:v>
       </x:c>
       <x:c r="B752" t="inlineStr">
         <x:is>
-          <x:t>183.2151</x:t>
+          <x:t>183.4882</x:t>
         </x:is>
       </x:c>
       <x:c r="C752" t="inlineStr">
         <x:is>
-          <x:t>289.6945</x:t>
+          <x:t>290.6213</x:t>
         </x:is>
       </x:c>
       <x:c r="D752" t="inlineStr">
         <x:is>
-          <x:t>132.3422</x:t>
+          <x:t>132.8817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="753">
       <x:c r="A753" s="2" t="n">
-        <x:v/>
+        <x:v>44996</x:v>
       </x:c>
       <x:c r="B753" t="inlineStr">
         <x:is>
-          <x:t>183.3662</x:t>
+          <x:t>183.4147</x:t>
         </x:is>
       </x:c>
       <x:c r="C753" t="inlineStr">
         <x:is>
-          <x:t>289.9189</x:t>
+          <x:t>290.6549</x:t>
         </x:is>
       </x:c>
       <x:c r="D753" t="inlineStr">
         <x:is>
-          <x:t>132.4374</x:t>
+          <x:t>132.9010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="754">
       <x:c r="A754" s="2" t="n">
-        <x:v/>
+        <x:v>44968</x:v>
       </x:c>
       <x:c r="B754" t="inlineStr">
         <x:is>
-          <x:t>183.2846</x:t>
+          <x:t>183.0217</x:t>
         </x:is>
       </x:c>
       <x:c r="C754" t="inlineStr">
         <x:is>
-          <x:t>289.5064</x:t>
+          <x:t>290.2480</x:t>
         </x:is>
       </x:c>
       <x:c r="D754" t="inlineStr">
         <x:is>
-          <x:t>132.4287</x:t>
+          <x:t>132.8186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="755">
       <x:c r="A755" s="2" t="n">
-        <x:v>45270</x:v>
+        <x:v>44937</x:v>
       </x:c>
       <x:c r="B755" t="inlineStr">
         <x:is>
-          <x:t>183.3997</x:t>
+          <x:t>182.2335</x:t>
         </x:is>
       </x:c>
       <x:c r="C755" t="inlineStr">
         <x:is>
-          <x:t>289.7342</x:t>
+          <x:t>289.0004</x:t>
         </x:is>
       </x:c>
       <x:c r="D755" t="inlineStr">
         <x:is>
-          <x:t>132.3852</x:t>
+          <x:t>132.6728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="756">
       <x:c r="A756" s="2" t="n">
-        <x:v>45240</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B756" t="inlineStr">
         <x:is>
-          <x:t>183.5009</x:t>
+          <x:t>181.9567</x:t>
         </x:is>
       </x:c>
       <x:c r="C756" t="inlineStr">
         <x:is>
-          <x:t>289.9196</x:t>
+          <x:t>288.5619</x:t>
         </x:is>
       </x:c>
       <x:c r="D756" t="inlineStr">
         <x:is>
-          <x:t>132.3570</x:t>
+          <x:t>132.5750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="757">
       <x:c r="A757" s="2" t="n">
-        <x:v>45209</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B757" t="inlineStr">
         <x:is>
-          <x:t>183.3983</x:t>
+          <x:t>181.8914</x:t>
         </x:is>
       </x:c>
       <x:c r="C757" t="inlineStr">
         <x:is>
-          <x:t>289.8626</x:t>
+          <x:t>288.4815</x:t>
         </x:is>
       </x:c>
       <x:c r="D757" t="inlineStr">
         <x:is>
-          <x:t>132.2325</x:t>
+          <x:t>132.5220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="758">
       <x:c r="A758" s="2" t="n">
-        <x:v>45179</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B758" t="inlineStr">
         <x:is>
-          <x:t>182.6972</x:t>
+          <x:t>181.6566</x:t>
         </x:is>
       </x:c>
       <x:c r="C758" t="inlineStr">
         <x:is>
-          <x:t>288.8809</x:t>
+          <x:t>288.0073</x:t>
         </x:is>
       </x:c>
       <x:c r="D758" t="inlineStr">
         <x:is>
-          <x:t>132.1672</x:t>
+          <x:t>132.4661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="759">
       <x:c r="A759" s="2" t="n">
-        <x:v>45087</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B759" t="inlineStr">
         <x:is>
-          <x:t>183.2677</x:t>
+          <x:t>181.6135</x:t>
         </x:is>
       </x:c>
       <x:c r="C759" t="inlineStr">
         <x:is>
-          <x:t>289.7333</x:t>
+          <x:t>287.9279</x:t>
         </x:is>
       </x:c>
       <x:c r="D759" t="inlineStr">
         <x:is>
-          <x:t>132.1563</x:t>
+          <x:t>132.4083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="760">
       <x:c r="A760" s="2" t="n">
-        <x:v>45056</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B760" t="inlineStr">
         <x:is>
-          <x:t>183.0511</x:t>
+          <x:t>181.7840</x:t>
         </x:is>
       </x:c>
       <x:c r="C760" t="inlineStr">
         <x:is>
-          <x:t>289.6418</x:t>
+          <x:t>288.0271</x:t>
         </x:is>
       </x:c>
       <x:c r="D760" t="inlineStr">
         <x:is>
-          <x:t>132.2302</x:t>
+          <x:t>132.3803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="761">
       <x:c r="A761" s="2" t="n">
-        <x:v>45026</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B761" t="inlineStr">
         <x:is>
-          <x:t>183.1794</x:t>
+          <x:t>182.0392</x:t>
         </x:is>
       </x:c>
       <x:c r="C761" t="inlineStr">
         <x:is>
-          <x:t>289.7189</x:t>
+          <x:t>288.4505</x:t>
         </x:is>
       </x:c>
       <x:c r="D761" t="inlineStr">
         <x:is>
-          <x:t>132.1765</x:t>
+          <x:t>132.4312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="762">
       <x:c r="A762" s="2" t="n">
-        <x:v>44995</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B762" t="inlineStr">
         <x:is>
-          <x:t>183.5261</x:t>
+          <x:t>181.8103</x:t>
         </x:is>
       </x:c>
       <x:c r="C762" t="inlineStr">
         <x:is>
-          <x:t>290.0527</x:t>
+          <x:t>287.9294</x:t>
         </x:is>
       </x:c>
       <x:c r="D762" t="inlineStr">
         <x:is>
-          <x:t>132.2119</x:t>
+          <x:t>132.3399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="763">
       <x:c r="A763" s="2" t="n">
-        <x:v>44967</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B763" t="inlineStr">
         <x:is>
-          <x:t>183.9583</x:t>
+          <x:t>182.0296</x:t>
         </x:is>
       </x:c>
       <x:c r="C763" t="inlineStr">
         <x:is>
-          <x:t>290.6475</x:t>
+          <x:t>288.0982</x:t>
         </x:is>
       </x:c>
       <x:c r="D763" t="inlineStr">
         <x:is>
-          <x:t>132.2841</x:t>
+          <x:t>132.3173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="764">
       <x:c r="A764" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B764" t="inlineStr">
         <x:is>
-          <x:t>184.0485</x:t>
+          <x:t>182.4318</x:t>
         </x:is>
       </x:c>
       <x:c r="C764" t="inlineStr">
         <x:is>
-          <x:t>290.8128</x:t>
+          <x:t>288.6540</x:t>
         </x:is>
       </x:c>
       <x:c r="D764" t="inlineStr">
         <x:is>
-          <x:t>132.3762</x:t>
+          <x:t>132.2690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="765">
       <x:c r="A765" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B765" t="inlineStr">
         <x:is>
-          <x:t>184.0834</x:t>
+          <x:t>182.8176</x:t>
         </x:is>
       </x:c>
       <x:c r="C765" t="inlineStr">
         <x:is>
-          <x:t>290.9558</x:t>
+          <x:t>289.1064</x:t>
         </x:is>
       </x:c>
       <x:c r="D765" t="inlineStr">
         <x:is>
-          <x:t>132.2942</x:t>
+          <x:t>132.3069</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="766">
       <x:c r="A766" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B766" t="inlineStr">
         <x:is>
-          <x:t>184.0199</x:t>
+          <x:t>183.2151</x:t>
         </x:is>
       </x:c>
       <x:c r="C766" t="inlineStr">
         <x:is>
-          <x:t>290.7085</x:t>
+          <x:t>289.6945</x:t>
         </x:is>
       </x:c>
       <x:c r="D766" t="inlineStr">
         <x:is>
-          <x:t>132.4835</x:t>
+          <x:t>132.3422</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="767">
       <x:c r="A767" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B767" t="inlineStr">
         <x:is>
-          <x:t>184.0091</x:t>
+          <x:t>183.3662</x:t>
         </x:is>
       </x:c>
       <x:c r="C767" t="inlineStr">
         <x:is>
-          <x:t>290.6771</x:t>
+          <x:t>289.9189</x:t>
         </x:is>
       </x:c>
       <x:c r="D767" t="inlineStr">
         <x:is>
-          <x:t>132.4885</x:t>
+          <x:t>132.4374</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="768">
       <x:c r="A768" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B768" t="inlineStr">
         <x:is>
-          <x:t>184.2482</x:t>
+          <x:t>183.2846</x:t>
         </x:is>
       </x:c>
       <x:c r="C768" t="inlineStr">
         <x:is>
-          <x:t>290.9610</x:t>
+          <x:t>289.5064</x:t>
         </x:is>
       </x:c>
       <x:c r="D768" t="inlineStr">
         <x:is>
-          <x:t>132.5180</x:t>
+          <x:t>132.4287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="769">
       <x:c r="A769" s="2" t="n">
-        <x:v/>
+        <x:v>45270</x:v>
       </x:c>
       <x:c r="B769" t="inlineStr">
         <x:is>
-          <x:t>184.2792</x:t>
+          <x:t>183.3997</x:t>
         </x:is>
       </x:c>
       <x:c r="C769" t="inlineStr">
         <x:is>
-          <x:t>291.0192</x:t>
+          <x:t>289.7342</x:t>
         </x:is>
       </x:c>
       <x:c r="D769" t="inlineStr">
         <x:is>
-          <x:t>132.5631</x:t>
+          <x:t>132.3852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="770">
       <x:c r="A770" s="2" t="n">
-        <x:v/>
+        <x:v>45240</x:v>
       </x:c>
       <x:c r="B770" t="inlineStr">
         <x:is>
-          <x:t>184.1093</x:t>
+          <x:t>183.5009</x:t>
         </x:is>
       </x:c>
       <x:c r="C770" t="inlineStr">
         <x:is>
-          <x:t>290.7591</x:t>
+          <x:t>289.9196</x:t>
         </x:is>
       </x:c>
       <x:c r="D770" t="inlineStr">
         <x:is>
-          <x:t>132.5199</x:t>
+          <x:t>132.3570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="771">
       <x:c r="A771" s="2" t="n">
-        <x:v/>
+        <x:v>45209</x:v>
       </x:c>
       <x:c r="B771" t="inlineStr">
         <x:is>
-          <x:t>184.6185</x:t>
+          <x:t>183.3983</x:t>
         </x:is>
       </x:c>
       <x:c r="C771" t="inlineStr">
         <x:is>
-          <x:t>291.5054</x:t>
+          <x:t>289.8626</x:t>
         </x:is>
       </x:c>
       <x:c r="D771" t="inlineStr">
         <x:is>
-          <x:t>132.5879</x:t>
+          <x:t>132.2325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="772">
       <x:c r="A772" s="2" t="n">
-        <x:v/>
+        <x:v>45179</x:v>
       </x:c>
       <x:c r="B772" t="inlineStr">
         <x:is>
-          <x:t>184.6131</x:t>
+          <x:t>182.6972</x:t>
         </x:is>
       </x:c>
       <x:c r="C772" t="inlineStr">
         <x:is>
-          <x:t>291.5315</x:t>
+          <x:t>288.8809</x:t>
         </x:is>
       </x:c>
       <x:c r="D772" t="inlineStr">
         <x:is>
-          <x:t>132.5791</x:t>
+          <x:t>132.1672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="773">
       <x:c r="A773" s="2" t="n">
-        <x:v/>
+        <x:v>45087</x:v>
       </x:c>
       <x:c r="B773" t="inlineStr">
         <x:is>
-          <x:t>184.9032</x:t>
+          <x:t>183.2677</x:t>
         </x:is>
       </x:c>
       <x:c r="C773" t="inlineStr">
         <x:is>
-          <x:t>291.8251</x:t>
+          <x:t>289.7333</x:t>
         </x:is>
       </x:c>
       <x:c r="D773" t="inlineStr">
         <x:is>
-          <x:t>132.5867</x:t>
+          <x:t>132.1563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="774">
       <x:c r="A774" s="2" t="n">
-        <x:v/>
+        <x:v>45056</x:v>
       </x:c>
       <x:c r="B774" t="inlineStr">
         <x:is>
-          <x:t>185.1171</x:t>
+          <x:t>183.0511</x:t>
         </x:is>
       </x:c>
       <x:c r="C774" t="inlineStr">
         <x:is>
-          <x:t>292.1098</x:t>
+          <x:t>289.6418</x:t>
         </x:is>
       </x:c>
       <x:c r="D774" t="inlineStr">
         <x:is>
-          <x:t>132.5679</x:t>
+          <x:t>132.2302</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="775">
       <x:c r="A775" s="2" t="n">
-        <x:v/>
+        <x:v>45026</x:v>
       </x:c>
       <x:c r="B775" t="inlineStr">
         <x:is>
-          <x:t>185.1197</x:t>
+          <x:t>183.1794</x:t>
         </x:is>
       </x:c>
       <x:c r="C775" t="inlineStr">
         <x:is>
-          <x:t>292.1878</x:t>
+          <x:t>289.7189</x:t>
         </x:is>
       </x:c>
       <x:c r="D775" t="inlineStr">
         <x:is>
-          <x:t>132.5947</x:t>
+          <x:t>132.1765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="776">
       <x:c r="A776" s="2" t="n">
-        <x:v/>
+        <x:v>44995</x:v>
       </x:c>
       <x:c r="B776" t="inlineStr">
         <x:is>
-          <x:t>184.5537</x:t>
+          <x:t>183.5261</x:t>
         </x:is>
       </x:c>
       <x:c r="C776" t="inlineStr">
         <x:is>
-          <x:t>291.4662</x:t>
+          <x:t>290.0527</x:t>
         </x:is>
       </x:c>
       <x:c r="D776" t="inlineStr">
         <x:is>
-          <x:t>132.5508</x:t>
+          <x:t>132.2119</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="777">
       <x:c r="A777" s="2" t="n">
-        <x:v>45269</x:v>
+        <x:v>44967</x:v>
       </x:c>
       <x:c r="B777" t="inlineStr">
         <x:is>
-          <x:t>184.7953</x:t>
+          <x:t>183.9583</x:t>
         </x:is>
       </x:c>
       <x:c r="C777" t="inlineStr">
         <x:is>
-          <x:t>291.7713</x:t>
+          <x:t>290.6475</x:t>
         </x:is>
       </x:c>
       <x:c r="D777" t="inlineStr">
         <x:is>
-          <x:t>132.5673</x:t>
+          <x:t>132.2841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="778">
       <x:c r="A778" s="2" t="n">
-        <x:v>45239</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B778" t="inlineStr">
         <x:is>
-          <x:t>184.8868</x:t>
+          <x:t>184.0485</x:t>
         </x:is>
       </x:c>
       <x:c r="C778" t="inlineStr">
         <x:is>
-          <x:t>291.8878</x:t>
+          <x:t>290.8128</x:t>
         </x:is>
       </x:c>
       <x:c r="D778" t="inlineStr">
         <x:is>
-          <x:t>132.5756</x:t>
+          <x:t>132.3762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="779">
       <x:c r="A779" s="2" t="n">
-        <x:v>45147</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B779" t="inlineStr">
         <x:is>
-          <x:t>184.8505</x:t>
+          <x:t>184.0834</x:t>
         </x:is>
       </x:c>
       <x:c r="C779" t="inlineStr">
         <x:is>
-          <x:t>291.8242</x:t>
+          <x:t>290.9558</x:t>
         </x:is>
       </x:c>
       <x:c r="D779" t="inlineStr">
         <x:is>
-          <x:t>132.5625</x:t>
+          <x:t>132.2942</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="780">
       <x:c r="A780" s="2" t="n">
-        <x:v>45116</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B780" t="inlineStr">
         <x:is>
-          <x:t>184.6899</x:t>
+          <x:t>184.0199</x:t>
         </x:is>
       </x:c>
       <x:c r="C780" t="inlineStr">
         <x:is>
-          <x:t>291.5320</x:t>
+          <x:t>290.7085</x:t>
         </x:is>
       </x:c>
       <x:c r="D780" t="inlineStr">
         <x:is>
-          <x:t>132.5448</x:t>
+          <x:t>132.4835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="781">
       <x:c r="A781" s="2" t="n">
-        <x:v>45086</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B781" t="inlineStr">
         <x:is>
-          <x:t>184.3716</x:t>
+          <x:t>184.0091</x:t>
         </x:is>
       </x:c>
       <x:c r="C781" t="inlineStr">
         <x:is>
-          <x:t>291.2543</x:t>
+          <x:t>290.6771</x:t>
         </x:is>
       </x:c>
       <x:c r="D781" t="inlineStr">
         <x:is>
-          <x:t>132.5349</x:t>
+          <x:t>132.4885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="782">
       <x:c r="A782" s="2" t="n">
-        <x:v>45055</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B782" t="inlineStr">
         <x:is>
-          <x:t>184.3537</x:t>
+          <x:t>184.2482</x:t>
         </x:is>
       </x:c>
       <x:c r="C782" t="inlineStr">
         <x:is>
-          <x:t>291.0740</x:t>
+          <x:t>290.9610</x:t>
         </x:is>
       </x:c>
       <x:c r="D782" t="inlineStr">
         <x:is>
-          <x:t>132.5728</x:t>
+          <x:t>132.5180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="783">
       <x:c r="A783" s="2" t="n">
-        <x:v>45025</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B783" t="inlineStr">
         <x:is>
-          <x:t>184.3844</x:t>
+          <x:t>184.2792</x:t>
         </x:is>
       </x:c>
       <x:c r="C783" t="inlineStr">
         <x:is>
-          <x:t>291.0154</x:t>
+          <x:t>291.0192</x:t>
         </x:is>
       </x:c>
       <x:c r="D783" t="inlineStr">
         <x:is>
-          <x:t>132.5967</x:t>
+          <x:t>132.5631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="784">
       <x:c r="A784" s="2" t="n">
-        <x:v>44935</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B784" t="inlineStr">
         <x:is>
-          <x:t>184.2231</x:t>
+          <x:t>184.1093</x:t>
         </x:is>
       </x:c>
       <x:c r="C784" t="inlineStr">
         <x:is>
-          <x:t>290.8526</x:t>
+          <x:t>290.7591</x:t>
         </x:is>
       </x:c>
       <x:c r="D784" t="inlineStr">
         <x:is>
-          <x:t>132.5676</x:t>
+          <x:t>132.5199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="785">
       <x:c r="A785" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B785" t="inlineStr">
         <x:is>
-          <x:t>184.1993</x:t>
+          <x:t>184.6185</x:t>
         </x:is>
       </x:c>
       <x:c r="C785" t="inlineStr">
         <x:is>
-          <x:t>290.7053</x:t>
+          <x:t>291.5054</x:t>
         </x:is>
       </x:c>
       <x:c r="D785" t="inlineStr">
         <x:is>
-          <x:t>132.5639</x:t>
+          <x:t>132.5879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="786">
       <x:c r="A786" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B786" t="inlineStr">
         <x:is>
-          <x:t>184.3871</x:t>
+          <x:t>184.6131</x:t>
         </x:is>
       </x:c>
       <x:c r="C786" t="inlineStr">
         <x:is>
-          <x:t>290.9586</x:t>
+          <x:t>291.5315</x:t>
         </x:is>
       </x:c>
       <x:c r="D786" t="inlineStr">
         <x:is>
-          <x:t>132.5199</x:t>
+          <x:t>132.5791</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="787">
       <x:c r="A787" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B787" t="inlineStr">
         <x:is>
-          <x:t>184.3386</x:t>
+          <x:t>184.9032</x:t>
         </x:is>
       </x:c>
       <x:c r="C787" t="inlineStr">
         <x:is>
-          <x:t>290.9176</x:t>
+          <x:t>291.8251</x:t>
         </x:is>
       </x:c>
       <x:c r="D787" t="inlineStr">
         <x:is>
-          <x:t>132.5230</x:t>
+          <x:t>132.5867</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="788">
       <x:c r="A788" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B788" t="inlineStr">
         <x:is>
-          <x:t>183.8981</x:t>
+          <x:t>185.1171</x:t>
         </x:is>
       </x:c>
       <x:c r="C788" t="inlineStr">
         <x:is>
-          <x:t>290.2961</x:t>
+          <x:t>292.1098</x:t>
         </x:is>
       </x:c>
       <x:c r="D788" t="inlineStr">
         <x:is>
-          <x:t>132.4457</x:t>
+          <x:t>132.5679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="789">
       <x:c r="A789" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B789" t="inlineStr">
         <x:is>
-          <x:t>183.6036</x:t>
+          <x:t>185.1197</x:t>
         </x:is>
       </x:c>
       <x:c r="C789" t="inlineStr">
         <x:is>
-          <x:t>289.7422</x:t>
+          <x:t>292.1878</x:t>
         </x:is>
       </x:c>
       <x:c r="D789" t="inlineStr">
         <x:is>
-          <x:t>132.4274</x:t>
+          <x:t>132.5947</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="790">
       <x:c r="A790" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B790" t="inlineStr">
         <x:is>
-          <x:t>183.4189</x:t>
+          <x:t>184.5537</x:t>
         </x:is>
       </x:c>
       <x:c r="C790" t="inlineStr">
         <x:is>
-          <x:t>289.4852</x:t>
+          <x:t>291.4662</x:t>
         </x:is>
       </x:c>
       <x:c r="D790" t="inlineStr">
         <x:is>
-          <x:t>132.4602</x:t>
+          <x:t>132.5508</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="791">
       <x:c r="A791" s="2" t="n">
-        <x:v/>
+        <x:v>45269</x:v>
       </x:c>
       <x:c r="B791" t="inlineStr">
         <x:is>
-          <x:t>183.0349</x:t>
+          <x:t>184.7953</x:t>
         </x:is>
       </x:c>
       <x:c r="C791" t="inlineStr">
         <x:is>
-          <x:t>288.9232</x:t>
+          <x:t>291.7713</x:t>
         </x:is>
       </x:c>
       <x:c r="D791" t="inlineStr">
         <x:is>
-          <x:t>132.4240</x:t>
+          <x:t>132.5673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="792">
       <x:c r="A792" s="2" t="n">
-        <x:v/>
+        <x:v>45239</x:v>
       </x:c>
       <x:c r="B792" t="inlineStr">
         <x:is>
-          <x:t>183.0358</x:t>
+          <x:t>184.8868</x:t>
         </x:is>
       </x:c>
       <x:c r="C792" t="inlineStr">
         <x:is>
-          <x:t>288.8005</x:t>
+          <x:t>291.8878</x:t>
         </x:is>
       </x:c>
       <x:c r="D792" t="inlineStr">
         <x:is>
-          <x:t>132.2429</x:t>
+          <x:t>132.5756</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="793">
       <x:c r="A793" s="2" t="n">
-        <x:v/>
+        <x:v>45147</x:v>
       </x:c>
       <x:c r="B793" t="inlineStr">
         <x:is>
-          <x:t>183.1666</x:t>
+          <x:t>184.8505</x:t>
         </x:is>
       </x:c>
       <x:c r="C793" t="inlineStr">
         <x:is>
-          <x:t>288.9150</x:t>
+          <x:t>291.8242</x:t>
         </x:is>
       </x:c>
       <x:c r="D793" t="inlineStr">
         <x:is>
-          <x:t>132.2259</x:t>
+          <x:t>132.5625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="794">
       <x:c r="A794" s="2" t="n">
-        <x:v/>
+        <x:v>45116</x:v>
       </x:c>
       <x:c r="B794" t="inlineStr">
         <x:is>
-          <x:t>183.2588</x:t>
+          <x:t>184.6899</x:t>
         </x:is>
       </x:c>
       <x:c r="C794" t="inlineStr">
         <x:is>
-          <x:t>288.8890</x:t>
+          <x:t>291.5320</x:t>
         </x:is>
       </x:c>
       <x:c r="D794" t="inlineStr">
         <x:is>
-          <x:t>132.2504</x:t>
+          <x:t>132.5448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="795">
       <x:c r="A795" s="2" t="n">
-        <x:v/>
+        <x:v>45086</x:v>
       </x:c>
       <x:c r="B795" t="inlineStr">
         <x:is>
-          <x:t>183.2641</x:t>
+          <x:t>184.3716</x:t>
         </x:is>
       </x:c>
       <x:c r="C795" t="inlineStr">
         <x:is>
-          <x:t>288.8455</x:t>
+          <x:t>291.2543</x:t>
         </x:is>
       </x:c>
       <x:c r="D795" t="inlineStr">
         <x:is>
-          <x:t>132.2011</x:t>
+          <x:t>132.5349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="796">
       <x:c r="A796" s="2" t="n">
-        <x:v/>
+        <x:v>45055</x:v>
       </x:c>
       <x:c r="B796" t="inlineStr">
         <x:is>
-          <x:t>183.5020</x:t>
+          <x:t>184.3537</x:t>
         </x:is>
       </x:c>
       <x:c r="C796" t="inlineStr">
         <x:is>
-          <x:t>289.1401</x:t>
+          <x:t>291.0740</x:t>
         </x:is>
       </x:c>
       <x:c r="D796" t="inlineStr">
         <x:is>
-          <x:t>132.2657</x:t>
+          <x:t>132.5728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="797">
       <x:c r="A797" s="2" t="n">
-        <x:v/>
+        <x:v>45025</x:v>
       </x:c>
       <x:c r="B797" t="inlineStr">
         <x:is>
-          <x:t>183.6426</x:t>
+          <x:t>184.3844</x:t>
         </x:is>
       </x:c>
       <x:c r="C797" t="inlineStr">
         <x:is>
-          <x:t>289.5178</x:t>
+          <x:t>291.0154</x:t>
         </x:is>
       </x:c>
       <x:c r="D797" t="inlineStr">
         <x:is>
-          <x:t>132.2874</x:t>
+          <x:t>132.5967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="798">
       <x:c r="A798" s="2" t="n">
-        <x:v/>
+        <x:v>44935</x:v>
       </x:c>
       <x:c r="B798" t="inlineStr">
         <x:is>
-          <x:t>183.8707</x:t>
+          <x:t>184.2231</x:t>
         </x:is>
       </x:c>
       <x:c r="C798" t="inlineStr">
         <x:is>
-          <x:t>289.7906</x:t>
+          <x:t>290.8526</x:t>
         </x:is>
       </x:c>
       <x:c r="D798" t="inlineStr">
         <x:is>
-          <x:t>132.4043</x:t>
+          <x:t>132.5676</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="799">
       <x:c r="A799" s="2" t="n">
-        <x:v>45238</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B799" t="inlineStr">
         <x:is>
-          <x:t>183.3569</x:t>
+          <x:t>184.1993</x:t>
         </x:is>
       </x:c>
       <x:c r="C799" t="inlineStr">
         <x:is>
-          <x:t>289.4373</x:t>
+          <x:t>290.7053</x:t>
         </x:is>
       </x:c>
       <x:c r="D799" t="inlineStr">
         <x:is>
-          <x:t>132.4481</x:t>
+          <x:t>132.5639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="800">
       <x:c r="A800" s="2" t="n">
-        <x:v>45207</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B800" t="inlineStr">
         <x:is>
-          <x:t>184.0215</x:t>
+          <x:t>184.3871</x:t>
         </x:is>
       </x:c>
       <x:c r="C800" t="inlineStr">
         <x:is>
-          <x:t>290.2212</x:t>
+          <x:t>290.9586</x:t>
         </x:is>
       </x:c>
       <x:c r="D800" t="inlineStr">
         <x:is>
-          <x:t>132.5001</x:t>
+          <x:t>132.5199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="801">
       <x:c r="A801" s="2" t="n">
-        <x:v>45177</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B801" t="inlineStr">
         <x:is>
-          <x:t>183.8828</x:t>
+          <x:t>184.3386</x:t>
         </x:is>
       </x:c>
       <x:c r="C801" t="inlineStr">
         <x:is>
-          <x:t>289.9570</x:t>
+          <x:t>290.9176</x:t>
         </x:is>
       </x:c>
       <x:c r="D801" t="inlineStr">
         <x:is>
-          <x:t>132.4965</x:t>
+          <x:t>132.5230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="802">
       <x:c r="A802" s="2" t="n">
-        <x:v>45146</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B802" t="inlineStr">
         <x:is>
-          <x:t>183.9134</x:t>
+          <x:t>183.8981</x:t>
         </x:is>
       </x:c>
       <x:c r="C802" t="inlineStr">
         <x:is>
-          <x:t>290.0420</x:t>
+          <x:t>290.2961</x:t>
         </x:is>
       </x:c>
       <x:c r="D802" t="inlineStr">
         <x:is>
-          <x:t>132.4774</x:t>
+          <x:t>132.4457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="803">
       <x:c r="A803" s="2" t="n">
-        <x:v>45115</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B803" t="inlineStr">
         <x:is>
-          <x:t>184.1179</x:t>
+          <x:t>183.6036</x:t>
         </x:is>
       </x:c>
       <x:c r="C803" t="inlineStr">
         <x:is>
-          <x:t>290.2326</x:t>
+          <x:t>289.7422</x:t>
         </x:is>
       </x:c>
       <x:c r="D803" t="inlineStr">
         <x:is>
-          <x:t>132.4106</x:t>
+          <x:t>132.4274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="804">
       <x:c r="A804" s="2" t="n">
-        <x:v>45024</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B804" t="inlineStr">
         <x:is>
-          <x:t>183.8181</x:t>
+          <x:t>183.4189</x:t>
         </x:is>
       </x:c>
       <x:c r="C804" t="inlineStr">
         <x:is>
-          <x:t>289.8046</x:t>
+          <x:t>289.4852</x:t>
         </x:is>
       </x:c>
       <x:c r="D804" t="inlineStr">
         <x:is>
-          <x:t>132.4222</x:t>
+          <x:t>132.4602</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="805">
       <x:c r="A805" s="2" t="n">
-        <x:v>44993</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B805" t="inlineStr">
         <x:is>
-          <x:t>183.5050</x:t>
+          <x:t>183.0349</x:t>
         </x:is>
       </x:c>
       <x:c r="C805" t="inlineStr">
         <x:is>
-          <x:t>289.2883</x:t>
+          <x:t>288.9232</x:t>
         </x:is>
       </x:c>
       <x:c r="D805" t="inlineStr">
         <x:is>
-          <x:t>132.4001</x:t>
+          <x:t>132.4240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="806">
       <x:c r="A806" s="2" t="n">
-        <x:v>44965</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B806" t="inlineStr">
         <x:is>
-          <x:t>183.6927</x:t>
+          <x:t>183.0358</x:t>
         </x:is>
       </x:c>
       <x:c r="C806" t="inlineStr">
         <x:is>
-          <x:t>289.5699</x:t>
+          <x:t>288.8005</x:t>
         </x:is>
       </x:c>
       <x:c r="D806" t="inlineStr">
         <x:is>
-          <x:t>132.4837</x:t>
+          <x:t>132.2429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="807">
       <x:c r="A807" s="2" t="n">
-        <x:v>44934</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B807" t="inlineStr">
         <x:is>
-          <x:t>183.8552</x:t>
+          <x:t>183.1666</x:t>
         </x:is>
       </x:c>
       <x:c r="C807" t="inlineStr">
         <x:is>
-          <x:t>289.9397</x:t>
+          <x:t>288.9150</x:t>
         </x:is>
       </x:c>
       <x:c r="D807" t="inlineStr">
         <x:is>
-          <x:t>132.4679</x:t>
+          <x:t>132.2259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="808">
       <x:c r="A808" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B808" t="inlineStr">
         <x:is>
-          <x:t>183.7532</x:t>
+          <x:t>183.2588</x:t>
         </x:is>
       </x:c>
       <x:c r="C808" t="inlineStr">
         <x:is>
-          <x:t>289.9918</x:t>
+          <x:t>288.8890</x:t>
         </x:is>
       </x:c>
       <x:c r="D808" t="inlineStr">
         <x:is>
-          <x:t>132.5056</x:t>
+          <x:t>132.2504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="809">
       <x:c r="A809" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B809" t="inlineStr">
         <x:is>
-          <x:t>183.6524</x:t>
+          <x:t>183.2641</x:t>
         </x:is>
       </x:c>
       <x:c r="C809" t="inlineStr">
         <x:is>
-          <x:t>289.6330</x:t>
+          <x:t>288.8455</x:t>
         </x:is>
       </x:c>
       <x:c r="D809" t="inlineStr">
         <x:is>
-          <x:t>132.4547</x:t>
+          <x:t>132.2011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="810">
       <x:c r="A810" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B810" t="inlineStr">
         <x:is>
-          <x:t>183.5807</x:t>
+          <x:t>183.5020</x:t>
         </x:is>
       </x:c>
       <x:c r="C810" t="inlineStr">
         <x:is>
-          <x:t>289.5931</x:t>
+          <x:t>289.1401</x:t>
         </x:is>
       </x:c>
       <x:c r="D810" t="inlineStr">
         <x:is>
-          <x:t>132.4564</x:t>
+          <x:t>132.2657</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="811">
       <x:c r="A811" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B811" t="inlineStr">
         <x:is>
-          <x:t>183.3840</x:t>
+          <x:t>183.6426</x:t>
         </x:is>
       </x:c>
       <x:c r="C811" t="inlineStr">
         <x:is>
-          <x:t>289.3813</x:t>
+          <x:t>289.5178</x:t>
         </x:is>
       </x:c>
       <x:c r="D811" t="inlineStr">
         <x:is>
-          <x:t>132.4476</x:t>
+          <x:t>132.2874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="812">
       <x:c r="A812" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B812" t="inlineStr">
         <x:is>
-          <x:t>183.4391</x:t>
+          <x:t>183.8707</x:t>
         </x:is>
       </x:c>
       <x:c r="C812" t="inlineStr">
         <x:is>
-          <x:t>289.3575</x:t>
+          <x:t>289.7906</x:t>
         </x:is>
       </x:c>
       <x:c r="D812" t="inlineStr">
         <x:is>
-          <x:t>132.4580</x:t>
+          <x:t>132.4043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="813">
       <x:c r="A813" s="2" t="n">
-        <x:v/>
+        <x:v>45238</x:v>
       </x:c>
       <x:c r="B813" t="inlineStr">
         <x:is>
-          <x:t>183.2579</x:t>
+          <x:t>183.3569</x:t>
         </x:is>
       </x:c>
       <x:c r="C813" t="inlineStr">
         <x:is>
-          <x:t>289.1446</x:t>
+          <x:t>289.4373</x:t>
         </x:is>
       </x:c>
       <x:c r="D813" t="inlineStr">
         <x:is>
-          <x:t>132.4474</x:t>
+          <x:t>132.4481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="814">
       <x:c r="A814" s="2" t="n">
-        <x:v/>
+        <x:v>45207</x:v>
       </x:c>
       <x:c r="B814" t="inlineStr">
         <x:is>
-          <x:t>182.8454</x:t>
+          <x:t>184.0215</x:t>
         </x:is>
       </x:c>
       <x:c r="C814" t="inlineStr">
         <x:is>
-          <x:t>288.6013</x:t>
+          <x:t>290.2212</x:t>
         </x:is>
       </x:c>
       <x:c r="D814" t="inlineStr">
         <x:is>
-          <x:t>132.3781</x:t>
+          <x:t>132.5001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="815">
       <x:c r="A815" s="2" t="n">
-        <x:v/>
+        <x:v>45177</x:v>
       </x:c>
       <x:c r="B815" t="inlineStr">
         <x:is>
-          <x:t>182.6869</x:t>
+          <x:t>183.8828</x:t>
         </x:is>
       </x:c>
       <x:c r="C815" t="inlineStr">
         <x:is>
-          <x:t>288.3738</x:t>
+          <x:t>289.9570</x:t>
         </x:is>
       </x:c>
       <x:c r="D815" t="inlineStr">
         <x:is>
-          <x:t>132.3894</x:t>
+          <x:t>132.4965</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="816">
       <x:c r="A816" s="2" t="n">
-        <x:v/>
+        <x:v>45146</x:v>
       </x:c>
       <x:c r="B816" t="inlineStr">
         <x:is>
-          <x:t>182.7930</x:t>
+          <x:t>183.9134</x:t>
         </x:is>
       </x:c>
       <x:c r="C816" t="inlineStr">
         <x:is>
-          <x:t>288.4881</x:t>
+          <x:t>290.0420</x:t>
         </x:is>
       </x:c>
       <x:c r="D816" t="inlineStr">
         <x:is>
-          <x:t>132.4417</x:t>
+          <x:t>132.4774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="817">
       <x:c r="A817" s="2" t="n">
-        <x:v/>
+        <x:v>45115</x:v>
       </x:c>
       <x:c r="B817" t="inlineStr">
         <x:is>
-          <x:t>182.4130</x:t>
+          <x:t>184.1179</x:t>
         </x:is>
       </x:c>
       <x:c r="C817" t="inlineStr">
         <x:is>
-          <x:t>287.9834</x:t>
+          <x:t>290.2326</x:t>
         </x:is>
       </x:c>
       <x:c r="D817" t="inlineStr">
         <x:is>
-          <x:t>132.3897</x:t>
+          <x:t>132.4106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="818">
       <x:c r="A818" s="2" t="n">
-        <x:v/>
+        <x:v>45024</x:v>
       </x:c>
       <x:c r="B818" t="inlineStr">
         <x:is>
-          <x:t>181.8685</x:t>
+          <x:t>183.8181</x:t>
         </x:is>
       </x:c>
       <x:c r="C818" t="inlineStr">
         <x:is>
-          <x:t>287.2559</x:t>
+          <x:t>289.8046</x:t>
         </x:is>
       </x:c>
       <x:c r="D818" t="inlineStr">
         <x:is>
-          <x:t>132.2804</x:t>
+          <x:t>132.4222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="819">
       <x:c r="A819" s="2" t="n">
-        <x:v/>
+        <x:v>44993</x:v>
       </x:c>
       <x:c r="B819" t="inlineStr">
         <x:is>
-          <x:t>181.8138</x:t>
+          <x:t>183.5050</x:t>
         </x:is>
       </x:c>
       <x:c r="C819" t="inlineStr">
         <x:is>
-          <x:t>287.2417</x:t>
+          <x:t>289.2883</x:t>
         </x:is>
       </x:c>
       <x:c r="D819" t="inlineStr">
         <x:is>
-          <x:t>132.2664</x:t>
+          <x:t>132.4001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="820">
       <x:c r="A820" s="2" t="n">
-        <x:v/>
+        <x:v>44965</x:v>
       </x:c>
       <x:c r="B820" t="inlineStr">
         <x:is>
-          <x:t>181.9322</x:t>
+          <x:t>183.6927</x:t>
         </x:is>
       </x:c>
       <x:c r="C820" t="inlineStr">
         <x:is>
-          <x:t>287.7105</x:t>
+          <x:t>289.5699</x:t>
         </x:is>
       </x:c>
       <x:c r="D820" t="inlineStr">
         <x:is>
-          <x:t>132.3218</x:t>
+          <x:t>132.4837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="821">
       <x:c r="A821" s="2" t="n">
-        <x:v>45267</x:v>
+        <x:v>44934</x:v>
       </x:c>
       <x:c r="B821" t="inlineStr">
         <x:is>
-          <x:t>181.6086</x:t>
+          <x:t>183.8552</x:t>
         </x:is>
       </x:c>
       <x:c r="C821" t="inlineStr">
         <x:is>
-          <x:t>287.3133</x:t>
+          <x:t>289.9397</x:t>
         </x:is>
       </x:c>
       <x:c r="D821" t="inlineStr">
         <x:is>
-          <x:t>132.1455</x:t>
+          <x:t>132.4679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="822">
       <x:c r="A822" s="2" t="n">
-        <x:v>45237</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B822" t="inlineStr">
         <x:is>
-          <x:t>180.9765</x:t>
+          <x:t>183.7532</x:t>
         </x:is>
       </x:c>
       <x:c r="C822" t="inlineStr">
         <x:is>
-          <x:t>286.6902</x:t>
+          <x:t>289.9918</x:t>
         </x:is>
       </x:c>
       <x:c r="D822" t="inlineStr">
         <x:is>
-          <x:t>132.0714</x:t>
+          <x:t>132.5056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="823">
       <x:c r="A823" s="2" t="n">
-        <x:v>45206</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B823" t="inlineStr">
         <x:is>
-          <x:t>180.8147</x:t>
+          <x:t>183.6524</x:t>
         </x:is>
       </x:c>
       <x:c r="C823" t="inlineStr">
         <x:is>
-          <x:t>286.7532</x:t>
+          <x:t>289.6330</x:t>
         </x:is>
       </x:c>
       <x:c r="D823" t="inlineStr">
         <x:is>
-          <x:t>132.0425</x:t>
+          <x:t>132.4547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="824">
       <x:c r="A824" s="2" t="n">
-        <x:v>45114</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B824" t="inlineStr">
         <x:is>
-          <x:t>180.4090</x:t>
+          <x:t>183.5807</x:t>
         </x:is>
       </x:c>
       <x:c r="C824" t="inlineStr">
         <x:is>
-          <x:t>286.5326</x:t>
+          <x:t>289.5931</x:t>
         </x:is>
       </x:c>
       <x:c r="D824" t="inlineStr">
         <x:is>
-          <x:t>132.0290</x:t>
+          <x:t>132.4564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="825">
       <x:c r="A825" s="2" t="n">
-        <x:v>45084</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B825" t="inlineStr">
         <x:is>
-          <x:t>180.2036</x:t>
+          <x:t>183.3840</x:t>
         </x:is>
       </x:c>
       <x:c r="C825" t="inlineStr">
         <x:is>
-          <x:t>286.4824</x:t>
+          <x:t>289.3813</x:t>
         </x:is>
       </x:c>
       <x:c r="D825" t="inlineStr">
         <x:is>
-          <x:t>132.0816</x:t>
+          <x:t>132.4476</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="826">
       <x:c r="A826" s="2" t="n">
-        <x:v>45053</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B826" t="inlineStr">
         <x:is>
-          <x:t>180.7448</x:t>
+          <x:t>183.4391</x:t>
         </x:is>
       </x:c>
       <x:c r="C826" t="inlineStr">
         <x:is>
-          <x:t>287.1880</x:t>
+          <x:t>289.3575</x:t>
         </x:is>
       </x:c>
       <x:c r="D826" t="inlineStr">
         <x:is>
-          <x:t>132.2830</x:t>
+          <x:t>132.4580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="827">
       <x:c r="A827" s="2" t="n">
-        <x:v>45023</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B827" t="inlineStr">
         <x:is>
-          <x:t>180.8005</x:t>
+          <x:t>183.2579</x:t>
         </x:is>
       </x:c>
       <x:c r="C827" t="inlineStr">
         <x:is>
-          <x:t>287.2735</x:t>
+          <x:t>289.1446</x:t>
         </x:is>
       </x:c>
       <x:c r="D827" t="inlineStr">
         <x:is>
-          <x:t>132.2682</x:t>
+          <x:t>132.4474</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="828">
       <x:c r="A828" s="2" t="n">
-        <x:v>44992</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B828" t="inlineStr">
         <x:is>
-          <x:t>180.6748</x:t>
+          <x:t>182.8454</x:t>
         </x:is>
       </x:c>
       <x:c r="C828" t="inlineStr">
         <x:is>
-          <x:t>287.2727</x:t>
+          <x:t>288.6013</x:t>
         </x:is>
       </x:c>
       <x:c r="D828" t="inlineStr">
         <x:is>
-          <x:t>132.2719</x:t>
+          <x:t>132.3781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="829">
       <x:c r="A829" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B829" t="inlineStr">
         <x:is>
-          <x:t>180.5831</x:t>
+          <x:t>182.6869</x:t>
         </x:is>
       </x:c>
       <x:c r="C829" t="inlineStr">
         <x:is>
-          <x:t>287.0370</x:t>
+          <x:t>288.3738</x:t>
         </x:is>
       </x:c>
       <x:c r="D829" t="inlineStr">
         <x:is>
-          <x:t>132.2325</x:t>
+          <x:t>132.3894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="830">
       <x:c r="A830" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B830" t="inlineStr">
         <x:is>
-          <x:t>180.1370</x:t>
+          <x:t>182.7930</x:t>
         </x:is>
       </x:c>
       <x:c r="C830" t="inlineStr">
         <x:is>
-          <x:t>286.5544</x:t>
+          <x:t>288.4881</x:t>
         </x:is>
       </x:c>
       <x:c r="D830" t="inlineStr">
         <x:is>
-          <x:t>132.2211</x:t>
+          <x:t>132.4417</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="831">
       <x:c r="A831" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B831" t="inlineStr">
         <x:is>
-          <x:t>180.0700</x:t>
+          <x:t>182.4130</x:t>
         </x:is>
       </x:c>
       <x:c r="C831" t="inlineStr">
         <x:is>
-          <x:t>286.3512</x:t>
+          <x:t>287.9834</x:t>
         </x:is>
       </x:c>
       <x:c r="D831" t="inlineStr">
         <x:is>
-          <x:t>132.2714</x:t>
+          <x:t>132.3897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="832">
       <x:c r="A832" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B832" t="inlineStr">
         <x:is>
-          <x:t>180.0676</x:t>
+          <x:t>181.8685</x:t>
         </x:is>
       </x:c>
       <x:c r="C832" t="inlineStr">
         <x:is>
-          <x:t>286.4868</x:t>
+          <x:t>287.2559</x:t>
         </x:is>
       </x:c>
       <x:c r="D832" t="inlineStr">
         <x:is>
-          <x:t>132.2501</x:t>
+          <x:t>132.2804</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="833">
       <x:c r="A833" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B833" t="inlineStr">
         <x:is>
-          <x:t>179.8897</x:t>
+          <x:t>181.8138</x:t>
         </x:is>
       </x:c>
       <x:c r="C833" t="inlineStr">
         <x:is>
-          <x:t>286.3560</x:t>
+          <x:t>287.2417</x:t>
         </x:is>
       </x:c>
       <x:c r="D833" t="inlineStr">
         <x:is>
-          <x:t>132.2725</x:t>
+          <x:t>132.2664</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="834">
       <x:c r="A834" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B834" t="inlineStr">
         <x:is>
-          <x:t>179.5591</x:t>
+          <x:t>181.9322</x:t>
         </x:is>
       </x:c>
       <x:c r="C834" t="inlineStr">
         <x:is>
-          <x:t>285.8154</x:t>
+          <x:t>287.7105</x:t>
         </x:is>
       </x:c>
       <x:c r="D834" t="inlineStr">
         <x:is>
-          <x:t>132.2683</x:t>
+          <x:t>132.3218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="835">
       <x:c r="A835" s="2" t="n">
-        <x:v/>
+        <x:v>45267</x:v>
       </x:c>
       <x:c r="B835" t="inlineStr">
         <x:is>
-          <x:t>179.5507</x:t>
+          <x:t>181.6086</x:t>
         </x:is>
       </x:c>
       <x:c r="C835" t="inlineStr">
         <x:is>
-          <x:t>286.0225</x:t>
+          <x:t>287.3133</x:t>
         </x:is>
       </x:c>
       <x:c r="D835" t="inlineStr">
         <x:is>
-          <x:t>132.1971</x:t>
+          <x:t>132.1455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="836">
       <x:c r="A836" s="2" t="n">
-        <x:v/>
+        <x:v>45237</x:v>
       </x:c>
       <x:c r="B836" t="inlineStr">
         <x:is>
-          <x:t>179.5084</x:t>
+          <x:t>180.9765</x:t>
         </x:is>
       </x:c>
       <x:c r="C836" t="inlineStr">
         <x:is>
-          <x:t>285.9092</x:t>
+          <x:t>286.6902</x:t>
         </x:is>
       </x:c>
       <x:c r="D836" t="inlineStr">
         <x:is>
-          <x:t>132.1916</x:t>
+          <x:t>132.0714</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="837">
       <x:c r="A837" s="2" t="n">
-        <x:v/>
+        <x:v>45206</x:v>
       </x:c>
       <x:c r="B837" t="inlineStr">
         <x:is>
-          <x:t>179.6150</x:t>
+          <x:t>180.8147</x:t>
         </x:is>
       </x:c>
       <x:c r="C837" t="inlineStr">
         <x:is>
-          <x:t>286.0900</x:t>
+          <x:t>286.7532</x:t>
         </x:is>
       </x:c>
       <x:c r="D837" t="inlineStr">
         <x:is>
-          <x:t>132.1917</x:t>
+          <x:t>132.0425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="838">
       <x:c r="A838" s="2" t="n">
-        <x:v/>
+        <x:v>45114</x:v>
       </x:c>
       <x:c r="B838" t="inlineStr">
         <x:is>
-          <x:t>179.1889</x:t>
+          <x:t>180.4090</x:t>
         </x:is>
       </x:c>
       <x:c r="C838" t="inlineStr">
         <x:is>
-          <x:t>285.5159</x:t>
+          <x:t>286.5326</x:t>
         </x:is>
       </x:c>
       <x:c r="D838" t="inlineStr">
         <x:is>
-          <x:t>132.0712</x:t>
+          <x:t>132.0290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="839">
       <x:c r="A839" s="2" t="n">
-        <x:v/>
+        <x:v>45084</x:v>
       </x:c>
       <x:c r="B839" t="inlineStr">
         <x:is>
-          <x:t>179.3463</x:t>
+          <x:t>180.2036</x:t>
         </x:is>
       </x:c>
       <x:c r="C839" t="inlineStr">
         <x:is>
-          <x:t>285.7800</x:t>
+          <x:t>286.4824</x:t>
         </x:is>
       </x:c>
       <x:c r="D839" t="inlineStr">
         <x:is>
-          <x:t>132.0969</x:t>
+          <x:t>132.0816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="840">
       <x:c r="A840" s="2" t="n">
-        <x:v/>
+        <x:v>45053</x:v>
       </x:c>
       <x:c r="B840" t="inlineStr">
         <x:is>
-          <x:t>179.2217</x:t>
+          <x:t>180.7448</x:t>
         </x:is>
       </x:c>
       <x:c r="C840" t="inlineStr">
         <x:is>
-          <x:t>285.5650</x:t>
+          <x:t>287.1880</x:t>
         </x:is>
       </x:c>
       <x:c r="D840" t="inlineStr">
         <x:is>
-          <x:t>132.1031</x:t>
+          <x:t>132.2830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="841">
       <x:c r="A841" s="2" t="n">
-        <x:v/>
+        <x:v>45023</x:v>
       </x:c>
       <x:c r="B841" t="inlineStr">
         <x:is>
-          <x:t>178.9738</x:t>
+          <x:t>180.8005</x:t>
         </x:is>
       </x:c>
       <x:c r="C841" t="inlineStr">
         <x:is>
-          <x:t>285.2917</x:t>
+          <x:t>287.2735</x:t>
         </x:is>
       </x:c>
       <x:c r="D841" t="inlineStr">
         <x:is>
-          <x:t>132.0777</x:t>
+          <x:t>132.2682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="842">
       <x:c r="A842" s="2" t="n">
-        <x:v/>
+        <x:v>44992</x:v>
       </x:c>
       <x:c r="B842" t="inlineStr">
         <x:is>
-          <x:t>178.9319</x:t>
+          <x:t>180.6748</x:t>
         </x:is>
       </x:c>
       <x:c r="C842" t="inlineStr">
         <x:is>
-          <x:t>285.3414</x:t>
+          <x:t>287.2727</x:t>
         </x:is>
       </x:c>
       <x:c r="D842" t="inlineStr">
         <x:is>
-          <x:t>132.0762</x:t>
+          <x:t>132.2719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="843">
       <x:c r="A843" s="2" t="n">
-        <x:v>45266</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B843" t="inlineStr">
         <x:is>
-          <x:t>178.5332</x:t>
+          <x:t>180.5831</x:t>
         </x:is>
       </x:c>
       <x:c r="C843" t="inlineStr">
         <x:is>
-          <x:t>284.7968</x:t>
+          <x:t>287.0370</x:t>
         </x:is>
       </x:c>
       <x:c r="D843" t="inlineStr">
         <x:is>
-          <x:t>132.0569</x:t>
+          <x:t>132.2325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="844">
       <x:c r="A844" s="2" t="n">
-        <x:v>45175</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B844" t="inlineStr">
         <x:is>
-          <x:t>178.2577</x:t>
+          <x:t>180.1370</x:t>
         </x:is>
       </x:c>
       <x:c r="C844" t="inlineStr">
         <x:is>
-          <x:t>284.5316</x:t>
+          <x:t>286.5544</x:t>
         </x:is>
       </x:c>
       <x:c r="D844" t="inlineStr">
         <x:is>
-          <x:t>132.0167</x:t>
+          <x:t>132.2211</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="845">
       <x:c r="A845" s="2" t="n">
-        <x:v>45144</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B845" t="inlineStr">
         <x:is>
-          <x:t>178.0167</x:t>
+          <x:t>180.0700</x:t>
         </x:is>
       </x:c>
       <x:c r="C845" t="inlineStr">
         <x:is>
-          <x:t>284.3648</x:t>
+          <x:t>286.3512</x:t>
         </x:is>
       </x:c>
       <x:c r="D845" t="inlineStr">
         <x:is>
-          <x:t>132.0231</x:t>
+          <x:t>132.2714</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="846">
       <x:c r="A846" s="2" t="n">
-        <x:v>45113</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B846" t="inlineStr">
         <x:is>
-          <x:t>178.0615</x:t>
+          <x:t>180.0676</x:t>
         </x:is>
       </x:c>
       <x:c r="C846" t="inlineStr">
         <x:is>
-          <x:t>284.4485</x:t>
+          <x:t>286.4868</x:t>
         </x:is>
       </x:c>
       <x:c r="D846" t="inlineStr">
         <x:is>
-          <x:t>132.0107</x:t>
+          <x:t>132.2501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="847">
       <x:c r="A847" s="2" t="n">
-        <x:v>45083</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B847" t="inlineStr">
         <x:is>
-          <x:t>178.0452</x:t>
+          <x:t>179.8897</x:t>
         </x:is>
       </x:c>
       <x:c r="C847" t="inlineStr">
         <x:is>
-          <x:t>284.4358</x:t>
+          <x:t>286.3560</x:t>
         </x:is>
       </x:c>
       <x:c r="D847" t="inlineStr">
         <x:is>
-          <x:t>132.0328</x:t>
+          <x:t>132.2725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="848">
       <x:c r="A848" s="2" t="n">
-        <x:v>45052</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B848" t="inlineStr">
         <x:is>
-          <x:t>177.7140</x:t>
+          <x:t>179.5591</x:t>
         </x:is>
       </x:c>
       <x:c r="C848" t="inlineStr">
         <x:is>
-          <x:t>283.9778</x:t>
+          <x:t>285.8154</x:t>
         </x:is>
       </x:c>
       <x:c r="D848" t="inlineStr">
         <x:is>
-          <x:t>131.9759</x:t>
+          <x:t>132.2683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="849">
       <x:c r="A849" s="2" t="n">
-        <x:v>44963</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B849" t="inlineStr">
         <x:is>
-          <x:t>178.0200</x:t>
+          <x:t>179.5507</x:t>
         </x:is>
       </x:c>
       <x:c r="C849" t="inlineStr">
         <x:is>
-          <x:t>284.1802</x:t>
+          <x:t>286.0225</x:t>
         </x:is>
       </x:c>
       <x:c r="D849" t="inlineStr">
         <x:is>
-          <x:t>131.9998</x:t>
+          <x:t>132.1971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="850">
       <x:c r="A850" s="2" t="n">
-        <x:v>44932</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B850" t="inlineStr">
         <x:is>
-          <x:t>177.4650</x:t>
+          <x:t>179.5084</x:t>
         </x:is>
       </x:c>
       <x:c r="C850" t="inlineStr">
         <x:is>
-          <x:t>283.5814</x:t>
+          <x:t>285.9092</x:t>
         </x:is>
       </x:c>
       <x:c r="D850" t="inlineStr">
         <x:is>
-          <x:t>132.0123</x:t>
+          <x:t>132.1916</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="851">
       <x:c r="A851" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B851" t="inlineStr">
         <x:is>
-          <x:t>176.8087</x:t>
+          <x:t>179.6150</x:t>
         </x:is>
       </x:c>
       <x:c r="C851" t="inlineStr">
         <x:is>
-          <x:t>282.7528</x:t>
+          <x:t>286.0900</x:t>
         </x:is>
       </x:c>
       <x:c r="D851" t="inlineStr">
         <x:is>
-          <x:t>131.9348</x:t>
+          <x:t>132.1917</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="852">
       <x:c r="A852" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B852" t="inlineStr">
         <x:is>
-          <x:t>177.0752</x:t>
+          <x:t>179.1889</x:t>
         </x:is>
       </x:c>
       <x:c r="C852" t="inlineStr">
         <x:is>
-          <x:t>283.1366</x:t>
+          <x:t>285.5159</x:t>
         </x:is>
       </x:c>
       <x:c r="D852" t="inlineStr">
         <x:is>
-          <x:t>131.8771</x:t>
+          <x:t>132.0712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="853">
       <x:c r="A853" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B853" t="inlineStr">
         <x:is>
-          <x:t>176.9837</x:t>
+          <x:t>179.3463</x:t>
         </x:is>
       </x:c>
       <x:c r="C853" t="inlineStr">
         <x:is>
-          <x:t>282.9366</x:t>
+          <x:t>285.7800</x:t>
         </x:is>
       </x:c>
       <x:c r="D853" t="inlineStr">
         <x:is>
-          <x:t>131.7842</x:t>
+          <x:t>132.0969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="854">
       <x:c r="A854" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B854" t="inlineStr">
         <x:is>
-          <x:t>176.9052</x:t>
+          <x:t>179.2217</x:t>
         </x:is>
       </x:c>
       <x:c r="C854" t="inlineStr">
         <x:is>
-          <x:t>282.8462</x:t>
+          <x:t>285.5650</x:t>
         </x:is>
       </x:c>
       <x:c r="D854" t="inlineStr">
         <x:is>
-          <x:t>131.7550</x:t>
+          <x:t>132.1031</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="855">
       <x:c r="A855" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B855" t="inlineStr">
         <x:is>
-          <x:t>176.5210</x:t>
+          <x:t>178.9738</x:t>
         </x:is>
       </x:c>
       <x:c r="C855" t="inlineStr">
         <x:is>
-          <x:t>282.2334</x:t>
+          <x:t>285.2917</x:t>
         </x:is>
       </x:c>
       <x:c r="D855" t="inlineStr">
         <x:is>
-          <x:t>131.7798</x:t>
+          <x:t>132.0777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="856">
       <x:c r="A856" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B856" t="inlineStr">
         <x:is>
-          <x:t>176.4115</x:t>
+          <x:t>178.9319</x:t>
         </x:is>
       </x:c>
       <x:c r="C856" t="inlineStr">
         <x:is>
-          <x:t>282.2028</x:t>
+          <x:t>285.3414</x:t>
         </x:is>
       </x:c>
       <x:c r="D856" t="inlineStr">
         <x:is>
-          <x:t>131.8132</x:t>
+          <x:t>132.0762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="857">
       <x:c r="A857" s="2" t="n">
-        <x:v/>
+        <x:v>45266</x:v>
       </x:c>
       <x:c r="B857" t="inlineStr">
         <x:is>
-          <x:t>176.8197</x:t>
+          <x:t>178.5332</x:t>
         </x:is>
       </x:c>
       <x:c r="C857" t="inlineStr">
         <x:is>
-          <x:t>282.6161</x:t>
+          <x:t>284.7968</x:t>
         </x:is>
       </x:c>
       <x:c r="D857" t="inlineStr">
         <x:is>
-          <x:t>131.8253</x:t>
+          <x:t>132.0569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="858">
       <x:c r="A858" s="2" t="n">
-        <x:v/>
+        <x:v>45175</x:v>
       </x:c>
       <x:c r="B858" t="inlineStr">
         <x:is>
-          <x:t>177.1767</x:t>
+          <x:t>178.2577</x:t>
         </x:is>
       </x:c>
       <x:c r="C858" t="inlineStr">
         <x:is>
-          <x:t>283.0053</x:t>
+          <x:t>284.5316</x:t>
         </x:is>
       </x:c>
       <x:c r="D858" t="inlineStr">
         <x:is>
-          <x:t>131.8310</x:t>
+          <x:t>132.0167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="859">
       <x:c r="A859" s="2" t="n">
-        <x:v/>
+        <x:v>45144</x:v>
       </x:c>
       <x:c r="B859" t="inlineStr">
         <x:is>
-          <x:t>177.1812</x:t>
+          <x:t>178.0167</x:t>
         </x:is>
       </x:c>
       <x:c r="C859" t="inlineStr">
         <x:is>
-          <x:t>282.8511</x:t>
+          <x:t>284.3648</x:t>
         </x:is>
       </x:c>
       <x:c r="D859" t="inlineStr">
         <x:is>
-          <x:t>131.8221</x:t>
+          <x:t>132.0231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="860">
       <x:c r="A860" s="2" t="n">
-        <x:v/>
+        <x:v>45113</x:v>
       </x:c>
       <x:c r="B860" t="inlineStr">
         <x:is>
-          <x:t>177.0320</x:t>
+          <x:t>178.0615</x:t>
         </x:is>
       </x:c>
       <x:c r="C860" t="inlineStr">
         <x:is>
-          <x:t>282.6703</x:t>
+          <x:t>284.4485</x:t>
         </x:is>
       </x:c>
       <x:c r="D860" t="inlineStr">
         <x:is>
-          <x:t>131.8609</x:t>
+          <x:t>132.0107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="861">
       <x:c r="A861" s="2" t="n">
-        <x:v/>
+        <x:v>45083</x:v>
       </x:c>
       <x:c r="B861" t="inlineStr">
         <x:is>
-          <x:t>176.6330</x:t>
+          <x:t>178.0452</x:t>
         </x:is>
       </x:c>
       <x:c r="C861" t="inlineStr">
         <x:is>
-          <x:t>282.1423</x:t>
+          <x:t>284.4358</x:t>
         </x:is>
       </x:c>
       <x:c r="D861" t="inlineStr">
         <x:is>
-          <x:t>131.9165</x:t>
+          <x:t>132.0328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="862">
       <x:c r="A862" s="2" t="n">
-        <x:v/>
+        <x:v>45052</x:v>
       </x:c>
       <x:c r="B862" t="inlineStr">
         <x:is>
-          <x:t>176.4890</x:t>
+          <x:t>177.7140</x:t>
         </x:is>
       </x:c>
       <x:c r="C862" t="inlineStr">
         <x:is>
-          <x:t>282.0440</x:t>
+          <x:t>283.9778</x:t>
         </x:is>
       </x:c>
       <x:c r="D862" t="inlineStr">
         <x:is>
-          <x:t>131.9281</x:t>
+          <x:t>131.9759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="863">
       <x:c r="A863" s="2" t="n">
-        <x:v/>
+        <x:v>44963</x:v>
       </x:c>
       <x:c r="B863" t="inlineStr">
         <x:is>
-          <x:t>176.6167</x:t>
+          <x:t>178.0200</x:t>
         </x:is>
       </x:c>
       <x:c r="C863" t="inlineStr">
         <x:is>
-          <x:t>282.1390</x:t>
+          <x:t>284.1802</x:t>
         </x:is>
       </x:c>
       <x:c r="D863" t="inlineStr">
         <x:is>
-          <x:t>131.9144</x:t>
+          <x:t>131.9998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="864">
       <x:c r="A864" s="2" t="n">
-        <x:v>45265</x:v>
+        <x:v>44932</x:v>
       </x:c>
       <x:c r="B864" t="inlineStr">
         <x:is>
-          <x:t>176.2133</x:t>
+          <x:t>177.4650</x:t>
         </x:is>
       </x:c>
       <x:c r="C864" t="inlineStr">
         <x:is>
-          <x:t>281.6787</x:t>
+          <x:t>283.5814</x:t>
         </x:is>
       </x:c>
       <x:c r="D864" t="inlineStr">
         <x:is>
-          <x:t>131.8822</x:t>
+          <x:t>132.0123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="865">
       <x:c r="A865" s="2" t="n">
-        <x:v>45235</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B865" t="inlineStr">
         <x:is>
-          <x:t>176.2206</x:t>
+          <x:t>176.8087</x:t>
         </x:is>
       </x:c>
       <x:c r="C865" t="inlineStr">
         <x:is>
-          <x:t>281.5100</x:t>
+          <x:t>282.7528</x:t>
         </x:is>
       </x:c>
       <x:c r="D865" t="inlineStr">
         <x:is>
-          <x:t>131.9131</x:t>
+          <x:t>131.9348</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="866">
       <x:c r="A866" s="2" t="n">
-        <x:v>45204</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B866" t="inlineStr">
         <x:is>
-          <x:t>175.9770</x:t>
+          <x:t>177.0752</x:t>
         </x:is>
       </x:c>
       <x:c r="C866" t="inlineStr">
         <x:is>
-          <x:t>281.1388</x:t>
+          <x:t>283.1366</x:t>
         </x:is>
       </x:c>
       <x:c r="D866" t="inlineStr">
         <x:is>
-          <x:t>131.8467</x:t>
+          <x:t>131.8771</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="867">
       <x:c r="A867" s="2" t="n">
-        <x:v>45174</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B867" t="inlineStr">
         <x:is>
-          <x:t>175.8141</x:t>
+          <x:t>176.9837</x:t>
         </x:is>
       </x:c>
       <x:c r="C867" t="inlineStr">
         <x:is>
-          <x:t>280.7806</x:t>
+          <x:t>282.9366</x:t>
         </x:is>
       </x:c>
       <x:c r="D867" t="inlineStr">
         <x:is>
-          <x:t>131.7552</x:t>
+          <x:t>131.7842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="868">
       <x:c r="A868" s="2" t="n">
-        <x:v>45143</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B868" t="inlineStr">
         <x:is>
-          <x:t>176.0896</x:t>
+          <x:t>176.9052</x:t>
         </x:is>
       </x:c>
       <x:c r="C868" t="inlineStr">
         <x:is>
-          <x:t>281.0880</x:t>
+          <x:t>282.8462</x:t>
         </x:is>
       </x:c>
       <x:c r="D868" t="inlineStr">
         <x:is>
-          <x:t>131.7376</x:t>
+          <x:t>131.7550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="869">
       <x:c r="A869" s="2" t="n">
-        <x:v>45051</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B869" t="inlineStr">
         <x:is>
-          <x:t>175.8996</x:t>
+          <x:t>176.5210</x:t>
         </x:is>
       </x:c>
       <x:c r="C869" t="inlineStr">
         <x:is>
-          <x:t>280.8341</x:t>
+          <x:t>282.2334</x:t>
         </x:is>
       </x:c>
       <x:c r="D869" t="inlineStr">
         <x:is>
-          <x:t>131.7338</x:t>
+          <x:t>131.7798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="870">
       <x:c r="A870" s="2" t="n">
-        <x:v>45021</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B870" t="inlineStr">
         <x:is>
-          <x:t>175.4651</x:t>
+          <x:t>176.4115</x:t>
         </x:is>
       </x:c>
       <x:c r="C870" t="inlineStr">
         <x:is>
-          <x:t>280.2346</x:t>
+          <x:t>282.2028</x:t>
         </x:is>
       </x:c>
       <x:c r="D870" t="inlineStr">
         <x:is>
-          <x:t>131.7150</x:t>
+          <x:t>131.8132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="871">
       <x:c r="A871" s="2" t="n">
-        <x:v>44990</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B871" t="inlineStr">
         <x:is>
-          <x:t>175.7220</x:t>
+          <x:t>176.8197</x:t>
         </x:is>
       </x:c>
       <x:c r="C871" t="inlineStr">
         <x:is>
-          <x:t>280.5447</x:t>
+          <x:t>282.6161</x:t>
         </x:is>
       </x:c>
       <x:c r="D871" t="inlineStr">
         <x:is>
-          <x:t>131.6877</x:t>
+          <x:t>131.8253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="872">
       <x:c r="A872" s="2" t="n">
-        <x:v>44962</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B872" t="inlineStr">
         <x:is>
-          <x:t>175.5400</x:t>
+          <x:t>177.1767</x:t>
         </x:is>
       </x:c>
       <x:c r="C872" t="inlineStr">
         <x:is>
-          <x:t>280.4775</x:t>
+          <x:t>283.0053</x:t>
         </x:is>
       </x:c>
       <x:c r="D872" t="inlineStr">
         <x:is>
-          <x:t>131.6339</x:t>
+          <x:t>131.8310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="873">
       <x:c r="A873" s="2" t="n">
-        <x:v>44931</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B873" t="inlineStr">
         <x:is>
-          <x:t>175.8070</x:t>
+          <x:t>177.1812</x:t>
         </x:is>
       </x:c>
       <x:c r="C873" t="inlineStr">
         <x:is>
-          <x:t>280.8740</x:t>
+          <x:t>282.8511</x:t>
         </x:is>
       </x:c>
       <x:c r="D873" t="inlineStr">
         <x:is>
-          <x:t>131.5984</x:t>
+          <x:t>131.8221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="874">
       <x:c r="A874" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B874" t="inlineStr">
         <x:is>
-          <x:t>175.7441</x:t>
+          <x:t>177.0320</x:t>
         </x:is>
       </x:c>
       <x:c r="C874" t="inlineStr">
         <x:is>
-          <x:t>280.6670</x:t>
+          <x:t>282.6703</x:t>
         </x:is>
       </x:c>
       <x:c r="D874" t="inlineStr">
         <x:is>
-          <x:t>131.5693</x:t>
+          <x:t>131.8609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="875">
       <x:c r="A875" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B875" t="inlineStr">
         <x:is>
-          <x:t>175.6527</x:t>
+          <x:t>176.6330</x:t>
         </x:is>
       </x:c>
       <x:c r="C875" t="inlineStr">
         <x:is>
-          <x:t>280.4076</x:t>
+          <x:t>282.1423</x:t>
         </x:is>
       </x:c>
       <x:c r="D875" t="inlineStr">
         <x:is>
-          <x:t>131.4826</x:t>
+          <x:t>131.9165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="876">
       <x:c r="A876" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B876" t="inlineStr">
         <x:is>
-          <x:t>175.3433</x:t>
+          <x:t>176.4890</x:t>
         </x:is>
       </x:c>
       <x:c r="C876" t="inlineStr">
         <x:is>
-          <x:t>280.2465</x:t>
+          <x:t>282.0440</x:t>
         </x:is>
       </x:c>
       <x:c r="D876" t="inlineStr">
         <x:is>
-          <x:t>131.5239</x:t>
+          <x:t>131.9281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="877">
       <x:c r="A877" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B877" t="inlineStr">
         <x:is>
-          <x:t>175.3121</x:t>
+          <x:t>176.6167</x:t>
         </x:is>
       </x:c>
       <x:c r="C877" t="inlineStr">
         <x:is>
-          <x:t>280.3266</x:t>
+          <x:t>282.1390</x:t>
         </x:is>
       </x:c>
       <x:c r="D877" t="inlineStr">
         <x:is>
-          <x:t>131.5313</x:t>
+          <x:t>131.9144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="878">
       <x:c r="A878" s="2" t="n">
-        <x:v/>
+        <x:v>45265</x:v>
       </x:c>
       <x:c r="B878" t="inlineStr">
         <x:is>
-          <x:t>175.6326</x:t>
+          <x:t>176.2133</x:t>
         </x:is>
       </x:c>
       <x:c r="C878" t="inlineStr">
         <x:is>
-          <x:t>280.8744</x:t>
+          <x:t>281.6787</x:t>
         </x:is>
       </x:c>
       <x:c r="D878" t="inlineStr">
         <x:is>
-          <x:t>131.4128</x:t>
+          <x:t>131.8822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="879">
       <x:c r="A879" s="2" t="n">
-        <x:v/>
+        <x:v>45235</x:v>
       </x:c>
       <x:c r="B879" t="inlineStr">
         <x:is>
-          <x:t>175.5919</x:t>
+          <x:t>176.2206</x:t>
         </x:is>
       </x:c>
       <x:c r="C879" t="inlineStr">
         <x:is>
-          <x:t>280.8293</x:t>
+          <x:t>281.5100</x:t>
         </x:is>
       </x:c>
       <x:c r="D879" t="inlineStr">
         <x:is>
-          <x:t>131.3806</x:t>
+          <x:t>131.9131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="880">
       <x:c r="A880" s="2" t="n">
-        <x:v/>
+        <x:v>45204</x:v>
       </x:c>
       <x:c r="B880" t="inlineStr">
         <x:is>
-          <x:t>175.6901</x:t>
+          <x:t>175.9770</x:t>
         </x:is>
       </x:c>
       <x:c r="C880" t="inlineStr">
         <x:is>
-          <x:t>280.9834</x:t>
+          <x:t>281.1388</x:t>
         </x:is>
       </x:c>
       <x:c r="D880" t="inlineStr">
         <x:is>
-          <x:t>131.3759</x:t>
+          <x:t>131.8467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="881">
       <x:c r="A881" s="2" t="n">
-        <x:v/>
+        <x:v>45174</x:v>
       </x:c>
       <x:c r="B881" t="inlineStr">
         <x:is>
-          <x:t>175.7761</x:t>
+          <x:t>175.8141</x:t>
         </x:is>
       </x:c>
       <x:c r="C881" t="inlineStr">
         <x:is>
-          <x:t>280.9607</x:t>
+          <x:t>280.7806</x:t>
         </x:is>
       </x:c>
       <x:c r="D881" t="inlineStr">
         <x:is>
-          <x:t>131.3053</x:t>
+          <x:t>131.7552</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="882">
       <x:c r="A882" s="2" t="n">
-        <x:v/>
+        <x:v>45143</x:v>
       </x:c>
       <x:c r="B882" t="inlineStr">
         <x:is>
-          <x:t>175.7839</x:t>
+          <x:t>176.0896</x:t>
         </x:is>
       </x:c>
       <x:c r="C882" t="inlineStr">
         <x:is>
-          <x:t>280.9748</x:t>
+          <x:t>281.0880</x:t>
         </x:is>
       </x:c>
       <x:c r="D882" t="inlineStr">
         <x:is>
-          <x:t>131.3078</x:t>
+          <x:t>131.7376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="883">
       <x:c r="A883" s="2" t="n">
-        <x:v/>
+        <x:v>45051</x:v>
       </x:c>
       <x:c r="B883" t="inlineStr">
         <x:is>
-          <x:t>175.5044</x:t>
+          <x:t>175.8996</x:t>
         </x:is>
       </x:c>
       <x:c r="C883" t="inlineStr">
         <x:is>
-          <x:t>280.5155</x:t>
+          <x:t>280.8341</x:t>
         </x:is>
       </x:c>
       <x:c r="D883" t="inlineStr">
         <x:is>
-          <x:t>131.2892</x:t>
+          <x:t>131.7338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="884">
       <x:c r="A884" s="2" t="n">
-        <x:v/>
+        <x:v>45021</x:v>
       </x:c>
       <x:c r="B884" t="inlineStr">
         <x:is>
-          <x:t>175.5087</x:t>
+          <x:t>175.4651</x:t>
         </x:is>
       </x:c>
       <x:c r="C884" t="inlineStr">
         <x:is>
-          <x:t>280.6225</x:t>
+          <x:t>280.2346</x:t>
         </x:is>
       </x:c>
       <x:c r="D884" t="inlineStr">
         <x:is>
-          <x:t>131.3553</x:t>
+          <x:t>131.7150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="885">
       <x:c r="A885" s="2" t="n">
-        <x:v/>
+        <x:v>44990</x:v>
       </x:c>
       <x:c r="B885" t="inlineStr">
         <x:is>
-          <x:t>175.6085</x:t>
+          <x:t>175.7220</x:t>
         </x:is>
       </x:c>
       <x:c r="C885" t="inlineStr">
         <x:is>
-          <x:t>280.8203</x:t>
+          <x:t>280.5447</x:t>
         </x:is>
       </x:c>
       <x:c r="D885" t="inlineStr">
         <x:is>
-          <x:t>131.4053</x:t>
+          <x:t>131.6877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="886">
       <x:c r="A886" s="2" t="n">
-        <x:v>45264</x:v>
+        <x:v>44962</x:v>
       </x:c>
       <x:c r="B886" t="inlineStr">
         <x:is>
-          <x:t>175.2704</x:t>
+          <x:t>175.5400</x:t>
         </x:is>
       </x:c>
       <x:c r="C886" t="inlineStr">
         <x:is>
-          <x:t>280.5158</x:t>
+          <x:t>280.4775</x:t>
         </x:is>
       </x:c>
       <x:c r="D886" t="inlineStr">
         <x:is>
-          <x:t>131.3992</x:t>
+          <x:t>131.6339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="887">
       <x:c r="A887" s="2" t="n">
-        <x:v>45234</x:v>
+        <x:v>44931</x:v>
       </x:c>
       <x:c r="B887" t="inlineStr">
         <x:is>
-          <x:t>175.0700</x:t>
+          <x:t>175.8070</x:t>
         </x:is>
       </x:c>
       <x:c r="C887" t="inlineStr">
         <x:is>
-          <x:t>280.4373</x:t>
+          <x:t>280.8740</x:t>
         </x:is>
       </x:c>
       <x:c r="D887" t="inlineStr">
         <x:is>
-          <x:t>131.3854</x:t>
+          <x:t>131.5984</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="888">
       <x:c r="A888" s="2" t="n">
-        <x:v>45203</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B888" t="inlineStr">
         <x:is>
-          <x:t>174.7588</x:t>
+          <x:t>175.7441</x:t>
         </x:is>
       </x:c>
       <x:c r="C888" t="inlineStr">
         <x:is>
-          <x:t>280.0798</x:t>
+          <x:t>280.6670</x:t>
         </x:is>
       </x:c>
       <x:c r="D888" t="inlineStr">
         <x:is>
-          <x:t>131.4016</x:t>
+          <x:t>131.5693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="889">
       <x:c r="A889" s="2" t="n">
-        <x:v>45111</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B889" t="inlineStr">
         <x:is>
-          <x:t>174.7857</x:t>
+          <x:t>175.6527</x:t>
         </x:is>
       </x:c>
       <x:c r="C889" t="inlineStr">
         <x:is>
-          <x:t>280.1221</x:t>
+          <x:t>280.4076</x:t>
         </x:is>
       </x:c>
       <x:c r="D889" t="inlineStr">
         <x:is>
-          <x:t>131.3948</x:t>
+          <x:t>131.4826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="890">
       <x:c r="A890" s="2" t="n">
-        <x:v>45081</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B890" t="inlineStr">
         <x:is>
-          <x:t>174.7590</x:t>
+          <x:t>175.3433</x:t>
         </x:is>
       </x:c>
       <x:c r="C890" t="inlineStr">
         <x:is>
-          <x:t>280.0713</x:t>
+          <x:t>280.2465</x:t>
         </x:is>
       </x:c>
       <x:c r="D890" t="inlineStr">
         <x:is>
-          <x:t>131.4002</x:t>
+          <x:t>131.5239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="891">
       <x:c r="A891" s="2" t="n">
-        <x:v>45050</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B891" t="inlineStr">
         <x:is>
-          <x:t>174.6575</x:t>
+          <x:t>175.3121</x:t>
         </x:is>
       </x:c>
       <x:c r="C891" t="inlineStr">
         <x:is>
-          <x:t>280.0007</x:t>
+          <x:t>280.3266</x:t>
         </x:is>
       </x:c>
       <x:c r="D891" t="inlineStr">
         <x:is>
-          <x:t>131.3953</x:t>
+          <x:t>131.5313</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="892">
       <x:c r="A892" s="2" t="n">
-        <x:v>45020</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B892" t="inlineStr">
         <x:is>
-          <x:t>174.5660</x:t>
+          <x:t>175.6326</x:t>
         </x:is>
       </x:c>
       <x:c r="C892" t="inlineStr">
         <x:is>
-          <x:t>280.0062</x:t>
+          <x:t>280.8744</x:t>
         </x:is>
       </x:c>
       <x:c r="D892" t="inlineStr">
         <x:is>
-          <x:t>131.3396</x:t>
+          <x:t>131.4128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="893">
       <x:c r="A893" s="2" t="n">
-        <x:v>44989</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B893" t="inlineStr">
         <x:is>
-          <x:t>174.4899</x:t>
+          <x:t>175.5919</x:t>
         </x:is>
       </x:c>
       <x:c r="C893" t="inlineStr">
         <x:is>
-          <x:t>279.9930</x:t>
+          <x:t>280.8293</x:t>
         </x:is>
       </x:c>
       <x:c r="D893" t="inlineStr">
         <x:is>
-          <x:t>131.2997</x:t>
+          <x:t>131.3806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="894">
       <x:c r="A894" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B894" t="inlineStr">
         <x:is>
-          <x:t>174.1842</x:t>
+          <x:t>175.6901</x:t>
         </x:is>
       </x:c>
       <x:c r="C894" t="inlineStr">
         <x:is>
-          <x:t>279.7022</x:t>
+          <x:t>280.9834</x:t>
         </x:is>
       </x:c>
       <x:c r="D894" t="inlineStr">
         <x:is>
-          <x:t>131.2281</x:t>
+          <x:t>131.3759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="895">
       <x:c r="A895" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B895" t="inlineStr">
         <x:is>
-          <x:t>173.8835</x:t>
+          <x:t>175.7761</x:t>
         </x:is>
       </x:c>
       <x:c r="C895" t="inlineStr">
         <x:is>
-          <x:t>279.3883</x:t>
+          <x:t>280.9607</x:t>
         </x:is>
       </x:c>
       <x:c r="D895" t="inlineStr">
         <x:is>
-          <x:t>131.1741</x:t>
+          <x:t>131.3053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="896">
       <x:c r="A896" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B896" t="inlineStr">
         <x:is>
-          <x:t>173.5547</x:t>
+          <x:t>175.7839</x:t>
         </x:is>
       </x:c>
       <x:c r="C896" t="inlineStr">
         <x:is>
-          <x:t>278.9337</x:t>
+          <x:t>280.9748</x:t>
         </x:is>
       </x:c>
       <x:c r="D896" t="inlineStr">
         <x:is>
-          <x:t>131.1840</x:t>
+          <x:t>131.3078</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="897">
       <x:c r="A897" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B897" t="inlineStr">
         <x:is>
-          <x:t>173.2119</x:t>
+          <x:t>175.5044</x:t>
         </x:is>
       </x:c>
       <x:c r="C897" t="inlineStr">
         <x:is>
-          <x:t>278.7556</x:t>
+          <x:t>280.5155</x:t>
         </x:is>
       </x:c>
       <x:c r="D897" t="inlineStr">
         <x:is>
-          <x:t>131.1958</x:t>
+          <x:t>131.2892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="898">
       <x:c r="A898" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B898" t="inlineStr">
         <x:is>
-          <x:t>173.0586</x:t>
+          <x:t>175.5087</x:t>
         </x:is>
       </x:c>
       <x:c r="C898" t="inlineStr">
         <x:is>
-          <x:t>278.7619</x:t>
+          <x:t>280.6225</x:t>
         </x:is>
       </x:c>
       <x:c r="D898" t="inlineStr">
         <x:is>
-          <x:t>131.2183</x:t>
+          <x:t>131.3553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="899">
       <x:c r="A899" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B899" t="inlineStr">
         <x:is>
-          <x:t>172.5929</x:t>
+          <x:t>175.6085</x:t>
         </x:is>
       </x:c>
       <x:c r="C899" t="inlineStr">
         <x:is>
-          <x:t>278.0208</x:t>
+          <x:t>280.8203</x:t>
         </x:is>
       </x:c>
       <x:c r="D899" t="inlineStr">
         <x:is>
-          <x:t>131.2092</x:t>
+          <x:t>131.4053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="900">
       <x:c r="A900" s="2" t="n">
-        <x:v/>
+        <x:v>45264</x:v>
       </x:c>
       <x:c r="B900" t="inlineStr">
         <x:is>
-          <x:t>172.9426</x:t>
+          <x:t>175.2704</x:t>
         </x:is>
       </x:c>
       <x:c r="C900" t="inlineStr">
         <x:is>
-          <x:t>278.5552</x:t>
+          <x:t>280.5158</x:t>
         </x:is>
       </x:c>
       <x:c r="D900" t="inlineStr">
         <x:is>
-          <x:t>131.1165</x:t>
+          <x:t>131.3992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="901">
       <x:c r="A901" s="2" t="n">
-        <x:v/>
+        <x:v>45234</x:v>
       </x:c>
       <x:c r="B901" t="inlineStr">
         <x:is>
-          <x:t>172.8947</x:t>
+          <x:t>175.0700</x:t>
         </x:is>
       </x:c>
       <x:c r="C901" t="inlineStr">
         <x:is>
-          <x:t>278.4737</x:t>
+          <x:t>280.4373</x:t>
         </x:is>
       </x:c>
       <x:c r="D901" t="inlineStr">
         <x:is>
-          <x:t>130.9757</x:t>
+          <x:t>131.3854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="902">
       <x:c r="A902" s="2" t="n">
-        <x:v/>
+        <x:v>45203</x:v>
       </x:c>
       <x:c r="B902" t="inlineStr">
         <x:is>
-          <x:t>173.0664</x:t>
+          <x:t>174.7588</x:t>
         </x:is>
       </x:c>
       <x:c r="C902" t="inlineStr">
         <x:is>
-          <x:t>278.5872</x:t>
+          <x:t>280.0798</x:t>
         </x:is>
       </x:c>
       <x:c r="D902" t="inlineStr">
         <x:is>
-          <x:t>130.9026</x:t>
+          <x:t>131.4016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="903">
       <x:c r="A903" s="2" t="n">
-        <x:v/>
+        <x:v>45111</x:v>
       </x:c>
       <x:c r="B903" t="inlineStr">
         <x:is>
-          <x:t>172.7822</x:t>
+          <x:t>174.7857</x:t>
         </x:is>
       </x:c>
       <x:c r="C903" t="inlineStr">
         <x:is>
-          <x:t>278.3578</x:t>
+          <x:t>280.1221</x:t>
         </x:is>
       </x:c>
       <x:c r="D903" t="inlineStr">
         <x:is>
-          <x:t>130.8872</x:t>
+          <x:t>131.3948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="904">
       <x:c r="A904" s="2" t="n">
-        <x:v/>
+        <x:v>45081</x:v>
       </x:c>
       <x:c r="B904" t="inlineStr">
         <x:is>
-          <x:t>172.7676</x:t>
+          <x:t>174.7590</x:t>
         </x:is>
       </x:c>
       <x:c r="C904" t="inlineStr">
         <x:is>
-          <x:t>278.3352</x:t>
+          <x:t>280.0713</x:t>
         </x:is>
       </x:c>
       <x:c r="D904" t="inlineStr">
         <x:is>
-          <x:t>130.8739</x:t>
+          <x:t>131.4002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="905">
       <x:c r="A905" s="2" t="n">
-        <x:v/>
+        <x:v>45050</x:v>
       </x:c>
       <x:c r="B905" t="inlineStr">
         <x:is>
-          <x:t>172.9084</x:t>
+          <x:t>174.6575</x:t>
         </x:is>
       </x:c>
       <x:c r="C905" t="inlineStr">
         <x:is>
-          <x:t>278.5642</x:t>
+          <x:t>280.0007</x:t>
         </x:is>
       </x:c>
       <x:c r="D905" t="inlineStr">
         <x:is>
-          <x:t>130.7832</x:t>
+          <x:t>131.3953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="906">
       <x:c r="A906" s="2" t="n">
-        <x:v/>
+        <x:v>45020</x:v>
       </x:c>
       <x:c r="B906" t="inlineStr">
         <x:is>
-          <x:t>172.3605</x:t>
+          <x:t>174.5660</x:t>
         </x:is>
       </x:c>
       <x:c r="C906" t="inlineStr">
         <x:is>
-          <x:t>277.5501</x:t>
+          <x:t>280.0062</x:t>
         </x:is>
       </x:c>
       <x:c r="D906" t="inlineStr">
         <x:is>
-          <x:t>130.7995</x:t>
+          <x:t>131.3396</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="907">
       <x:c r="A907" s="2" t="n">
-        <x:v/>
+        <x:v>44989</x:v>
       </x:c>
       <x:c r="B907" t="inlineStr">
         <x:is>
-          <x:t>173.0833</x:t>
+          <x:t>174.4899</x:t>
         </x:is>
       </x:c>
       <x:c r="C907" t="inlineStr">
         <x:is>
-          <x:t>278.4653</x:t>
+          <x:t>279.9930</x:t>
         </x:is>
       </x:c>
       <x:c r="D907" t="inlineStr">
         <x:is>
-          <x:t>130.7394</x:t>
+          <x:t>131.2997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="908">
       <x:c r="A908" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B908" t="inlineStr">
         <x:is>
-          <x:t>172.7881</x:t>
+          <x:t>174.1842</x:t>
         </x:is>
       </x:c>
       <x:c r="C908" t="inlineStr">
         <x:is>
-          <x:t>278.3759</x:t>
+          <x:t>279.7022</x:t>
         </x:is>
       </x:c>
       <x:c r="D908" t="inlineStr">
         <x:is>
-          <x:t>130.7685</x:t>
+          <x:t>131.2281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="909">
       <x:c r="A909" s="2" t="n">
-        <x:v>45202</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B909" t="inlineStr">
         <x:is>
-          <x:t>173.3222</x:t>
+          <x:t>173.8835</x:t>
         </x:is>
       </x:c>
       <x:c r="C909" t="inlineStr">
         <x:is>
-          <x:t>278.9866</x:t>
+          <x:t>279.3883</x:t>
         </x:is>
       </x:c>
       <x:c r="D909" t="inlineStr">
         <x:is>
-          <x:t>130.5390</x:t>
+          <x:t>131.1741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="910">
       <x:c r="A910" s="2" t="n">
-        <x:v>45172</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B910" t="inlineStr">
         <x:is>
-          <x:t>173.8023</x:t>
+          <x:t>173.5547</x:t>
         </x:is>
       </x:c>
       <x:c r="C910" t="inlineStr">
         <x:is>
-          <x:t>279.4370</x:t>
+          <x:t>278.9337</x:t>
         </x:is>
       </x:c>
       <x:c r="D910" t="inlineStr">
         <x:is>
-          <x:t>130.4608</x:t>
+          <x:t>131.1840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="911">
       <x:c r="A911" s="2" t="n">
-        <x:v>45141</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B911" t="inlineStr">
         <x:is>
-          <x:t>173.7499</x:t>
+          <x:t>173.2119</x:t>
         </x:is>
       </x:c>
       <x:c r="C911" t="inlineStr">
         <x:is>
-          <x:t>279.1559</x:t>
+          <x:t>278.7556</x:t>
         </x:is>
       </x:c>
       <x:c r="D911" t="inlineStr">
         <x:is>
-          <x:t>130.3588</x:t>
+          <x:t>131.1958</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="912">
       <x:c r="A912" s="2" t="n">
-        <x:v>45110</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B912" t="inlineStr">
         <x:is>
-          <x:t>173.1174</x:t>
+          <x:t>173.0586</x:t>
         </x:is>
       </x:c>
       <x:c r="C912" t="inlineStr">
         <x:is>
-          <x:t>278.7056</x:t>
+          <x:t>278.7619</x:t>
         </x:is>
       </x:c>
       <x:c r="D912" t="inlineStr">
         <x:is>
-          <x:t>130.3659</x:t>
+          <x:t>131.2183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="913">
       <x:c r="A913" s="2" t="n">
-        <x:v>45080</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B913" t="inlineStr">
         <x:is>
-          <x:t>173.4374</x:t>
+          <x:t>172.5929</x:t>
         </x:is>
       </x:c>
       <x:c r="C913" t="inlineStr">
         <x:is>
-          <x:t>279.2865</x:t>
+          <x:t>278.0208</x:t>
         </x:is>
       </x:c>
       <x:c r="D913" t="inlineStr">
         <x:is>
-          <x:t>130.3654</x:t>
+          <x:t>131.2092</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="914">
       <x:c r="A914" s="2" t="n">
-        <x:v>44988</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B914" t="inlineStr">
         <x:is>
-          <x:t>173.3840</x:t>
+          <x:t>172.9426</x:t>
         </x:is>
       </x:c>
       <x:c r="C914" t="inlineStr">
         <x:is>
-          <x:t>279.1726</x:t>
+          <x:t>278.5552</x:t>
         </x:is>
       </x:c>
       <x:c r="D914" t="inlineStr">
         <x:is>
-          <x:t>130.3348</x:t>
+          <x:t>131.1165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="915">
       <x:c r="A915" s="2" t="n">
-        <x:v>44960</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B915" t="inlineStr">
         <x:is>
-          <x:t>172.6153</x:t>
+          <x:t>172.8947</x:t>
         </x:is>
       </x:c>
       <x:c r="C915" t="inlineStr">
         <x:is>
-          <x:t>278.2246</x:t>
+          <x:t>278.4737</x:t>
         </x:is>
       </x:c>
       <x:c r="D915" t="inlineStr">
         <x:is>
-          <x:t>130.2502</x:t>
+          <x:t>130.9757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="916">
       <x:c r="A916" s="2" t="n">
-        <x:v>44929</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B916" t="inlineStr">
         <x:is>
-          <x:t>172.4979</x:t>
+          <x:t>173.0664</x:t>
         </x:is>
       </x:c>
       <x:c r="C916" t="inlineStr">
         <x:is>
-          <x:t>278.1637</x:t>
+          <x:t>278.5872</x:t>
         </x:is>
       </x:c>
       <x:c r="D916" t="inlineStr">
         <x:is>
-          <x:t>130.3440</x:t>
+          <x:t>130.9026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="917">
       <x:c r="A917" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B917" t="inlineStr">
         <x:is>
-          <x:t>172.5348</x:t>
+          <x:t>172.7822</x:t>
         </x:is>
       </x:c>
       <x:c r="C917" t="inlineStr">
         <x:is>
-          <x:t>278.4904</x:t>
+          <x:t>278.3578</x:t>
         </x:is>
       </x:c>
       <x:c r="D917" t="inlineStr">
         <x:is>
-          <x:t>130.4791</x:t>
+          <x:t>130.8872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="918">
       <x:c r="A918" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B918" t="inlineStr">
         <x:is>
-          <x:t>172.5921</x:t>
+          <x:t>172.7676</x:t>
         </x:is>
       </x:c>
       <x:c r="C918" t="inlineStr">
         <x:is>
-          <x:t>278.7265</x:t>
+          <x:t>278.3352</x:t>
         </x:is>
       </x:c>
       <x:c r="D918" t="inlineStr">
         <x:is>
-          <x:t>130.5746</x:t>
+          <x:t>130.8739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="919">
       <x:c r="A919" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B919" t="inlineStr">
         <x:is>
-          <x:t>172.3671</x:t>
+          <x:t>172.9084</x:t>
         </x:is>
       </x:c>
       <x:c r="C919" t="inlineStr">
         <x:is>
-          <x:t>278.5664</x:t>
+          <x:t>278.5642</x:t>
         </x:is>
       </x:c>
       <x:c r="D919" t="inlineStr">
         <x:is>
-          <x:t>130.6751</x:t>
+          <x:t>130.7832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="920">
       <x:c r="A920" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B920" t="inlineStr">
         <x:is>
-          <x:t>171.9630</x:t>
+          <x:t>172.3605</x:t>
         </x:is>
       </x:c>
       <x:c r="C920" t="inlineStr">
         <x:is>
-          <x:t>278.2205</x:t>
+          <x:t>277.5501</x:t>
         </x:is>
       </x:c>
       <x:c r="D920" t="inlineStr">
         <x:is>
-          <x:t>130.7126</x:t>
+          <x:t>130.7995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="921">
       <x:c r="A921" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B921" t="inlineStr">
         <x:is>
-          <x:t>172.0574</x:t>
+          <x:t>173.0833</x:t>
         </x:is>
       </x:c>
       <x:c r="C921" t="inlineStr">
         <x:is>
-          <x:t>278.2542</x:t>
+          <x:t>278.4653</x:t>
         </x:is>
       </x:c>
       <x:c r="D921" t="inlineStr">
         <x:is>
-          <x:t>130.7327</x:t>
+          <x:t>130.7394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="922">
       <x:c r="A922" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B922" t="inlineStr">
         <x:is>
-          <x:t>172.6050</x:t>
+          <x:t>172.7881</x:t>
         </x:is>
       </x:c>
       <x:c r="C922" t="inlineStr">
         <x:is>
-          <x:t>278.9805</x:t>
+          <x:t>278.3759</x:t>
         </x:is>
       </x:c>
       <x:c r="D922" t="inlineStr">
         <x:is>
-          <x:t>130.8730</x:t>
+          <x:t>130.7685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="923">
       <x:c r="A923" s="2" t="n">
-        <x:v/>
+        <x:v>45202</x:v>
       </x:c>
       <x:c r="B923" t="inlineStr">
         <x:is>
-          <x:t>172.2983</x:t>
+          <x:t>173.3222</x:t>
         </x:is>
       </x:c>
       <x:c r="C923" t="inlineStr">
         <x:is>
-          <x:t>278.5574</x:t>
+          <x:t>278.9866</x:t>
         </x:is>
       </x:c>
       <x:c r="D923" t="inlineStr">
         <x:is>
-          <x:t>130.8473</x:t>
+          <x:t>130.5390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="924">
       <x:c r="A924" s="2" t="n">
-        <x:v/>
+        <x:v>45172</x:v>
       </x:c>
       <x:c r="B924" t="inlineStr">
         <x:is>
-          <x:t>172.6232</x:t>
+          <x:t>173.8023</x:t>
         </x:is>
       </x:c>
       <x:c r="C924" t="inlineStr">
         <x:is>
-          <x:t>279.0546</x:t>
+          <x:t>279.4370</x:t>
         </x:is>
       </x:c>
       <x:c r="D924" t="inlineStr">
         <x:is>
-          <x:t>130.9535</x:t>
+          <x:t>130.4608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="925">
       <x:c r="A925" s="2" t="n">
-        <x:v/>
+        <x:v>45141</x:v>
       </x:c>
       <x:c r="B925" t="inlineStr">
         <x:is>
-          <x:t>172.5979</x:t>
+          <x:t>173.7499</x:t>
         </x:is>
       </x:c>
       <x:c r="C925" t="inlineStr">
         <x:is>
-          <x:t>279.1595</x:t>
+          <x:t>279.1559</x:t>
         </x:is>
       </x:c>
       <x:c r="D925" t="inlineStr">
         <x:is>
-          <x:t>130.9948</x:t>
+          <x:t>130.3588</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="926">
       <x:c r="A926" s="2" t="n">
-        <x:v/>
+        <x:v>45110</x:v>
       </x:c>
       <x:c r="B926" t="inlineStr">
         <x:is>
-          <x:t>172.6618</x:t>
+          <x:t>173.1174</x:t>
         </x:is>
       </x:c>
       <x:c r="C926" t="inlineStr">
         <x:is>
-          <x:t>279.3633</x:t>
+          <x:t>278.7056</x:t>
         </x:is>
       </x:c>
       <x:c r="D926" t="inlineStr">
         <x:is>
-          <x:t>131.0942</x:t>
+          <x:t>130.3659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="927">
       <x:c r="A927" s="2" t="n">
-        <x:v/>
+        <x:v>45080</x:v>
       </x:c>
       <x:c r="B927" t="inlineStr">
         <x:is>
-          <x:t>172.5362</x:t>
+          <x:t>173.4374</x:t>
         </x:is>
       </x:c>
       <x:c r="C927" t="inlineStr">
         <x:is>
-          <x:t>279.2094</x:t>
+          <x:t>279.2865</x:t>
         </x:is>
       </x:c>
       <x:c r="D927" t="inlineStr">
         <x:is>
-          <x:t>131.1252</x:t>
+          <x:t>130.3654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="928">
       <x:c r="A928" s="2" t="n">
-        <x:v>45201</x:v>
+        <x:v>44988</x:v>
       </x:c>
       <x:c r="B928" t="inlineStr">
         <x:is>
-          <x:t>172.2420</x:t>
+          <x:t>173.3840</x:t>
         </x:is>
       </x:c>
       <x:c r="C928" t="inlineStr">
         <x:is>
-          <x:t>278.7507</x:t>
+          <x:t>279.1726</x:t>
         </x:is>
       </x:c>
       <x:c r="D928" t="inlineStr">
         <x:is>
-          <x:t>131.1482</x:t>
+          <x:t>130.3348</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="929">
       <x:c r="A929" s="2" t="n">
-        <x:v>45171</x:v>
+        <x:v>44960</x:v>
       </x:c>
       <x:c r="B929" t="inlineStr">
         <x:is>
-          <x:t>172.4459</x:t>
+          <x:t>172.6153</x:t>
         </x:is>
       </x:c>
       <x:c r="C929" t="inlineStr">
         <x:is>
-          <x:t>279.2163</x:t>
+          <x:t>278.2246</x:t>
         </x:is>
       </x:c>
       <x:c r="D929" t="inlineStr">
         <x:is>
-          <x:t>131.2823</x:t>
+          <x:t>130.2502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="930">
       <x:c r="A930" s="2" t="n">
-        <x:v>45140</x:v>
+        <x:v>44929</x:v>
       </x:c>
       <x:c r="B930" t="inlineStr">
         <x:is>
-          <x:t>172.2286</x:t>
+          <x:t>172.4979</x:t>
         </x:is>
       </x:c>
       <x:c r="C930" t="inlineStr">
         <x:is>
-          <x:t>279.0198</x:t>
+          <x:t>278.1637</x:t>
         </x:is>
       </x:c>
       <x:c r="D930" t="inlineStr">
         <x:is>
-          <x:t>131.2722</x:t>
+          <x:t>130.3440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="931">
       <x:c r="A931" s="2" t="n">
-        <x:v>45109</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B931" t="inlineStr">
         <x:is>
-          <x:t>172.2088</x:t>
+          <x:t>172.5348</x:t>
         </x:is>
       </x:c>
       <x:c r="C931" t="inlineStr">
         <x:is>
-          <x:t>278.7890</x:t>
+          <x:t>278.4904</x:t>
         </x:is>
       </x:c>
       <x:c r="D931" t="inlineStr">
         <x:is>
-          <x:t>131.2754</x:t>
+          <x:t>130.4791</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="932">
       <x:c r="A932" s="2" t="n">
-        <x:v>45079</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B932" t="inlineStr">
         <x:is>
-          <x:t>171.9418</x:t>
+          <x:t>172.5921</x:t>
         </x:is>
       </x:c>
       <x:c r="C932" t="inlineStr">
         <x:is>
-          <x:t>278.2797</x:t>
+          <x:t>278.7265</x:t>
         </x:is>
       </x:c>
       <x:c r="D932" t="inlineStr">
         <x:is>
-          <x:t>131.3111</x:t>
+          <x:t>130.5746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="933">
       <x:c r="A933" s="2" t="n">
-        <x:v>44987</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B933" t="inlineStr">
         <x:is>
-          <x:t>172.1418</x:t>
+          <x:t>172.3671</x:t>
         </x:is>
       </x:c>
       <x:c r="C933" t="inlineStr">
         <x:is>
-          <x:t>278.5694</x:t>
+          <x:t>278.5664</x:t>
         </x:is>
       </x:c>
       <x:c r="D933" t="inlineStr">
         <x:is>
-          <x:t>131.4386</x:t>
+          <x:t>130.6751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="934">
       <x:c r="A934" s="2" t="n">
-        <x:v>44959</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B934" t="inlineStr">
         <x:is>
-          <x:t>172.4749</x:t>
+          <x:t>171.9630</x:t>
         </x:is>
       </x:c>
       <x:c r="C934" t="inlineStr">
         <x:is>
-          <x:t>278.9954</x:t>
+          <x:t>278.2205</x:t>
         </x:is>
       </x:c>
       <x:c r="D934" t="inlineStr">
         <x:is>
-          <x:t>131.4513</x:t>
+          <x:t>130.7126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="935">
       <x:c r="A935" s="2" t="n">
-        <x:v>44928</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B935" t="inlineStr">
         <x:is>
-          <x:t>171.8898</x:t>
+          <x:t>172.0574</x:t>
         </x:is>
       </x:c>
       <x:c r="C935" t="inlineStr">
         <x:is>
-          <x:t>278.5291</x:t>
+          <x:t>278.2542</x:t>
         </x:is>
       </x:c>
       <x:c r="D935" t="inlineStr">
         <x:is>
-          <x:t>131.3179</x:t>
+          <x:t>130.7327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="936">
       <x:c r="A936" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B936" t="inlineStr">
         <x:is>
-          <x:t>171.2169</x:t>
+          <x:t>172.6050</x:t>
         </x:is>
       </x:c>
       <x:c r="C936" t="inlineStr">
         <x:is>
-          <x:t>277.8327</x:t>
+          <x:t>278.9805</x:t>
         </x:is>
       </x:c>
       <x:c r="D936" t="inlineStr">
         <x:is>
-          <x:t>131.2896</x:t>
+          <x:t>130.8730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="937">
       <x:c r="A937" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B937" t="inlineStr">
         <x:is>
-          <x:t>171.0716</x:t>
+          <x:t>172.2983</x:t>
         </x:is>
       </x:c>
       <x:c r="C937" t="inlineStr">
         <x:is>
-          <x:t>277.6958</x:t>
+          <x:t>278.5574</x:t>
         </x:is>
       </x:c>
       <x:c r="D937" t="inlineStr">
         <x:is>
-          <x:t>131.2615</x:t>
+          <x:t>130.8473</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="938">
       <x:c r="A938" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B938" t="inlineStr">
         <x:is>
-          <x:t>171.2407</x:t>
+          <x:t>172.6232</x:t>
         </x:is>
       </x:c>
       <x:c r="C938" t="inlineStr">
         <x:is>
-          <x:t>277.8431</x:t>
+          <x:t>279.0546</x:t>
         </x:is>
       </x:c>
       <x:c r="D938" t="inlineStr">
         <x:is>
-          <x:t>131.2693</x:t>
+          <x:t>130.9535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="939">
       <x:c r="A939" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B939" t="inlineStr">
         <x:is>
-          <x:t>171.2080</x:t>
+          <x:t>172.5979</x:t>
         </x:is>
       </x:c>
       <x:c r="C939" t="inlineStr">
         <x:is>
-          <x:t>277.8119</x:t>
+          <x:t>279.1595</x:t>
         </x:is>
       </x:c>
       <x:c r="D939" t="inlineStr">
         <x:is>
-          <x:t>131.2919</x:t>
+          <x:t>130.9948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="940">
       <x:c r="A940" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B940" t="inlineStr">
         <x:is>
-          <x:t>170.7025</x:t>
+          <x:t>172.6618</x:t>
         </x:is>
       </x:c>
       <x:c r="C940" t="inlineStr">
         <x:is>
-          <x:t>277.2723</x:t>
+          <x:t>279.3633</x:t>
         </x:is>
       </x:c>
       <x:c r="D940" t="inlineStr">
         <x:is>
-          <x:t>131.3119</x:t>
+          <x:t>131.0942</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="941">
       <x:c r="A941" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B941" t="inlineStr">
         <x:is>
-          <x:t>170.6719</x:t>
+          <x:t>172.5362</x:t>
         </x:is>
       </x:c>
       <x:c r="C941" t="inlineStr">
         <x:is>
-          <x:t>277.1592</x:t>
+          <x:t>279.2094</x:t>
         </x:is>
       </x:c>
       <x:c r="D941" t="inlineStr">
         <x:is>
-          <x:t>131.2530</x:t>
+          <x:t>131.1252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="942">
       <x:c r="A942" s="2" t="n">
-        <x:v/>
+        <x:v>45201</x:v>
       </x:c>
       <x:c r="B942" t="inlineStr">
         <x:is>
-          <x:t>170.5151</x:t>
+          <x:t>172.2420</x:t>
         </x:is>
       </x:c>
       <x:c r="C942" t="inlineStr">
         <x:is>
-          <x:t>277.0630</x:t>
+          <x:t>278.7507</x:t>
         </x:is>
       </x:c>
       <x:c r="D942" t="inlineStr">
         <x:is>
-          <x:t>131.1778</x:t>
+          <x:t>131.1482</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="943">
       <x:c r="A943" s="2" t="n">
-        <x:v/>
+        <x:v>45171</x:v>
       </x:c>
       <x:c r="B943" t="inlineStr">
         <x:is>
-          <x:t>170.0869</x:t>
+          <x:t>172.4459</x:t>
         </x:is>
       </x:c>
       <x:c r="C943" t="inlineStr">
         <x:is>
-          <x:t>276.4946</x:t>
+          <x:t>279.2163</x:t>
         </x:is>
       </x:c>
       <x:c r="D943" t="inlineStr">
         <x:is>
-          <x:t>131.1205</x:t>
+          <x:t>131.2823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="944">
       <x:c r="A944" s="2" t="n">
-        <x:v/>
+        <x:v>45140</x:v>
       </x:c>
       <x:c r="B944" t="inlineStr">
         <x:is>
-          <x:t>169.5361</x:t>
+          <x:t>172.2286</x:t>
         </x:is>
       </x:c>
       <x:c r="C944" t="inlineStr">
         <x:is>
-          <x:t>275.7791</x:t>
+          <x:t>279.0198</x:t>
         </x:is>
       </x:c>
       <x:c r="D944" t="inlineStr">
         <x:is>
-          <x:t>131.1220</x:t>
+          <x:t>131.2722</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="945">
       <x:c r="A945" s="2" t="n">
-        <x:v/>
+        <x:v>45109</x:v>
       </x:c>
       <x:c r="B945" t="inlineStr">
         <x:is>
-          <x:t>169.8140</x:t>
+          <x:t>172.2088</x:t>
         </x:is>
       </x:c>
       <x:c r="C945" t="inlineStr">
         <x:is>
-          <x:t>276.1434</x:t>
+          <x:t>278.7890</x:t>
         </x:is>
       </x:c>
       <x:c r="D945" t="inlineStr">
         <x:is>
-          <x:t>131.0970</x:t>
+          <x:t>131.2754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="946">
       <x:c r="A946" s="2" t="n">
-        <x:v/>
+        <x:v>45079</x:v>
       </x:c>
       <x:c r="B946" t="inlineStr">
         <x:is>
-          <x:t>169.7892</x:t>
+          <x:t>171.9418</x:t>
         </x:is>
       </x:c>
       <x:c r="C946" t="inlineStr">
         <x:is>
-          <x:t>275.9642</x:t>
+          <x:t>278.2797</x:t>
         </x:is>
       </x:c>
       <x:c r="D946" t="inlineStr">
         <x:is>
-          <x:t>130.9722</x:t>
+          <x:t>131.3111</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="947">
       <x:c r="A947" s="2" t="n">
-        <x:v/>
+        <x:v>44987</x:v>
       </x:c>
       <x:c r="B947" t="inlineStr">
         <x:is>
-          <x:t>170.1028</x:t>
+          <x:t>172.1418</x:t>
         </x:is>
       </x:c>
       <x:c r="C947" t="inlineStr">
         <x:is>
-          <x:t>276.2787</x:t>
+          <x:t>278.5694</x:t>
         </x:is>
       </x:c>
       <x:c r="D947" t="inlineStr">
         <x:is>
-          <x:t>130.9637</x:t>
+          <x:t>131.4386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="948">
       <x:c r="A948" s="2" t="n">
-        <x:v/>
+        <x:v>44959</x:v>
       </x:c>
       <x:c r="B948" t="inlineStr">
         <x:is>
-          <x:t>170.4405</x:t>
+          <x:t>172.4749</x:t>
         </x:is>
       </x:c>
       <x:c r="C948" t="inlineStr">
         <x:is>
-          <x:t>276.8826</x:t>
+          <x:t>278.9954</x:t>
         </x:is>
       </x:c>
       <x:c r="D948" t="inlineStr">
         <x:is>
-          <x:t>130.9696</x:t>
+          <x:t>131.4513</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="949">
       <x:c r="A949" s="2" t="n">
-        <x:v>45261</x:v>
+        <x:v>44928</x:v>
       </x:c>
       <x:c r="B949" t="inlineStr">
         <x:is>
-          <x:t>169.9137</x:t>
+          <x:t>171.8898</x:t>
         </x:is>
       </x:c>
       <x:c r="C949" t="inlineStr">
         <x:is>
-          <x:t>276.4238</x:t>
+          <x:t>278.5291</x:t>
         </x:is>
       </x:c>
       <x:c r="D949" t="inlineStr">
         <x:is>
-          <x:t>130.9514</x:t>
+          <x:t>131.3179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="950">
       <x:c r="A950" s="2" t="n">
-        <x:v>45231</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B950" t="inlineStr">
         <x:is>
-          <x:t>169.4092</x:t>
+          <x:t>171.2169</x:t>
         </x:is>
       </x:c>
       <x:c r="C950" t="inlineStr">
         <x:is>
-          <x:t>276.0017</x:t>
+          <x:t>277.8327</x:t>
         </x:is>
       </x:c>
       <x:c r="D950" t="inlineStr">
         <x:is>
-          <x:t>130.8293</x:t>
+          <x:t>131.2896</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="951">
       <x:c r="A951" s="2" t="n">
-        <x:v>45200</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B951" t="inlineStr">
         <x:is>
-          <x:t>168.8356</x:t>
+          <x:t>171.0716</x:t>
         </x:is>
       </x:c>
       <x:c r="C951" t="inlineStr">
         <x:is>
-          <x:t>275.4340</x:t>
+          <x:t>277.6958</x:t>
         </x:is>
       </x:c>
       <x:c r="D951" t="inlineStr">
         <x:is>
-          <x:t>130.7840</x:t>
+          <x:t>131.2615</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="952">
       <x:c r="A952" s="2" t="n">
-        <x:v>45170</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B952" t="inlineStr">
         <x:is>
-          <x:t>168.8339</x:t>
+          <x:t>171.2407</x:t>
         </x:is>
       </x:c>
       <x:c r="C952" t="inlineStr">
         <x:is>
-          <x:t>276.0821</x:t>
+          <x:t>277.8431</x:t>
         </x:is>
       </x:c>
       <x:c r="D952" t="inlineStr">
         <x:is>
-          <x:t>130.9114</x:t>
+          <x:t>131.2693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="953">
       <x:c r="A953" s="2" t="n">
-        <x:v>45078</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B953" t="inlineStr">
         <x:is>
-          <x:t>167.9349</x:t>
+          <x:t>171.2080</x:t>
         </x:is>
       </x:c>
       <x:c r="C953" t="inlineStr">
         <x:is>
-          <x:t>274.9256</x:t>
+          <x:t>277.8119</x:t>
         </x:is>
       </x:c>
       <x:c r="D953" t="inlineStr">
         <x:is>
-          <x:t>130.8840</x:t>
+          <x:t>131.2919</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="954">
       <x:c r="A954" s="2" t="n">
-        <x:v>45047</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B954" t="inlineStr">
         <x:is>
-          <x:t>167.3745</x:t>
+          <x:t>170.7025</x:t>
         </x:is>
       </x:c>
       <x:c r="C954" t="inlineStr">
         <x:is>
-          <x:t>274.1694</x:t>
+          <x:t>277.2723</x:t>
         </x:is>
       </x:c>
       <x:c r="D954" t="inlineStr">
         <x:is>
-          <x:t>130.8330</x:t>
+          <x:t>131.3119</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="955">
       <x:c r="A955" s="2" t="n">
-        <x:v>45017</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B955" t="inlineStr">
         <x:is>
-          <x:t>167.4960</x:t>
+          <x:t>170.6719</x:t>
         </x:is>
       </x:c>
       <x:c r="C955" t="inlineStr">
         <x:is>
-          <x:t>274.4073</x:t>
+          <x:t>277.1592</x:t>
         </x:is>
       </x:c>
       <x:c r="D955" t="inlineStr">
         <x:is>
-          <x:t>130.8751</x:t>
+          <x:t>131.2530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="956">
       <x:c r="A956" s="2" t="n">
-        <x:v>44986</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B956" t="inlineStr">
         <x:is>
-          <x:t>166.8605</x:t>
+          <x:t>170.5151</x:t>
         </x:is>
       </x:c>
       <x:c r="C956" t="inlineStr">
         <x:is>
-          <x:t>273.4582</x:t>
+          <x:t>277.0630</x:t>
         </x:is>
       </x:c>
       <x:c r="D956" t="inlineStr">
         <x:is>
-          <x:t>130.8098</x:t>
+          <x:t>131.1778</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="957">
       <x:c r="A957" s="2" t="n">
-        <x:v>44958</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B957" t="inlineStr">
         <x:is>
-          <x:t>166.7631</x:t>
+          <x:t>170.0869</x:t>
         </x:is>
       </x:c>
       <x:c r="C957" t="inlineStr">
         <x:is>
-          <x:t>273.3301</x:t>
+          <x:t>276.4946</x:t>
         </x:is>
       </x:c>
       <x:c r="D957" t="inlineStr">
         <x:is>
-          <x:t>130.7303</x:t>
+          <x:t>131.1205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="958">
       <x:c r="A958" s="2" t="n">
-        <x:v>44927</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B958" t="inlineStr">
         <x:is>
-          <x:t>166.5308</x:t>
+          <x:t>169.5361</x:t>
         </x:is>
       </x:c>
       <x:c r="C958" t="inlineStr">
         <x:is>
-          <x:t>272.9430</x:t>
+          <x:t>275.7791</x:t>
         </x:is>
       </x:c>
       <x:c r="D958" t="inlineStr">
         <x:is>
-          <x:t>130.8693</x:t>
+          <x:t>131.1220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="959">
       <x:c r="A959" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B959" t="inlineStr">
         <x:is>
-          <x:t>166.5284</x:t>
+          <x:t>169.8140</x:t>
         </x:is>
       </x:c>
       <x:c r="C959" t="inlineStr">
         <x:is>
-          <x:t>272.9327</x:t>
+          <x:t>276.1434</x:t>
         </x:is>
       </x:c>
       <x:c r="D959" t="inlineStr">
         <x:is>
-          <x:t>130.8641</x:t>
+          <x:t>131.0970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="960">
       <x:c r="A960" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B960" t="inlineStr">
         <x:is>
-          <x:t>166.8776</x:t>
+          <x:t>169.7892</x:t>
         </x:is>
       </x:c>
       <x:c r="C960" t="inlineStr">
         <x:is>
-          <x:t>273.4446</x:t>
+          <x:t>275.9642</x:t>
         </x:is>
       </x:c>
       <x:c r="D960" t="inlineStr">
         <x:is>
-          <x:t>130.9709</x:t>
+          <x:t>130.9722</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="961">
       <x:c r="A961" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B961" t="inlineStr">
         <x:is>
-          <x:t>166.4695</x:t>
+          <x:t>170.1028</x:t>
         </x:is>
       </x:c>
       <x:c r="C961" t="inlineStr">
         <x:is>
-          <x:t>272.9153</x:t>
+          <x:t>276.2787</x:t>
         </x:is>
       </x:c>
       <x:c r="D961" t="inlineStr">
         <x:is>
-          <x:t>130.9815</x:t>
+          <x:t>130.9637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="962">
       <x:c r="A962" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B962" t="inlineStr">
         <x:is>
-          <x:t>166.7793</x:t>
+          <x:t>170.4405</x:t>
         </x:is>
       </x:c>
       <x:c r="C962" t="inlineStr">
         <x:is>
-          <x:t>273.4699</x:t>
+          <x:t>276.8826</x:t>
         </x:is>
       </x:c>
       <x:c r="D962" t="inlineStr">
         <x:is>
-          <x:t>131.0385</x:t>
+          <x:t>130.9696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="963">
       <x:c r="A963" s="2" t="n">
-        <x:v/>
+        <x:v>45261</x:v>
       </x:c>
       <x:c r="B963" t="inlineStr">
         <x:is>
-          <x:t>166.7380</x:t>
+          <x:t>169.9137</x:t>
         </x:is>
       </x:c>
       <x:c r="C963" t="inlineStr">
         <x:is>
-          <x:t>273.5501</x:t>
+          <x:t>276.4238</x:t>
         </x:is>
       </x:c>
       <x:c r="D963" t="inlineStr">
         <x:is>
-          <x:t>131.1637</x:t>
+          <x:t>130.9514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="964">
       <x:c r="A964" s="2" t="n">
-        <x:v/>
+        <x:v>45231</x:v>
       </x:c>
       <x:c r="B964" t="inlineStr">
         <x:is>
-          <x:t>166.7358</x:t>
+          <x:t>169.4092</x:t>
         </x:is>
       </x:c>
       <x:c r="C964" t="inlineStr">
         <x:is>
-          <x:t>273.5401</x:t>
+          <x:t>276.0017</x:t>
         </x:is>
       </x:c>
       <x:c r="D964" t="inlineStr">
         <x:is>
-          <x:t>131.1584</x:t>
+          <x:t>130.8293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="965">
       <x:c r="A965" s="2" t="n">
-        <x:v/>
+        <x:v>45200</x:v>
       </x:c>
       <x:c r="B965" t="inlineStr">
         <x:is>
-          <x:t>166.7335</x:t>
+          <x:t>168.8356</x:t>
         </x:is>
       </x:c>
       <x:c r="C965" t="inlineStr">
         <x:is>
-          <x:t>273.5300</x:t>
+          <x:t>275.4340</x:t>
         </x:is>
       </x:c>
       <x:c r="D965" t="inlineStr">
         <x:is>
-          <x:t>131.1530</x:t>
+          <x:t>130.7840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="966">
       <x:c r="A966" s="2" t="n">
-        <x:v/>
+        <x:v>45170</x:v>
       </x:c>
       <x:c r="B966" t="inlineStr">
         <x:is>
-          <x:t>166.7365</x:t>
+          <x:t>168.8339</x:t>
         </x:is>
       </x:c>
       <x:c r="C966" t="inlineStr">
         <x:is>
-          <x:t>273.5331</x:t>
+          <x:t>276.0821</x:t>
         </x:is>
       </x:c>
       <x:c r="D966" t="inlineStr">
         <x:is>
-          <x:t>131.1599</x:t>
+          <x:t>130.9114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="967">
       <x:c r="A967" s="2" t="n">
-        <x:v/>
+        <x:v>45078</x:v>
       </x:c>
       <x:c r="B967" t="inlineStr">
         <x:is>
-          <x:t>166.6517</x:t>
+          <x:t>167.9349</x:t>
         </x:is>
       </x:c>
       <x:c r="C967" t="inlineStr">
         <x:is>
-          <x:t>273.6277</x:t>
+          <x:t>274.9256</x:t>
         </x:is>
       </x:c>
       <x:c r="D967" t="inlineStr">
         <x:is>
-          <x:t>131.2624</x:t>
+          <x:t>130.8840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="968">
       <x:c r="A968" s="2" t="n">
-        <x:v/>
+        <x:v>45047</x:v>
       </x:c>
       <x:c r="B968" t="inlineStr">
         <x:is>
-          <x:t>167.0320</x:t>
+          <x:t>167.3745</x:t>
         </x:is>
       </x:c>
       <x:c r="C968" t="inlineStr">
         <x:is>
-          <x:t>274.1693</x:t>
+          <x:t>274.1694</x:t>
         </x:is>
       </x:c>
       <x:c r="D968" t="inlineStr">
         <x:is>
-          <x:t>131.3174</x:t>
+          <x:t>130.8330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="969">
       <x:c r="A969" s="2" t="n">
-        <x:v/>
+        <x:v>45017</x:v>
       </x:c>
       <x:c r="B969" t="inlineStr">
         <x:is>
-          <x:t>166.3779</x:t>
+          <x:t>167.4960</x:t>
         </x:is>
       </x:c>
       <x:c r="C969" t="inlineStr">
         <x:is>
-          <x:t>273.4510</x:t>
+          <x:t>274.4073</x:t>
         </x:is>
       </x:c>
       <x:c r="D969" t="inlineStr">
         <x:is>
-          <x:t>131.2829</x:t>
+          <x:t>130.8751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="970">
       <x:c r="A970" s="2" t="n">
-        <x:v/>
+        <x:v>44986</x:v>
       </x:c>
       <x:c r="B970" t="inlineStr">
         <x:is>
-          <x:t>166.3667</x:t>
+          <x:t>166.8605</x:t>
         </x:is>
       </x:c>
       <x:c r="C970" t="inlineStr">
         <x:is>
-          <x:t>273.5307</x:t>
+          <x:t>273.4582</x:t>
         </x:is>
       </x:c>
       <x:c r="D970" t="inlineStr">
         <x:is>
-          <x:t>131.3513</x:t>
+          <x:t>130.8098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="971">
       <x:c r="A971" s="2" t="n">
-        <x:v/>
+        <x:v>44958</x:v>
       </x:c>
       <x:c r="B971" t="inlineStr">
         <x:is>
-          <x:t>166.6810</x:t>
+          <x:t>166.7631</x:t>
         </x:is>
       </x:c>
       <x:c r="C971" t="inlineStr">
         <x:is>
-          <x:t>273.7945</x:t>
+          <x:t>273.3301</x:t>
         </x:is>
       </x:c>
       <x:c r="D971" t="inlineStr">
         <x:is>
-          <x:t>131.4232</x:t>
+          <x:t>130.7303</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="972">
       <x:c r="A972" s="2" t="n">
-        <x:v/>
+        <x:v>44927</x:v>
       </x:c>
       <x:c r="B972" t="inlineStr">
         <x:is>
-          <x:t>166.6788</x:t>
+          <x:t>166.5308</x:t>
         </x:is>
       </x:c>
       <x:c r="C972" t="inlineStr">
         <x:is>
-          <x:t>273.7846</x:t>
+          <x:t>272.9430</x:t>
         </x:is>
       </x:c>
       <x:c r="D972" t="inlineStr">
         <x:is>
-          <x:t>131.4179</x:t>
+          <x:t>130.8693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="973">
       <x:c r="A973" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B973" t="inlineStr">
         <x:is>
-          <x:t>166.8071</x:t>
+          <x:t>166.5284</x:t>
         </x:is>
       </x:c>
       <x:c r="C973" t="inlineStr">
         <x:is>
-          <x:t>274.0533</x:t>
+          <x:t>272.9327</x:t>
         </x:is>
       </x:c>
       <x:c r="D973" t="inlineStr">
         <x:is>
-          <x:t>131.5026</x:t>
+          <x:t>130.8641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="974">
       <x:c r="A974" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B974" t="inlineStr">
         <x:is>
-          <x:t>167.1590</x:t>
+          <x:t>166.8776</x:t>
         </x:is>
       </x:c>
       <x:c r="C974" t="inlineStr">
         <x:is>
-          <x:t>274.5354</x:t>
+          <x:t>273.4446</x:t>
         </x:is>
       </x:c>
       <x:c r="D974" t="inlineStr">
         <x:is>
-          <x:t>131.6888</x:t>
+          <x:t>130.9709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="975">
       <x:c r="A975" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B975" t="inlineStr">
         <x:is>
-          <x:t>168.3627</x:t>
+          <x:t>166.4695</x:t>
         </x:is>
       </x:c>
       <x:c r="C975" t="inlineStr">
         <x:is>
-          <x:t>276.3339</x:t>
+          <x:t>272.9153</x:t>
         </x:is>
       </x:c>
       <x:c r="D975" t="inlineStr">
         <x:is>
-          <x:t>131.8532</x:t>
+          <x:t>130.9815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="976">
       <x:c r="A976" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B976" t="inlineStr">
         <x:is>
-          <x:t>168.3612</x:t>
+          <x:t>166.7793</x:t>
         </x:is>
       </x:c>
       <x:c r="C976" t="inlineStr">
         <x:is>
-          <x:t>276.2411</x:t>
+          <x:t>273.4699</x:t>
         </x:is>
       </x:c>
       <x:c r="D976" t="inlineStr">
         <x:is>
-          <x:t>131.8209</x:t>
+          <x:t>131.0385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="977">
       <x:c r="A977" s="2" t="n">
-        <x:v>44907</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B977" t="inlineStr">
         <x:is>
-          <x:t>167.9378</x:t>
+          <x:t>166.7380</x:t>
         </x:is>
       </x:c>
       <x:c r="C977" t="inlineStr">
         <x:is>
-          <x:t>275.5746</x:t>
+          <x:t>273.5501</x:t>
         </x:is>
       </x:c>
       <x:c r="D977" t="inlineStr">
         <x:is>
-          <x:t>131.7590</x:t>
+          <x:t>131.1637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="978">
       <x:c r="A978" s="2" t="n">
-        <x:v>44877</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B978" t="inlineStr">
         <x:is>
-          <x:t>167.7332</x:t>
+          <x:t>166.7358</x:t>
         </x:is>
       </x:c>
       <x:c r="C978" t="inlineStr">
         <x:is>
-          <x:t>275.3822</x:t>
+          <x:t>273.5401</x:t>
         </x:is>
       </x:c>
       <x:c r="D978" t="inlineStr">
         <x:is>
-          <x:t>131.7306</x:t>
+          <x:t>131.1584</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="979">
       <x:c r="A979" s="2" t="n">
-        <x:v>44846</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B979" t="inlineStr">
         <x:is>
-          <x:t>167.7311</x:t>
+          <x:t>166.7335</x:t>
         </x:is>
       </x:c>
       <x:c r="C979" t="inlineStr">
         <x:is>
-          <x:t>275.3723</x:t>
+          <x:t>273.5300</x:t>
         </x:is>
       </x:c>
       <x:c r="D979" t="inlineStr">
         <x:is>
-          <x:t>131.7255</x:t>
+          <x:t>131.1530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="980">
       <x:c r="A980" s="2" t="n">
-        <x:v>44816</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B980" t="inlineStr">
         <x:is>
-          <x:t>167.7769</x:t>
+          <x:t>166.7365</x:t>
         </x:is>
       </x:c>
       <x:c r="C980" t="inlineStr">
         <x:is>
-          <x:t>275.4555</x:t>
+          <x:t>273.5331</x:t>
         </x:is>
       </x:c>
       <x:c r="D980" t="inlineStr">
         <x:is>
-          <x:t>131.7166</x:t>
+          <x:t>131.1599</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="981">
       <x:c r="A981" s="2" t="n">
-        <x:v>44785</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B981" t="inlineStr">
         <x:is>
-          <x:t>167.7097</x:t>
+          <x:t>166.6517</x:t>
         </x:is>
       </x:c>
       <x:c r="C981" t="inlineStr">
         <x:is>
-          <x:t>275.4781</x:t>
+          <x:t>273.6277</x:t>
         </x:is>
       </x:c>
       <x:c r="D981" t="inlineStr">
         <x:is>
-          <x:t>131.7582</x:t>
+          <x:t>131.2624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="982">
       <x:c r="A982" s="2" t="n">
-        <x:v>44754</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B982" t="inlineStr">
         <x:is>
-          <x:t>167.4406</x:t>
+          <x:t>167.0320</x:t>
         </x:is>
       </x:c>
       <x:c r="C982" t="inlineStr">
         <x:is>
-          <x:t>275.3144</x:t>
+          <x:t>274.1693</x:t>
         </x:is>
       </x:c>
       <x:c r="D982" t="inlineStr">
         <x:is>
-          <x:t>131.7067</x:t>
+          <x:t>131.3174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="983">
       <x:c r="A983" s="2" t="n">
-        <x:v>44724</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B983" t="inlineStr">
         <x:is>
-          <x:t>167.3489</x:t>
+          <x:t>166.3779</x:t>
         </x:is>
       </x:c>
       <x:c r="C983" t="inlineStr">
         <x:is>
-          <x:t>275.3112</x:t>
+          <x:t>273.4510</x:t>
         </x:is>
       </x:c>
       <x:c r="D983" t="inlineStr">
         <x:is>
-          <x:t>131.6683</x:t>
+          <x:t>131.2829</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="984">
       <x:c r="A984" s="2" t="n">
-        <x:v>44693</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B984" t="inlineStr">
         <x:is>
-          <x:t>167.4996</x:t>
+          <x:t>166.3667</x:t>
         </x:is>
       </x:c>
       <x:c r="C984" t="inlineStr">
         <x:is>
-          <x:t>275.3480</x:t>
+          <x:t>273.5307</x:t>
         </x:is>
       </x:c>
       <x:c r="D984" t="inlineStr">
         <x:is>
-          <x:t>131.5519</x:t>
+          <x:t>131.3513</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="985">
       <x:c r="A985" s="2" t="n">
-        <x:v>44663</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B985" t="inlineStr">
         <x:is>
-          <x:t>167.8384</x:t>
+          <x:t>166.6810</x:t>
         </x:is>
       </x:c>
       <x:c r="C985" t="inlineStr">
         <x:is>
-          <x:t>275.8236</x:t>
+          <x:t>273.7945</x:t>
         </x:is>
       </x:c>
       <x:c r="D985" t="inlineStr">
         <x:is>
-          <x:t>131.5089</x:t>
+          <x:t>131.4232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="986">
       <x:c r="A986" s="2" t="n">
-        <x:v>44632</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B986" t="inlineStr">
         <x:is>
-          <x:t>167.8362</x:t>
+          <x:t>166.6788</x:t>
         </x:is>
       </x:c>
       <x:c r="C986" t="inlineStr">
         <x:is>
-          <x:t>275.8137</x:t>
+          <x:t>273.7846</x:t>
         </x:is>
       </x:c>
       <x:c r="D986" t="inlineStr">
         <x:is>
-          <x:t>131.5037</x:t>
+          <x:t>131.4179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="987">
       <x:c r="A987" s="2" t="n">
-        <x:v>44604</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B987" t="inlineStr">
         <x:is>
-          <x:t>168.1945</x:t>
+          <x:t>166.8071</x:t>
         </x:is>
       </x:c>
       <x:c r="C987" t="inlineStr">
         <x:is>
-          <x:t>276.5408</x:t>
+          <x:t>274.0533</x:t>
         </x:is>
       </x:c>
       <x:c r="D987" t="inlineStr">
         <x:is>
-          <x:t>131.6535</x:t>
+          <x:t>131.5026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="988">
       <x:c r="A988" s="2" t="n">
-        <x:v>44573</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B988" t="inlineStr">
         <x:is>
-          <x:t>168.2253</x:t>
+          <x:t>167.1590</x:t>
         </x:is>
       </x:c>
       <x:c r="C988" t="inlineStr">
         <x:is>
-          <x:t>276.6848</x:t>
+          <x:t>274.5354</x:t>
         </x:is>
       </x:c>
       <x:c r="D988" t="inlineStr">
         <x:is>
-          <x:t>131.6465</x:t>
+          <x:t>131.6888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="989">
       <x:c r="A989" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B989" t="inlineStr">
         <x:is>
-          <x:t>167.6664</x:t>
+          <x:t>168.3627</x:t>
         </x:is>
       </x:c>
       <x:c r="C989" t="inlineStr">
         <x:is>
-          <x:t>275.9849</x:t>
+          <x:t>276.3339</x:t>
         </x:is>
       </x:c>
       <x:c r="D989" t="inlineStr">
         <x:is>
-          <x:t>131.5351</x:t>
+          <x:t>131.8532</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="990">
       <x:c r="A990" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B990" t="inlineStr">
         <x:is>
-          <x:t>166.8882</x:t>
+          <x:t>168.3612</x:t>
         </x:is>
       </x:c>
       <x:c r="C990" t="inlineStr">
         <x:is>
-          <x:t>274.9539</x:t>
+          <x:t>276.2411</x:t>
         </x:is>
       </x:c>
       <x:c r="D990" t="inlineStr">
         <x:is>
-          <x:t>131.4166</x:t>
+          <x:t>131.8209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="991">
       <x:c r="A991" s="2" t="n">
-        <x:v/>
+        <x:v>44907</x:v>
       </x:c>
       <x:c r="B991" t="inlineStr">
         <x:is>
-          <x:t>166.8266</x:t>
+          <x:t>167.9378</x:t>
         </x:is>
       </x:c>
       <x:c r="C991" t="inlineStr">
         <x:is>
-          <x:t>274.9449</x:t>
+          <x:t>275.5746</x:t>
         </x:is>
       </x:c>
       <x:c r="D991" t="inlineStr">
         <x:is>
-          <x:t>131.3888</x:t>
+          <x:t>131.7590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="992">
       <x:c r="A992" s="2" t="n">
-        <x:v/>
+        <x:v>44877</x:v>
       </x:c>
       <x:c r="B992" t="inlineStr">
         <x:is>
-          <x:t>167.2779</x:t>
+          <x:t>167.7332</x:t>
         </x:is>
       </x:c>
       <x:c r="C992" t="inlineStr">
         <x:is>
-          <x:t>275.4810</x:t>
+          <x:t>275.3822</x:t>
         </x:is>
       </x:c>
       <x:c r="D992" t="inlineStr">
         <x:is>
-          <x:t>131.3754</x:t>
+          <x:t>131.7306</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="993">
       <x:c r="A993" s="2" t="n">
-        <x:v/>
+        <x:v>44846</x:v>
       </x:c>
       <x:c r="B993" t="inlineStr">
         <x:is>
-          <x:t>167.2716</x:t>
+          <x:t>167.7311</x:t>
         </x:is>
       </x:c>
       <x:c r="C993" t="inlineStr">
         <x:is>
-          <x:t>275.4663</x:t>
+          <x:t>275.3723</x:t>
         </x:is>
       </x:c>
       <x:c r="D993" t="inlineStr">
         <x:is>
-          <x:t>131.3703</x:t>
+          <x:t>131.7255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="994">
       <x:c r="A994" s="2" t="n">
-        <x:v/>
+        <x:v>44816</x:v>
       </x:c>
       <x:c r="B994" t="inlineStr">
         <x:is>
-          <x:t>167.2292</x:t>
+          <x:t>167.7769</x:t>
         </x:is>
       </x:c>
       <x:c r="C994" t="inlineStr">
         <x:is>
-          <x:t>275.3669</x:t>
+          <x:t>275.4555</x:t>
         </x:is>
       </x:c>
       <x:c r="D994" t="inlineStr">
         <x:is>
-          <x:t>131.3311</x:t>
+          <x:t>131.7166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="995">
       <x:c r="A995" s="2" t="n">
-        <x:v/>
+        <x:v>44785</x:v>
       </x:c>
       <x:c r="B995" t="inlineStr">
         <x:is>
-          <x:t>167.2121</x:t>
+          <x:t>167.7097</x:t>
         </x:is>
       </x:c>
       <x:c r="C995" t="inlineStr">
         <x:is>
-          <x:t>275.5196</x:t>
+          <x:t>275.4781</x:t>
         </x:is>
       </x:c>
       <x:c r="D995" t="inlineStr">
         <x:is>
-          <x:t>131.3103</x:t>
+          <x:t>131.7582</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="996">
       <x:c r="A996" s="2" t="n">
-        <x:v/>
+        <x:v>44754</x:v>
       </x:c>
       <x:c r="B996" t="inlineStr">
         <x:is>
-          <x:t>167.1411</x:t>
+          <x:t>167.4406</x:t>
         </x:is>
       </x:c>
       <x:c r="C996" t="inlineStr">
         <x:is>
-          <x:t>275.4411</x:t>
+          <x:t>275.3144</x:t>
         </x:is>
       </x:c>
       <x:c r="D996" t="inlineStr">
         <x:is>
-          <x:t>131.2600</x:t>
+          <x:t>131.7067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="997">
       <x:c r="A997" s="2" t="n">
-        <x:v/>
+        <x:v>44724</x:v>
       </x:c>
       <x:c r="B997" t="inlineStr">
         <x:is>
-          <x:t>166.9297</x:t>
+          <x:t>167.3489</x:t>
         </x:is>
       </x:c>
       <x:c r="C997" t="inlineStr">
         <x:is>
-          <x:t>275.2237</x:t>
+          <x:t>275.3112</x:t>
         </x:is>
       </x:c>
       <x:c r="D997" t="inlineStr">
         <x:is>
-          <x:t>131.2293</x:t>
+          <x:t>131.6683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="998">
       <x:c r="A998" s="2" t="n">
-        <x:v/>
+        <x:v>44693</x:v>
       </x:c>
       <x:c r="B998" t="inlineStr">
         <x:is>
-          <x:t>166.5644</x:t>
+          <x:t>167.4996</x:t>
         </x:is>
       </x:c>
       <x:c r="C998" t="inlineStr">
         <x:is>
-          <x:t>274.7696</x:t>
+          <x:t>275.3480</x:t>
         </x:is>
       </x:c>
       <x:c r="D998" t="inlineStr">
         <x:is>
-          <x:t>131.2338</x:t>
+          <x:t>131.5519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="999">
       <x:c r="A999" s="2" t="n">
-        <x:v/>
+        <x:v>44663</x:v>
       </x:c>
       <x:c r="B999" t="inlineStr">
         <x:is>
-          <x:t>166.9970</x:t>
+          <x:t>167.8384</x:t>
         </x:is>
       </x:c>
       <x:c r="C999" t="inlineStr">
         <x:is>
-          <x:t>275.1383</x:t>
+          <x:t>275.8236</x:t>
         </x:is>
       </x:c>
       <x:c r="D999" t="inlineStr">
         <x:is>
-          <x:t>131.2592</x:t>
+          <x:t>131.5089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="1000">
       <x:c r="A1000" s="2" t="n">
-        <x:v/>
+        <x:v>44632</x:v>
       </x:c>
       <x:c r="B1000" t="inlineStr">
         <x:is>
-          <x:t>166.9947</x:t>
+          <x:t>167.8362</x:t>
         </x:is>
       </x:c>
       <x:c r="C1000" t="inlineStr">
         <x:is>
-          <x:t>275.1285</x:t>
+          <x:t>275.8137</x:t>
         </x:is>
       </x:c>
       <x:c r="D1000" t="inlineStr">
         <x:is>
-          <x:t>131.2542</x:t>
+          <x:t>131.5037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="1001">
       <x:c r="A1001" s="2" t="n">
-        <x:v/>
+        <x:v>44604</x:v>
       </x:c>
       <x:c r="B1001" t="inlineStr">
         <x:is>
-          <x:t>166.9930</x:t>
+          <x:t>168.1945</x:t>
         </x:is>
       </x:c>
       <x:c r="C1001" t="inlineStr">
         <x:is>
-          <x:t>275.1193</x:t>
+          <x:t>276.5408</x:t>
         </x:is>
       </x:c>
       <x:c r="D1001" t="inlineStr">
         <x:is>
-          <x:t>131.2496</x:t>
+          <x:t>131.6535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>