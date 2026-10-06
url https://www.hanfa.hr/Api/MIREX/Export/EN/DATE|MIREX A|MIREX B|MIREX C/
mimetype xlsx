--- v6 (2026-09-16)
+++ v7 (2026-10-06)
@@ -1,20078 +1,20078 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc82d91d55c9a48b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eb2d60096794cce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R83417aa103bb4d70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc4b335863d4b4f1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="dd.MM.yyyy."/>
     <x:numFmt numFmtId="165" formatCode="#,##0.0000###"/>
   </x:numFmts>
   <x:fonts>
     <x:font/>
   </x:fonts>
   <x:fills>
     <x:fill/>
   </x:fills>
   <x:borders>
     <x:border/>
   </x:borders>
   <x:cellStyleXfs>
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs>
     <x:xf/>
     <x:xf numFmtId="2" applyNumberFormat="1"/>
     <x:xf numFmtId="164" applyNumberFormat="1"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R83417aa103bb4d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69c85120d47a4583" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc4b335863d4b4f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda1cb0a3bdf345fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>DATE</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>MIREX A</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>MIREX B</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>MIREX C</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="2" t="n">
-        <x:v/>
+        <x:v>46063</x:v>
       </x:c>
       <x:c r="B2" t="inlineStr">
         <x:is>
-          <x:t>283.3987</x:t>
+          <x:t>283.9893</x:t>
         </x:is>
       </x:c>
       <x:c r="C2" t="inlineStr">
         <x:is>
-          <x:t>382.4649</x:t>
+          <x:t>383.1418</x:t>
         </x:is>
       </x:c>
       <x:c r="D2" t="inlineStr">
         <x:is>
-          <x:t>144.2663</x:t>
+          <x:t>143.8575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" s="2" t="n">
-        <x:v>46335</x:v>
+        <x:v>46032</x:v>
       </x:c>
       <x:c r="B3" t="inlineStr">
         <x:is>
-          <x:t>284.2747</x:t>
+          <x:t>282.8272</x:t>
         </x:is>
       </x:c>
       <x:c r="C3" t="inlineStr">
         <x:is>
-          <x:t>382.9975</x:t>
+          <x:t>382.0102</x:t>
         </x:is>
       </x:c>
       <x:c r="D3" t="inlineStr">
         <x:is>
-          <x:t>144.3469</x:t>
+          <x:t>143.7977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" s="2" t="n">
-        <x:v>46304</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B4" t="inlineStr">
         <x:is>
-          <x:t>284.1317</x:t>
+          <x:t>282.8766</x:t>
         </x:is>
       </x:c>
       <x:c r="C4" t="inlineStr">
         <x:is>
-          <x:t>383.0459</x:t>
+          <x:t>382.0053</x:t>
         </x:is>
       </x:c>
       <x:c r="D4" t="inlineStr">
         <x:is>
-          <x:t>144.5047</x:t>
+          <x:t>143.8205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" s="2" t="n">
-        <x:v>46274</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B5" t="inlineStr">
         <x:is>
-          <x:t>285.5197</x:t>
+          <x:t>283.1041</x:t>
         </x:is>
       </x:c>
       <x:c r="C5" t="inlineStr">
         <x:is>
-          <x:t>384.2965</x:t>
+          <x:t>381.9411</x:t>
         </x:is>
       </x:c>
       <x:c r="D5" t="inlineStr">
         <x:is>
-          <x:t>144.6728</x:t>
+          <x:t>143.7947</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" s="2" t="n">
-        <x:v>46243</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B6" t="inlineStr">
         <x:is>
-          <x:t>286.3938</x:t>
+          <x:t>282.7714</x:t>
         </x:is>
       </x:c>
       <x:c r="C6" t="inlineStr">
         <x:is>
-          <x:t>384.9558</x:t>
+          <x:t>381.6210</x:t>
         </x:is>
       </x:c>
       <x:c r="D6" t="inlineStr">
         <x:is>
-          <x:t>144.7524</x:t>
+          <x:t>143.8299</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" s="2" t="n">
-        <x:v>46212</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B7" t="inlineStr">
         <x:is>
-          <x:t>286.4850</x:t>
+          <x:t>283.4806</x:t>
         </x:is>
       </x:c>
       <x:c r="C7" t="inlineStr">
         <x:is>
-          <x:t>384.9684</x:t>
+          <x:t>382.2634</x:t>
         </x:is>
       </x:c>
       <x:c r="D7" t="inlineStr">
         <x:is>
-          <x:t>144.7591</x:t>
+          <x:t>143.9327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" s="2" t="n">
-        <x:v>46121</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B8" t="inlineStr">
         <x:is>
-          <x:t>286.6298</x:t>
+          <x:t>282.9929</x:t>
         </x:is>
       </x:c>
       <x:c r="C8" t="inlineStr">
         <x:is>
-          <x:t>385.3539</x:t>
+          <x:t>382.0125</x:t>
         </x:is>
       </x:c>
       <x:c r="D8" t="inlineStr">
         <x:is>
-          <x:t>144.7866</x:t>
+          <x:t>143.9499</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" s="2" t="n">
-        <x:v>46090</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B9" t="inlineStr">
         <x:is>
-          <x:t>286.4091</x:t>
+          <x:t>283.5187</x:t>
         </x:is>
       </x:c>
       <x:c r="C9" t="inlineStr">
         <x:is>
-          <x:t>385.0080</x:t>
+          <x:t>382.5696</x:t>
         </x:is>
       </x:c>
       <x:c r="D9" t="inlineStr">
         <x:is>
-          <x:t>144.7634</x:t>
+          <x:t>144.0715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" s="2" t="n">
-        <x:v>46062</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B10" t="inlineStr">
         <x:is>
-          <x:t>285.6546</x:t>
+          <x:t>284.6758</x:t>
         </x:is>
       </x:c>
       <x:c r="C10" t="inlineStr">
         <x:is>
-          <x:t>384.2939</x:t>
+          <x:t>383.7876</x:t>
         </x:is>
       </x:c>
       <x:c r="D10" t="inlineStr">
         <x:is>
-          <x:t>144.6656</x:t>
+          <x:t>144.2757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" s="2" t="n">
-        <x:v>46031</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B11" t="inlineStr">
         <x:is>
-          <x:t>285.7564</x:t>
+          <x:t>284.0916</x:t>
         </x:is>
       </x:c>
       <x:c r="C11" t="inlineStr">
         <x:is>
-          <x:t>384.3044</x:t>
+          <x:t>383.2077</x:t>
         </x:is>
       </x:c>
       <x:c r="D11" t="inlineStr">
         <x:is>
-          <x:t>144.7489</x:t>
+          <x:t>144.2839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B12" t="inlineStr">
         <x:is>
-          <x:t>286.6147</x:t>
+          <x:t>283.3748</x:t>
         </x:is>
       </x:c>
       <x:c r="C12" t="inlineStr">
         <x:is>
-          <x:t>385.0927</x:t>
+          <x:t>382.3986</x:t>
         </x:is>
       </x:c>
       <x:c r="D12" t="inlineStr">
         <x:is>
-          <x:t>144.8589</x:t>
+          <x:t>144.1476</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B13" t="inlineStr">
         <x:is>
-          <x:t>287.0886</x:t>
+          <x:t>283.6744</x:t>
         </x:is>
       </x:c>
       <x:c r="C13" t="inlineStr">
         <x:is>
-          <x:t>385.8749</x:t>
+          <x:t>382.9425</x:t>
         </x:is>
       </x:c>
       <x:c r="D13" t="inlineStr">
         <x:is>
-          <x:t>144.8985</x:t>
+          <x:t>144.2825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B14" t="inlineStr">
         <x:is>
-          <x:t>287.2701</x:t>
+          <x:t>282.8675</x:t>
         </x:is>
       </x:c>
       <x:c r="C14" t="inlineStr">
         <x:is>
-          <x:t>385.7882</x:t>
+          <x:t>382.2239</x:t>
         </x:is>
       </x:c>
       <x:c r="D14" t="inlineStr">
         <x:is>
-          <x:t>144.9242</x:t>
+          <x:t>144.2364</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B15" t="inlineStr">
         <x:is>
-          <x:t>286.9754</x:t>
+          <x:t>282.8633</x:t>
         </x:is>
       </x:c>
       <x:c r="C15" t="inlineStr">
         <x:is>
-          <x:t>385.6340</x:t>
+          <x:t>382.1732</x:t>
         </x:is>
       </x:c>
       <x:c r="D15" t="inlineStr">
         <x:is>
-          <x:t>144.9418</x:t>
+          <x:t>144.1823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B16" t="inlineStr">
         <x:is>
-          <x:t>287.3135</x:t>
+          <x:t>283.3987</x:t>
         </x:is>
       </x:c>
       <x:c r="C16" t="inlineStr">
         <x:is>
-          <x:t>386.1150</x:t>
+          <x:t>382.4649</x:t>
         </x:is>
       </x:c>
       <x:c r="D16" t="inlineStr">
         <x:is>
-          <x:t>144.9513</x:t>
+          <x:t>144.2663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" s="2" t="n">
-        <x:v/>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B17" t="inlineStr">
         <x:is>
-          <x:t>286.6162</x:t>
+          <x:t>284.2747</x:t>
         </x:is>
       </x:c>
       <x:c r="C17" t="inlineStr">
         <x:is>
-          <x:t>385.3778</x:t>
+          <x:t>382.9975</x:t>
         </x:is>
       </x:c>
       <x:c r="D17" t="inlineStr">
         <x:is>
-          <x:t>144.8583</x:t>
+          <x:t>144.3469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" s="2" t="n">
-        <x:v/>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B18" t="inlineStr">
         <x:is>
-          <x:t>287.2941</x:t>
+          <x:t>284.1317</x:t>
         </x:is>
       </x:c>
       <x:c r="C18" t="inlineStr">
         <x:is>
-          <x:t>385.9472</x:t>
+          <x:t>383.0459</x:t>
         </x:is>
       </x:c>
       <x:c r="D18" t="inlineStr">
         <x:is>
-          <x:t>144.8563</x:t>
+          <x:t>144.5047</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" s="2" t="n">
-        <x:v/>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B19" t="inlineStr">
         <x:is>
-          <x:t>286.6228</x:t>
+          <x:t>285.5197</x:t>
         </x:is>
       </x:c>
       <x:c r="C19" t="inlineStr">
         <x:is>
-          <x:t>385.3811</x:t>
+          <x:t>384.2965</x:t>
         </x:is>
       </x:c>
       <x:c r="D19" t="inlineStr">
         <x:is>
-          <x:t>144.8502</x:t>
+          <x:t>144.6728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" s="2" t="n">
-        <x:v/>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B20" t="inlineStr">
         <x:is>
-          <x:t>286.8895</x:t>
+          <x:t>286.3938</x:t>
         </x:is>
       </x:c>
       <x:c r="C20" t="inlineStr">
         <x:is>
-          <x:t>385.8016</x:t>
+          <x:t>384.9558</x:t>
         </x:is>
       </x:c>
       <x:c r="D20" t="inlineStr">
         <x:is>
-          <x:t>144.8473</x:t>
+          <x:t>144.7524</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" s="2" t="n">
-        <x:v/>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B21" t="inlineStr">
         <x:is>
-          <x:t>286.1335</x:t>
+          <x:t>286.4850</x:t>
         </x:is>
       </x:c>
       <x:c r="C21" t="inlineStr">
         <x:is>
-          <x:t>385.0015</x:t>
+          <x:t>384.9684</x:t>
         </x:is>
       </x:c>
       <x:c r="D21" t="inlineStr">
         <x:is>
-          <x:t>144.8406</x:t>
+          <x:t>144.7591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" s="2" t="n">
-        <x:v/>
+        <x:v>46121</x:v>
       </x:c>
       <x:c r="B22" t="inlineStr">
         <x:is>
-          <x:t>287.2699</x:t>
+          <x:t>286.6298</x:t>
         </x:is>
       </x:c>
       <x:c r="C22" t="inlineStr">
         <x:is>
-          <x:t>385.6297</x:t>
+          <x:t>385.3539</x:t>
         </x:is>
       </x:c>
       <x:c r="D22" t="inlineStr">
         <x:is>
-          <x:t>144.9220</x:t>
+          <x:t>144.7866</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" s="2" t="n">
-        <x:v/>
+        <x:v>46090</x:v>
       </x:c>
       <x:c r="B23" t="inlineStr">
         <x:is>
-          <x:t>286.9308</x:t>
+          <x:t>286.4091</x:t>
         </x:is>
       </x:c>
       <x:c r="C23" t="inlineStr">
         <x:is>
-          <x:t>385.3393</x:t>
+          <x:t>385.0080</x:t>
         </x:is>
       </x:c>
       <x:c r="D23" t="inlineStr">
         <x:is>
-          <x:t>144.9202</x:t>
+          <x:t>144.7634</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" s="2" t="n">
-        <x:v/>
+        <x:v>46062</x:v>
       </x:c>
       <x:c r="B24" t="inlineStr">
         <x:is>
-          <x:t>287.1763</x:t>
+          <x:t>285.6546</x:t>
         </x:is>
       </x:c>
       <x:c r="C24" t="inlineStr">
         <x:is>
-          <x:t>385.7297</x:t>
+          <x:t>384.2939</x:t>
         </x:is>
       </x:c>
       <x:c r="D24" t="inlineStr">
         <x:is>
-          <x:t>145.0002</x:t>
+          <x:t>144.6656</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" s="2" t="n">
-        <x:v>46364</x:v>
+        <x:v>46031</x:v>
       </x:c>
       <x:c r="B25" t="inlineStr">
         <x:is>
-          <x:t>286.5061</x:t>
+          <x:t>285.7564</x:t>
         </x:is>
       </x:c>
       <x:c r="C25" t="inlineStr">
         <x:is>
-          <x:t>385.1068</x:t>
+          <x:t>384.3044</x:t>
         </x:is>
       </x:c>
       <x:c r="D25" t="inlineStr">
         <x:is>
-          <x:t>144.9426</x:t>
+          <x:t>144.7489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" s="2" t="n">
-        <x:v>46334</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B26" t="inlineStr">
         <x:is>
-          <x:t>286.0468</x:t>
+          <x:t>286.6147</x:t>
         </x:is>
       </x:c>
       <x:c r="C26" t="inlineStr">
         <x:is>
-          <x:t>384.8453</x:t>
+          <x:t>385.0927</x:t>
         </x:is>
       </x:c>
       <x:c r="D26" t="inlineStr">
         <x:is>
-          <x:t>144.9146</x:t>
+          <x:t>144.8589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" s="2" t="n">
-        <x:v>46303</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B27" t="inlineStr">
         <x:is>
-          <x:t>285.9407</x:t>
+          <x:t>287.0886</x:t>
         </x:is>
       </x:c>
       <x:c r="C27" t="inlineStr">
         <x:is>
-          <x:t>384.6387</x:t>
+          <x:t>385.8749</x:t>
         </x:is>
       </x:c>
       <x:c r="D27" t="inlineStr">
         <x:is>
-          <x:t>144.9311</x:t>
+          <x:t>144.8985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" s="2" t="n">
-        <x:v>46211</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B28" t="inlineStr">
         <x:is>
-          <x:t>286.5182</x:t>
+          <x:t>287.2701</x:t>
         </x:is>
       </x:c>
       <x:c r="C28" t="inlineStr">
         <x:is>
-          <x:t>385.1499</x:t>
+          <x:t>385.7882</x:t>
         </x:is>
       </x:c>
       <x:c r="D28" t="inlineStr">
         <x:is>
-          <x:t>144.9570</x:t>
+          <x:t>144.9242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" s="2" t="n">
-        <x:v>46181</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B29" t="inlineStr">
         <x:is>
-          <x:t>285.9980</x:t>
+          <x:t>286.9754</x:t>
         </x:is>
       </x:c>
       <x:c r="C29" t="inlineStr">
         <x:is>
-          <x:t>384.4263</x:t>
+          <x:t>385.6340</x:t>
         </x:is>
       </x:c>
       <x:c r="D29" t="inlineStr">
         <x:is>
-          <x:t>144.9258</x:t>
+          <x:t>144.9418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" s="2" t="n">
-        <x:v>46150</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B30" t="inlineStr">
         <x:is>
-          <x:t>286.1574</x:t>
+          <x:t>287.3135</x:t>
         </x:is>
       </x:c>
       <x:c r="C30" t="inlineStr">
         <x:is>
-          <x:t>384.5152</x:t>
+          <x:t>386.1150</x:t>
         </x:is>
       </x:c>
       <x:c r="D30" t="inlineStr">
         <x:is>
-          <x:t>144.9445</x:t>
+          <x:t>144.9513</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" s="2" t="n">
-        <x:v>46120</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B31" t="inlineStr">
         <x:is>
-          <x:t>286.4137</x:t>
+          <x:t>286.6162</x:t>
         </x:is>
       </x:c>
       <x:c r="C31" t="inlineStr">
         <x:is>
-          <x:t>384.2357</x:t>
+          <x:t>385.3778</x:t>
         </x:is>
       </x:c>
       <x:c r="D31" t="inlineStr">
         <x:is>
-          <x:t>144.9271</x:t>
+          <x:t>144.8583</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" s="2" t="n">
-        <x:v>46089</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B32" t="inlineStr">
         <x:is>
-          <x:t>284.9396</x:t>
+          <x:t>287.2941</x:t>
         </x:is>
       </x:c>
       <x:c r="C32" t="inlineStr">
         <x:is>
-          <x:t>383.0824</x:t>
+          <x:t>385.9472</x:t>
         </x:is>
       </x:c>
       <x:c r="D32" t="inlineStr">
         <x:is>
-          <x:t>144.8384</x:t>
+          <x:t>144.8563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B33" t="inlineStr">
         <x:is>
-          <x:t>283.2641</x:t>
+          <x:t>286.6228</x:t>
         </x:is>
       </x:c>
       <x:c r="C33" t="inlineStr">
         <x:is>
-          <x:t>381.7664</x:t>
+          <x:t>385.3811</x:t>
         </x:is>
       </x:c>
       <x:c r="D33" t="inlineStr">
         <x:is>
-          <x:t>144.7417</x:t>
+          <x:t>144.8502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B34" t="inlineStr">
         <x:is>
-          <x:t>283.5048</x:t>
+          <x:t>286.8895</x:t>
         </x:is>
       </x:c>
       <x:c r="C34" t="inlineStr">
         <x:is>
-          <x:t>382.0617</x:t>
+          <x:t>385.8016</x:t>
         </x:is>
       </x:c>
       <x:c r="D34" t="inlineStr">
         <x:is>
-          <x:t>144.7705</x:t>
+          <x:t>144.8473</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B35" t="inlineStr">
         <x:is>
-          <x:t>281.6507</x:t>
+          <x:t>286.1335</x:t>
         </x:is>
       </x:c>
       <x:c r="C35" t="inlineStr">
         <x:is>
-          <x:t>381.2384</x:t>
+          <x:t>385.0015</x:t>
         </x:is>
       </x:c>
       <x:c r="D35" t="inlineStr">
         <x:is>
-          <x:t>144.7554</x:t>
+          <x:t>144.8406</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B36" t="inlineStr">
         <x:is>
-          <x:t>282.6474</x:t>
+          <x:t>287.2699</x:t>
         </x:is>
       </x:c>
       <x:c r="C36" t="inlineStr">
         <x:is>
-          <x:t>382.0782</x:t>
+          <x:t>385.6297</x:t>
         </x:is>
       </x:c>
       <x:c r="D36" t="inlineStr">
         <x:is>
-          <x:t>144.8566</x:t>
+          <x:t>144.9220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B37" t="inlineStr">
         <x:is>
-          <x:t>282.5982</x:t>
+          <x:t>286.9308</x:t>
         </x:is>
       </x:c>
       <x:c r="C37" t="inlineStr">
         <x:is>
-          <x:t>381.8137</x:t>
+          <x:t>385.3393</x:t>
         </x:is>
       </x:c>
       <x:c r="D37" t="inlineStr">
         <x:is>
-          <x:t>144.7936</x:t>
+          <x:t>144.9202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B38" t="inlineStr">
         <x:is>
-          <x:t>282.3062</x:t>
+          <x:t>287.1763</x:t>
         </x:is>
       </x:c>
       <x:c r="C38" t="inlineStr">
         <x:is>
-          <x:t>381.6765</x:t>
+          <x:t>385.7297</x:t>
         </x:is>
       </x:c>
       <x:c r="D38" t="inlineStr">
         <x:is>
-          <x:t>144.6887</x:t>
+          <x:t>145.0002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" s="2" t="n">
-        <x:v/>
+        <x:v>46364</x:v>
       </x:c>
       <x:c r="B39" t="inlineStr">
         <x:is>
-          <x:t>281.8738</x:t>
+          <x:t>286.5061</x:t>
         </x:is>
       </x:c>
       <x:c r="C39" t="inlineStr">
         <x:is>
-          <x:t>380.8476</x:t>
+          <x:t>385.1068</x:t>
         </x:is>
       </x:c>
       <x:c r="D39" t="inlineStr">
         <x:is>
-          <x:t>144.6501</x:t>
+          <x:t>144.9426</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" s="2" t="n">
-        <x:v/>
+        <x:v>46334</x:v>
       </x:c>
       <x:c r="B40" t="inlineStr">
         <x:is>
-          <x:t>281.9184</x:t>
+          <x:t>286.0468</x:t>
         </x:is>
       </x:c>
       <x:c r="C40" t="inlineStr">
         <x:is>
-          <x:t>381.0166</x:t>
+          <x:t>384.8453</x:t>
         </x:is>
       </x:c>
       <x:c r="D40" t="inlineStr">
         <x:is>
-          <x:t>144.7264</x:t>
+          <x:t>144.9146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" s="2" t="n">
-        <x:v/>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B41" t="inlineStr">
         <x:is>
-          <x:t>282.0645</x:t>
+          <x:t>285.9407</x:t>
         </x:is>
       </x:c>
       <x:c r="C41" t="inlineStr">
         <x:is>
-          <x:t>381.1482</x:t>
+          <x:t>384.6387</x:t>
         </x:is>
       </x:c>
       <x:c r="D41" t="inlineStr">
         <x:is>
-          <x:t>144.7529</x:t>
+          <x:t>144.9311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" s="2" t="n">
-        <x:v/>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B42" t="inlineStr">
         <x:is>
-          <x:t>281.2848</x:t>
+          <x:t>286.5182</x:t>
         </x:is>
       </x:c>
       <x:c r="C42" t="inlineStr">
         <x:is>
-          <x:t>381.0058</x:t>
+          <x:t>385.1499</x:t>
         </x:is>
       </x:c>
       <x:c r="D42" t="inlineStr">
         <x:is>
-          <x:t>144.7962</x:t>
+          <x:t>144.9570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" s="2" t="n">
-        <x:v/>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B43" t="inlineStr">
         <x:is>
-          <x:t>281.5715</x:t>
+          <x:t>285.9980</x:t>
         </x:is>
       </x:c>
       <x:c r="C43" t="inlineStr">
         <x:is>
-          <x:t>381.4090</x:t>
+          <x:t>384.4263</x:t>
         </x:is>
       </x:c>
       <x:c r="D43" t="inlineStr">
         <x:is>
-          <x:t>144.8217</x:t>
+          <x:t>144.9258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" s="2" t="n">
-        <x:v/>
+        <x:v>46150</x:v>
       </x:c>
       <x:c r="B44" t="inlineStr">
         <x:is>
-          <x:t>282.5168</x:t>
+          <x:t>286.1574</x:t>
         </x:is>
       </x:c>
       <x:c r="C44" t="inlineStr">
         <x:is>
-          <x:t>382.0040</x:t>
+          <x:t>384.5152</x:t>
         </x:is>
       </x:c>
       <x:c r="D44" t="inlineStr">
         <x:is>
-          <x:t>144.8109</x:t>
+          <x:t>144.9445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" s="2" t="n">
-        <x:v/>
+        <x:v>46120</x:v>
       </x:c>
       <x:c r="B45" t="inlineStr">
         <x:is>
-          <x:t>283.1996</x:t>
+          <x:t>286.4137</x:t>
         </x:is>
       </x:c>
       <x:c r="C45" t="inlineStr">
         <x:is>
-          <x:t>382.3770</x:t>
+          <x:t>384.2357</x:t>
         </x:is>
       </x:c>
       <x:c r="D45" t="inlineStr">
         <x:is>
-          <x:t>144.8541</x:t>
+          <x:t>144.9271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" s="2" t="n">
-        <x:v/>
+        <x:v>46089</x:v>
       </x:c>
       <x:c r="B46" t="inlineStr">
         <x:is>
-          <x:t>282.9318</x:t>
+          <x:t>284.9396</x:t>
         </x:is>
       </x:c>
       <x:c r="C46" t="inlineStr">
         <x:is>
-          <x:t>381.7629</x:t>
+          <x:t>383.0824</x:t>
         </x:is>
       </x:c>
       <x:c r="D46" t="inlineStr">
         <x:is>
-          <x:t>144.8405</x:t>
+          <x:t>144.8384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B47" t="inlineStr">
         <x:is>
-          <x:t>281.9108</x:t>
+          <x:t>283.2641</x:t>
         </x:is>
       </x:c>
       <x:c r="C47" t="inlineStr">
         <x:is>
-          <x:t>381.1528</x:t>
+          <x:t>381.7664</x:t>
         </x:is>
       </x:c>
       <x:c r="D47" t="inlineStr">
         <x:is>
-          <x:t>144.9035</x:t>
+          <x:t>144.7417</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" s="2" t="n">
-        <x:v>46302</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B48" t="inlineStr">
         <x:is>
-          <x:t>283.2621</x:t>
+          <x:t>283.5048</x:t>
         </x:is>
       </x:c>
       <x:c r="C48" t="inlineStr">
         <x:is>
-          <x:t>382.3069</x:t>
+          <x:t>382.0617</x:t>
         </x:is>
       </x:c>
       <x:c r="D48" t="inlineStr">
         <x:is>
-          <x:t>144.9739</x:t>
+          <x:t>144.7705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" s="2" t="n">
-        <x:v>46272</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B49" t="inlineStr">
         <x:is>
-          <x:t>283.0450</x:t>
+          <x:t>281.6507</x:t>
         </x:is>
       </x:c>
       <x:c r="C49" t="inlineStr">
         <x:is>
-          <x:t>382.1315</x:t>
+          <x:t>381.2384</x:t>
         </x:is>
       </x:c>
       <x:c r="D49" t="inlineStr">
         <x:is>
-          <x:t>144.9272</x:t>
+          <x:t>144.7554</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" s="2" t="n">
-        <x:v>46241</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B50" t="inlineStr">
         <x:is>
-          <x:t>281.9484</x:t>
+          <x:t>282.6474</x:t>
         </x:is>
       </x:c>
       <x:c r="C50" t="inlineStr">
         <x:is>
-          <x:t>381.1991</x:t>
+          <x:t>382.0782</x:t>
         </x:is>
       </x:c>
       <x:c r="D50" t="inlineStr">
         <x:is>
-          <x:t>144.8528</x:t>
+          <x:t>144.8566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" s="2" t="n">
-        <x:v>46210</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B51" t="inlineStr">
         <x:is>
-          <x:t>283.5568</x:t>
+          <x:t>282.5982</x:t>
         </x:is>
       </x:c>
       <x:c r="C51" t="inlineStr">
         <x:is>
-          <x:t>382.7235</x:t>
+          <x:t>381.8137</x:t>
         </x:is>
       </x:c>
       <x:c r="D51" t="inlineStr">
         <x:is>
-          <x:t>145.0151</x:t>
+          <x:t>144.7936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" s="2" t="n">
-        <x:v>46180</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B52" t="inlineStr">
         <x:is>
-          <x:t>284.6120</x:t>
+          <x:t>282.3062</x:t>
         </x:is>
       </x:c>
       <x:c r="C52" t="inlineStr">
         <x:is>
-          <x:t>383.4603</x:t>
+          <x:t>381.6765</x:t>
         </x:is>
       </x:c>
       <x:c r="D52" t="inlineStr">
         <x:is>
-          <x:t>145.0784</x:t>
+          <x:t>144.6887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" s="2" t="n">
-        <x:v>46088</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B53" t="inlineStr">
         <x:is>
-          <x:t>283.4039</x:t>
+          <x:t>281.8738</x:t>
         </x:is>
       </x:c>
       <x:c r="C53" t="inlineStr">
         <x:is>
-          <x:t>382.6654</x:t>
+          <x:t>380.8476</x:t>
         </x:is>
       </x:c>
       <x:c r="D53" t="inlineStr">
         <x:is>
-          <x:t>145.0494</x:t>
+          <x:t>144.6501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" s="2" t="n">
-        <x:v>46060</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B54" t="inlineStr">
         <x:is>
-          <x:t>283.3416</x:t>
+          <x:t>281.9184</x:t>
         </x:is>
       </x:c>
       <x:c r="C54" t="inlineStr">
         <x:is>
-          <x:t>382.4011</x:t>
+          <x:t>381.0166</x:t>
         </x:is>
       </x:c>
       <x:c r="D54" t="inlineStr">
         <x:is>
-          <x:t>145.0773</x:t>
+          <x:t>144.7264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" s="2" t="n">
-        <x:v>46029</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B55" t="inlineStr">
         <x:is>
-          <x:t>283.0785</x:t>
+          <x:t>282.0645</x:t>
         </x:is>
       </x:c>
       <x:c r="C55" t="inlineStr">
         <x:is>
-          <x:t>382.2390</x:t>
+          <x:t>381.1482</x:t>
         </x:is>
       </x:c>
       <x:c r="D55" t="inlineStr">
         <x:is>
-          <x:t>145.0726</x:t>
+          <x:t>144.7529</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B56" t="inlineStr">
         <x:is>
-          <x:t>282.9955</x:t>
+          <x:t>281.2848</x:t>
         </x:is>
       </x:c>
       <x:c r="C56" t="inlineStr">
         <x:is>
-          <x:t>382.4158</x:t>
+          <x:t>381.0058</x:t>
         </x:is>
       </x:c>
       <x:c r="D56" t="inlineStr">
         <x:is>
-          <x:t>145.0769</x:t>
+          <x:t>144.7962</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B57" t="inlineStr">
         <x:is>
-          <x:t>281.6956</x:t>
+          <x:t>281.5715</x:t>
         </x:is>
       </x:c>
       <x:c r="C57" t="inlineStr">
         <x:is>
-          <x:t>381.7620</x:t>
+          <x:t>381.4090</x:t>
         </x:is>
       </x:c>
       <x:c r="D57" t="inlineStr">
         <x:is>
-          <x:t>145.0500</x:t>
+          <x:t>144.8217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B58" t="inlineStr">
         <x:is>
-          <x:t>281.0798</x:t>
+          <x:t>282.5168</x:t>
         </x:is>
       </x:c>
       <x:c r="C58" t="inlineStr">
         <x:is>
-          <x:t>381.7120</x:t>
+          <x:t>382.0040</x:t>
         </x:is>
       </x:c>
       <x:c r="D58" t="inlineStr">
         <x:is>
-          <x:t>145.0305</x:t>
+          <x:t>144.8109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B59" t="inlineStr">
         <x:is>
-          <x:t>281.3254</x:t>
+          <x:t>283.1996</x:t>
         </x:is>
       </x:c>
       <x:c r="C59" t="inlineStr">
         <x:is>
-          <x:t>381.8046</x:t>
+          <x:t>382.3770</x:t>
         </x:is>
       </x:c>
       <x:c r="D59" t="inlineStr">
         <x:is>
-          <x:t>145.0008</x:t>
+          <x:t>144.8541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B60" t="inlineStr">
         <x:is>
-          <x:t>280.1332</x:t>
+          <x:t>282.9318</x:t>
         </x:is>
       </x:c>
       <x:c r="C60" t="inlineStr">
         <x:is>
-          <x:t>381.3597</x:t>
+          <x:t>381.7629</x:t>
         </x:is>
       </x:c>
       <x:c r="D60" t="inlineStr">
         <x:is>
-          <x:t>144.9694</x:t>
+          <x:t>144.8405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B61" t="inlineStr">
         <x:is>
-          <x:t>279.9090</x:t>
+          <x:t>281.9108</x:t>
         </x:is>
       </x:c>
       <x:c r="C61" t="inlineStr">
         <x:is>
-          <x:t>380.9184</x:t>
+          <x:t>381.1528</x:t>
         </x:is>
       </x:c>
       <x:c r="D61" t="inlineStr">
         <x:is>
-          <x:t>144.8879</x:t>
+          <x:t>144.9035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" s="2" t="n">
-        <x:v/>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="B62" t="inlineStr">
         <x:is>
-          <x:t>281.9601</x:t>
+          <x:t>283.2621</x:t>
         </x:is>
       </x:c>
       <x:c r="C62" t="inlineStr">
         <x:is>
-          <x:t>382.0749</x:t>
+          <x:t>382.3069</x:t>
         </x:is>
       </x:c>
       <x:c r="D62" t="inlineStr">
         <x:is>
-          <x:t>144.8566</x:t>
+          <x:t>144.9739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" s="2" t="n">
-        <x:v/>
+        <x:v>46272</x:v>
       </x:c>
       <x:c r="B63" t="inlineStr">
         <x:is>
-          <x:t>281.7301</x:t>
+          <x:t>283.0450</x:t>
         </x:is>
       </x:c>
       <x:c r="C63" t="inlineStr">
         <x:is>
-          <x:t>382.0901</x:t>
+          <x:t>382.1315</x:t>
         </x:is>
       </x:c>
       <x:c r="D63" t="inlineStr">
         <x:is>
-          <x:t>144.8027</x:t>
+          <x:t>144.9272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" s="2" t="n">
-        <x:v/>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B64" t="inlineStr">
         <x:is>
-          <x:t>281.3850</x:t>
+          <x:t>281.9484</x:t>
         </x:is>
       </x:c>
       <x:c r="C64" t="inlineStr">
         <x:is>
-          <x:t>381.9373</x:t>
+          <x:t>381.1991</x:t>
         </x:is>
       </x:c>
       <x:c r="D64" t="inlineStr">
         <x:is>
-          <x:t>144.8602</x:t>
+          <x:t>144.8528</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" s="2" t="n">
-        <x:v/>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B65" t="inlineStr">
         <x:is>
-          <x:t>280.4067</x:t>
+          <x:t>283.5568</x:t>
         </x:is>
       </x:c>
       <x:c r="C65" t="inlineStr">
         <x:is>
-          <x:t>381.5899</x:t>
+          <x:t>382.7235</x:t>
         </x:is>
       </x:c>
       <x:c r="D65" t="inlineStr">
         <x:is>
-          <x:t>144.8727</x:t>
+          <x:t>145.0151</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" s="2" t="n">
-        <x:v/>
+        <x:v>46180</x:v>
       </x:c>
       <x:c r="B66" t="inlineStr">
         <x:is>
-          <x:t>280.2728</x:t>
+          <x:t>284.6120</x:t>
         </x:is>
       </x:c>
       <x:c r="C66" t="inlineStr">
         <x:is>
-          <x:t>381.6857</x:t>
+          <x:t>383.4603</x:t>
         </x:is>
       </x:c>
       <x:c r="D66" t="inlineStr">
         <x:is>
-          <x:t>144.8653</x:t>
+          <x:t>145.0784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" s="2" t="n">
-        <x:v/>
+        <x:v>46088</x:v>
       </x:c>
       <x:c r="B67" t="inlineStr">
         <x:is>
-          <x:t>280.1555</x:t>
+          <x:t>283.4039</x:t>
         </x:is>
       </x:c>
       <x:c r="C67" t="inlineStr">
         <x:is>
-          <x:t>381.1653</x:t>
+          <x:t>382.6654</x:t>
         </x:is>
       </x:c>
       <x:c r="D67" t="inlineStr">
         <x:is>
-          <x:t>144.8184</x:t>
+          <x:t>145.0494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" s="2" t="n">
-        <x:v>46362</x:v>
+        <x:v>46060</x:v>
       </x:c>
       <x:c r="B68" t="inlineStr">
         <x:is>
-          <x:t>277.2888</x:t>
+          <x:t>283.3416</x:t>
         </x:is>
       </x:c>
       <x:c r="C68" t="inlineStr">
         <x:is>
-          <x:t>378.9252</x:t>
+          <x:t>382.4011</x:t>
         </x:is>
       </x:c>
       <x:c r="D68" t="inlineStr">
         <x:is>
-          <x:t>144.6923</x:t>
+          <x:t>145.0773</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" s="2" t="n">
-        <x:v>46332</x:v>
+        <x:v>46029</x:v>
       </x:c>
       <x:c r="B69" t="inlineStr">
         <x:is>
-          <x:t>275.5945</x:t>
+          <x:t>283.0785</x:t>
         </x:is>
       </x:c>
       <x:c r="C69" t="inlineStr">
         <x:is>
-          <x:t>377.2168</x:t>
+          <x:t>382.2390</x:t>
         </x:is>
       </x:c>
       <x:c r="D69" t="inlineStr">
         <x:is>
-          <x:t>144.5747</x:t>
+          <x:t>145.0726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" s="2" t="n">
-        <x:v>46301</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B70" t="inlineStr">
         <x:is>
-          <x:t>274.1481</x:t>
+          <x:t>282.9955</x:t>
         </x:is>
       </x:c>
       <x:c r="C70" t="inlineStr">
         <x:is>
-          <x:t>376.3449</x:t>
+          <x:t>382.4158</x:t>
         </x:is>
       </x:c>
       <x:c r="D70" t="inlineStr">
         <x:is>
-          <x:t>144.5095</x:t>
+          <x:t>145.0769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" s="2" t="n">
-        <x:v>46271</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B71" t="inlineStr">
         <x:is>
-          <x:t>275.3114</x:t>
+          <x:t>281.6956</x:t>
         </x:is>
       </x:c>
       <x:c r="C71" t="inlineStr">
         <x:is>
-          <x:t>377.1369</x:t>
+          <x:t>381.7620</x:t>
         </x:is>
       </x:c>
       <x:c r="D71" t="inlineStr">
         <x:is>
-          <x:t>144.5437</x:t>
+          <x:t>145.0500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" s="2" t="n">
-        <x:v>46240</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B72" t="inlineStr">
         <x:is>
-          <x:t>275.0473</x:t>
+          <x:t>281.0798</x:t>
         </x:is>
       </x:c>
       <x:c r="C72" t="inlineStr">
         <x:is>
-          <x:t>376.5768</x:t>
+          <x:t>381.7120</x:t>
         </x:is>
       </x:c>
       <x:c r="D72" t="inlineStr">
         <x:is>
-          <x:t>144.4987</x:t>
+          <x:t>145.0305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" s="2" t="n">
-        <x:v>46148</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B73" t="inlineStr">
         <x:is>
-          <x:t>275.3179</x:t>
+          <x:t>281.3254</x:t>
         </x:is>
       </x:c>
       <x:c r="C73" t="inlineStr">
         <x:is>
-          <x:t>377.1015</x:t>
+          <x:t>381.8046</x:t>
         </x:is>
       </x:c>
       <x:c r="D73" t="inlineStr">
         <x:is>
-          <x:t>144.5425</x:t>
+          <x:t>145.0008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" s="2" t="n">
-        <x:v>46118</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B74" t="inlineStr">
         <x:is>
-          <x:t>277.5602</x:t>
+          <x:t>280.1332</x:t>
         </x:is>
       </x:c>
       <x:c r="C74" t="inlineStr">
         <x:is>
-          <x:t>379.1280</x:t>
+          <x:t>381.3597</x:t>
         </x:is>
       </x:c>
       <x:c r="D74" t="inlineStr">
         <x:is>
-          <x:t>144.5724</x:t>
+          <x:t>144.9694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" s="2" t="n">
-        <x:v>46087</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B75" t="inlineStr">
         <x:is>
-          <x:t>277.7427</x:t>
+          <x:t>279.9090</x:t>
         </x:is>
       </x:c>
       <x:c r="C75" t="inlineStr">
         <x:is>
-          <x:t>379.1076</x:t>
+          <x:t>380.9184</x:t>
         </x:is>
       </x:c>
       <x:c r="D75" t="inlineStr">
         <x:is>
-          <x:t>144.5732</x:t>
+          <x:t>144.8879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" s="2" t="n">
-        <x:v>46059</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B76" t="inlineStr">
         <x:is>
-          <x:t>277.6288</x:t>
+          <x:t>281.9601</x:t>
         </x:is>
       </x:c>
       <x:c r="C76" t="inlineStr">
         <x:is>
-          <x:t>378.8861</x:t>
+          <x:t>382.0749</x:t>
         </x:is>
       </x:c>
       <x:c r="D76" t="inlineStr">
         <x:is>
-          <x:t>144.6548</x:t>
+          <x:t>144.8566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" s="2" t="n">
-        <x:v>46028</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B77" t="inlineStr">
         <x:is>
-          <x:t>276.8111</x:t>
+          <x:t>281.7301</x:t>
         </x:is>
       </x:c>
       <x:c r="C77" t="inlineStr">
         <x:is>
-          <x:t>378.0388</x:t>
+          <x:t>382.0901</x:t>
         </x:is>
       </x:c>
       <x:c r="D77" t="inlineStr">
         <x:is>
-          <x:t>144.6062</x:t>
+          <x:t>144.8027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B78" t="inlineStr">
         <x:is>
-          <x:t>275.9867</x:t>
+          <x:t>281.3850</x:t>
         </x:is>
       </x:c>
       <x:c r="C78" t="inlineStr">
         <x:is>
-          <x:t>377.2872</x:t>
+          <x:t>381.9373</x:t>
         </x:is>
       </x:c>
       <x:c r="D78" t="inlineStr">
         <x:is>
-          <x:t>144.6949</x:t>
+          <x:t>144.8602</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B79" t="inlineStr">
         <x:is>
-          <x:t>275.9741</x:t>
+          <x:t>280.4067</x:t>
         </x:is>
       </x:c>
       <x:c r="C79" t="inlineStr">
         <x:is>
-          <x:t>377.2644</x:t>
+          <x:t>381.5899</x:t>
         </x:is>
       </x:c>
       <x:c r="D79" t="inlineStr">
         <x:is>
-          <x:t>144.6796</x:t>
+          <x:t>144.8727</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B80" t="inlineStr">
         <x:is>
-          <x:t>275.3338</x:t>
+          <x:t>280.2728</x:t>
         </x:is>
       </x:c>
       <x:c r="C80" t="inlineStr">
         <x:is>
-          <x:t>376.5667</x:t>
+          <x:t>381.6857</x:t>
         </x:is>
       </x:c>
       <x:c r="D80" t="inlineStr">
         <x:is>
-          <x:t>144.6200</x:t>
+          <x:t>144.8653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B81" t="inlineStr">
         <x:is>
-          <x:t>274.8003</x:t>
+          <x:t>280.1555</x:t>
         </x:is>
       </x:c>
       <x:c r="C81" t="inlineStr">
         <x:is>
-          <x:t>376.2218</x:t>
+          <x:t>381.1653</x:t>
         </x:is>
       </x:c>
       <x:c r="D81" t="inlineStr">
         <x:is>
-          <x:t>144.5902</x:t>
+          <x:t>144.8184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" s="2" t="n">
-        <x:v/>
+        <x:v>46362</x:v>
       </x:c>
       <x:c r="B82" t="inlineStr">
         <x:is>
-          <x:t>274.8261</x:t>
+          <x:t>277.2888</x:t>
         </x:is>
       </x:c>
       <x:c r="C82" t="inlineStr">
         <x:is>
-          <x:t>376.2682</x:t>
+          <x:t>378.9252</x:t>
         </x:is>
       </x:c>
       <x:c r="D82" t="inlineStr">
         <x:is>
-          <x:t>144.5337</x:t>
+          <x:t>144.6923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" s="2" t="n">
-        <x:v/>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B83" t="inlineStr">
         <x:is>
-          <x:t>273.9954</x:t>
+          <x:t>275.5945</x:t>
         </x:is>
       </x:c>
       <x:c r="C83" t="inlineStr">
         <x:is>
-          <x:t>376.0357</x:t>
+          <x:t>377.2168</x:t>
         </x:is>
       </x:c>
       <x:c r="D83" t="inlineStr">
         <x:is>
-          <x:t>144.5749</x:t>
+          <x:t>144.5747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" s="2" t="n">
-        <x:v/>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="B84" t="inlineStr">
         <x:is>
-          <x:t>273.0843</x:t>
+          <x:t>274.1481</x:t>
         </x:is>
       </x:c>
       <x:c r="C84" t="inlineStr">
         <x:is>
-          <x:t>375.0840</x:t>
+          <x:t>376.3449</x:t>
         </x:is>
       </x:c>
       <x:c r="D84" t="inlineStr">
         <x:is>
-          <x:t>144.3857</x:t>
+          <x:t>144.5095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" s="2" t="n">
-        <x:v/>
+        <x:v>46271</x:v>
       </x:c>
       <x:c r="B85" t="inlineStr">
         <x:is>
-          <x:t>272.3141</x:t>
+          <x:t>275.3114</x:t>
         </x:is>
       </x:c>
       <x:c r="C85" t="inlineStr">
         <x:is>
-          <x:t>374.1246</x:t>
+          <x:t>377.1369</x:t>
         </x:is>
       </x:c>
       <x:c r="D85" t="inlineStr">
         <x:is>
-          <x:t>144.3022</x:t>
+          <x:t>144.5437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" s="2" t="n">
-        <x:v/>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B86" t="inlineStr">
         <x:is>
-          <x:t>271.6580</x:t>
+          <x:t>275.0473</x:t>
         </x:is>
       </x:c>
       <x:c r="C86" t="inlineStr">
         <x:is>
-          <x:t>373.7161</x:t>
+          <x:t>376.5768</x:t>
         </x:is>
       </x:c>
       <x:c r="D86" t="inlineStr">
         <x:is>
-          <x:t>144.2749</x:t>
+          <x:t>144.4987</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" s="2" t="n">
-        <x:v/>
+        <x:v>46148</x:v>
       </x:c>
       <x:c r="B87" t="inlineStr">
         <x:is>
-          <x:t>270.2924</x:t>
+          <x:t>275.3179</x:t>
         </x:is>
       </x:c>
       <x:c r="C87" t="inlineStr">
         <x:is>
-          <x:t>372.6900</x:t>
+          <x:t>377.1015</x:t>
         </x:is>
       </x:c>
       <x:c r="D87" t="inlineStr">
         <x:is>
-          <x:t>144.1364</x:t>
+          <x:t>144.5425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" s="2" t="n">
-        <x:v/>
+        <x:v>46118</x:v>
       </x:c>
       <x:c r="B88" t="inlineStr">
         <x:is>
-          <x:t>270.9015</x:t>
+          <x:t>277.5602</x:t>
         </x:is>
       </x:c>
       <x:c r="C88" t="inlineStr">
         <x:is>
-          <x:t>373.3422</x:t>
+          <x:t>379.1280</x:t>
         </x:is>
       </x:c>
       <x:c r="D88" t="inlineStr">
         <x:is>
-          <x:t>144.1937</x:t>
+          <x:t>144.5724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" s="2" t="n">
-        <x:v/>
+        <x:v>46087</x:v>
       </x:c>
       <x:c r="B89" t="inlineStr">
         <x:is>
-          <x:t>270.8370</x:t>
+          <x:t>277.7427</x:t>
         </x:is>
       </x:c>
       <x:c r="C89" t="inlineStr">
         <x:is>
-          <x:t>372.8853</x:t>
+          <x:t>379.1076</x:t>
         </x:is>
       </x:c>
       <x:c r="D89" t="inlineStr">
         <x:is>
-          <x:t>144.1864</x:t>
+          <x:t>144.5732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" s="2" t="n">
-        <x:v/>
+        <x:v>46059</x:v>
       </x:c>
       <x:c r="B90" t="inlineStr">
         <x:is>
-          <x:t>272.4536</x:t>
+          <x:t>277.6288</x:t>
         </x:is>
       </x:c>
       <x:c r="C90" t="inlineStr">
         <x:is>
-          <x:t>374.5774</x:t>
+          <x:t>378.8861</x:t>
         </x:is>
       </x:c>
       <x:c r="D90" t="inlineStr">
         <x:is>
-          <x:t>144.3469</x:t>
+          <x:t>144.6548</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" s="2" t="n">
-        <x:v/>
+        <x:v>46028</x:v>
       </x:c>
       <x:c r="B91" t="inlineStr">
         <x:is>
-          <x:t>271.8207</x:t>
+          <x:t>276.8111</x:t>
         </x:is>
       </x:c>
       <x:c r="C91" t="inlineStr">
         <x:is>
-          <x:t>373.7731</x:t>
+          <x:t>378.0388</x:t>
         </x:is>
       </x:c>
       <x:c r="D91" t="inlineStr">
         <x:is>
-          <x:t>144.2852</x:t>
+          <x:t>144.6062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" s="2" t="n">
-        <x:v>46361</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B92" t="inlineStr">
         <x:is>
-          <x:t>270.7462</x:t>
+          <x:t>275.9867</x:t>
         </x:is>
       </x:c>
       <x:c r="C92" t="inlineStr">
         <x:is>
-          <x:t>372.8918</x:t>
+          <x:t>377.2872</x:t>
         </x:is>
       </x:c>
       <x:c r="D92" t="inlineStr">
         <x:is>
-          <x:t>144.2763</x:t>
+          <x:t>144.6949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" s="2" t="n">
-        <x:v>46331</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B93" t="inlineStr">
         <x:is>
-          <x:t>271.6928</x:t>
+          <x:t>275.9741</x:t>
         </x:is>
       </x:c>
       <x:c r="C93" t="inlineStr">
         <x:is>
-          <x:t>373.8374</x:t>
+          <x:t>377.2644</x:t>
         </x:is>
       </x:c>
       <x:c r="D93" t="inlineStr">
         <x:is>
-          <x:t>144.3741</x:t>
+          <x:t>144.6796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" s="2" t="n">
-        <x:v>46239</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B94" t="inlineStr">
         <x:is>
-          <x:t>271.3076</x:t>
+          <x:t>275.3338</x:t>
         </x:is>
       </x:c>
       <x:c r="C94" t="inlineStr">
         <x:is>
-          <x:t>373.4769</x:t>
+          <x:t>376.5667</x:t>
         </x:is>
       </x:c>
       <x:c r="D94" t="inlineStr">
         <x:is>
-          <x:t>144.4181</x:t>
+          <x:t>144.6200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" s="2" t="n">
-        <x:v>46208</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B95" t="inlineStr">
         <x:is>
-          <x:t>270.8234</x:t>
+          <x:t>274.8003</x:t>
         </x:is>
       </x:c>
       <x:c r="C95" t="inlineStr">
         <x:is>
-          <x:t>372.8603</x:t>
+          <x:t>376.2218</x:t>
         </x:is>
       </x:c>
       <x:c r="D95" t="inlineStr">
         <x:is>
-          <x:t>144.4255</x:t>
+          <x:t>144.5902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" s="2" t="n">
-        <x:v>46178</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B96" t="inlineStr">
         <x:is>
-          <x:t>271.0550</x:t>
+          <x:t>274.8261</x:t>
         </x:is>
       </x:c>
       <x:c r="C96" t="inlineStr">
         <x:is>
-          <x:t>373.0121</x:t>
+          <x:t>376.2682</x:t>
         </x:is>
       </x:c>
       <x:c r="D96" t="inlineStr">
         <x:is>
-          <x:t>144.3937</x:t>
+          <x:t>144.5337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" s="2" t="n">
-        <x:v>46147</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B97" t="inlineStr">
         <x:is>
-          <x:t>269.0032</x:t>
+          <x:t>273.9954</x:t>
         </x:is>
       </x:c>
       <x:c r="C97" t="inlineStr">
         <x:is>
-          <x:t>371.0474</x:t>
+          <x:t>376.0357</x:t>
         </x:is>
       </x:c>
       <x:c r="D97" t="inlineStr">
         <x:is>
-          <x:t>144.1870</x:t>
+          <x:t>144.5749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" s="2" t="n">
-        <x:v>46117</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B98" t="inlineStr">
         <x:is>
-          <x:t>268.0903</x:t>
+          <x:t>273.0843</x:t>
         </x:is>
       </x:c>
       <x:c r="C98" t="inlineStr">
         <x:is>
-          <x:t>370.2497</x:t>
+          <x:t>375.0840</x:t>
         </x:is>
       </x:c>
       <x:c r="D98" t="inlineStr">
         <x:is>
-          <x:t>144.1081</x:t>
+          <x:t>144.3857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" s="2" t="n">
-        <x:v>46027</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B99" t="inlineStr">
         <x:is>
-          <x:t>268.1960</x:t>
+          <x:t>272.3141</x:t>
         </x:is>
       </x:c>
       <x:c r="C99" t="inlineStr">
         <x:is>
-          <x:t>370.4191</x:t>
+          <x:t>374.1246</x:t>
         </x:is>
       </x:c>
       <x:c r="D99" t="inlineStr">
         <x:is>
-          <x:t>144.2421</x:t>
+          <x:t>144.3022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B100" t="inlineStr">
         <x:is>
-          <x:t>268.1174</x:t>
+          <x:t>271.6580</x:t>
         </x:is>
       </x:c>
       <x:c r="C100" t="inlineStr">
         <x:is>
-          <x:t>370.4080</x:t>
+          <x:t>373.7161</x:t>
         </x:is>
       </x:c>
       <x:c r="D100" t="inlineStr">
         <x:is>
-          <x:t>144.2334</x:t>
+          <x:t>144.2749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B101" t="inlineStr">
         <x:is>
-          <x:t>267.1718</x:t>
+          <x:t>270.2924</x:t>
         </x:is>
       </x:c>
       <x:c r="C101" t="inlineStr">
         <x:is>
-          <x:t>369.0333</x:t>
+          <x:t>372.6900</x:t>
         </x:is>
       </x:c>
       <x:c r="D101" t="inlineStr">
         <x:is>
-          <x:t>144.1915</x:t>
+          <x:t>144.1364</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="102">
       <x:c r="A102" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B102" t="inlineStr">
         <x:is>
-          <x:t>267.4346</x:t>
+          <x:t>270.9015</x:t>
         </x:is>
       </x:c>
       <x:c r="C102" t="inlineStr">
         <x:is>
-          <x:t>369.7280</x:t>
+          <x:t>373.3422</x:t>
         </x:is>
       </x:c>
       <x:c r="D102" t="inlineStr">
         <x:is>
-          <x:t>144.2389</x:t>
+          <x:t>144.1937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="103">
       <x:c r="A103" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B103" t="inlineStr">
         <x:is>
-          <x:t>267.4576</x:t>
+          <x:t>270.8370</x:t>
         </x:is>
       </x:c>
       <x:c r="C103" t="inlineStr">
         <x:is>
-          <x:t>369.8062</x:t>
+          <x:t>372.8853</x:t>
         </x:is>
       </x:c>
       <x:c r="D103" t="inlineStr">
         <x:is>
-          <x:t>144.3260</x:t>
+          <x:t>144.1864</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="104">
       <x:c r="A104" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B104" t="inlineStr">
         <x:is>
-          <x:t>267.3220</x:t>
+          <x:t>272.4536</x:t>
         </x:is>
       </x:c>
       <x:c r="C104" t="inlineStr">
         <x:is>
-          <x:t>369.8365</x:t>
+          <x:t>374.5774</x:t>
         </x:is>
       </x:c>
       <x:c r="D104" t="inlineStr">
         <x:is>
-          <x:t>144.3416</x:t>
+          <x:t>144.3469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="105">
       <x:c r="A105" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B105" t="inlineStr">
         <x:is>
-          <x:t>266.8310</x:t>
+          <x:t>271.8207</x:t>
         </x:is>
       </x:c>
       <x:c r="C105" t="inlineStr">
         <x:is>
-          <x:t>369.2718</x:t>
+          <x:t>373.7731</x:t>
         </x:is>
       </x:c>
       <x:c r="D105" t="inlineStr">
         <x:is>
-          <x:t>144.3390</x:t>
+          <x:t>144.2852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="106">
       <x:c r="A106" s="2" t="n">
-        <x:v/>
+        <x:v>46361</x:v>
       </x:c>
       <x:c r="B106" t="inlineStr">
         <x:is>
-          <x:t>267.1424</x:t>
+          <x:t>270.7462</x:t>
         </x:is>
       </x:c>
       <x:c r="C106" t="inlineStr">
         <x:is>
-          <x:t>369.3502</x:t>
+          <x:t>372.8918</x:t>
         </x:is>
       </x:c>
       <x:c r="D106" t="inlineStr">
         <x:is>
-          <x:t>144.3379</x:t>
+          <x:t>144.2763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="107">
       <x:c r="A107" s="2" t="n">
-        <x:v/>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="B107" t="inlineStr">
         <x:is>
-          <x:t>266.4807</x:t>
+          <x:t>271.6928</x:t>
         </x:is>
       </x:c>
       <x:c r="C107" t="inlineStr">
         <x:is>
-          <x:t>368.7610</x:t>
+          <x:t>373.8374</x:t>
         </x:is>
       </x:c>
       <x:c r="D107" t="inlineStr">
         <x:is>
-          <x:t>144.3163</x:t>
+          <x:t>144.3741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="108">
       <x:c r="A108" s="2" t="n">
-        <x:v/>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="B108" t="inlineStr">
         <x:is>
-          <x:t>267.3089</x:t>
+          <x:t>271.3076</x:t>
         </x:is>
       </x:c>
       <x:c r="C108" t="inlineStr">
         <x:is>
-          <x:t>369.5218</x:t>
+          <x:t>373.4769</x:t>
         </x:is>
       </x:c>
       <x:c r="D108" t="inlineStr">
         <x:is>
-          <x:t>144.3580</x:t>
+          <x:t>144.4181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="109">
       <x:c r="A109" s="2" t="n">
-        <x:v/>
+        <x:v>46208</x:v>
       </x:c>
       <x:c r="B109" t="inlineStr">
         <x:is>
-          <x:t>267.7664</x:t>
+          <x:t>270.8234</x:t>
         </x:is>
       </x:c>
       <x:c r="C109" t="inlineStr">
         <x:is>
-          <x:t>369.7957</x:t>
+          <x:t>372.8603</x:t>
         </x:is>
       </x:c>
       <x:c r="D109" t="inlineStr">
         <x:is>
-          <x:t>144.3846</x:t>
+          <x:t>144.4255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="110">
       <x:c r="A110" s="2" t="n">
-        <x:v/>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="B110" t="inlineStr">
         <x:is>
-          <x:t>266.6399</x:t>
+          <x:t>271.0550</x:t>
         </x:is>
       </x:c>
       <x:c r="C110" t="inlineStr">
         <x:is>
-          <x:t>368.5858</x:t>
+          <x:t>373.0121</x:t>
         </x:is>
       </x:c>
       <x:c r="D110" t="inlineStr">
         <x:is>
-          <x:t>144.1800</x:t>
+          <x:t>144.3937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="111">
       <x:c r="A111" s="2" t="n">
-        <x:v/>
+        <x:v>46147</x:v>
       </x:c>
       <x:c r="B111" t="inlineStr">
         <x:is>
-          <x:t>265.8009</x:t>
+          <x:t>269.0032</x:t>
         </x:is>
       </x:c>
       <x:c r="C111" t="inlineStr">
         <x:is>
-          <x:t>367.7264</x:t>
+          <x:t>371.0474</x:t>
         </x:is>
       </x:c>
       <x:c r="D111" t="inlineStr">
         <x:is>
-          <x:t>144.1741</x:t>
+          <x:t>144.1870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="112">
       <x:c r="A112" s="2" t="n">
-        <x:v/>
+        <x:v>46117</x:v>
       </x:c>
       <x:c r="B112" t="inlineStr">
         <x:is>
-          <x:t>265.5224</x:t>
+          <x:t>268.0903</x:t>
         </x:is>
       </x:c>
       <x:c r="C112" t="inlineStr">
         <x:is>
-          <x:t>367.9146</x:t>
+          <x:t>370.2497</x:t>
         </x:is>
       </x:c>
       <x:c r="D112" t="inlineStr">
         <x:is>
-          <x:t>144.1718</x:t>
+          <x:t>144.1081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="113">
       <x:c r="A113" s="2" t="n">
-        <x:v/>
+        <x:v>46027</x:v>
       </x:c>
       <x:c r="B113" t="inlineStr">
         <x:is>
-          <x:t>263.6610</x:t>
+          <x:t>268.1960</x:t>
         </x:is>
       </x:c>
       <x:c r="C113" t="inlineStr">
         <x:is>
-          <x:t>366.4389</x:t>
+          <x:t>370.4191</x:t>
         </x:is>
       </x:c>
       <x:c r="D113" t="inlineStr">
         <x:is>
-          <x:t>144.0580</x:t>
+          <x:t>144.2421</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="114">
       <x:c r="A114" s="2" t="n">
-        <x:v>46299</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B114" t="inlineStr">
         <x:is>
-          <x:t>263.6246</x:t>
+          <x:t>268.1174</x:t>
         </x:is>
       </x:c>
       <x:c r="C114" t="inlineStr">
         <x:is>
-          <x:t>366.6925</x:t>
+          <x:t>370.4080</x:t>
         </x:is>
       </x:c>
       <x:c r="D114" t="inlineStr">
         <x:is>
-          <x:t>144.1040</x:t>
+          <x:t>144.2334</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="115">
       <x:c r="A115" s="2" t="n">
-        <x:v>46269</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B115" t="inlineStr">
         <x:is>
-          <x:t>263.0477</x:t>
+          <x:t>267.1718</x:t>
         </x:is>
       </x:c>
       <x:c r="C115" t="inlineStr">
         <x:is>
-          <x:t>366.3950</x:t>
+          <x:t>369.0333</x:t>
         </x:is>
       </x:c>
       <x:c r="D115" t="inlineStr">
         <x:is>
-          <x:t>144.1617</x:t>
+          <x:t>144.1915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="116">
       <x:c r="A116" s="2" t="n">
-        <x:v>46238</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B116" t="inlineStr">
         <x:is>
-          <x:t>263.5383</x:t>
+          <x:t>267.4346</x:t>
         </x:is>
       </x:c>
       <x:c r="C116" t="inlineStr">
         <x:is>
-          <x:t>366.8859</x:t>
+          <x:t>369.7280</x:t>
         </x:is>
       </x:c>
       <x:c r="D116" t="inlineStr">
         <x:is>
-          <x:t>144.2217</x:t>
+          <x:t>144.2389</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="117">
       <x:c r="A117" s="2" t="n">
-        <x:v>46207</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B117" t="inlineStr">
         <x:is>
-          <x:t>258.6202</x:t>
+          <x:t>267.4576</x:t>
         </x:is>
       </x:c>
       <x:c r="C117" t="inlineStr">
         <x:is>
-          <x:t>362.3486</x:t>
+          <x:t>369.8062</x:t>
         </x:is>
       </x:c>
       <x:c r="D117" t="inlineStr">
         <x:is>
-          <x:t>143.6618</x:t>
+          <x:t>144.3260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="118">
       <x:c r="A118" s="2" t="n">
-        <x:v>46177</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B118" t="inlineStr">
         <x:is>
-          <x:t>258.8211</x:t>
+          <x:t>267.3220</x:t>
         </x:is>
       </x:c>
       <x:c r="C118" t="inlineStr">
         <x:is>
-          <x:t>362.7331</x:t>
+          <x:t>369.8365</x:t>
         </x:is>
       </x:c>
       <x:c r="D118" t="inlineStr">
         <x:is>
-          <x:t>143.7478</x:t>
+          <x:t>144.3416</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="119">
       <x:c r="A119" s="2" t="n">
-        <x:v>46085</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B119" t="inlineStr">
         <x:is>
-          <x:t>258.7041</x:t>
+          <x:t>266.8310</x:t>
         </x:is>
       </x:c>
       <x:c r="C119" t="inlineStr">
         <x:is>
-          <x:t>362.6492</x:t>
+          <x:t>369.2718</x:t>
         </x:is>
       </x:c>
       <x:c r="D119" t="inlineStr">
         <x:is>
-          <x:t>143.7256</x:t>
+          <x:t>144.3390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="120">
       <x:c r="A120" s="2" t="n">
-        <x:v>46057</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B120" t="inlineStr">
         <x:is>
-          <x:t>258.7050</x:t>
+          <x:t>267.1424</x:t>
         </x:is>
       </x:c>
       <x:c r="C120" t="inlineStr">
         <x:is>
-          <x:t>362.6607</x:t>
+          <x:t>369.3502</x:t>
         </x:is>
       </x:c>
       <x:c r="D120" t="inlineStr">
         <x:is>
-          <x:t>143.7181</x:t>
+          <x:t>144.3379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="121">
       <x:c r="A121" s="2" t="n">
-        <x:v>46026</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B121" t="inlineStr">
         <x:is>
-          <x:t>259.0821</x:t>
+          <x:t>266.4807</x:t>
         </x:is>
       </x:c>
       <x:c r="C121" t="inlineStr">
         <x:is>
-          <x:t>362.9501</x:t>
+          <x:t>368.7610</x:t>
         </x:is>
       </x:c>
       <x:c r="D121" t="inlineStr">
         <x:is>
-          <x:t>143.7547</x:t>
+          <x:t>144.3163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="122">
       <x:c r="A122" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B122" t="inlineStr">
         <x:is>
-          <x:t>256.9400</x:t>
+          <x:t>267.3089</x:t>
         </x:is>
       </x:c>
       <x:c r="C122" t="inlineStr">
         <x:is>
-          <x:t>361.2961</x:t>
+          <x:t>369.5218</x:t>
         </x:is>
       </x:c>
       <x:c r="D122" t="inlineStr">
         <x:is>
-          <x:t>143.6022</x:t>
+          <x:t>144.3580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="123">
       <x:c r="A123" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B123" t="inlineStr">
         <x:is>
-          <x:t>255.6850</x:t>
+          <x:t>267.7664</x:t>
         </x:is>
       </x:c>
       <x:c r="C123" t="inlineStr">
         <x:is>
-          <x:t>360.7436</x:t>
+          <x:t>369.7957</x:t>
         </x:is>
       </x:c>
       <x:c r="D123" t="inlineStr">
         <x:is>
-          <x:t>143.5394</x:t>
+          <x:t>144.3846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="124">
       <x:c r="A124" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B124" t="inlineStr">
         <x:is>
-          <x:t>255.9800</x:t>
+          <x:t>266.6399</x:t>
         </x:is>
       </x:c>
       <x:c r="C124" t="inlineStr">
         <x:is>
-          <x:t>360.6162</x:t>
+          <x:t>368.5858</x:t>
         </x:is>
       </x:c>
       <x:c r="D124" t="inlineStr">
         <x:is>
-          <x:t>143.4876</x:t>
+          <x:t>144.1800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="125">
       <x:c r="A125" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B125" t="inlineStr">
         <x:is>
-          <x:t>256.7941</x:t>
+          <x:t>265.8009</x:t>
         </x:is>
       </x:c>
       <x:c r="C125" t="inlineStr">
         <x:is>
-          <x:t>361.3290</x:t>
+          <x:t>367.7264</x:t>
         </x:is>
       </x:c>
       <x:c r="D125" t="inlineStr">
         <x:is>
-          <x:t>143.6081</x:t>
+          <x:t>144.1741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="126">
       <x:c r="A126" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B126" t="inlineStr">
         <x:is>
-          <x:t>258.6906</x:t>
+          <x:t>265.5224</x:t>
         </x:is>
       </x:c>
       <x:c r="C126" t="inlineStr">
         <x:is>
-          <x:t>363.0123</x:t>
+          <x:t>367.9146</x:t>
         </x:is>
       </x:c>
       <x:c r="D126" t="inlineStr">
         <x:is>
-          <x:t>143.8270</x:t>
+          <x:t>144.1718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="127">
       <x:c r="A127" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B127" t="inlineStr">
         <x:is>
-          <x:t>257.0759</x:t>
+          <x:t>263.6610</x:t>
         </x:is>
       </x:c>
       <x:c r="C127" t="inlineStr">
         <x:is>
-          <x:t>361.6785</x:t>
+          <x:t>366.4389</x:t>
         </x:is>
       </x:c>
       <x:c r="D127" t="inlineStr">
         <x:is>
-          <x:t>143.6894</x:t>
+          <x:t>144.0580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="128">
       <x:c r="A128" s="2" t="n">
-        <x:v/>
+        <x:v>46299</x:v>
       </x:c>
       <x:c r="B128" t="inlineStr">
         <x:is>
-          <x:t>256.7409</x:t>
+          <x:t>263.6246</x:t>
         </x:is>
       </x:c>
       <x:c r="C128" t="inlineStr">
         <x:is>
-          <x:t>361.4432</x:t>
+          <x:t>366.6925</x:t>
         </x:is>
       </x:c>
       <x:c r="D128" t="inlineStr">
         <x:is>
-          <x:t>143.7452</x:t>
+          <x:t>144.1040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="129">
       <x:c r="A129" s="2" t="n">
-        <x:v/>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B129" t="inlineStr">
         <x:is>
-          <x:t>257.0620</x:t>
+          <x:t>263.0477</x:t>
         </x:is>
       </x:c>
       <x:c r="C129" t="inlineStr">
         <x:is>
-          <x:t>361.7031</x:t>
+          <x:t>366.3950</x:t>
         </x:is>
       </x:c>
       <x:c r="D129" t="inlineStr">
         <x:is>
-          <x:t>143.7254</x:t>
+          <x:t>144.1617</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="130">
       <x:c r="A130" s="2" t="n">
-        <x:v/>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B130" t="inlineStr">
         <x:is>
-          <x:t>258.8877</x:t>
+          <x:t>263.5383</x:t>
         </x:is>
       </x:c>
       <x:c r="C130" t="inlineStr">
         <x:is>
-          <x:t>362.9919</x:t>
+          <x:t>366.8859</x:t>
         </x:is>
       </x:c>
       <x:c r="D130" t="inlineStr">
         <x:is>
-          <x:t>143.8975</x:t>
+          <x:t>144.2217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="131">
       <x:c r="A131" s="2" t="n">
-        <x:v/>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="B131" t="inlineStr">
         <x:is>
-          <x:t>261.2430</x:t>
+          <x:t>258.6202</x:t>
         </x:is>
       </x:c>
       <x:c r="C131" t="inlineStr">
         <x:is>
-          <x:t>365.4312</x:t>
+          <x:t>362.3486</x:t>
         </x:is>
       </x:c>
       <x:c r="D131" t="inlineStr">
         <x:is>
-          <x:t>144.1602</x:t>
+          <x:t>143.6618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="132">
       <x:c r="A132" s="2" t="n">
-        <x:v/>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="B132" t="inlineStr">
         <x:is>
-          <x:t>261.7945</x:t>
+          <x:t>258.8211</x:t>
         </x:is>
       </x:c>
       <x:c r="C132" t="inlineStr">
         <x:is>
-          <x:t>365.9044</x:t>
+          <x:t>362.7331</x:t>
         </x:is>
       </x:c>
       <x:c r="D132" t="inlineStr">
         <x:is>
-          <x:t>144.2173</x:t>
+          <x:t>143.7478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="133">
       <x:c r="A133" s="2" t="n">
-        <x:v/>
+        <x:v>46085</x:v>
       </x:c>
       <x:c r="B133" t="inlineStr">
         <x:is>
-          <x:t>261.1798</x:t>
+          <x:t>258.7041</x:t>
         </x:is>
       </x:c>
       <x:c r="C133" t="inlineStr">
         <x:is>
-          <x:t>365.3975</x:t>
+          <x:t>362.6492</x:t>
         </x:is>
       </x:c>
       <x:c r="D133" t="inlineStr">
         <x:is>
-          <x:t>144.1575</x:t>
+          <x:t>143.7256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="134">
       <x:c r="A134" s="2" t="n">
-        <x:v/>
+        <x:v>46057</x:v>
       </x:c>
       <x:c r="B134" t="inlineStr">
         <x:is>
-          <x:t>260.4754</x:t>
+          <x:t>258.7050</x:t>
         </x:is>
       </x:c>
       <x:c r="C134" t="inlineStr">
         <x:is>
-          <x:t>364.5972</x:t>
+          <x:t>362.6607</x:t>
         </x:is>
       </x:c>
       <x:c r="D134" t="inlineStr">
         <x:is>
-          <x:t>144.0975</x:t>
+          <x:t>143.7181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="135">
       <x:c r="A135" s="2" t="n">
-        <x:v>46359</x:v>
+        <x:v>46026</x:v>
       </x:c>
       <x:c r="B135" t="inlineStr">
         <x:is>
-          <x:t>261.1538</x:t>
+          <x:t>259.0821</x:t>
         </x:is>
       </x:c>
       <x:c r="C135" t="inlineStr">
         <x:is>
-          <x:t>365.0653</x:t>
+          <x:t>362.9501</x:t>
         </x:is>
       </x:c>
       <x:c r="D135" t="inlineStr">
         <x:is>
-          <x:t>144.1870</x:t>
+          <x:t>143.7547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="136">
       <x:c r="A136" s="2" t="n">
-        <x:v>46329</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B136" t="inlineStr">
         <x:is>
-          <x:t>262.2685</x:t>
+          <x:t>256.9400</x:t>
         </x:is>
       </x:c>
       <x:c r="C136" t="inlineStr">
         <x:is>
-          <x:t>365.8921</x:t>
+          <x:t>361.2961</x:t>
         </x:is>
       </x:c>
       <x:c r="D136" t="inlineStr">
         <x:is>
-          <x:t>144.2618</x:t>
+          <x:t>143.6022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="137">
       <x:c r="A137" s="2" t="n">
-        <x:v>46298</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B137" t="inlineStr">
         <x:is>
-          <x:t>262.6112</x:t>
+          <x:t>255.6850</x:t>
         </x:is>
       </x:c>
       <x:c r="C137" t="inlineStr">
         <x:is>
-          <x:t>366.3496</x:t>
+          <x:t>360.7436</x:t>
         </x:is>
       </x:c>
       <x:c r="D137" t="inlineStr">
         <x:is>
-          <x:t>144.4493</x:t>
+          <x:t>143.5394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="138">
       <x:c r="A138" s="2" t="n">
-        <x:v>46268</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B138" t="inlineStr">
         <x:is>
-          <x:t>260.1020</x:t>
+          <x:t>255.9800</x:t>
         </x:is>
       </x:c>
       <x:c r="C138" t="inlineStr">
         <x:is>
-          <x:t>364.1880</x:t>
+          <x:t>360.6162</x:t>
         </x:is>
       </x:c>
       <x:c r="D138" t="inlineStr">
         <x:is>
-          <x:t>144.2639</x:t>
+          <x:t>143.4876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="139">
       <x:c r="A139" s="2" t="n">
-        <x:v>46176</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B139" t="inlineStr">
         <x:is>
-          <x:t>262.3944</x:t>
+          <x:t>256.7941</x:t>
         </x:is>
       </x:c>
       <x:c r="C139" t="inlineStr">
         <x:is>
-          <x:t>365.7940</x:t>
+          <x:t>361.3290</x:t>
         </x:is>
       </x:c>
       <x:c r="D139" t="inlineStr">
         <x:is>
-          <x:t>144.4437</x:t>
+          <x:t>143.6081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="140">
       <x:c r="A140" s="2" t="n">
-        <x:v>46145</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B140" t="inlineStr">
         <x:is>
-          <x:t>262.7619</x:t>
+          <x:t>258.6906</x:t>
         </x:is>
       </x:c>
       <x:c r="C140" t="inlineStr">
         <x:is>
-          <x:t>366.8403</x:t>
+          <x:t>363.0123</x:t>
         </x:is>
       </x:c>
       <x:c r="D140" t="inlineStr">
         <x:is>
-          <x:t>144.5237</x:t>
+          <x:t>143.8270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="141">
       <x:c r="A141" s="2" t="n">
-        <x:v>46115</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B141" t="inlineStr">
         <x:is>
-          <x:t>262.4009</x:t>
+          <x:t>257.0759</x:t>
         </x:is>
       </x:c>
       <x:c r="C141" t="inlineStr">
         <x:is>
-          <x:t>366.8783</x:t>
+          <x:t>361.6785</x:t>
         </x:is>
       </x:c>
       <x:c r="D141" t="inlineStr">
         <x:is>
-          <x:t>144.6270</x:t>
+          <x:t>143.6894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="142">
       <x:c r="A142" s="2" t="n">
-        <x:v>46084</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B142" t="inlineStr">
         <x:is>
-          <x:t>260.1802</x:t>
+          <x:t>256.7409</x:t>
         </x:is>
       </x:c>
       <x:c r="C142" t="inlineStr">
         <x:is>
-          <x:t>364.7604</x:t>
+          <x:t>361.4432</x:t>
         </x:is>
       </x:c>
       <x:c r="D142" t="inlineStr">
         <x:is>
-          <x:t>144.5633</x:t>
+          <x:t>143.7452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="143">
       <x:c r="A143" s="2" t="n">
-        <x:v>46056</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B143" t="inlineStr">
         <x:is>
-          <x:t>264.4348</x:t>
+          <x:t>257.0620</x:t>
         </x:is>
       </x:c>
       <x:c r="C143" t="inlineStr">
         <x:is>
-          <x:t>369.2708</x:t>
+          <x:t>361.7031</x:t>
         </x:is>
       </x:c>
       <x:c r="D143" t="inlineStr">
         <x:is>
-          <x:t>144.7496</x:t>
+          <x:t>143.7254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="144">
       <x:c r="A144" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B144" t="inlineStr">
         <x:is>
-          <x:t>266.7295</x:t>
+          <x:t>258.8877</x:t>
         </x:is>
       </x:c>
       <x:c r="C144" t="inlineStr">
         <x:is>
-          <x:t>371.5460</x:t>
+          <x:t>362.9919</x:t>
         </x:is>
       </x:c>
       <x:c r="D144" t="inlineStr">
         <x:is>
-          <x:t>144.8180</x:t>
+          <x:t>143.8975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="145">
       <x:c r="A145" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B145" t="inlineStr">
         <x:is>
-          <x:t>266.7242</x:t>
+          <x:t>261.2430</x:t>
         </x:is>
       </x:c>
       <x:c r="C145" t="inlineStr">
         <x:is>
-          <x:t>371.5348</x:t>
+          <x:t>365.4312</x:t>
         </x:is>
       </x:c>
       <x:c r="D145" t="inlineStr">
         <x:is>
-          <x:t>144.8090</x:t>
+          <x:t>144.1602</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="146">
       <x:c r="A146" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B146" t="inlineStr">
         <x:is>
-          <x:t>267.3277</x:t>
+          <x:t>261.7945</x:t>
         </x:is>
       </x:c>
       <x:c r="C146" t="inlineStr">
         <x:is>
-          <x:t>371.7469</x:t>
+          <x:t>365.9044</x:t>
         </x:is>
       </x:c>
       <x:c r="D146" t="inlineStr">
         <x:is>
-          <x:t>144.7553</x:t>
+          <x:t>144.2173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="147">
       <x:c r="A147" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B147" t="inlineStr">
         <x:is>
-          <x:t>267.8320</x:t>
+          <x:t>261.1798</x:t>
         </x:is>
       </x:c>
       <x:c r="C147" t="inlineStr">
         <x:is>
-          <x:t>372.0942</x:t>
+          <x:t>365.3975</x:t>
         </x:is>
       </x:c>
       <x:c r="D147" t="inlineStr">
         <x:is>
-          <x:t>144.7243</x:t>
+          <x:t>144.1575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="148">
       <x:c r="A148" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B148" t="inlineStr">
         <x:is>
-          <x:t>267.0759</x:t>
+          <x:t>260.4754</x:t>
         </x:is>
       </x:c>
       <x:c r="C148" t="inlineStr">
         <x:is>
-          <x:t>371.5947</x:t>
+          <x:t>364.5972</x:t>
         </x:is>
       </x:c>
       <x:c r="D148" t="inlineStr">
         <x:is>
-          <x:t>144.7023</x:t>
+          <x:t>144.0975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="149">
       <x:c r="A149" s="2" t="n">
-        <x:v/>
+        <x:v>46359</x:v>
       </x:c>
       <x:c r="B149" t="inlineStr">
         <x:is>
-          <x:t>266.4731</x:t>
+          <x:t>261.1538</x:t>
         </x:is>
       </x:c>
       <x:c r="C149" t="inlineStr">
         <x:is>
-          <x:t>370.9658</x:t>
+          <x:t>365.0653</x:t>
         </x:is>
       </x:c>
       <x:c r="D149" t="inlineStr">
         <x:is>
-          <x:t>144.6444</x:t>
+          <x:t>144.1870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="150">
       <x:c r="A150" s="2" t="n">
-        <x:v/>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B150" t="inlineStr">
         <x:is>
-          <x:t>266.6898</x:t>
+          <x:t>262.2685</x:t>
         </x:is>
       </x:c>
       <x:c r="C150" t="inlineStr">
         <x:is>
-          <x:t>371.0747</x:t>
+          <x:t>365.8921</x:t>
         </x:is>
       </x:c>
       <x:c r="D150" t="inlineStr">
         <x:is>
-          <x:t>144.5810</x:t>
+          <x:t>144.2618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="151">
       <x:c r="A151" s="2" t="n">
-        <x:v/>
+        <x:v>46298</x:v>
       </x:c>
       <x:c r="B151" t="inlineStr">
         <x:is>
-          <x:t>266.4159</x:t>
+          <x:t>262.6112</x:t>
         </x:is>
       </x:c>
       <x:c r="C151" t="inlineStr">
         <x:is>
-          <x:t>371.1059</x:t>
+          <x:t>366.3496</x:t>
         </x:is>
       </x:c>
       <x:c r="D151" t="inlineStr">
         <x:is>
-          <x:t>144.5653</x:t>
+          <x:t>144.4493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="152">
       <x:c r="A152" s="2" t="n">
-        <x:v/>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="B152" t="inlineStr">
         <x:is>
-          <x:t>266.2057</x:t>
+          <x:t>260.1020</x:t>
         </x:is>
       </x:c>
       <x:c r="C152" t="inlineStr">
         <x:is>
-          <x:t>371.0663</x:t>
+          <x:t>364.1880</x:t>
         </x:is>
       </x:c>
       <x:c r="D152" t="inlineStr">
         <x:is>
-          <x:t>144.5442</x:t>
+          <x:t>144.2639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="153">
       <x:c r="A153" s="2" t="n">
-        <x:v/>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="B153" t="inlineStr">
         <x:is>
-          <x:t>265.1466</x:t>
+          <x:t>262.3944</x:t>
         </x:is>
       </x:c>
       <x:c r="C153" t="inlineStr">
         <x:is>
-          <x:t>370.4784</x:t>
+          <x:t>365.7940</x:t>
         </x:is>
       </x:c>
       <x:c r="D153" t="inlineStr">
         <x:is>
-          <x:t>144.5332</x:t>
+          <x:t>144.4437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="154">
       <x:c r="A154" s="2" t="n">
-        <x:v/>
+        <x:v>46145</x:v>
       </x:c>
       <x:c r="B154" t="inlineStr">
         <x:is>
-          <x:t>264.7694</x:t>
+          <x:t>262.7619</x:t>
         </x:is>
       </x:c>
       <x:c r="C154" t="inlineStr">
         <x:is>
-          <x:t>370.4133</x:t>
+          <x:t>366.8403</x:t>
         </x:is>
       </x:c>
       <x:c r="D154" t="inlineStr">
         <x:is>
-          <x:t>144.4971</x:t>
+          <x:t>144.5237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="155">
       <x:c r="A155" s="2" t="n">
-        <x:v/>
+        <x:v>46115</x:v>
       </x:c>
       <x:c r="B155" t="inlineStr">
         <x:is>
-          <x:t>263.7758</x:t>
+          <x:t>262.4009</x:t>
         </x:is>
       </x:c>
       <x:c r="C155" t="inlineStr">
         <x:is>
-          <x:t>369.6251</x:t>
+          <x:t>366.8783</x:t>
         </x:is>
       </x:c>
       <x:c r="D155" t="inlineStr">
         <x:is>
-          <x:t>144.4201</x:t>
+          <x:t>144.6270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="156">
       <x:c r="A156" s="2" t="n">
-        <x:v>46358</x:v>
+        <x:v>46084</x:v>
       </x:c>
       <x:c r="B156" t="inlineStr">
         <x:is>
-          <x:t>263.1203</x:t>
+          <x:t>260.1802</x:t>
         </x:is>
       </x:c>
       <x:c r="C156" t="inlineStr">
         <x:is>
-          <x:t>368.7910</x:t>
+          <x:t>364.7604</x:t>
         </x:is>
       </x:c>
       <x:c r="D156" t="inlineStr">
         <x:is>
-          <x:t>144.3863</x:t>
+          <x:t>144.5633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="157">
       <x:c r="A157" s="2" t="n">
-        <x:v>46328</x:v>
+        <x:v>46056</x:v>
       </x:c>
       <x:c r="B157" t="inlineStr">
         <x:is>
-          <x:t>263.1418</x:t>
+          <x:t>264.4348</x:t>
         </x:is>
       </x:c>
       <x:c r="C157" t="inlineStr">
         <x:is>
-          <x:t>368.7912</x:t>
+          <x:t>369.2708</x:t>
         </x:is>
       </x:c>
       <x:c r="D157" t="inlineStr">
         <x:is>
-          <x:t>144.3675</x:t>
+          <x:t>144.7496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="158">
       <x:c r="A158" s="2" t="n">
-        <x:v>46297</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B158" t="inlineStr">
         <x:is>
-          <x:t>262.6238</x:t>
+          <x:t>266.7295</x:t>
         </x:is>
       </x:c>
       <x:c r="C158" t="inlineStr">
         <x:is>
-          <x:t>368.3398</x:t>
+          <x:t>371.5460</x:t>
         </x:is>
       </x:c>
       <x:c r="D158" t="inlineStr">
         <x:is>
-          <x:t>144.3202</x:t>
+          <x:t>144.8180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="159">
       <x:c r="A159" s="2" t="n">
-        <x:v>46267</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B159" t="inlineStr">
         <x:is>
-          <x:t>261.7476</x:t>
+          <x:t>266.7242</x:t>
         </x:is>
       </x:c>
       <x:c r="C159" t="inlineStr">
         <x:is>
-          <x:t>367.8398</x:t>
+          <x:t>371.5348</x:t>
         </x:is>
       </x:c>
       <x:c r="D159" t="inlineStr">
         <x:is>
-          <x:t>144.2392</x:t>
+          <x:t>144.8090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="160">
       <x:c r="A160" s="2" t="n">
-        <x:v>46175</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B160" t="inlineStr">
         <x:is>
-          <x:t>260.4531</x:t>
+          <x:t>267.3277</x:t>
         </x:is>
       </x:c>
       <x:c r="C160" t="inlineStr">
         <x:is>
-          <x:t>366.3989</x:t>
+          <x:t>371.7469</x:t>
         </x:is>
       </x:c>
       <x:c r="D160" t="inlineStr">
         <x:is>
-          <x:t>144.2076</x:t>
+          <x:t>144.7553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="161">
       <x:c r="A161" s="2" t="n">
-        <x:v>46144</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B161" t="inlineStr">
         <x:is>
-          <x:t>259.6397</x:t>
+          <x:t>267.8320</x:t>
         </x:is>
       </x:c>
       <x:c r="C161" t="inlineStr">
         <x:is>
-          <x:t>365.8129</x:t>
+          <x:t>372.0942</x:t>
         </x:is>
       </x:c>
       <x:c r="D161" t="inlineStr">
         <x:is>
-          <x:t>144.1769</x:t>
+          <x:t>144.7243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="162">
       <x:c r="A162" s="2" t="n">
-        <x:v>46114</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B162" t="inlineStr">
         <x:is>
-          <x:t>260.5227</x:t>
+          <x:t>267.0759</x:t>
         </x:is>
       </x:c>
       <x:c r="C162" t="inlineStr">
         <x:is>
-          <x:t>366.3530</x:t>
+          <x:t>371.5947</x:t>
         </x:is>
       </x:c>
       <x:c r="D162" t="inlineStr">
         <x:is>
-          <x:t>144.1544</x:t>
+          <x:t>144.7023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="163">
       <x:c r="A163" s="2" t="n">
-        <x:v>46083</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B163" t="inlineStr">
         <x:is>
-          <x:t>260.3880</x:t>
+          <x:t>266.4731</x:t>
         </x:is>
       </x:c>
       <x:c r="C163" t="inlineStr">
         <x:is>
-          <x:t>366.1595</x:t>
+          <x:t>370.9658</x:t>
         </x:is>
       </x:c>
       <x:c r="D163" t="inlineStr">
         <x:is>
-          <x:t>144.1235</x:t>
+          <x:t>144.6444</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="164">
       <x:c r="A164" s="2" t="n">
-        <x:v>46055</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B164" t="inlineStr">
         <x:is>
-          <x:t>259.6313</x:t>
+          <x:t>266.6898</x:t>
         </x:is>
       </x:c>
       <x:c r="C164" t="inlineStr">
         <x:is>
-          <x:t>365.6303</x:t>
+          <x:t>371.0747</x:t>
         </x:is>
       </x:c>
       <x:c r="D164" t="inlineStr">
         <x:is>
-          <x:t>144.1332</x:t>
+          <x:t>144.5810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="165">
       <x:c r="A165" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B165" t="inlineStr">
         <x:is>
-          <x:t>259.5920</x:t>
+          <x:t>266.4159</x:t>
         </x:is>
       </x:c>
       <x:c r="C165" t="inlineStr">
         <x:is>
-          <x:t>365.3726</x:t>
+          <x:t>371.1059</x:t>
         </x:is>
       </x:c>
       <x:c r="D165" t="inlineStr">
         <x:is>
-          <x:t>144.1207</x:t>
+          <x:t>144.5653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="166">
       <x:c r="A166" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B166" t="inlineStr">
         <x:is>
-          <x:t>259.5878</x:t>
+          <x:t>266.2057</x:t>
         </x:is>
       </x:c>
       <x:c r="C166" t="inlineStr">
         <x:is>
-          <x:t>365.3615</x:t>
+          <x:t>371.0663</x:t>
         </x:is>
       </x:c>
       <x:c r="D166" t="inlineStr">
         <x:is>
-          <x:t>144.1108</x:t>
+          <x:t>144.5442</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="167">
       <x:c r="A167" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B167" t="inlineStr">
         <x:is>
-          <x:t>260.1599</x:t>
+          <x:t>265.1466</x:t>
         </x:is>
       </x:c>
       <x:c r="C167" t="inlineStr">
         <x:is>
-          <x:t>366.0294</x:t>
+          <x:t>370.4784</x:t>
         </x:is>
       </x:c>
       <x:c r="D167" t="inlineStr">
         <x:is>
-          <x:t>144.0921</x:t>
+          <x:t>144.5332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="168">
       <x:c r="A168" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B168" t="inlineStr">
         <x:is>
-          <x:t>260.3507</x:t>
+          <x:t>264.7694</x:t>
         </x:is>
       </x:c>
       <x:c r="C168" t="inlineStr">
         <x:is>
-          <x:t>366.1592</x:t>
+          <x:t>370.4133</x:t>
         </x:is>
       </x:c>
       <x:c r="D168" t="inlineStr">
         <x:is>
-          <x:t>144.0676</x:t>
+          <x:t>144.4971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="169">
       <x:c r="A169" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B169" t="inlineStr">
         <x:is>
-          <x:t>260.2680</x:t>
+          <x:t>263.7758</x:t>
         </x:is>
       </x:c>
       <x:c r="C169" t="inlineStr">
         <x:is>
-          <x:t>366.1108</x:t>
+          <x:t>369.6251</x:t>
         </x:is>
       </x:c>
       <x:c r="D169" t="inlineStr">
         <x:is>
-          <x:t>144.0438</x:t>
+          <x:t>144.4201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="170">
       <x:c r="A170" s="2" t="n">
-        <x:v/>
+        <x:v>46358</x:v>
       </x:c>
       <x:c r="B170" t="inlineStr">
         <x:is>
-          <x:t>259.1901</x:t>
+          <x:t>263.1203</x:t>
         </x:is>
       </x:c>
       <x:c r="C170" t="inlineStr">
         <x:is>
-          <x:t>365.6123</x:t>
+          <x:t>368.7910</x:t>
         </x:is>
       </x:c>
       <x:c r="D170" t="inlineStr">
         <x:is>
-          <x:t>144.0487</x:t>
+          <x:t>144.3863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="171">
       <x:c r="A171" s="2" t="n">
-        <x:v/>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B171" t="inlineStr">
         <x:is>
-          <x:t>258.6965</x:t>
+          <x:t>263.1418</x:t>
         </x:is>
       </x:c>
       <x:c r="C171" t="inlineStr">
         <x:is>
-          <x:t>365.3444</x:t>
+          <x:t>368.7912</x:t>
         </x:is>
       </x:c>
       <x:c r="D171" t="inlineStr">
         <x:is>
-          <x:t>144.0168</x:t>
+          <x:t>144.3675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="172">
       <x:c r="A172" s="2" t="n">
-        <x:v/>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B172" t="inlineStr">
         <x:is>
-          <x:t>258.2082</x:t>
+          <x:t>262.6238</x:t>
         </x:is>
       </x:c>
       <x:c r="C172" t="inlineStr">
         <x:is>
-          <x:t>365.0513</x:t>
+          <x:t>368.3398</x:t>
         </x:is>
       </x:c>
       <x:c r="D172" t="inlineStr">
         <x:is>
-          <x:t>144.0082</x:t>
+          <x:t>144.3202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="173">
       <x:c r="A173" s="2" t="n">
-        <x:v/>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="B173" t="inlineStr">
         <x:is>
-          <x:t>256.1245</x:t>
+          <x:t>261.7476</x:t>
         </x:is>
       </x:c>
       <x:c r="C173" t="inlineStr">
         <x:is>
-          <x:t>363.0936</x:t>
+          <x:t>367.8398</x:t>
         </x:is>
       </x:c>
       <x:c r="D173" t="inlineStr">
         <x:is>
-          <x:t>143.9853</x:t>
+          <x:t>144.2392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="174">
       <x:c r="A174" s="2" t="n">
-        <x:v/>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="B174" t="inlineStr">
         <x:is>
-          <x:t>256.1105</x:t>
+          <x:t>260.4531</x:t>
         </x:is>
       </x:c>
       <x:c r="C174" t="inlineStr">
         <x:is>
-          <x:t>363.0997</x:t>
+          <x:t>366.3989</x:t>
         </x:is>
       </x:c>
       <x:c r="D174" t="inlineStr">
         <x:is>
-          <x:t>143.9653</x:t>
+          <x:t>144.2076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="175">
       <x:c r="A175" s="2" t="n">
-        <x:v/>
+        <x:v>46144</x:v>
       </x:c>
       <x:c r="B175" t="inlineStr">
         <x:is>
-          <x:t>257.3022</x:t>
+          <x:t>259.6397</x:t>
         </x:is>
       </x:c>
       <x:c r="C175" t="inlineStr">
         <x:is>
-          <x:t>364.1197</x:t>
+          <x:t>365.8129</x:t>
         </x:is>
       </x:c>
       <x:c r="D175" t="inlineStr">
         <x:is>
-          <x:t>144.0142</x:t>
+          <x:t>144.1769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="176">
       <x:c r="A176" s="2" t="n">
-        <x:v/>
+        <x:v>46114</x:v>
       </x:c>
       <x:c r="B176" t="inlineStr">
         <x:is>
-          <x:t>258.0104</x:t>
+          <x:t>260.5227</x:t>
         </x:is>
       </x:c>
       <x:c r="C176" t="inlineStr">
         <x:is>
-          <x:t>364.7232</x:t>
+          <x:t>366.3530</x:t>
         </x:is>
       </x:c>
       <x:c r="D176" t="inlineStr">
         <x:is>
-          <x:t>143.9871</x:t>
+          <x:t>144.1544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="177">
       <x:c r="A177" s="2" t="n">
-        <x:v/>
+        <x:v>46083</x:v>
       </x:c>
       <x:c r="B177" t="inlineStr">
         <x:is>
-          <x:t>257.9539</x:t>
+          <x:t>260.3880</x:t>
         </x:is>
       </x:c>
       <x:c r="C177" t="inlineStr">
         <x:is>
-          <x:t>364.8446</x:t>
+          <x:t>366.1595</x:t>
         </x:is>
       </x:c>
       <x:c r="D177" t="inlineStr">
         <x:is>
-          <x:t>143.9945</x:t>
+          <x:t>144.1235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="178">
       <x:c r="A178" s="2" t="n">
-        <x:v/>
+        <x:v>46055</x:v>
       </x:c>
       <x:c r="B178" t="inlineStr">
         <x:is>
-          <x:t>257.3182</x:t>
+          <x:t>259.6313</x:t>
         </x:is>
       </x:c>
       <x:c r="C178" t="inlineStr">
         <x:is>
-          <x:t>364.3384</x:t>
+          <x:t>365.6303</x:t>
         </x:is>
       </x:c>
       <x:c r="D178" t="inlineStr">
         <x:is>
-          <x:t>143.9774</x:t>
+          <x:t>144.1332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="179">
       <x:c r="A179" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B179" t="inlineStr">
         <x:is>
-          <x:t>257.0056</x:t>
+          <x:t>259.5920</x:t>
         </x:is>
       </x:c>
       <x:c r="C179" t="inlineStr">
         <x:is>
-          <x:t>364.0297</x:t>
+          <x:t>365.3726</x:t>
         </x:is>
       </x:c>
       <x:c r="D179" t="inlineStr">
         <x:is>
-          <x:t>143.9627</x:t>
+          <x:t>144.1207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="180">
       <x:c r="A180" s="2" t="n">
-        <x:v>46357</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B180" t="inlineStr">
         <x:is>
-          <x:t>256.5978</x:t>
+          <x:t>259.5878</x:t>
         </x:is>
       </x:c>
       <x:c r="C180" t="inlineStr">
         <x:is>
-          <x:t>363.5940</x:t>
+          <x:t>365.3615</x:t>
         </x:is>
       </x:c>
       <x:c r="D180" t="inlineStr">
         <x:is>
-          <x:t>143.9528</x:t>
+          <x:t>144.1108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="181">
       <x:c r="A181" s="2" t="n">
-        <x:v>46266</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B181" t="inlineStr">
         <x:is>
-          <x:t>255.7903</x:t>
+          <x:t>260.1599</x:t>
         </x:is>
       </x:c>
       <x:c r="C181" t="inlineStr">
         <x:is>
-          <x:t>363.0444</x:t>
+          <x:t>366.0294</x:t>
         </x:is>
       </x:c>
       <x:c r="D181" t="inlineStr">
         <x:is>
-          <x:t>143.9462</x:t>
+          <x:t>144.0921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="182">
       <x:c r="A182" s="2" t="n">
-        <x:v>46235</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B182" t="inlineStr">
         <x:is>
-          <x:t>254.9796</x:t>
+          <x:t>260.3507</x:t>
         </x:is>
       </x:c>
       <x:c r="C182" t="inlineStr">
         <x:is>
-          <x:t>362.2358</x:t>
+          <x:t>366.1592</x:t>
         </x:is>
       </x:c>
       <x:c r="D182" t="inlineStr">
         <x:is>
-          <x:t>143.9449</x:t>
+          <x:t>144.0676</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="183">
       <x:c r="A183" s="2" t="n">
-        <x:v>46204</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B183" t="inlineStr">
         <x:is>
-          <x:t>254.2540</x:t>
+          <x:t>260.2680</x:t>
         </x:is>
       </x:c>
       <x:c r="C183" t="inlineStr">
         <x:is>
-          <x:t>361.5697</x:t>
+          <x:t>366.1108</x:t>
         </x:is>
       </x:c>
       <x:c r="D183" t="inlineStr">
         <x:is>
-          <x:t>143.9419</x:t>
+          <x:t>144.0438</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="184">
       <x:c r="A184" s="2" t="n">
-        <x:v>46174</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B184" t="inlineStr">
         <x:is>
-          <x:t>253.7336</x:t>
+          <x:t>259.1901</x:t>
         </x:is>
       </x:c>
       <x:c r="C184" t="inlineStr">
         <x:is>
-          <x:t>361.2290</x:t>
+          <x:t>365.6123</x:t>
         </x:is>
       </x:c>
       <x:c r="D184" t="inlineStr">
         <x:is>
-          <x:t>143.9104</x:t>
+          <x:t>144.0487</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="185">
       <x:c r="A185" s="2" t="n">
-        <x:v>46143</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B185" t="inlineStr">
         <x:is>
-          <x:t>252.8465</x:t>
+          <x:t>258.6965</x:t>
         </x:is>
       </x:c>
       <x:c r="C185" t="inlineStr">
         <x:is>
-          <x:t>360.3190</x:t>
+          <x:t>365.3444</x:t>
         </x:is>
       </x:c>
       <x:c r="D185" t="inlineStr">
         <x:is>
-          <x:t>143.9027</x:t>
+          <x:t>144.0168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="186">
       <x:c r="A186" s="2" t="n">
-        <x:v>46054</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B186" t="inlineStr">
         <x:is>
-          <x:t>251.8920</x:t>
+          <x:t>258.2082</x:t>
         </x:is>
       </x:c>
       <x:c r="C186" t="inlineStr">
         <x:is>
-          <x:t>359.4457</x:t>
+          <x:t>365.0513</x:t>
         </x:is>
       </x:c>
       <x:c r="D186" t="inlineStr">
         <x:is>
-          <x:t>143.8507</x:t>
+          <x:t>144.0082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="187">
       <x:c r="A187" s="2" t="n">
-        <x:v>46023</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B187" t="inlineStr">
         <x:is>
-          <x:t>251.3278</x:t>
+          <x:t>256.1245</x:t>
         </x:is>
       </x:c>
       <x:c r="C187" t="inlineStr">
         <x:is>
-          <x:t>359.0038</x:t>
+          <x:t>363.0936</x:t>
         </x:is>
       </x:c>
       <x:c r="D187" t="inlineStr">
         <x:is>
-          <x:t>143.8631</x:t>
+          <x:t>143.9853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="188">
       <x:c r="A188" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B188" t="inlineStr">
         <x:is>
-          <x:t>251.3219</x:t>
+          <x:t>256.1105</x:t>
         </x:is>
       </x:c>
       <x:c r="C188" t="inlineStr">
         <x:is>
-          <x:t>358.9935</x:t>
+          <x:t>363.0997</x:t>
         </x:is>
       </x:c>
       <x:c r="D188" t="inlineStr">
         <x:is>
-          <x:t>143.8556</x:t>
+          <x:t>143.9653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="189">
       <x:c r="A189" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B189" t="inlineStr">
         <x:is>
-          <x:t>251.4698</x:t>
+          <x:t>257.3022</x:t>
         </x:is>
       </x:c>
       <x:c r="C189" t="inlineStr">
         <x:is>
-          <x:t>359.0973</x:t>
+          <x:t>364.1197</x:t>
         </x:is>
       </x:c>
       <x:c r="D189" t="inlineStr">
         <x:is>
-          <x:t>143.8445</x:t>
+          <x:t>144.0142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="190">
       <x:c r="A190" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B190" t="inlineStr">
         <x:is>
-          <x:t>251.1628</x:t>
+          <x:t>258.0104</x:t>
         </x:is>
       </x:c>
       <x:c r="C190" t="inlineStr">
         <x:is>
-          <x:t>358.6556</x:t>
+          <x:t>364.7232</x:t>
         </x:is>
       </x:c>
       <x:c r="D190" t="inlineStr">
         <x:is>
-          <x:t>143.8380</x:t>
+          <x:t>143.9871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="191">
       <x:c r="A191" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B191" t="inlineStr">
         <x:is>
-          <x:t>251.1379</x:t>
+          <x:t>257.9539</x:t>
         </x:is>
       </x:c>
       <x:c r="C191" t="inlineStr">
         <x:is>
-          <x:t>358.6082</x:t>
+          <x:t>364.8446</x:t>
         </x:is>
       </x:c>
       <x:c r="D191" t="inlineStr">
         <x:is>
-          <x:t>143.7947</x:t>
+          <x:t>143.9945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="192">
       <x:c r="A192" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B192" t="inlineStr">
         <x:is>
-          <x:t>251.0569</x:t>
+          <x:t>257.3182</x:t>
         </x:is>
       </x:c>
       <x:c r="C192" t="inlineStr">
         <x:is>
-          <x:t>358.5327</x:t>
+          <x:t>364.3384</x:t>
         </x:is>
       </x:c>
       <x:c r="D192" t="inlineStr">
         <x:is>
-          <x:t>143.7867</x:t>
+          <x:t>143.9774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="193">
       <x:c r="A193" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B193" t="inlineStr">
         <x:is>
-          <x:t>251.0511</x:t>
+          <x:t>257.0056</x:t>
         </x:is>
       </x:c>
       <x:c r="C193" t="inlineStr">
         <x:is>
-          <x:t>358.5224</x:t>
+          <x:t>364.0297</x:t>
         </x:is>
       </x:c>
       <x:c r="D193" t="inlineStr">
         <x:is>
-          <x:t>143.7794</x:t>
+          <x:t>143.9627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="194">
       <x:c r="A194" s="2" t="n">
-        <x:v/>
+        <x:v>46357</x:v>
       </x:c>
       <x:c r="B194" t="inlineStr">
         <x:is>
-          <x:t>250.9523</x:t>
+          <x:t>256.5978</x:t>
         </x:is>
       </x:c>
       <x:c r="C194" t="inlineStr">
         <x:is>
-          <x:t>358.4359</x:t>
+          <x:t>363.5940</x:t>
         </x:is>
       </x:c>
       <x:c r="D194" t="inlineStr">
         <x:is>
-          <x:t>143.7646</x:t>
+          <x:t>143.9528</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="195">
       <x:c r="A195" s="2" t="n">
-        <x:v/>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B195" t="inlineStr">
         <x:is>
-          <x:t>250.7502</x:t>
+          <x:t>255.7903</x:t>
         </x:is>
       </x:c>
       <x:c r="C195" t="inlineStr">
         <x:is>
-          <x:t>358.1807</x:t>
+          <x:t>363.0444</x:t>
         </x:is>
       </x:c>
       <x:c r="D195" t="inlineStr">
         <x:is>
-          <x:t>143.7388</x:t>
+          <x:t>143.9462</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="196">
       <x:c r="A196" s="2" t="n">
-        <x:v/>
+        <x:v>46235</x:v>
       </x:c>
       <x:c r="B196" t="inlineStr">
         <x:is>
-          <x:t>250.6670</x:t>
+          <x:t>254.9796</x:t>
         </x:is>
       </x:c>
       <x:c r="C196" t="inlineStr">
         <x:is>
-          <x:t>358.2840</x:t>
+          <x:t>362.2358</x:t>
         </x:is>
       </x:c>
       <x:c r="D196" t="inlineStr">
         <x:is>
-          <x:t>143.7400</x:t>
+          <x:t>143.9449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="197">
       <x:c r="A197" s="2" t="n">
-        <x:v/>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="B197" t="inlineStr">
         <x:is>
-          <x:t>249.9039</x:t>
+          <x:t>254.2540</x:t>
         </x:is>
       </x:c>
       <x:c r="C197" t="inlineStr">
         <x:is>
-          <x:t>357.4510</x:t>
+          <x:t>361.5697</x:t>
         </x:is>
       </x:c>
       <x:c r="D197" t="inlineStr">
         <x:is>
-          <x:t>143.7520</x:t>
+          <x:t>143.9419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="198">
       <x:c r="A198" s="2" t="n">
-        <x:v/>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="B198" t="inlineStr">
         <x:is>
-          <x:t>249.1848</x:t>
+          <x:t>253.7336</x:t>
         </x:is>
       </x:c>
       <x:c r="C198" t="inlineStr">
         <x:is>
-          <x:t>356.6427</x:t>
+          <x:t>361.2290</x:t>
         </x:is>
       </x:c>
       <x:c r="D198" t="inlineStr">
         <x:is>
-          <x:t>143.7251</x:t>
+          <x:t>143.9104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="199">
       <x:c r="A199" s="2" t="n">
-        <x:v/>
+        <x:v>46143</x:v>
       </x:c>
       <x:c r="B199" t="inlineStr">
         <x:is>
-          <x:t>249.1718</x:t>
+          <x:t>252.8465</x:t>
         </x:is>
       </x:c>
       <x:c r="C199" t="inlineStr">
         <x:is>
-          <x:t>356.4592</x:t>
+          <x:t>360.3190</x:t>
         </x:is>
       </x:c>
       <x:c r="D199" t="inlineStr">
         <x:is>
-          <x:t>143.7177</x:t>
+          <x:t>143.9027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="200">
       <x:c r="A200" s="2" t="n">
-        <x:v/>
+        <x:v>46054</x:v>
       </x:c>
       <x:c r="B200" t="inlineStr">
         <x:is>
-          <x:t>249.5895</x:t>
+          <x:t>251.8920</x:t>
         </x:is>
       </x:c>
       <x:c r="C200" t="inlineStr">
         <x:is>
-          <x:t>357.2127</x:t>
+          <x:t>359.4457</x:t>
         </x:is>
       </x:c>
       <x:c r="D200" t="inlineStr">
         <x:is>
-          <x:t>143.6885</x:t>
+          <x:t>143.8507</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="201">
       <x:c r="A201" s="2" t="n">
-        <x:v>46003</x:v>
+        <x:v>46023</x:v>
       </x:c>
       <x:c r="B201" t="inlineStr">
         <x:is>
-          <x:t>249.5897</x:t>
+          <x:t>251.3278</x:t>
         </x:is>
       </x:c>
       <x:c r="C201" t="inlineStr">
         <x:is>
-          <x:t>357.1763</x:t>
+          <x:t>359.0038</x:t>
         </x:is>
       </x:c>
       <x:c r="D201" t="inlineStr">
         <x:is>
-          <x:t>143.6801</x:t>
+          <x:t>143.8631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="202">
       <x:c r="A202" s="2" t="n">
-        <x:v>45973</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B202" t="inlineStr">
         <x:is>
-          <x:t>249.9137</x:t>
+          <x:t>251.3219</x:t>
         </x:is>
       </x:c>
       <x:c r="C202" t="inlineStr">
         <x:is>
-          <x:t>357.6177</x:t>
+          <x:t>358.9935</x:t>
         </x:is>
       </x:c>
       <x:c r="D202" t="inlineStr">
         <x:is>
-          <x:t>143.7376</x:t>
+          <x:t>143.8556</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="203">
       <x:c r="A203" s="2" t="n">
-        <x:v>45942</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B203" t="inlineStr">
         <x:is>
-          <x:t>249.5409</x:t>
+          <x:t>251.4698</x:t>
         </x:is>
       </x:c>
       <x:c r="C203" t="inlineStr">
         <x:is>
-          <x:t>357.4348</x:t>
+          <x:t>359.0973</x:t>
         </x:is>
       </x:c>
       <x:c r="D203" t="inlineStr">
         <x:is>
-          <x:t>143.7822</x:t>
+          <x:t>143.8445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="204">
       <x:c r="A204" s="2" t="n">
-        <x:v>45912</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B204" t="inlineStr">
         <x:is>
-          <x:t>249.3861</x:t>
+          <x:t>251.1628</x:t>
         </x:is>
       </x:c>
       <x:c r="C204" t="inlineStr">
         <x:is>
-          <x:t>357.2383</x:t>
+          <x:t>358.6556</x:t>
         </x:is>
       </x:c>
       <x:c r="D204" t="inlineStr">
         <x:is>
-          <x:t>143.8279</x:t>
+          <x:t>143.8380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="205">
       <x:c r="A205" s="2" t="n">
-        <x:v>45881</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B205" t="inlineStr">
         <x:is>
-          <x:t>249.2644</x:t>
+          <x:t>251.1379</x:t>
         </x:is>
       </x:c>
       <x:c r="C205" t="inlineStr">
         <x:is>
-          <x:t>357.2685</x:t>
+          <x:t>358.6082</x:t>
         </x:is>
       </x:c>
       <x:c r="D205" t="inlineStr">
         <x:is>
-          <x:t>143.8504</x:t>
+          <x:t>143.7947</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="206">
       <x:c r="A206" s="2" t="n">
-        <x:v>45789</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B206" t="inlineStr">
         <x:is>
-          <x:t>249.6166</x:t>
+          <x:t>251.0569</x:t>
         </x:is>
       </x:c>
       <x:c r="C206" t="inlineStr">
         <x:is>
-          <x:t>357.5688</x:t>
+          <x:t>358.5327</x:t>
         </x:is>
       </x:c>
       <x:c r="D206" t="inlineStr">
         <x:is>
-          <x:t>143.9248</x:t>
+          <x:t>143.7867</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="207">
       <x:c r="A207" s="2" t="n">
-        <x:v>45759</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B207" t="inlineStr">
         <x:is>
-          <x:t>249.5861</x:t>
+          <x:t>251.0511</x:t>
         </x:is>
       </x:c>
       <x:c r="C207" t="inlineStr">
         <x:is>
-          <x:t>357.4967</x:t>
+          <x:t>358.5224</x:t>
         </x:is>
       </x:c>
       <x:c r="D207" t="inlineStr">
         <x:is>
-          <x:t>143.9338</x:t>
+          <x:t>143.7794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="208">
       <x:c r="A208" s="2" t="n">
-        <x:v>45728</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B208" t="inlineStr">
         <x:is>
-          <x:t>249.3803</x:t>
+          <x:t>250.9523</x:t>
         </x:is>
       </x:c>
       <x:c r="C208" t="inlineStr">
         <x:is>
-          <x:t>357.4609</x:t>
+          <x:t>358.4359</x:t>
         </x:is>
       </x:c>
       <x:c r="D208" t="inlineStr">
         <x:is>
-          <x:t>143.9483</x:t>
+          <x:t>143.7646</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="209">
       <x:c r="A209" s="2" t="n">
-        <x:v>45700</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B209" t="inlineStr">
         <x:is>
-          <x:t>248.9846</x:t>
+          <x:t>250.7502</x:t>
         </x:is>
       </x:c>
       <x:c r="C209" t="inlineStr">
         <x:is>
-          <x:t>357.1353</x:t>
+          <x:t>358.1807</x:t>
         </x:is>
       </x:c>
       <x:c r="D209" t="inlineStr">
         <x:is>
-          <x:t>143.9331</x:t>
+          <x:t>143.7388</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="210">
       <x:c r="A210" s="2" t="n">
-        <x:v>45669</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B210" t="inlineStr">
         <x:is>
-          <x:t>248.6470</x:t>
+          <x:t>250.6670</x:t>
         </x:is>
       </x:c>
       <x:c r="C210" t="inlineStr">
         <x:is>
-          <x:t>357.1445</x:t>
+          <x:t>358.2840</x:t>
         </x:is>
       </x:c>
       <x:c r="D210" t="inlineStr">
         <x:is>
-          <x:t>143.9453</x:t>
+          <x:t>143.7400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="211">
       <x:c r="A211" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B211" t="inlineStr">
         <x:is>
-          <x:t>248.9050</x:t>
+          <x:t>249.9039</x:t>
         </x:is>
       </x:c>
       <x:c r="C211" t="inlineStr">
         <x:is>
-          <x:t>357.3825</x:t>
+          <x:t>357.4510</x:t>
         </x:is>
       </x:c>
       <x:c r="D211" t="inlineStr">
         <x:is>
-          <x:t>144.0310</x:t>
+          <x:t>143.7520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="212">
       <x:c r="A212" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B212" t="inlineStr">
         <x:is>
-          <x:t>248.8931</x:t>
+          <x:t>249.1848</x:t>
         </x:is>
       </x:c>
       <x:c r="C212" t="inlineStr">
         <x:is>
-          <x:t>357.3652</x:t>
+          <x:t>356.6427</x:t>
         </x:is>
       </x:c>
       <x:c r="D212" t="inlineStr">
         <x:is>
-          <x:t>144.0198</x:t>
+          <x:t>143.7251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="213">
       <x:c r="A213" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B213" t="inlineStr">
         <x:is>
-          <x:t>248.3237</x:t>
+          <x:t>249.1718</x:t>
         </x:is>
       </x:c>
       <x:c r="C213" t="inlineStr">
         <x:is>
-          <x:t>356.9025</x:t>
+          <x:t>356.4592</x:t>
         </x:is>
       </x:c>
       <x:c r="D213" t="inlineStr">
         <x:is>
-          <x:t>144.0061</x:t>
+          <x:t>143.7177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="214">
       <x:c r="A214" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B214" t="inlineStr">
         <x:is>
-          <x:t>248.1228</x:t>
+          <x:t>249.5895</x:t>
         </x:is>
       </x:c>
       <x:c r="C214" t="inlineStr">
         <x:is>
-          <x:t>356.7862</x:t>
+          <x:t>357.2127</x:t>
         </x:is>
       </x:c>
       <x:c r="D214" t="inlineStr">
         <x:is>
-          <x:t>144.0104</x:t>
+          <x:t>143.6885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="215">
       <x:c r="A215" s="2" t="n">
-        <x:v/>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="B215" t="inlineStr">
         <x:is>
-          <x:t>247.3424</x:t>
+          <x:t>249.5897</x:t>
         </x:is>
       </x:c>
       <x:c r="C215" t="inlineStr">
         <x:is>
-          <x:t>356.2075</x:t>
+          <x:t>357.1763</x:t>
         </x:is>
       </x:c>
       <x:c r="D215" t="inlineStr">
         <x:is>
-          <x:t>144.0063</x:t>
+          <x:t>143.6801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="216">
       <x:c r="A216" s="2" t="n">
-        <x:v/>
+        <x:v>45973</x:v>
       </x:c>
       <x:c r="B216" t="inlineStr">
         <x:is>
-          <x:t>246.7968</x:t>
+          <x:t>249.9137</x:t>
         </x:is>
       </x:c>
       <x:c r="C216" t="inlineStr">
         <x:is>
-          <x:t>355.6866</x:t>
+          <x:t>357.6177</x:t>
         </x:is>
       </x:c>
       <x:c r="D216" t="inlineStr">
         <x:is>
-          <x:t>143.9819</x:t>
+          <x:t>143.7376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="217">
       <x:c r="A217" s="2" t="n">
-        <x:v/>
+        <x:v>45942</x:v>
       </x:c>
       <x:c r="B217" t="inlineStr">
         <x:is>
-          <x:t>245.7639</x:t>
+          <x:t>249.5409</x:t>
         </x:is>
       </x:c>
       <x:c r="C217" t="inlineStr">
         <x:is>
-          <x:t>354.7899</x:t>
+          <x:t>357.4348</x:t>
         </x:is>
       </x:c>
       <x:c r="D217" t="inlineStr">
         <x:is>
-          <x:t>143.9664</x:t>
+          <x:t>143.7822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="218">
       <x:c r="A218" s="2" t="n">
-        <x:v/>
+        <x:v>45912</x:v>
       </x:c>
       <x:c r="B218" t="inlineStr">
         <x:is>
-          <x:t>246.1716</x:t>
+          <x:t>249.3861</x:t>
         </x:is>
       </x:c>
       <x:c r="C218" t="inlineStr">
         <x:is>
-          <x:t>354.9918</x:t>
+          <x:t>357.2383</x:t>
         </x:is>
       </x:c>
       <x:c r="D218" t="inlineStr">
         <x:is>
-          <x:t>143.9514</x:t>
+          <x:t>143.8279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="219">
       <x:c r="A219" s="2" t="n">
-        <x:v/>
+        <x:v>45881</x:v>
       </x:c>
       <x:c r="B219" t="inlineStr">
         <x:is>
-          <x:t>246.4058</x:t>
+          <x:t>249.2644</x:t>
         </x:is>
       </x:c>
       <x:c r="C219" t="inlineStr">
         <x:is>
-          <x:t>355.0466</x:t>
+          <x:t>357.2685</x:t>
         </x:is>
       </x:c>
       <x:c r="D219" t="inlineStr">
         <x:is>
-          <x:t>143.9238</x:t>
+          <x:t>143.8504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="220">
       <x:c r="A220" s="2" t="n">
-        <x:v/>
+        <x:v>45789</x:v>
       </x:c>
       <x:c r="B220" t="inlineStr">
         <x:is>
-          <x:t>246.5659</x:t>
+          <x:t>249.6166</x:t>
         </x:is>
       </x:c>
       <x:c r="C220" t="inlineStr">
         <x:is>
-          <x:t>355.1290</x:t>
+          <x:t>357.5688</x:t>
         </x:is>
       </x:c>
       <x:c r="D220" t="inlineStr">
         <x:is>
-          <x:t>143.9192</x:t>
+          <x:t>143.9248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="221">
       <x:c r="A221" s="2" t="n">
-        <x:v/>
+        <x:v>45759</x:v>
       </x:c>
       <x:c r="B221" t="inlineStr">
         <x:is>
-          <x:t>247.1297</x:t>
+          <x:t>249.5861</x:t>
         </x:is>
       </x:c>
       <x:c r="C221" t="inlineStr">
         <x:is>
-          <x:t>355.5553</x:t>
+          <x:t>357.4967</x:t>
         </x:is>
       </x:c>
       <x:c r="D221" t="inlineStr">
         <x:is>
-          <x:t>143.9058</x:t>
+          <x:t>143.9338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="222">
       <x:c r="A222" s="2" t="n">
-        <x:v/>
+        <x:v>45728</x:v>
       </x:c>
       <x:c r="B222" t="inlineStr">
         <x:is>
-          <x:t>247.5479</x:t>
+          <x:t>249.3803</x:t>
         </x:is>
       </x:c>
       <x:c r="C222" t="inlineStr">
         <x:is>
-          <x:t>355.8843</x:t>
+          <x:t>357.4609</x:t>
         </x:is>
       </x:c>
       <x:c r="D222" t="inlineStr">
         <x:is>
-          <x:t>143.8638</x:t>
+          <x:t>143.9483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="223">
       <x:c r="A223" s="2" t="n">
-        <x:v/>
+        <x:v>45700</x:v>
       </x:c>
       <x:c r="B223" t="inlineStr">
         <x:is>
-          <x:t>247.8657</x:t>
+          <x:t>248.9846</x:t>
         </x:is>
       </x:c>
       <x:c r="C223" t="inlineStr">
         <x:is>
-          <x:t>356.2031</x:t>
+          <x:t>357.1353</x:t>
         </x:is>
       </x:c>
       <x:c r="D223" t="inlineStr">
         <x:is>
-          <x:t>143.8970</x:t>
+          <x:t>143.9331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="224">
       <x:c r="A224" s="2" t="n">
-        <x:v>46002</x:v>
+        <x:v>45669</x:v>
       </x:c>
       <x:c r="B224" t="inlineStr">
         <x:is>
-          <x:t>248.4514</x:t>
+          <x:t>248.6470</x:t>
         </x:is>
       </x:c>
       <x:c r="C224" t="inlineStr">
         <x:is>
-          <x:t>356.5857</x:t>
+          <x:t>357.1445</x:t>
         </x:is>
       </x:c>
       <x:c r="D224" t="inlineStr">
         <x:is>
-          <x:t>143.9250</x:t>
+          <x:t>143.9453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="225">
       <x:c r="A225" s="2" t="n">
-        <x:v>45972</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B225" t="inlineStr">
         <x:is>
-          <x:t>247.9460</x:t>
+          <x:t>248.9050</x:t>
         </x:is>
       </x:c>
       <x:c r="C225" t="inlineStr">
         <x:is>
-          <x:t>356.3112</x:t>
+          <x:t>357.3825</x:t>
         </x:is>
       </x:c>
       <x:c r="D225" t="inlineStr">
         <x:is>
-          <x:t>143.9032</x:t>
+          <x:t>144.0310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="226">
       <x:c r="A226" s="2" t="n">
-        <x:v>45941</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B226" t="inlineStr">
         <x:is>
-          <x:t>247.5654</x:t>
+          <x:t>248.8931</x:t>
         </x:is>
       </x:c>
       <x:c r="C226" t="inlineStr">
         <x:is>
-          <x:t>355.8947</x:t>
+          <x:t>357.3652</x:t>
         </x:is>
       </x:c>
       <x:c r="D226" t="inlineStr">
         <x:is>
-          <x:t>143.8828</x:t>
+          <x:t>144.0198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="227">
       <x:c r="A227" s="2" t="n">
-        <x:v>45849</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B227" t="inlineStr">
         <x:is>
-          <x:t>246.4985</x:t>
+          <x:t>248.3237</x:t>
         </x:is>
       </x:c>
       <x:c r="C227" t="inlineStr">
         <x:is>
-          <x:t>355.2092</x:t>
+          <x:t>356.9025</x:t>
         </x:is>
       </x:c>
       <x:c r="D227" t="inlineStr">
         <x:is>
-          <x:t>143.8755</x:t>
+          <x:t>144.0061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="228">
       <x:c r="A228" s="2" t="n">
-        <x:v>45819</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B228" t="inlineStr">
         <x:is>
-          <x:t>247.1510</x:t>
+          <x:t>248.1228</x:t>
         </x:is>
       </x:c>
       <x:c r="C228" t="inlineStr">
         <x:is>
-          <x:t>355.7693</x:t>
+          <x:t>356.7862</x:t>
         </x:is>
       </x:c>
       <x:c r="D228" t="inlineStr">
         <x:is>
-          <x:t>143.8754</x:t>
+          <x:t>144.0104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="229">
       <x:c r="A229" s="2" t="n">
-        <x:v>45788</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B229" t="inlineStr">
         <x:is>
-          <x:t>247.4261</x:t>
+          <x:t>247.3424</x:t>
         </x:is>
       </x:c>
       <x:c r="C229" t="inlineStr">
         <x:is>
-          <x:t>355.8733</x:t>
+          <x:t>356.2075</x:t>
         </x:is>
       </x:c>
       <x:c r="D229" t="inlineStr">
         <x:is>
-          <x:t>143.8422</x:t>
+          <x:t>144.0063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="230">
       <x:c r="A230" s="2" t="n">
-        <x:v>45758</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B230" t="inlineStr">
         <x:is>
-          <x:t>247.5729</x:t>
+          <x:t>246.7968</x:t>
         </x:is>
       </x:c>
       <x:c r="C230" t="inlineStr">
         <x:is>
-          <x:t>355.8961</x:t>
+          <x:t>355.6866</x:t>
         </x:is>
       </x:c>
       <x:c r="D230" t="inlineStr">
         <x:is>
-          <x:t>143.8586</x:t>
+          <x:t>143.9819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="231">
       <x:c r="A231" s="2" t="n">
-        <x:v>45727</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B231" t="inlineStr">
         <x:is>
-          <x:t>248.6926</x:t>
+          <x:t>245.7639</x:t>
         </x:is>
       </x:c>
       <x:c r="C231" t="inlineStr">
         <x:is>
-          <x:t>356.9319</x:t>
+          <x:t>354.7899</x:t>
         </x:is>
       </x:c>
       <x:c r="D231" t="inlineStr">
         <x:is>
-          <x:t>143.8504</x:t>
+          <x:t>143.9664</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="232">
       <x:c r="A232" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B232" t="inlineStr">
         <x:is>
-          <x:t>248.4911</x:t>
+          <x:t>246.1716</x:t>
         </x:is>
       </x:c>
       <x:c r="C232" t="inlineStr">
         <x:is>
-          <x:t>356.7331</x:t>
+          <x:t>354.9918</x:t>
         </x:is>
       </x:c>
       <x:c r="D232" t="inlineStr">
         <x:is>
-          <x:t>143.8385</x:t>
+          <x:t>143.9514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="233">
       <x:c r="A233" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B233" t="inlineStr">
         <x:is>
-          <x:t>248.3504</x:t>
+          <x:t>246.4058</x:t>
         </x:is>
       </x:c>
       <x:c r="C233" t="inlineStr">
         <x:is>
-          <x:t>356.9575</x:t>
+          <x:t>355.0466</x:t>
         </x:is>
       </x:c>
       <x:c r="D233" t="inlineStr">
         <x:is>
-          <x:t>143.8164</x:t>
+          <x:t>143.9238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="234">
       <x:c r="A234" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B234" t="inlineStr">
         <x:is>
-          <x:t>247.9772</x:t>
+          <x:t>246.5659</x:t>
         </x:is>
       </x:c>
       <x:c r="C234" t="inlineStr">
         <x:is>
-          <x:t>356.6855</x:t>
+          <x:t>355.1290</x:t>
         </x:is>
       </x:c>
       <x:c r="D234" t="inlineStr">
         <x:is>
-          <x:t>143.8144</x:t>
+          <x:t>143.9192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="235">
       <x:c r="A235" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B235" t="inlineStr">
         <x:is>
-          <x:t>248.3308</x:t>
+          <x:t>247.1297</x:t>
         </x:is>
       </x:c>
       <x:c r="C235" t="inlineStr">
         <x:is>
-          <x:t>357.1861</x:t>
+          <x:t>355.5553</x:t>
         </x:is>
       </x:c>
       <x:c r="D235" t="inlineStr">
         <x:is>
-          <x:t>143.7927</x:t>
+          <x:t>143.9058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="236">
       <x:c r="A236" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B236" t="inlineStr">
         <x:is>
-          <x:t>247.8179</x:t>
+          <x:t>247.5479</x:t>
         </x:is>
       </x:c>
       <x:c r="C236" t="inlineStr">
         <x:is>
-          <x:t>356.9039</x:t>
+          <x:t>355.8843</x:t>
         </x:is>
       </x:c>
       <x:c r="D236" t="inlineStr">
         <x:is>
-          <x:t>143.7676</x:t>
+          <x:t>143.8638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="237">
       <x:c r="A237" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B237" t="inlineStr">
         <x:is>
-          <x:t>248.0292</x:t>
+          <x:t>247.8657</x:t>
         </x:is>
       </x:c>
       <x:c r="C237" t="inlineStr">
         <x:is>
-          <x:t>357.2197</x:t>
+          <x:t>356.2031</x:t>
         </x:is>
       </x:c>
       <x:c r="D237" t="inlineStr">
         <x:is>
-          <x:t>143.7296</x:t>
+          <x:t>143.8970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="238">
       <x:c r="A238" s="2" t="n">
-        <x:v/>
+        <x:v>46002</x:v>
       </x:c>
       <x:c r="B238" t="inlineStr">
         <x:is>
-          <x:t>248.0154</x:t>
+          <x:t>248.4514</x:t>
         </x:is>
       </x:c>
       <x:c r="C238" t="inlineStr">
         <x:is>
-          <x:t>357.3358</x:t>
+          <x:t>356.5857</x:t>
         </x:is>
       </x:c>
       <x:c r="D238" t="inlineStr">
         <x:is>
-          <x:t>143.7681</x:t>
+          <x:t>143.9250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="239">
       <x:c r="A239" s="2" t="n">
-        <x:v/>
+        <x:v>45972</x:v>
       </x:c>
       <x:c r="B239" t="inlineStr">
         <x:is>
-          <x:t>247.6324</x:t>
+          <x:t>247.9460</x:t>
         </x:is>
       </x:c>
       <x:c r="C239" t="inlineStr">
         <x:is>
-          <x:t>357.0125</x:t>
+          <x:t>356.3112</x:t>
         </x:is>
       </x:c>
       <x:c r="D239" t="inlineStr">
         <x:is>
-          <x:t>143.7945</x:t>
+          <x:t>143.9032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="240">
       <x:c r="A240" s="2" t="n">
-        <x:v/>
+        <x:v>45941</x:v>
       </x:c>
       <x:c r="B240" t="inlineStr">
         <x:is>
-          <x:t>247.2631</x:t>
+          <x:t>247.5654</x:t>
         </x:is>
       </x:c>
       <x:c r="C240" t="inlineStr">
         <x:is>
-          <x:t>356.6624</x:t>
+          <x:t>355.8947</x:t>
         </x:is>
       </x:c>
       <x:c r="D240" t="inlineStr">
         <x:is>
-          <x:t>143.7781</x:t>
+          <x:t>143.8828</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="241">
       <x:c r="A241" s="2" t="n">
-        <x:v/>
+        <x:v>45849</x:v>
       </x:c>
       <x:c r="B241" t="inlineStr">
         <x:is>
-          <x:t>247.1443</x:t>
+          <x:t>246.4985</x:t>
         </x:is>
       </x:c>
       <x:c r="C241" t="inlineStr">
         <x:is>
-          <x:t>356.1386</x:t>
+          <x:t>355.2092</x:t>
         </x:is>
       </x:c>
       <x:c r="D241" t="inlineStr">
         <x:is>
-          <x:t>143.7551</x:t>
+          <x:t>143.8755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="242">
       <x:c r="A242" s="2" t="n">
-        <x:v/>
+        <x:v>45819</x:v>
       </x:c>
       <x:c r="B242" t="inlineStr">
         <x:is>
-          <x:t>245.9852</x:t>
+          <x:t>247.1510</x:t>
         </x:is>
       </x:c>
       <x:c r="C242" t="inlineStr">
         <x:is>
-          <x:t>354.7675</x:t>
+          <x:t>355.7693</x:t>
         </x:is>
       </x:c>
       <x:c r="D242" t="inlineStr">
         <x:is>
-          <x:t>143.7302</x:t>
+          <x:t>143.8754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="243">
       <x:c r="A243" s="2" t="n">
-        <x:v/>
+        <x:v>45788</x:v>
       </x:c>
       <x:c r="B243" t="inlineStr">
         <x:is>
-          <x:t>246.8860</x:t>
+          <x:t>247.4261</x:t>
         </x:is>
       </x:c>
       <x:c r="C243" t="inlineStr">
         <x:is>
-          <x:t>355.5775</x:t>
+          <x:t>355.8733</x:t>
         </x:is>
       </x:c>
       <x:c r="D243" t="inlineStr">
         <x:is>
-          <x:t>143.7240</x:t>
+          <x:t>143.8422</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="244">
       <x:c r="A244" s="2" t="n">
-        <x:v/>
+        <x:v>45758</x:v>
       </x:c>
       <x:c r="B244" t="inlineStr">
         <x:is>
-          <x:t>246.2044</x:t>
+          <x:t>247.5729</x:t>
         </x:is>
       </x:c>
       <x:c r="C244" t="inlineStr">
         <x:is>
-          <x:t>354.7486</x:t>
+          <x:t>355.8961</x:t>
         </x:is>
       </x:c>
       <x:c r="D244" t="inlineStr">
         <x:is>
-          <x:t>143.6920</x:t>
+          <x:t>143.8586</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="245">
       <x:c r="A245" s="2" t="n">
-        <x:v/>
+        <x:v>45727</x:v>
       </x:c>
       <x:c r="B245" t="inlineStr">
         <x:is>
-          <x:t>245.5294</x:t>
+          <x:t>248.6926</x:t>
         </x:is>
       </x:c>
       <x:c r="C245" t="inlineStr">
         <x:is>
-          <x:t>354.1876</x:t>
+          <x:t>356.9319</x:t>
         </x:is>
       </x:c>
       <x:c r="D245" t="inlineStr">
         <x:is>
-          <x:t>143.6571</x:t>
+          <x:t>143.8504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="246">
       <x:c r="A246" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B246" t="inlineStr">
         <x:is>
-          <x:t>245.8803</x:t>
+          <x:t>248.4911</x:t>
         </x:is>
       </x:c>
       <x:c r="C246" t="inlineStr">
         <x:is>
-          <x:t>354.2137</x:t>
+          <x:t>356.7331</x:t>
         </x:is>
       </x:c>
       <x:c r="D246" t="inlineStr">
         <x:is>
-          <x:t>143.5971</x:t>
+          <x:t>143.8385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="247">
       <x:c r="A247" s="2" t="n">
-        <x:v>45940</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B247" t="inlineStr">
         <x:is>
-          <x:t>244.7937</x:t>
+          <x:t>248.3504</x:t>
         </x:is>
       </x:c>
       <x:c r="C247" t="inlineStr">
         <x:is>
-          <x:t>353.2107</x:t>
+          <x:t>356.9575</x:t>
         </x:is>
       </x:c>
       <x:c r="D247" t="inlineStr">
         <x:is>
-          <x:t>143.5466</x:t>
+          <x:t>143.8164</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="248">
       <x:c r="A248" s="2" t="n">
-        <x:v>45910</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B248" t="inlineStr">
         <x:is>
-          <x:t>245.4134</x:t>
+          <x:t>247.9772</x:t>
         </x:is>
       </x:c>
       <x:c r="C248" t="inlineStr">
         <x:is>
-          <x:t>353.3184</x:t>
+          <x:t>356.6855</x:t>
         </x:is>
       </x:c>
       <x:c r="D248" t="inlineStr">
         <x:is>
-          <x:t>143.4704</x:t>
+          <x:t>143.8144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="249">
       <x:c r="A249" s="2" t="n">
-        <x:v>45879</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B249" t="inlineStr">
         <x:is>
-          <x:t>246.0309</x:t>
+          <x:t>248.3308</x:t>
         </x:is>
       </x:c>
       <x:c r="C249" t="inlineStr">
         <x:is>
-          <x:t>354.1011</x:t>
+          <x:t>357.1861</x:t>
         </x:is>
       </x:c>
       <x:c r="D249" t="inlineStr">
         <x:is>
-          <x:t>143.4819</x:t>
+          <x:t>143.7927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="250">
       <x:c r="A250" s="2" t="n">
-        <x:v>45848</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B250" t="inlineStr">
         <x:is>
-          <x:t>246.0141</x:t>
+          <x:t>247.8179</x:t>
         </x:is>
       </x:c>
       <x:c r="C250" t="inlineStr">
         <x:is>
-          <x:t>354.1499</x:t>
+          <x:t>356.9039</x:t>
         </x:is>
       </x:c>
       <x:c r="D250" t="inlineStr">
         <x:is>
-          <x:t>143.4219</x:t>
+          <x:t>143.7676</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="251">
       <x:c r="A251" s="2" t="n">
-        <x:v>45818</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B251" t="inlineStr">
         <x:is>
-          <x:t>246.7660</x:t>
+          <x:t>248.0292</x:t>
         </x:is>
       </x:c>
       <x:c r="C251" t="inlineStr">
         <x:is>
-          <x:t>355.0842</x:t>
+          <x:t>357.2197</x:t>
         </x:is>
       </x:c>
       <x:c r="D251" t="inlineStr">
         <x:is>
-          <x:t>143.4167</x:t>
+          <x:t>143.7296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="252">
       <x:c r="A252" s="2" t="n">
-        <x:v>45726</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B252" t="inlineStr">
         <x:is>
-          <x:t>246.8998</x:t>
+          <x:t>248.0154</x:t>
         </x:is>
       </x:c>
       <x:c r="C252" t="inlineStr">
         <x:is>
-          <x:t>355.5386</x:t>
+          <x:t>357.3358</x:t>
         </x:is>
       </x:c>
       <x:c r="D252" t="inlineStr">
         <x:is>
-          <x:t>143.4096</x:t>
+          <x:t>143.7681</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="253">
       <x:c r="A253" s="2" t="n">
-        <x:v>45698</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B253" t="inlineStr">
         <x:is>
-          <x:t>246.6728</x:t>
+          <x:t>247.6324</x:t>
         </x:is>
       </x:c>
       <x:c r="C253" t="inlineStr">
         <x:is>
-          <x:t>355.4185</x:t>
+          <x:t>357.0125</x:t>
         </x:is>
       </x:c>
       <x:c r="D253" t="inlineStr">
         <x:is>
-          <x:t>143.3962</x:t>
+          <x:t>143.7945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="254">
       <x:c r="A254" s="2" t="n">
-        <x:v>45667</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B254" t="inlineStr">
         <x:is>
-          <x:t>245.9257</x:t>
+          <x:t>247.2631</x:t>
         </x:is>
       </x:c>
       <x:c r="C254" t="inlineStr">
         <x:is>
-          <x:t>354.6384</x:t>
+          <x:t>356.6624</x:t>
         </x:is>
       </x:c>
       <x:c r="D254" t="inlineStr">
         <x:is>
-          <x:t>143.3838</x:t>
+          <x:t>143.7781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="255">
       <x:c r="A255" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B255" t="inlineStr">
         <x:is>
-          <x:t>245.4790</x:t>
+          <x:t>247.1443</x:t>
         </x:is>
       </x:c>
       <x:c r="C255" t="inlineStr">
         <x:is>
-          <x:t>353.7149</x:t>
+          <x:t>356.1386</x:t>
         </x:is>
       </x:c>
       <x:c r="D255" t="inlineStr">
         <x:is>
-          <x:t>143.3586</x:t>
+          <x:t>143.7551</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="256">
       <x:c r="A256" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B256" t="inlineStr">
         <x:is>
-          <x:t>245.1437</x:t>
+          <x:t>245.9852</x:t>
         </x:is>
       </x:c>
       <x:c r="C256" t="inlineStr">
         <x:is>
-          <x:t>353.5924</x:t>
+          <x:t>354.7675</x:t>
         </x:is>
       </x:c>
       <x:c r="D256" t="inlineStr">
         <x:is>
-          <x:t>143.3404</x:t>
+          <x:t>143.7302</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="257">
       <x:c r="A257" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B257" t="inlineStr">
         <x:is>
-          <x:t>244.5495</x:t>
+          <x:t>246.8860</x:t>
         </x:is>
       </x:c>
       <x:c r="C257" t="inlineStr">
         <x:is>
-          <x:t>353.1450</x:t>
+          <x:t>355.5775</x:t>
         </x:is>
       </x:c>
       <x:c r="D257" t="inlineStr">
         <x:is>
-          <x:t>143.2698</x:t>
+          <x:t>143.7240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="258">
       <x:c r="A258" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B258" t="inlineStr">
         <x:is>
-          <x:t>244.1364</x:t>
+          <x:t>246.2044</x:t>
         </x:is>
       </x:c>
       <x:c r="C258" t="inlineStr">
         <x:is>
-          <x:t>352.5679</x:t>
+          <x:t>354.7486</x:t>
         </x:is>
       </x:c>
       <x:c r="D258" t="inlineStr">
         <x:is>
-          <x:t>143.2317</x:t>
+          <x:t>143.6920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="259">
       <x:c r="A259" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B259" t="inlineStr">
         <x:is>
-          <x:t>244.3082</x:t>
+          <x:t>245.5294</x:t>
         </x:is>
       </x:c>
       <x:c r="C259" t="inlineStr">
         <x:is>
-          <x:t>352.8357</x:t>
+          <x:t>354.1876</x:t>
         </x:is>
       </x:c>
       <x:c r="D259" t="inlineStr">
         <x:is>
-          <x:t>143.2711</x:t>
+          <x:t>143.6571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="260">
       <x:c r="A260" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B260" t="inlineStr">
         <x:is>
-          <x:t>244.3071</x:t>
+          <x:t>245.8803</x:t>
         </x:is>
       </x:c>
       <x:c r="C260" t="inlineStr">
         <x:is>
-          <x:t>352.6716</x:t>
+          <x:t>354.2137</x:t>
         </x:is>
       </x:c>
       <x:c r="D260" t="inlineStr">
         <x:is>
-          <x:t>143.2545</x:t>
+          <x:t>143.5971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="261">
       <x:c r="A261" s="2" t="n">
-        <x:v/>
+        <x:v>45940</x:v>
       </x:c>
       <x:c r="B261" t="inlineStr">
         <x:is>
-          <x:t>244.8315</x:t>
+          <x:t>244.7937</x:t>
         </x:is>
       </x:c>
       <x:c r="C261" t="inlineStr">
         <x:is>
-          <x:t>353.5821</x:t>
+          <x:t>353.2107</x:t>
         </x:is>
       </x:c>
       <x:c r="D261" t="inlineStr">
         <x:is>
-          <x:t>143.2569</x:t>
+          <x:t>143.5466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="262">
       <x:c r="A262" s="2" t="n">
-        <x:v/>
+        <x:v>45910</x:v>
       </x:c>
       <x:c r="B262" t="inlineStr">
         <x:is>
-          <x:t>244.9219</x:t>
+          <x:t>245.4134</x:t>
         </x:is>
       </x:c>
       <x:c r="C262" t="inlineStr">
         <x:is>
-          <x:t>353.7125</x:t>
+          <x:t>353.3184</x:t>
         </x:is>
       </x:c>
       <x:c r="D262" t="inlineStr">
         <x:is>
-          <x:t>143.2629</x:t>
+          <x:t>143.4704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="263">
       <x:c r="A263" s="2" t="n">
-        <x:v/>
+        <x:v>45879</x:v>
       </x:c>
       <x:c r="B263" t="inlineStr">
         <x:is>
-          <x:t>244.4353</x:t>
+          <x:t>246.0309</x:t>
         </x:is>
       </x:c>
       <x:c r="C263" t="inlineStr">
         <x:is>
-          <x:t>353.1766</x:t>
+          <x:t>354.1011</x:t>
         </x:is>
       </x:c>
       <x:c r="D263" t="inlineStr">
         <x:is>
-          <x:t>143.2741</x:t>
+          <x:t>143.4819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="264">
       <x:c r="A264" s="2" t="n">
-        <x:v/>
+        <x:v>45848</x:v>
       </x:c>
       <x:c r="B264" t="inlineStr">
         <x:is>
-          <x:t>244.2336</x:t>
+          <x:t>246.0141</x:t>
         </x:is>
       </x:c>
       <x:c r="C264" t="inlineStr">
         <x:is>
-          <x:t>353.1452</x:t>
+          <x:t>354.1499</x:t>
         </x:is>
       </x:c>
       <x:c r="D264" t="inlineStr">
         <x:is>
-          <x:t>143.2872</x:t>
+          <x:t>143.4219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="265">
       <x:c r="A265" s="2" t="n">
-        <x:v/>
+        <x:v>45818</x:v>
       </x:c>
       <x:c r="B265" t="inlineStr">
         <x:is>
-          <x:t>244.6518</x:t>
+          <x:t>246.7660</x:t>
         </x:is>
       </x:c>
       <x:c r="C265" t="inlineStr">
         <x:is>
-          <x:t>353.5436</x:t>
+          <x:t>355.0842</x:t>
         </x:is>
       </x:c>
       <x:c r="D265" t="inlineStr">
         <x:is>
-          <x:t>143.3006</x:t>
+          <x:t>143.4167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="266">
       <x:c r="A266" s="2" t="n">
-        <x:v/>
+        <x:v>45726</x:v>
       </x:c>
       <x:c r="B266" t="inlineStr">
         <x:is>
-          <x:t>245.3615</x:t>
+          <x:t>246.8998</x:t>
         </x:is>
       </x:c>
       <x:c r="C266" t="inlineStr">
         <x:is>
-          <x:t>354.3734</x:t>
+          <x:t>355.5386</x:t>
         </x:is>
       </x:c>
       <x:c r="D266" t="inlineStr">
         <x:is>
-          <x:t>143.2790</x:t>
+          <x:t>143.4096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="267">
       <x:c r="A267" s="2" t="n">
-        <x:v>46000</x:v>
+        <x:v>45698</x:v>
       </x:c>
       <x:c r="B267" t="inlineStr">
         <x:is>
-          <x:t>244.8779</x:t>
+          <x:t>246.6728</x:t>
         </x:is>
       </x:c>
       <x:c r="C267" t="inlineStr">
         <x:is>
-          <x:t>353.8436</x:t>
+          <x:t>355.4185</x:t>
         </x:is>
       </x:c>
       <x:c r="D267" t="inlineStr">
         <x:is>
-          <x:t>143.2651</x:t>
+          <x:t>143.3962</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="268">
       <x:c r="A268" s="2" t="n">
-        <x:v>45970</x:v>
+        <x:v>45667</x:v>
       </x:c>
       <x:c r="B268" t="inlineStr">
         <x:is>
-          <x:t>245.1303</x:t>
+          <x:t>245.9257</x:t>
         </x:is>
       </x:c>
       <x:c r="C268" t="inlineStr">
         <x:is>
-          <x:t>354.1126</x:t>
+          <x:t>354.6384</x:t>
         </x:is>
       </x:c>
       <x:c r="D268" t="inlineStr">
         <x:is>
-          <x:t>143.3210</x:t>
+          <x:t>143.3838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="269">
       <x:c r="A269" s="2" t="n">
-        <x:v>45939</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B269" t="inlineStr">
         <x:is>
-          <x:t>244.1952</x:t>
+          <x:t>245.4790</x:t>
         </x:is>
       </x:c>
       <x:c r="C269" t="inlineStr">
         <x:is>
-          <x:t>353.3542</x:t>
+          <x:t>353.7149</x:t>
         </x:is>
       </x:c>
       <x:c r="D269" t="inlineStr">
         <x:is>
-          <x:t>143.3214</x:t>
+          <x:t>143.3586</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="270">
       <x:c r="A270" s="2" t="n">
-        <x:v>45909</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B270" t="inlineStr">
         <x:is>
-          <x:t>243.7130</x:t>
+          <x:t>245.1437</x:t>
         </x:is>
       </x:c>
       <x:c r="C270" t="inlineStr">
         <x:is>
-          <x:t>353.0402</x:t>
+          <x:t>353.5924</x:t>
         </x:is>
       </x:c>
       <x:c r="D270" t="inlineStr">
         <x:is>
-          <x:t>143.2998</x:t>
+          <x:t>143.3404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="271">
       <x:c r="A271" s="2" t="n">
-        <x:v>45878</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B271" t="inlineStr">
         <x:is>
-          <x:t>243.1792</x:t>
+          <x:t>244.5495</x:t>
         </x:is>
       </x:c>
       <x:c r="C271" t="inlineStr">
         <x:is>
-          <x:t>352.5788</x:t>
+          <x:t>353.1450</x:t>
         </x:is>
       </x:c>
       <x:c r="D271" t="inlineStr">
         <x:is>
-          <x:t>143.3420</x:t>
+          <x:t>143.2698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="272">
       <x:c r="A272" s="2" t="n">
-        <x:v>45786</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B272" t="inlineStr">
         <x:is>
-          <x:t>241.9748</x:t>
+          <x:t>244.1364</x:t>
         </x:is>
       </x:c>
       <x:c r="C272" t="inlineStr">
         <x:is>
-          <x:t>350.4040</x:t>
+          <x:t>352.5679</x:t>
         </x:is>
       </x:c>
       <x:c r="D272" t="inlineStr">
         <x:is>
-          <x:t>143.2805</x:t>
+          <x:t>143.2317</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="273">
       <x:c r="A273" s="2" t="n">
-        <x:v>45756</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B273" t="inlineStr">
         <x:is>
-          <x:t>241.4724</x:t>
+          <x:t>244.3082</x:t>
         </x:is>
       </x:c>
       <x:c r="C273" t="inlineStr">
         <x:is>
-          <x:t>349.8241</x:t>
+          <x:t>352.8357</x:t>
         </x:is>
       </x:c>
       <x:c r="D273" t="inlineStr">
         <x:is>
-          <x:t>143.2169</x:t>
+          <x:t>143.2711</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="274">
       <x:c r="A274" s="2" t="n">
-        <x:v>45725</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B274" t="inlineStr">
         <x:is>
-          <x:t>241.1440</x:t>
+          <x:t>244.3071</x:t>
         </x:is>
       </x:c>
       <x:c r="C274" t="inlineStr">
         <x:is>
-          <x:t>349.3246</x:t>
+          <x:t>352.6716</x:t>
         </x:is>
       </x:c>
       <x:c r="D274" t="inlineStr">
         <x:is>
-          <x:t>143.1624</x:t>
+          <x:t>143.2545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="275">
       <x:c r="A275" s="2" t="n">
-        <x:v>45697</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B275" t="inlineStr">
         <x:is>
-          <x:t>240.4265</x:t>
+          <x:t>244.8315</x:t>
         </x:is>
       </x:c>
       <x:c r="C275" t="inlineStr">
         <x:is>
-          <x:t>348.5755</x:t>
+          <x:t>353.5821</x:t>
         </x:is>
       </x:c>
       <x:c r="D275" t="inlineStr">
         <x:is>
-          <x:t>143.0805</x:t>
+          <x:t>143.2569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="276">
       <x:c r="A276" s="2" t="n">
-        <x:v>45666</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B276" t="inlineStr">
         <x:is>
-          <x:t>240.5923</x:t>
+          <x:t>244.9219</x:t>
         </x:is>
       </x:c>
       <x:c r="C276" t="inlineStr">
         <x:is>
-          <x:t>348.6302</x:t>
+          <x:t>353.7125</x:t>
         </x:is>
       </x:c>
       <x:c r="D276" t="inlineStr">
         <x:is>
-          <x:t>143.1237</x:t>
+          <x:t>143.2629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="277">
       <x:c r="A277" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B277" t="inlineStr">
         <x:is>
-          <x:t>240.6216</x:t>
+          <x:t>244.4353</x:t>
         </x:is>
       </x:c>
       <x:c r="C277" t="inlineStr">
         <x:is>
-          <x:t>348.8121</x:t>
+          <x:t>353.1766</x:t>
         </x:is>
       </x:c>
       <x:c r="D277" t="inlineStr">
         <x:is>
-          <x:t>143.1322</x:t>
+          <x:t>143.2741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="278">
       <x:c r="A278" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B278" t="inlineStr">
         <x:is>
-          <x:t>240.6276</x:t>
+          <x:t>244.2336</x:t>
         </x:is>
       </x:c>
       <x:c r="C278" t="inlineStr">
         <x:is>
-          <x:t>348.8386</x:t>
+          <x:t>353.1452</x:t>
         </x:is>
       </x:c>
       <x:c r="D278" t="inlineStr">
         <x:is>
-          <x:t>143.1144</x:t>
+          <x:t>143.2872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="279">
       <x:c r="A279" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B279" t="inlineStr">
         <x:is>
-          <x:t>240.6352</x:t>
+          <x:t>244.6518</x:t>
         </x:is>
       </x:c>
       <x:c r="C279" t="inlineStr">
         <x:is>
-          <x:t>348.8043</x:t>
+          <x:t>353.5436</x:t>
         </x:is>
       </x:c>
       <x:c r="D279" t="inlineStr">
         <x:is>
-          <x:t>143.0928</x:t>
+          <x:t>143.3006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="280">
       <x:c r="A280" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B280" t="inlineStr">
         <x:is>
-          <x:t>240.6388</x:t>
+          <x:t>245.3615</x:t>
         </x:is>
       </x:c>
       <x:c r="C280" t="inlineStr">
         <x:is>
-          <x:t>348.7503</x:t>
+          <x:t>354.3734</x:t>
         </x:is>
       </x:c>
       <x:c r="D280" t="inlineStr">
         <x:is>
-          <x:t>143.1523</x:t>
+          <x:t>143.2790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="281">
       <x:c r="A281" s="2" t="n">
-        <x:v/>
+        <x:v>46000</x:v>
       </x:c>
       <x:c r="B281" t="inlineStr">
         <x:is>
-          <x:t>240.4730</x:t>
+          <x:t>244.8779</x:t>
         </x:is>
       </x:c>
       <x:c r="C281" t="inlineStr">
         <x:is>
-          <x:t>348.4829</x:t>
+          <x:t>353.8436</x:t>
         </x:is>
       </x:c>
       <x:c r="D281" t="inlineStr">
         <x:is>
-          <x:t>143.1075</x:t>
+          <x:t>143.2651</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="282">
       <x:c r="A282" s="2" t="n">
-        <x:v/>
+        <x:v>45970</x:v>
       </x:c>
       <x:c r="B282" t="inlineStr">
         <x:is>
-          <x:t>240.5468</x:t>
+          <x:t>245.1303</x:t>
         </x:is>
       </x:c>
       <x:c r="C282" t="inlineStr">
         <x:is>
-          <x:t>348.4171</x:t>
+          <x:t>354.1126</x:t>
         </x:is>
       </x:c>
       <x:c r="D282" t="inlineStr">
         <x:is>
-          <x:t>143.0561</x:t>
+          <x:t>143.3210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="283">
       <x:c r="A283" s="2" t="n">
-        <x:v/>
+        <x:v>45939</x:v>
       </x:c>
       <x:c r="B283" t="inlineStr">
         <x:is>
-          <x:t>241.0018</x:t>
+          <x:t>244.1952</x:t>
         </x:is>
       </x:c>
       <x:c r="C283" t="inlineStr">
         <x:is>
-          <x:t>348.9938</x:t>
+          <x:t>353.3542</x:t>
         </x:is>
       </x:c>
       <x:c r="D283" t="inlineStr">
         <x:is>
-          <x:t>143.1087</x:t>
+          <x:t>143.3214</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="284">
       <x:c r="A284" s="2" t="n">
-        <x:v/>
+        <x:v>45909</x:v>
       </x:c>
       <x:c r="B284" t="inlineStr">
         <x:is>
-          <x:t>240.3519</x:t>
+          <x:t>243.7130</x:t>
         </x:is>
       </x:c>
       <x:c r="C284" t="inlineStr">
         <x:is>
-          <x:t>348.0951</x:t>
+          <x:t>353.0402</x:t>
         </x:is>
       </x:c>
       <x:c r="D284" t="inlineStr">
         <x:is>
-          <x:t>143.0704</x:t>
+          <x:t>143.2998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="285">
       <x:c r="A285" s="2" t="n">
-        <x:v/>
+        <x:v>45878</x:v>
       </x:c>
       <x:c r="B285" t="inlineStr">
         <x:is>
-          <x:t>240.6067</x:t>
+          <x:t>243.1792</x:t>
         </x:is>
       </x:c>
       <x:c r="C285" t="inlineStr">
         <x:is>
-          <x:t>348.2375</x:t>
+          <x:t>352.5788</x:t>
         </x:is>
       </x:c>
       <x:c r="D285" t="inlineStr">
         <x:is>
-          <x:t>143.0964</x:t>
+          <x:t>143.3420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="286">
       <x:c r="A286" s="2" t="n">
-        <x:v/>
+        <x:v>45786</x:v>
       </x:c>
       <x:c r="B286" t="inlineStr">
         <x:is>
-          <x:t>240.5132</x:t>
+          <x:t>241.9748</x:t>
         </x:is>
       </x:c>
       <x:c r="C286" t="inlineStr">
         <x:is>
-          <x:t>348.1852</x:t>
+          <x:t>350.4040</x:t>
         </x:is>
       </x:c>
       <x:c r="D286" t="inlineStr">
         <x:is>
-          <x:t>143.0611</x:t>
+          <x:t>143.2805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="287">
       <x:c r="A287" s="2" t="n">
-        <x:v/>
+        <x:v>45756</x:v>
       </x:c>
       <x:c r="B287" t="inlineStr">
         <x:is>
-          <x:t>240.7116</x:t>
+          <x:t>241.4724</x:t>
         </x:is>
       </x:c>
       <x:c r="C287" t="inlineStr">
         <x:is>
-          <x:t>348.3089</x:t>
+          <x:t>349.8241</x:t>
         </x:is>
       </x:c>
       <x:c r="D287" t="inlineStr">
         <x:is>
-          <x:t>143.0589</x:t>
+          <x:t>143.2169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="288">
       <x:c r="A288" s="2" t="n">
-        <x:v/>
+        <x:v>45725</x:v>
       </x:c>
       <x:c r="B288" t="inlineStr">
         <x:is>
-          <x:t>240.8287</x:t>
+          <x:t>241.1440</x:t>
         </x:is>
       </x:c>
       <x:c r="C288" t="inlineStr">
         <x:is>
-          <x:t>348.2367</x:t>
+          <x:t>349.3246</x:t>
         </x:is>
       </x:c>
       <x:c r="D288" t="inlineStr">
         <x:is>
-          <x:t>143.0371</x:t>
+          <x:t>143.1624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="289">
       <x:c r="A289" s="2" t="n">
-        <x:v/>
+        <x:v>45697</x:v>
       </x:c>
       <x:c r="B289" t="inlineStr">
         <x:is>
-          <x:t>240.9050</x:t>
+          <x:t>240.4265</x:t>
         </x:is>
       </x:c>
       <x:c r="C289" t="inlineStr">
         <x:is>
-          <x:t>348.3531</x:t>
+          <x:t>348.5755</x:t>
         </x:is>
       </x:c>
       <x:c r="D289" t="inlineStr">
         <x:is>
-          <x:t>143.0798</x:t>
+          <x:t>143.0805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="290">
       <x:c r="A290" s="2" t="n">
-        <x:v/>
+        <x:v>45666</x:v>
       </x:c>
       <x:c r="B290" t="inlineStr">
         <x:is>
-          <x:t>240.4233</x:t>
+          <x:t>240.5923</x:t>
         </x:is>
       </x:c>
       <x:c r="C290" t="inlineStr">
         <x:is>
-          <x:t>348.0526</x:t>
+          <x:t>348.6302</x:t>
         </x:is>
       </x:c>
       <x:c r="D290" t="inlineStr">
         <x:is>
-          <x:t>143.0708</x:t>
+          <x:t>143.1237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="291">
       <x:c r="A291" s="2" t="n">
-        <x:v>45999</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B291" t="inlineStr">
         <x:is>
-          <x:t>240.1569</x:t>
+          <x:t>240.6216</x:t>
         </x:is>
       </x:c>
       <x:c r="C291" t="inlineStr">
         <x:is>
-          <x:t>347.6014</x:t>
+          <x:t>348.8121</x:t>
         </x:is>
       </x:c>
       <x:c r="D291" t="inlineStr">
         <x:is>
-          <x:t>143.0325</x:t>
+          <x:t>143.1322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="292">
       <x:c r="A292" s="2" t="n">
-        <x:v>45969</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B292" t="inlineStr">
         <x:is>
-          <x:t>239.9504</x:t>
+          <x:t>240.6276</x:t>
         </x:is>
       </x:c>
       <x:c r="C292" t="inlineStr">
         <x:is>
-          <x:t>347.4918</x:t>
+          <x:t>348.8386</x:t>
         </x:is>
       </x:c>
       <x:c r="D292" t="inlineStr">
         <x:is>
-          <x:t>143.0532</x:t>
+          <x:t>143.1144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="293">
       <x:c r="A293" s="2" t="n">
-        <x:v>45877</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B293" t="inlineStr">
         <x:is>
-          <x:t>239.8226</x:t>
+          <x:t>240.6352</x:t>
         </x:is>
       </x:c>
       <x:c r="C293" t="inlineStr">
         <x:is>
-          <x:t>347.3849</x:t>
+          <x:t>348.8043</x:t>
         </x:is>
       </x:c>
       <x:c r="D293" t="inlineStr">
         <x:is>
-          <x:t>143.0198</x:t>
+          <x:t>143.0928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="294">
       <x:c r="A294" s="2" t="n">
-        <x:v>45846</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B294" t="inlineStr">
         <x:is>
-          <x:t>239.7876</x:t>
+          <x:t>240.6388</x:t>
         </x:is>
       </x:c>
       <x:c r="C294" t="inlineStr">
         <x:is>
-          <x:t>347.5715</x:t>
+          <x:t>348.7503</x:t>
         </x:is>
       </x:c>
       <x:c r="D294" t="inlineStr">
         <x:is>
-          <x:t>143.0406</x:t>
+          <x:t>143.1523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="295">
       <x:c r="A295" s="2" t="n">
-        <x:v>45816</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B295" t="inlineStr">
         <x:is>
-          <x:t>239.4501</x:t>
+          <x:t>240.4730</x:t>
         </x:is>
       </x:c>
       <x:c r="C295" t="inlineStr">
         <x:is>
-          <x:t>347.2979</x:t>
+          <x:t>348.4829</x:t>
         </x:is>
       </x:c>
       <x:c r="D295" t="inlineStr">
         <x:is>
-          <x:t>143.0228</x:t>
+          <x:t>143.1075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="296">
       <x:c r="A296" s="2" t="n">
-        <x:v>45785</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B296" t="inlineStr">
         <x:is>
-          <x:t>239.3141</x:t>
+          <x:t>240.5468</x:t>
         </x:is>
       </x:c>
       <x:c r="C296" t="inlineStr">
         <x:is>
-          <x:t>347.4511</x:t>
+          <x:t>348.4171</x:t>
         </x:is>
       </x:c>
       <x:c r="D296" t="inlineStr">
         <x:is>
-          <x:t>143.0578</x:t>
+          <x:t>143.0561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="297">
       <x:c r="A297" s="2" t="n">
-        <x:v>45755</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B297" t="inlineStr">
         <x:is>
-          <x:t>238.9691</x:t>
+          <x:t>241.0018</x:t>
         </x:is>
       </x:c>
       <x:c r="C297" t="inlineStr">
         <x:is>
-          <x:t>347.1096</x:t>
+          <x:t>348.9938</x:t>
         </x:is>
       </x:c>
       <x:c r="D297" t="inlineStr">
         <x:is>
-          <x:t>143.0340</x:t>
+          <x:t>143.1087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="298">
       <x:c r="A298" s="2" t="n">
-        <x:v>45665</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B298" t="inlineStr">
         <x:is>
-          <x:t>238.5898</x:t>
+          <x:t>240.3519</x:t>
         </x:is>
       </x:c>
       <x:c r="C298" t="inlineStr">
         <x:is>
-          <x:t>347.1729</x:t>
+          <x:t>348.0951</x:t>
         </x:is>
       </x:c>
       <x:c r="D298" t="inlineStr">
         <x:is>
-          <x:t>143.0224</x:t>
+          <x:t>143.0704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="299">
       <x:c r="A299" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B299" t="inlineStr">
         <x:is>
-          <x:t>239.7865</x:t>
+          <x:t>240.6067</x:t>
         </x:is>
       </x:c>
       <x:c r="C299" t="inlineStr">
         <x:is>
-          <x:t>348.1963</x:t>
+          <x:t>348.2375</x:t>
         </x:is>
       </x:c>
       <x:c r="D299" t="inlineStr">
         <x:is>
-          <x:t>142.9739</x:t>
+          <x:t>143.0964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="300">
       <x:c r="A300" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B300" t="inlineStr">
         <x:is>
-          <x:t>239.8346</x:t>
+          <x:t>240.5132</x:t>
         </x:is>
       </x:c>
       <x:c r="C300" t="inlineStr">
         <x:is>
-          <x:t>348.1347</x:t>
+          <x:t>348.1852</x:t>
         </x:is>
       </x:c>
       <x:c r="D300" t="inlineStr">
         <x:is>
-          <x:t>142.9272</x:t>
+          <x:t>143.0611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="301">
       <x:c r="A301" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B301" t="inlineStr">
         <x:is>
-          <x:t>240.0970</x:t>
+          <x:t>240.7116</x:t>
         </x:is>
       </x:c>
       <x:c r="C301" t="inlineStr">
         <x:is>
-          <x:t>348.4629</x:t>
+          <x:t>348.3089</x:t>
         </x:is>
       </x:c>
       <x:c r="D301" t="inlineStr">
         <x:is>
-          <x:t>142.9380</x:t>
+          <x:t>143.0589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="302">
       <x:c r="A302" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B302" t="inlineStr">
         <x:is>
-          <x:t>239.3522</x:t>
+          <x:t>240.8287</x:t>
         </x:is>
       </x:c>
       <x:c r="C302" t="inlineStr">
         <x:is>
-          <x:t>347.7067</x:t>
+          <x:t>348.2367</x:t>
         </x:is>
       </x:c>
       <x:c r="D302" t="inlineStr">
         <x:is>
-          <x:t>142.8999</x:t>
+          <x:t>143.0371</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="303">
       <x:c r="A303" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B303" t="inlineStr">
         <x:is>
-          <x:t>238.8126</x:t>
+          <x:t>240.9050</x:t>
         </x:is>
       </x:c>
       <x:c r="C303" t="inlineStr">
         <x:is>
-          <x:t>347.1012</x:t>
+          <x:t>348.3531</x:t>
         </x:is>
       </x:c>
       <x:c r="D303" t="inlineStr">
         <x:is>
-          <x:t>142.8185</x:t>
+          <x:t>143.0798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="304">
       <x:c r="A304" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B304" t="inlineStr">
         <x:is>
-          <x:t>238.8506</x:t>
+          <x:t>240.4233</x:t>
         </x:is>
       </x:c>
       <x:c r="C304" t="inlineStr">
         <x:is>
-          <x:t>347.0227</x:t>
+          <x:t>348.0526</x:t>
         </x:is>
       </x:c>
       <x:c r="D304" t="inlineStr">
         <x:is>
-          <x:t>142.8117</x:t>
+          <x:t>143.0708</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="305">
       <x:c r="A305" s="2" t="n">
-        <x:v/>
+        <x:v>45999</x:v>
       </x:c>
       <x:c r="B305" t="inlineStr">
         <x:is>
-          <x:t>238.5995</x:t>
+          <x:t>240.1569</x:t>
         </x:is>
       </x:c>
       <x:c r="C305" t="inlineStr">
         <x:is>
-          <x:t>347.0069</x:t>
+          <x:t>347.6014</x:t>
         </x:is>
       </x:c>
       <x:c r="D305" t="inlineStr">
         <x:is>
-          <x:t>142.8690</x:t>
+          <x:t>143.0325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="306">
       <x:c r="A306" s="2" t="n">
-        <x:v/>
+        <x:v>45969</x:v>
       </x:c>
       <x:c r="B306" t="inlineStr">
         <x:is>
-          <x:t>237.9895</x:t>
+          <x:t>239.9504</x:t>
         </x:is>
       </x:c>
       <x:c r="C306" t="inlineStr">
         <x:is>
-          <x:t>346.8878</x:t>
+          <x:t>347.4918</x:t>
         </x:is>
       </x:c>
       <x:c r="D306" t="inlineStr">
         <x:is>
-          <x:t>142.8787</x:t>
+          <x:t>143.0532</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="307">
       <x:c r="A307" s="2" t="n">
-        <x:v/>
+        <x:v>45877</x:v>
       </x:c>
       <x:c r="B307" t="inlineStr">
         <x:is>
-          <x:t>237.0207</x:t>
+          <x:t>239.8226</x:t>
         </x:is>
       </x:c>
       <x:c r="C307" t="inlineStr">
         <x:is>
-          <x:t>345.8683</x:t>
+          <x:t>347.3849</x:t>
         </x:is>
       </x:c>
       <x:c r="D307" t="inlineStr">
         <x:is>
-          <x:t>142.8739</x:t>
+          <x:t>143.0198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="308">
       <x:c r="A308" s="2" t="n">
-        <x:v/>
+        <x:v>45846</x:v>
       </x:c>
       <x:c r="B308" t="inlineStr">
         <x:is>
-          <x:t>236.5514</x:t>
+          <x:t>239.7876</x:t>
         </x:is>
       </x:c>
       <x:c r="C308" t="inlineStr">
         <x:is>
-          <x:t>345.3808</x:t>
+          <x:t>347.5715</x:t>
         </x:is>
       </x:c>
       <x:c r="D308" t="inlineStr">
         <x:is>
-          <x:t>142.8007</x:t>
+          <x:t>143.0406</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="309">
       <x:c r="A309" s="2" t="n">
-        <x:v/>
+        <x:v>45816</x:v>
       </x:c>
       <x:c r="B309" t="inlineStr">
         <x:is>
-          <x:t>236.6553</x:t>
+          <x:t>239.4501</x:t>
         </x:is>
       </x:c>
       <x:c r="C309" t="inlineStr">
         <x:is>
-          <x:t>345.5387</x:t>
+          <x:t>347.2979</x:t>
         </x:is>
       </x:c>
       <x:c r="D309" t="inlineStr">
         <x:is>
-          <x:t>142.8096</x:t>
+          <x:t>143.0228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="310">
       <x:c r="A310" s="2" t="n">
-        <x:v/>
+        <x:v>45785</x:v>
       </x:c>
       <x:c r="B310" t="inlineStr">
         <x:is>
-          <x:t>235.6483</x:t>
+          <x:t>239.3141</x:t>
         </x:is>
       </x:c>
       <x:c r="C310" t="inlineStr">
         <x:is>
-          <x:t>344.5854</x:t>
+          <x:t>347.4511</x:t>
         </x:is>
       </x:c>
       <x:c r="D310" t="inlineStr">
         <x:is>
-          <x:t>142.7876</x:t>
+          <x:t>143.0578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="311">
       <x:c r="A311" s="2" t="n">
-        <x:v/>
+        <x:v>45755</x:v>
       </x:c>
       <x:c r="B311" t="inlineStr">
         <x:is>
-          <x:t>235.3305</x:t>
+          <x:t>238.9691</x:t>
         </x:is>
       </x:c>
       <x:c r="C311" t="inlineStr">
         <x:is>
-          <x:t>344.2333</x:t>
+          <x:t>347.1096</x:t>
         </x:is>
       </x:c>
       <x:c r="D311" t="inlineStr">
         <x:is>
-          <x:t>142.7436</x:t>
+          <x:t>143.0340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="312">
       <x:c r="A312" s="2" t="n">
-        <x:v/>
+        <x:v>45665</x:v>
       </x:c>
       <x:c r="B312" t="inlineStr">
         <x:is>
-          <x:t>235.0882</x:t>
+          <x:t>238.5898</x:t>
         </x:is>
       </x:c>
       <x:c r="C312" t="inlineStr">
         <x:is>
-          <x:t>344.0476</x:t>
+          <x:t>347.1729</x:t>
         </x:is>
       </x:c>
       <x:c r="D312" t="inlineStr">
         <x:is>
-          <x:t>142.7011</x:t>
+          <x:t>143.0224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="313">
       <x:c r="A313" s="2" t="n">
-        <x:v>45968</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B313" t="inlineStr">
         <x:is>
-          <x:t>234.5364</x:t>
+          <x:t>239.7865</x:t>
         </x:is>
       </x:c>
       <x:c r="C313" t="inlineStr">
         <x:is>
-          <x:t>343.5353</x:t>
+          <x:t>348.1963</x:t>
         </x:is>
       </x:c>
       <x:c r="D313" t="inlineStr">
         <x:is>
-          <x:t>142.6876</x:t>
+          <x:t>142.9739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="314">
       <x:c r="A314" s="2" t="n">
-        <x:v>45937</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B314" t="inlineStr">
         <x:is>
-          <x:t>234.4464</x:t>
+          <x:t>239.8346</x:t>
         </x:is>
       </x:c>
       <x:c r="C314" t="inlineStr">
         <x:is>
-          <x:t>343.3078</x:t>
+          <x:t>348.1347</x:t>
         </x:is>
       </x:c>
       <x:c r="D314" t="inlineStr">
         <x:is>
-          <x:t>142.6735</x:t>
+          <x:t>142.9272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="315">
       <x:c r="A315" s="2" t="n">
-        <x:v>45907</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B315" t="inlineStr">
         <x:is>
-          <x:t>234.0039</x:t>
+          <x:t>240.0970</x:t>
         </x:is>
       </x:c>
       <x:c r="C315" t="inlineStr">
         <x:is>
-          <x:t>342.9246</x:t>
+          <x:t>348.4629</x:t>
         </x:is>
       </x:c>
       <x:c r="D315" t="inlineStr">
         <x:is>
-          <x:t>142.6952</x:t>
+          <x:t>142.9380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="316">
       <x:c r="A316" s="2" t="n">
-        <x:v>45876</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B316" t="inlineStr">
         <x:is>
-          <x:t>233.2264</x:t>
+          <x:t>239.3522</x:t>
         </x:is>
       </x:c>
       <x:c r="C316" t="inlineStr">
         <x:is>
-          <x:t>342.3597</x:t>
+          <x:t>347.7067</x:t>
         </x:is>
       </x:c>
       <x:c r="D316" t="inlineStr">
         <x:is>
-          <x:t>142.6523</x:t>
+          <x:t>142.8999</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="317">
       <x:c r="A317" s="2" t="n">
-        <x:v>45845</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B317" t="inlineStr">
         <x:is>
-          <x:t>233.2814</x:t>
+          <x:t>238.8126</x:t>
         </x:is>
       </x:c>
       <x:c r="C317" t="inlineStr">
         <x:is>
-          <x:t>342.4873</x:t>
+          <x:t>347.1012</x:t>
         </x:is>
       </x:c>
       <x:c r="D317" t="inlineStr">
         <x:is>
-          <x:t>142.6897</x:t>
+          <x:t>142.8185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="318">
       <x:c r="A318" s="2" t="n">
-        <x:v>45754</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B318" t="inlineStr">
         <x:is>
-          <x:t>233.1323</x:t>
+          <x:t>238.8506</x:t>
         </x:is>
       </x:c>
       <x:c r="C318" t="inlineStr">
         <x:is>
-          <x:t>342.2483</x:t>
+          <x:t>347.0227</x:t>
         </x:is>
       </x:c>
       <x:c r="D318" t="inlineStr">
         <x:is>
-          <x:t>142.6867</x:t>
+          <x:t>142.8117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="319">
       <x:c r="A319" s="2" t="n">
-        <x:v>45723</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B319" t="inlineStr">
         <x:is>
-          <x:t>233.0821</x:t>
+          <x:t>238.5995</x:t>
         </x:is>
       </x:c>
       <x:c r="C319" t="inlineStr">
         <x:is>
-          <x:t>342.1452</x:t>
+          <x:t>347.0069</x:t>
         </x:is>
       </x:c>
       <x:c r="D319" t="inlineStr">
         <x:is>
-          <x:t>142.6426</x:t>
+          <x:t>142.8690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="320">
       <x:c r="A320" s="2" t="n">
-        <x:v>45695</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B320" t="inlineStr">
         <x:is>
-          <x:t>232.6795</x:t>
+          <x:t>237.9895</x:t>
         </x:is>
       </x:c>
       <x:c r="C320" t="inlineStr">
         <x:is>
-          <x:t>341.8245</x:t>
+          <x:t>346.8878</x:t>
         </x:is>
       </x:c>
       <x:c r="D320" t="inlineStr">
         <x:is>
-          <x:t>142.6089</x:t>
+          <x:t>142.8787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="321">
       <x:c r="A321" s="2" t="n">
-        <x:v>45664</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B321" t="inlineStr">
         <x:is>
-          <x:t>232.3791</x:t>
+          <x:t>237.0207</x:t>
         </x:is>
       </x:c>
       <x:c r="C321" t="inlineStr">
         <x:is>
-          <x:t>341.6584</x:t>
+          <x:t>345.8683</x:t>
         </x:is>
       </x:c>
       <x:c r="D321" t="inlineStr">
         <x:is>
-          <x:t>142.6060</x:t>
+          <x:t>142.8739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="322">
       <x:c r="A322" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B322" t="inlineStr">
         <x:is>
-          <x:t>232.3406</x:t>
+          <x:t>236.5514</x:t>
         </x:is>
       </x:c>
       <x:c r="C322" t="inlineStr">
         <x:is>
-          <x:t>341.6388</x:t>
+          <x:t>345.3808</x:t>
         </x:is>
       </x:c>
       <x:c r="D322" t="inlineStr">
         <x:is>
-          <x:t>142.6067</x:t>
+          <x:t>142.8007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="323">
       <x:c r="A323" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B323" t="inlineStr">
         <x:is>
-          <x:t>232.1173</x:t>
+          <x:t>236.6553</x:t>
         </x:is>
       </x:c>
       <x:c r="C323" t="inlineStr">
         <x:is>
-          <x:t>341.3635</x:t>
+          <x:t>345.5387</x:t>
         </x:is>
       </x:c>
       <x:c r="D323" t="inlineStr">
         <x:is>
-          <x:t>142.5991</x:t>
+          <x:t>142.8096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="324">
       <x:c r="A324" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B324" t="inlineStr">
         <x:is>
-          <x:t>231.8378</x:t>
+          <x:t>235.6483</x:t>
         </x:is>
       </x:c>
       <x:c r="C324" t="inlineStr">
         <x:is>
-          <x:t>341.3364</x:t>
+          <x:t>344.5854</x:t>
         </x:is>
       </x:c>
       <x:c r="D324" t="inlineStr">
         <x:is>
-          <x:t>142.6253</x:t>
+          <x:t>142.7876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="325">
       <x:c r="A325" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B325" t="inlineStr">
         <x:is>
-          <x:t>231.1591</x:t>
+          <x:t>235.3305</x:t>
         </x:is>
       </x:c>
       <x:c r="C325" t="inlineStr">
         <x:is>
-          <x:t>340.8700</x:t>
+          <x:t>344.2333</x:t>
         </x:is>
       </x:c>
       <x:c r="D325" t="inlineStr">
         <x:is>
-          <x:t>142.6490</x:t>
+          <x:t>142.7436</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="326">
       <x:c r="A326" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B326" t="inlineStr">
         <x:is>
-          <x:t>230.8596</x:t>
+          <x:t>235.0882</x:t>
         </x:is>
       </x:c>
       <x:c r="C326" t="inlineStr">
         <x:is>
-          <x:t>340.5983</x:t>
+          <x:t>344.0476</x:t>
         </x:is>
       </x:c>
       <x:c r="D326" t="inlineStr">
         <x:is>
-          <x:t>142.6490</x:t>
+          <x:t>142.7011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="327">
       <x:c r="A327" s="2" t="n">
-        <x:v/>
+        <x:v>45968</x:v>
       </x:c>
       <x:c r="B327" t="inlineStr">
         <x:is>
-          <x:t>230.0022</x:t>
+          <x:t>234.5364</x:t>
         </x:is>
       </x:c>
       <x:c r="C327" t="inlineStr">
         <x:is>
-          <x:t>339.8867</x:t>
+          <x:t>343.5353</x:t>
         </x:is>
       </x:c>
       <x:c r="D327" t="inlineStr">
         <x:is>
-          <x:t>142.6891</x:t>
+          <x:t>142.6876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="328">
       <x:c r="A328" s="2" t="n">
-        <x:v/>
+        <x:v>45937</x:v>
       </x:c>
       <x:c r="B328" t="inlineStr">
         <x:is>
-          <x:t>229.9861</x:t>
+          <x:t>234.4464</x:t>
         </x:is>
       </x:c>
       <x:c r="C328" t="inlineStr">
         <x:is>
-          <x:t>339.7788</x:t>
+          <x:t>343.3078</x:t>
         </x:is>
       </x:c>
       <x:c r="D328" t="inlineStr">
         <x:is>
-          <x:t>142.6350</x:t>
+          <x:t>142.6735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="329">
       <x:c r="A329" s="2" t="n">
-        <x:v/>
+        <x:v>45907</x:v>
       </x:c>
       <x:c r="B329" t="inlineStr">
         <x:is>
-          <x:t>229.9727</x:t>
+          <x:t>234.0039</x:t>
         </x:is>
       </x:c>
       <x:c r="C329" t="inlineStr">
         <x:is>
-          <x:t>339.4019</x:t>
+          <x:t>342.9246</x:t>
         </x:is>
       </x:c>
       <x:c r="D329" t="inlineStr">
         <x:is>
-          <x:t>142.6270</x:t>
+          <x:t>142.6952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="330">
       <x:c r="A330" s="2" t="n">
-        <x:v/>
+        <x:v>45876</x:v>
       </x:c>
       <x:c r="B330" t="inlineStr">
         <x:is>
-          <x:t>230.4366</x:t>
+          <x:t>233.2264</x:t>
         </x:is>
       </x:c>
       <x:c r="C330" t="inlineStr">
         <x:is>
-          <x:t>339.8241</x:t>
+          <x:t>342.3597</x:t>
         </x:is>
       </x:c>
       <x:c r="D330" t="inlineStr">
         <x:is>
-          <x:t>142.6376</x:t>
+          <x:t>142.6523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="331">
       <x:c r="A331" s="2" t="n">
-        <x:v/>
+        <x:v>45845</x:v>
       </x:c>
       <x:c r="B331" t="inlineStr">
         <x:is>
-          <x:t>230.6579</x:t>
+          <x:t>233.2814</x:t>
         </x:is>
       </x:c>
       <x:c r="C331" t="inlineStr">
         <x:is>
-          <x:t>339.8644</x:t>
+          <x:t>342.4873</x:t>
         </x:is>
       </x:c>
       <x:c r="D331" t="inlineStr">
         <x:is>
-          <x:t>142.5833</x:t>
+          <x:t>142.6897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="332">
       <x:c r="A332" s="2" t="n">
-        <x:v/>
+        <x:v>45754</x:v>
       </x:c>
       <x:c r="B332" t="inlineStr">
         <x:is>
-          <x:t>230.4107</x:t>
+          <x:t>233.1323</x:t>
         </x:is>
       </x:c>
       <x:c r="C332" t="inlineStr">
         <x:is>
-          <x:t>339.4926</x:t>
+          <x:t>342.2483</x:t>
         </x:is>
       </x:c>
       <x:c r="D332" t="inlineStr">
         <x:is>
-          <x:t>142.5643</x:t>
+          <x:t>142.6867</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="333">
       <x:c r="A333" s="2" t="n">
-        <x:v/>
+        <x:v>45723</x:v>
       </x:c>
       <x:c r="B333" t="inlineStr">
         <x:is>
-          <x:t>229.8910</x:t>
+          <x:t>233.0821</x:t>
         </x:is>
       </x:c>
       <x:c r="C333" t="inlineStr">
         <x:is>
-          <x:t>339.0730</x:t>
+          <x:t>342.1452</x:t>
         </x:is>
       </x:c>
       <x:c r="D333" t="inlineStr">
         <x:is>
-          <x:t>142.5798</x:t>
+          <x:t>142.6426</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="334">
       <x:c r="A334" s="2" t="n">
-        <x:v>45997</x:v>
+        <x:v>45695</x:v>
       </x:c>
       <x:c r="B334" t="inlineStr">
         <x:is>
-          <x:t>230.5141</x:t>
+          <x:t>232.6795</x:t>
         </x:is>
       </x:c>
       <x:c r="C334" t="inlineStr">
         <x:is>
-          <x:t>339.5914</x:t>
+          <x:t>341.8245</x:t>
         </x:is>
       </x:c>
       <x:c r="D334" t="inlineStr">
         <x:is>
-          <x:t>142.6011</x:t>
+          <x:t>142.6089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="335">
       <x:c r="A335" s="2" t="n">
-        <x:v>45967</x:v>
+        <x:v>45664</x:v>
       </x:c>
       <x:c r="B335" t="inlineStr">
         <x:is>
-          <x:t>230.7764</x:t>
+          <x:t>232.3791</x:t>
         </x:is>
       </x:c>
       <x:c r="C335" t="inlineStr">
         <x:is>
-          <x:t>339.9858</x:t>
+          <x:t>341.6584</x:t>
         </x:is>
       </x:c>
       <x:c r="D335" t="inlineStr">
         <x:is>
-          <x:t>142.6018</x:t>
+          <x:t>142.6060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="336">
       <x:c r="A336" s="2" t="n">
-        <x:v>45936</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B336" t="inlineStr">
         <x:is>
-          <x:t>230.5107</x:t>
+          <x:t>232.3406</x:t>
         </x:is>
       </x:c>
       <x:c r="C336" t="inlineStr">
         <x:is>
-          <x:t>339.7865</x:t>
+          <x:t>341.6388</x:t>
         </x:is>
       </x:c>
       <x:c r="D336" t="inlineStr">
         <x:is>
-          <x:t>142.6031</x:t>
+          <x:t>142.6067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="337">
       <x:c r="A337" s="2" t="n">
-        <x:v>45906</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B337" t="inlineStr">
         <x:is>
-          <x:t>230.4511</x:t>
+          <x:t>232.1173</x:t>
         </x:is>
       </x:c>
       <x:c r="C337" t="inlineStr">
         <x:is>
-          <x:t>340.1914</x:t>
+          <x:t>341.3635</x:t>
         </x:is>
       </x:c>
       <x:c r="D337" t="inlineStr">
         <x:is>
-          <x:t>142.5816</x:t>
+          <x:t>142.5991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="338">
       <x:c r="A338" s="2" t="n">
-        <x:v>45814</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B338" t="inlineStr">
         <x:is>
-          <x:t>230.2023</x:t>
+          <x:t>231.8378</x:t>
         </x:is>
       </x:c>
       <x:c r="C338" t="inlineStr">
         <x:is>
-          <x:t>339.9277</x:t>
+          <x:t>341.3364</x:t>
         </x:is>
       </x:c>
       <x:c r="D338" t="inlineStr">
         <x:is>
-          <x:t>142.5440</x:t>
+          <x:t>142.6253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="339">
       <x:c r="A339" s="2" t="n">
-        <x:v>45783</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B339" t="inlineStr">
         <x:is>
-          <x:t>229.7535</x:t>
+          <x:t>231.1591</x:t>
         </x:is>
       </x:c>
       <x:c r="C339" t="inlineStr">
         <x:is>
-          <x:t>339.7685</x:t>
+          <x:t>340.8700</x:t>
         </x:is>
       </x:c>
       <x:c r="D339" t="inlineStr">
         <x:is>
-          <x:t>142.5451</x:t>
+          <x:t>142.6490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="340">
       <x:c r="A340" s="2" t="n">
-        <x:v>45753</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B340" t="inlineStr">
         <x:is>
-          <x:t>229.7937</x:t>
+          <x:t>230.8596</x:t>
         </x:is>
       </x:c>
       <x:c r="C340" t="inlineStr">
         <x:is>
-          <x:t>339.8019</x:t>
+          <x:t>340.5983</x:t>
         </x:is>
       </x:c>
       <x:c r="D340" t="inlineStr">
         <x:is>
-          <x:t>142.5621</x:t>
+          <x:t>142.6490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="341">
       <x:c r="A341" s="2" t="n">
-        <x:v>45722</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B341" t="inlineStr">
         <x:is>
-          <x:t>229.1384</x:t>
+          <x:t>230.0022</x:t>
         </x:is>
       </x:c>
       <x:c r="C341" t="inlineStr">
         <x:is>
-          <x:t>339.2099</x:t>
+          <x:t>339.8867</x:t>
         </x:is>
       </x:c>
       <x:c r="D341" t="inlineStr">
         <x:is>
-          <x:t>142.5553</x:t>
+          <x:t>142.6891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="342">
       <x:c r="A342" s="2" t="n">
-        <x:v>45694</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B342" t="inlineStr">
         <x:is>
-          <x:t>228.4787</x:t>
+          <x:t>229.9861</x:t>
         </x:is>
       </x:c>
       <x:c r="C342" t="inlineStr">
         <x:is>
-          <x:t>338.5138</x:t>
+          <x:t>339.7788</x:t>
         </x:is>
       </x:c>
       <x:c r="D342" t="inlineStr">
         <x:is>
-          <x:t>142.5171</x:t>
+          <x:t>142.6350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="343">
       <x:c r="A343" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B343" t="inlineStr">
         <x:is>
-          <x:t>228.2406</x:t>
+          <x:t>229.9727</x:t>
         </x:is>
       </x:c>
       <x:c r="C343" t="inlineStr">
         <x:is>
-          <x:t>338.4558</x:t>
+          <x:t>339.4019</x:t>
         </x:is>
       </x:c>
       <x:c r="D343" t="inlineStr">
         <x:is>
-          <x:t>142.5655</x:t>
+          <x:t>142.6270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="344">
       <x:c r="A344" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B344" t="inlineStr">
         <x:is>
-          <x:t>228.2398</x:t>
+          <x:t>230.4366</x:t>
         </x:is>
       </x:c>
       <x:c r="C344" t="inlineStr">
         <x:is>
-          <x:t>338.4541</x:t>
+          <x:t>339.8241</x:t>
         </x:is>
       </x:c>
       <x:c r="D344" t="inlineStr">
         <x:is>
-          <x:t>142.5552</x:t>
+          <x:t>142.6376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="345">
       <x:c r="A345" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B345" t="inlineStr">
         <x:is>
-          <x:t>228.4853</x:t>
+          <x:t>230.6579</x:t>
         </x:is>
       </x:c>
       <x:c r="C345" t="inlineStr">
         <x:is>
-          <x:t>338.6526</x:t>
+          <x:t>339.8644</x:t>
         </x:is>
       </x:c>
       <x:c r="D345" t="inlineStr">
         <x:is>
-          <x:t>142.5543</x:t>
+          <x:t>142.5833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="346">
       <x:c r="A346" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B346" t="inlineStr">
         <x:is>
-          <x:t>228.1616</x:t>
+          <x:t>230.4107</x:t>
         </x:is>
       </x:c>
       <x:c r="C346" t="inlineStr">
         <x:is>
-          <x:t>338.3912</x:t>
+          <x:t>339.4926</x:t>
         </x:is>
       </x:c>
       <x:c r="D346" t="inlineStr">
         <x:is>
-          <x:t>142.5107</x:t>
+          <x:t>142.5643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="347">
       <x:c r="A347" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B347" t="inlineStr">
         <x:is>
-          <x:t>228.2197</x:t>
+          <x:t>229.8910</x:t>
         </x:is>
       </x:c>
       <x:c r="C347" t="inlineStr">
         <x:is>
-          <x:t>338.3939</x:t>
+          <x:t>339.0730</x:t>
         </x:is>
       </x:c>
       <x:c r="D347" t="inlineStr">
         <x:is>
-          <x:t>142.4929</x:t>
+          <x:t>142.5798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="348">
       <x:c r="A348" s="2" t="n">
-        <x:v/>
+        <x:v>45997</x:v>
       </x:c>
       <x:c r="B348" t="inlineStr">
         <x:is>
-          <x:t>227.5028</x:t>
+          <x:t>230.5141</x:t>
         </x:is>
       </x:c>
       <x:c r="C348" t="inlineStr">
         <x:is>
-          <x:t>337.6363</x:t>
+          <x:t>339.5914</x:t>
         </x:is>
       </x:c>
       <x:c r="D348" t="inlineStr">
         <x:is>
-          <x:t>142.4367</x:t>
+          <x:t>142.6011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="349">
       <x:c r="A349" s="2" t="n">
-        <x:v/>
+        <x:v>45967</x:v>
       </x:c>
       <x:c r="B349" t="inlineStr">
         <x:is>
-          <x:t>226.8151</x:t>
+          <x:t>230.7764</x:t>
         </x:is>
       </x:c>
       <x:c r="C349" t="inlineStr">
         <x:is>
-          <x:t>337.5281</x:t>
+          <x:t>339.9858</x:t>
         </x:is>
       </x:c>
       <x:c r="D349" t="inlineStr">
         <x:is>
-          <x:t>142.4538</x:t>
+          <x:t>142.6018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="350">
       <x:c r="A350" s="2" t="n">
-        <x:v/>
+        <x:v>45936</x:v>
       </x:c>
       <x:c r="B350" t="inlineStr">
         <x:is>
-          <x:t>227.2541</x:t>
+          <x:t>230.5107</x:t>
         </x:is>
       </x:c>
       <x:c r="C350" t="inlineStr">
         <x:is>
-          <x:t>338.0835</x:t>
+          <x:t>339.7865</x:t>
         </x:is>
       </x:c>
       <x:c r="D350" t="inlineStr">
         <x:is>
-          <x:t>142.3845</x:t>
+          <x:t>142.6031</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="351">
       <x:c r="A351" s="2" t="n">
-        <x:v/>
+        <x:v>45906</x:v>
       </x:c>
       <x:c r="B351" t="inlineStr">
         <x:is>
-          <x:t>227.3149</x:t>
+          <x:t>230.4511</x:t>
         </x:is>
       </x:c>
       <x:c r="C351" t="inlineStr">
         <x:is>
-          <x:t>337.9965</x:t>
+          <x:t>340.1914</x:t>
         </x:is>
       </x:c>
       <x:c r="D351" t="inlineStr">
         <x:is>
-          <x:t>142.3758</x:t>
+          <x:t>142.5816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="352">
       <x:c r="A352" s="2" t="n">
-        <x:v/>
+        <x:v>45814</x:v>
       </x:c>
       <x:c r="B352" t="inlineStr">
         <x:is>
-          <x:t>227.8784</x:t>
+          <x:t>230.2023</x:t>
         </x:is>
       </x:c>
       <x:c r="C352" t="inlineStr">
         <x:is>
-          <x:t>338.8930</x:t>
+          <x:t>339.9277</x:t>
         </x:is>
       </x:c>
       <x:c r="D352" t="inlineStr">
         <x:is>
-          <x:t>142.4419</x:t>
+          <x:t>142.5440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="353">
       <x:c r="A353" s="2" t="n">
-        <x:v/>
+        <x:v>45783</x:v>
       </x:c>
       <x:c r="B353" t="inlineStr">
         <x:is>
-          <x:t>227.7220</x:t>
+          <x:t>229.7535</x:t>
         </x:is>
       </x:c>
       <x:c r="C353" t="inlineStr">
         <x:is>
-          <x:t>339.0401</x:t>
+          <x:t>339.7685</x:t>
         </x:is>
       </x:c>
       <x:c r="D353" t="inlineStr">
         <x:is>
-          <x:t>142.4276</x:t>
+          <x:t>142.5451</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="354">
       <x:c r="A354" s="2" t="n">
-        <x:v/>
+        <x:v>45753</x:v>
       </x:c>
       <x:c r="B354" t="inlineStr">
         <x:is>
-          <x:t>227.7013</x:t>
+          <x:t>229.7937</x:t>
         </x:is>
       </x:c>
       <x:c r="C354" t="inlineStr">
         <x:is>
-          <x:t>339.0200</x:t>
+          <x:t>339.8019</x:t>
         </x:is>
       </x:c>
       <x:c r="D354" t="inlineStr">
         <x:is>
-          <x:t>142.4157</x:t>
+          <x:t>142.5621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="355">
       <x:c r="A355" s="2" t="n">
-        <x:v/>
+        <x:v>45722</x:v>
       </x:c>
       <x:c r="B355" t="inlineStr">
         <x:is>
-          <x:t>226.9122</x:t>
+          <x:t>229.1384</x:t>
         </x:is>
       </x:c>
       <x:c r="C355" t="inlineStr">
         <x:is>
-          <x:t>338.4030</x:t>
+          <x:t>339.2099</x:t>
         </x:is>
       </x:c>
       <x:c r="D355" t="inlineStr">
         <x:is>
-          <x:t>142.3765</x:t>
+          <x:t>142.5553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="356">
       <x:c r="A356" s="2" t="n">
-        <x:v/>
+        <x:v>45694</x:v>
       </x:c>
       <x:c r="B356" t="inlineStr">
         <x:is>
-          <x:t>226.4340</x:t>
+          <x:t>228.4787</x:t>
         </x:is>
       </x:c>
       <x:c r="C356" t="inlineStr">
         <x:is>
-          <x:t>337.5467</x:t>
+          <x:t>338.5138</x:t>
         </x:is>
       </x:c>
       <x:c r="D356" t="inlineStr">
         <x:is>
-          <x:t>142.3116</x:t>
+          <x:t>142.5171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="357">
       <x:c r="A357" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B357" t="inlineStr">
         <x:is>
-          <x:t>226.4329</x:t>
+          <x:t>228.2406</x:t>
         </x:is>
       </x:c>
       <x:c r="C357" t="inlineStr">
         <x:is>
-          <x:t>337.8426</x:t>
+          <x:t>338.4558</x:t>
         </x:is>
       </x:c>
       <x:c r="D357" t="inlineStr">
         <x:is>
-          <x:t>142.3667</x:t>
+          <x:t>142.5655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="358">
       <x:c r="A358" s="2" t="n">
-        <x:v>45996</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B358" t="inlineStr">
         <x:is>
-          <x:t>225.7183</x:t>
+          <x:t>228.2398</x:t>
         </x:is>
       </x:c>
       <x:c r="C358" t="inlineStr">
         <x:is>
-          <x:t>337.4398</x:t>
+          <x:t>338.4541</x:t>
         </x:is>
       </x:c>
       <x:c r="D358" t="inlineStr">
         <x:is>
-          <x:t>142.4145</x:t>
+          <x:t>142.5552</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="359">
       <x:c r="A359" s="2" t="n">
-        <x:v>45905</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B359" t="inlineStr">
         <x:is>
-          <x:t>224.1357</x:t>
+          <x:t>228.4853</x:t>
         </x:is>
       </x:c>
       <x:c r="C359" t="inlineStr">
         <x:is>
-          <x:t>336.1597</x:t>
+          <x:t>338.6526</x:t>
         </x:is>
       </x:c>
       <x:c r="D359" t="inlineStr">
         <x:is>
-          <x:t>142.4225</x:t>
+          <x:t>142.5543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="360">
       <x:c r="A360" s="2" t="n">
-        <x:v>45874</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B360" t="inlineStr">
         <x:is>
-          <x:t>223.4929</x:t>
+          <x:t>228.1616</x:t>
         </x:is>
       </x:c>
       <x:c r="C360" t="inlineStr">
         <x:is>
-          <x:t>335.3864</x:t>
+          <x:t>338.3912</x:t>
         </x:is>
       </x:c>
       <x:c r="D360" t="inlineStr">
         <x:is>
-          <x:t>142.4346</x:t>
+          <x:t>142.5107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="361">
       <x:c r="A361" s="2" t="n">
-        <x:v>45843</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B361" t="inlineStr">
         <x:is>
-          <x:t>223.0446</x:t>
+          <x:t>228.2197</x:t>
         </x:is>
       </x:c>
       <x:c r="C361" t="inlineStr">
         <x:is>
-          <x:t>334.7148</x:t>
+          <x:t>338.3939</x:t>
         </x:is>
       </x:c>
       <x:c r="D361" t="inlineStr">
         <x:is>
-          <x:t>142.4474</x:t>
+          <x:t>142.4929</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="362">
       <x:c r="A362" s="2" t="n">
-        <x:v>45813</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B362" t="inlineStr">
         <x:is>
-          <x:t>222.5793</x:t>
+          <x:t>227.5028</x:t>
         </x:is>
       </x:c>
       <x:c r="C362" t="inlineStr">
         <x:is>
-          <x:t>334.2618</x:t>
+          <x:t>337.6363</x:t>
         </x:is>
       </x:c>
       <x:c r="D362" t="inlineStr">
         <x:is>
-          <x:t>142.4000</x:t>
+          <x:t>142.4367</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="363">
       <x:c r="A363" s="2" t="n">
-        <x:v>45782</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B363" t="inlineStr">
         <x:is>
-          <x:t>222.5705</x:t>
+          <x:t>226.8151</x:t>
         </x:is>
       </x:c>
       <x:c r="C363" t="inlineStr">
         <x:is>
-          <x:t>334.3137</x:t>
+          <x:t>337.5281</x:t>
         </x:is>
       </x:c>
       <x:c r="D363" t="inlineStr">
         <x:is>
-          <x:t>142.3952</x:t>
+          <x:t>142.4538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="364">
       <x:c r="A364" s="2" t="n">
-        <x:v>45693</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B364" t="inlineStr">
         <x:is>
-          <x:t>222.1938</x:t>
+          <x:t>227.2541</x:t>
         </x:is>
       </x:c>
       <x:c r="C364" t="inlineStr">
         <x:is>
-          <x:t>333.8460</x:t>
+          <x:t>338.0835</x:t>
         </x:is>
       </x:c>
       <x:c r="D364" t="inlineStr">
         <x:is>
-          <x:t>142.3292</x:t>
+          <x:t>142.3845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="365">
       <x:c r="A365" s="2" t="n">
-        <x:v>45662</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B365" t="inlineStr">
         <x:is>
-          <x:t>221.6955</x:t>
+          <x:t>227.3149</x:t>
         </x:is>
       </x:c>
       <x:c r="C365" t="inlineStr">
         <x:is>
-          <x:t>333.4793</x:t>
+          <x:t>337.9965</x:t>
         </x:is>
       </x:c>
       <x:c r="D365" t="inlineStr">
         <x:is>
-          <x:t>142.3647</x:t>
+          <x:t>142.3758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="366">
       <x:c r="A366" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B366" t="inlineStr">
         <x:is>
-          <x:t>221.4637</x:t>
+          <x:t>227.8784</x:t>
         </x:is>
       </x:c>
       <x:c r="C366" t="inlineStr">
         <x:is>
-          <x:t>333.3532</x:t>
+          <x:t>338.8930</x:t>
         </x:is>
       </x:c>
       <x:c r="D366" t="inlineStr">
         <x:is>
-          <x:t>142.3612</x:t>
+          <x:t>142.4419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="367">
       <x:c r="A367" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B367" t="inlineStr">
         <x:is>
-          <x:t>221.6268</x:t>
+          <x:t>227.7220</x:t>
         </x:is>
       </x:c>
       <x:c r="C367" t="inlineStr">
         <x:is>
-          <x:t>333.4606</x:t>
+          <x:t>339.0401</x:t>
         </x:is>
       </x:c>
       <x:c r="D367" t="inlineStr">
         <x:is>
-          <x:t>142.2887</x:t>
+          <x:t>142.4276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="368">
       <x:c r="A368" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B368" t="inlineStr">
         <x:is>
-          <x:t>220.5937</x:t>
+          <x:t>227.7013</x:t>
         </x:is>
       </x:c>
       <x:c r="C368" t="inlineStr">
         <x:is>
-          <x:t>332.4312</x:t>
+          <x:t>339.0200</x:t>
         </x:is>
       </x:c>
       <x:c r="D368" t="inlineStr">
         <x:is>
-          <x:t>142.2377</x:t>
+          <x:t>142.4157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="369">
       <x:c r="A369" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B369" t="inlineStr">
         <x:is>
-          <x:t>220.1078</x:t>
+          <x:t>226.9122</x:t>
         </x:is>
       </x:c>
       <x:c r="C369" t="inlineStr">
         <x:is>
-          <x:t>332.1640</x:t>
+          <x:t>338.4030</x:t>
         </x:is>
       </x:c>
       <x:c r="D369" t="inlineStr">
         <x:is>
-          <x:t>142.2271</x:t>
+          <x:t>142.3765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="370">
       <x:c r="A370" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B370" t="inlineStr">
         <x:is>
-          <x:t>219.3192</x:t>
+          <x:t>226.4340</x:t>
         </x:is>
       </x:c>
       <x:c r="C370" t="inlineStr">
         <x:is>
-          <x:t>331.6194</x:t>
+          <x:t>337.5467</x:t>
         </x:is>
       </x:c>
       <x:c r="D370" t="inlineStr">
         <x:is>
-          <x:t>142.1462</x:t>
+          <x:t>142.3116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="371">
       <x:c r="A371" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B371" t="inlineStr">
         <x:is>
-          <x:t>218.3328</x:t>
+          <x:t>226.4329</x:t>
         </x:is>
       </x:c>
       <x:c r="C371" t="inlineStr">
         <x:is>
-          <x:t>330.4819</x:t>
+          <x:t>337.8426</x:t>
         </x:is>
       </x:c>
       <x:c r="D371" t="inlineStr">
         <x:is>
-          <x:t>141.8703</x:t>
+          <x:t>142.3667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="372">
       <x:c r="A372" s="2" t="n">
-        <x:v/>
+        <x:v>45996</x:v>
       </x:c>
       <x:c r="B372" t="inlineStr">
         <x:is>
-          <x:t>217.3552</x:t>
+          <x:t>225.7183</x:t>
         </x:is>
       </x:c>
       <x:c r="C372" t="inlineStr">
         <x:is>
-          <x:t>329.3565</x:t>
+          <x:t>337.4398</x:t>
         </x:is>
       </x:c>
       <x:c r="D372" t="inlineStr">
         <x:is>
-          <x:t>141.8116</x:t>
+          <x:t>142.4145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="373">
       <x:c r="A373" s="2" t="n">
-        <x:v/>
+        <x:v>45905</x:v>
       </x:c>
       <x:c r="B373" t="inlineStr">
         <x:is>
-          <x:t>217.3609</x:t>
+          <x:t>224.1357</x:t>
         </x:is>
       </x:c>
       <x:c r="C373" t="inlineStr">
         <x:is>
-          <x:t>329.4869</x:t>
+          <x:t>336.1597</x:t>
         </x:is>
       </x:c>
       <x:c r="D373" t="inlineStr">
         <x:is>
-          <x:t>141.7997</x:t>
+          <x:t>142.4225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="374">
       <x:c r="A374" s="2" t="n">
-        <x:v/>
+        <x:v>45874</x:v>
       </x:c>
       <x:c r="B374" t="inlineStr">
         <x:is>
-          <x:t>217.5149</x:t>
+          <x:t>223.4929</x:t>
         </x:is>
       </x:c>
       <x:c r="C374" t="inlineStr">
         <x:is>
-          <x:t>329.6191</x:t>
+          <x:t>335.3864</x:t>
         </x:is>
       </x:c>
       <x:c r="D374" t="inlineStr">
         <x:is>
-          <x:t>141.7789</x:t>
+          <x:t>142.4346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="375">
       <x:c r="A375" s="2" t="n">
-        <x:v/>
+        <x:v>45843</x:v>
       </x:c>
       <x:c r="B375" t="inlineStr">
         <x:is>
-          <x:t>217.5076</x:t>
+          <x:t>223.0446</x:t>
         </x:is>
       </x:c>
       <x:c r="C375" t="inlineStr">
         <x:is>
-          <x:t>329.6078</x:t>
+          <x:t>334.7148</x:t>
         </x:is>
       </x:c>
       <x:c r="D375" t="inlineStr">
         <x:is>
-          <x:t>141.7713</x:t>
+          <x:t>142.4474</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="376">
       <x:c r="A376" s="2" t="n">
-        <x:v/>
+        <x:v>45813</x:v>
       </x:c>
       <x:c r="B376" t="inlineStr">
         <x:is>
-          <x:t>217.7790</x:t>
+          <x:t>222.5793</x:t>
         </x:is>
       </x:c>
       <x:c r="C376" t="inlineStr">
         <x:is>
-          <x:t>329.9895</x:t>
+          <x:t>334.2618</x:t>
         </x:is>
       </x:c>
       <x:c r="D376" t="inlineStr">
         <x:is>
-          <x:t>141.7050</x:t>
+          <x:t>142.4000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="377">
       <x:c r="A377" s="2" t="n">
-        <x:v/>
+        <x:v>45782</x:v>
       </x:c>
       <x:c r="B377" t="inlineStr">
         <x:is>
-          <x:t>218.3541</x:t>
+          <x:t>222.5705</x:t>
         </x:is>
       </x:c>
       <x:c r="C377" t="inlineStr">
         <x:is>
-          <x:t>330.4866</x:t>
+          <x:t>334.3137</x:t>
         </x:is>
       </x:c>
       <x:c r="D377" t="inlineStr">
         <x:is>
-          <x:t>141.6174</x:t>
+          <x:t>142.3952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="378">
       <x:c r="A378" s="2" t="n">
-        <x:v/>
+        <x:v>45693</x:v>
       </x:c>
       <x:c r="B378" t="inlineStr">
         <x:is>
-          <x:t>217.5155</x:t>
+          <x:t>222.1938</x:t>
         </x:is>
       </x:c>
       <x:c r="C378" t="inlineStr">
         <x:is>
-          <x:t>329.6323</x:t>
+          <x:t>333.8460</x:t>
         </x:is>
       </x:c>
       <x:c r="D378" t="inlineStr">
         <x:is>
-          <x:t>141.5576</x:t>
+          <x:t>142.3292</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="379">
       <x:c r="A379" s="2" t="n">
-        <x:v>45965</x:v>
+        <x:v>45662</x:v>
       </x:c>
       <x:c r="B379" t="inlineStr">
         <x:is>
-          <x:t>216.4150</x:t>
+          <x:t>221.6955</x:t>
         </x:is>
       </x:c>
       <x:c r="C379" t="inlineStr">
         <x:is>
-          <x:t>328.7079</x:t>
+          <x:t>333.4793</x:t>
         </x:is>
       </x:c>
       <x:c r="D379" t="inlineStr">
         <x:is>
-          <x:t>141.4545</x:t>
+          <x:t>142.3647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="380">
       <x:c r="A380" s="2" t="n">
-        <x:v>45934</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B380" t="inlineStr">
         <x:is>
-          <x:t>216.5371</x:t>
+          <x:t>221.4637</x:t>
         </x:is>
       </x:c>
       <x:c r="C380" t="inlineStr">
         <x:is>
-          <x:t>329.4548</x:t>
+          <x:t>333.3532</x:t>
         </x:is>
       </x:c>
       <x:c r="D380" t="inlineStr">
         <x:is>
-          <x:t>141.5201</x:t>
+          <x:t>142.3612</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="381">
       <x:c r="A381" s="2" t="n">
-        <x:v>45904</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B381" t="inlineStr">
         <x:is>
-          <x:t>213.5866</x:t>
+          <x:t>221.6268</x:t>
         </x:is>
       </x:c>
       <x:c r="C381" t="inlineStr">
         <x:is>
-          <x:t>326.6507</x:t>
+          <x:t>333.4606</x:t>
         </x:is>
       </x:c>
       <x:c r="D381" t="inlineStr">
         <x:is>
-          <x:t>141.5083</x:t>
+          <x:t>142.2887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="382">
       <x:c r="A382" s="2" t="n">
-        <x:v>45873</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B382" t="inlineStr">
         <x:is>
-          <x:t>213.8358</x:t>
+          <x:t>220.5937</x:t>
         </x:is>
       </x:c>
       <x:c r="C382" t="inlineStr">
         <x:is>
-          <x:t>327.3152</x:t>
+          <x:t>332.4312</x:t>
         </x:is>
       </x:c>
       <x:c r="D382" t="inlineStr">
         <x:is>
-          <x:t>141.5334</x:t>
+          <x:t>142.2377</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="383">
       <x:c r="A383" s="2" t="n">
-        <x:v>45842</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B383" t="inlineStr">
         <x:is>
-          <x:t>211.4715</x:t>
+          <x:t>220.1078</x:t>
         </x:is>
       </x:c>
       <x:c r="C383" t="inlineStr">
         <x:is>
-          <x:t>324.7258</x:t>
+          <x:t>332.1640</x:t>
         </x:is>
       </x:c>
       <x:c r="D383" t="inlineStr">
         <x:is>
-          <x:t>141.5530</x:t>
+          <x:t>142.2271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="384">
       <x:c r="A384" s="2" t="n">
-        <x:v>45751</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B384" t="inlineStr">
         <x:is>
-          <x:t>215.1706</x:t>
+          <x:t>219.3192</x:t>
         </x:is>
       </x:c>
       <x:c r="C384" t="inlineStr">
         <x:is>
-          <x:t>328.1159</x:t>
+          <x:t>331.6194</x:t>
         </x:is>
       </x:c>
       <x:c r="D384" t="inlineStr">
         <x:is>
-          <x:t>141.5607</x:t>
+          <x:t>142.1462</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="385">
       <x:c r="A385" s="2" t="n">
-        <x:v>45720</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B385" t="inlineStr">
         <x:is>
-          <x:t>218.2018</x:t>
+          <x:t>218.3328</x:t>
         </x:is>
       </x:c>
       <x:c r="C385" t="inlineStr">
         <x:is>
-          <x:t>331.0066</x:t>
+          <x:t>330.4819</x:t>
         </x:is>
       </x:c>
       <x:c r="D385" t="inlineStr">
         <x:is>
-          <x:t>141.5154</x:t>
+          <x:t>141.8703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="386">
       <x:c r="A386" s="2" t="n">
-        <x:v>45692</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B386" t="inlineStr">
         <x:is>
-          <x:t>221.0048</x:t>
+          <x:t>217.3552</x:t>
         </x:is>
       </x:c>
       <x:c r="C386" t="inlineStr">
         <x:is>
-          <x:t>333.8346</x:t>
+          <x:t>329.3565</x:t>
         </x:is>
       </x:c>
       <x:c r="D386" t="inlineStr">
         <x:is>
-          <x:t>141.5032</x:t>
+          <x:t>141.8116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="387">
       <x:c r="A387" s="2" t="n">
-        <x:v>45661</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B387" t="inlineStr">
         <x:is>
-          <x:t>221.2798</x:t>
+          <x:t>217.3609</x:t>
         </x:is>
       </x:c>
       <x:c r="C387" t="inlineStr">
         <x:is>
-          <x:t>334.0262</x:t>
+          <x:t>329.4869</x:t>
         </x:is>
       </x:c>
       <x:c r="D387" t="inlineStr">
         <x:is>
-          <x:t>141.4815</x:t>
+          <x:t>141.7997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="388">
       <x:c r="A388" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B388" t="inlineStr">
         <x:is>
-          <x:t>220.7831</x:t>
+          <x:t>217.5149</x:t>
         </x:is>
       </x:c>
       <x:c r="C388" t="inlineStr">
         <x:is>
-          <x:t>333.5505</x:t>
+          <x:t>329.6191</x:t>
         </x:is>
       </x:c>
       <x:c r="D388" t="inlineStr">
         <x:is>
-          <x:t>141.3966</x:t>
+          <x:t>141.7789</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="389">
       <x:c r="A389" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B389" t="inlineStr">
         <x:is>
-          <x:t>221.4542</x:t>
+          <x:t>217.5076</x:t>
         </x:is>
       </x:c>
       <x:c r="C389" t="inlineStr">
         <x:is>
-          <x:t>333.9263</x:t>
+          <x:t>329.6078</x:t>
         </x:is>
       </x:c>
       <x:c r="D389" t="inlineStr">
         <x:is>
-          <x:t>141.3610</x:t>
+          <x:t>141.7713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="390">
       <x:c r="A390" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B390" t="inlineStr">
         <x:is>
-          <x:t>222.2042</x:t>
+          <x:t>217.7790</x:t>
         </x:is>
       </x:c>
       <x:c r="C390" t="inlineStr">
         <x:is>
-          <x:t>334.4589</x:t>
+          <x:t>329.9895</x:t>
         </x:is>
       </x:c>
       <x:c r="D390" t="inlineStr">
         <x:is>
-          <x:t>141.2822</x:t>
+          <x:t>141.7050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="391">
       <x:c r="A391" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B391" t="inlineStr">
         <x:is>
-          <x:t>222.1679</x:t>
+          <x:t>218.3541</x:t>
         </x:is>
       </x:c>
       <x:c r="C391" t="inlineStr">
         <x:is>
-          <x:t>334.4233</x:t>
+          <x:t>330.4866</x:t>
         </x:is>
       </x:c>
       <x:c r="D391" t="inlineStr">
         <x:is>
-          <x:t>141.2450</x:t>
+          <x:t>141.6174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="392">
       <x:c r="A392" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B392" t="inlineStr">
         <x:is>
-          <x:t>222.5629</x:t>
+          <x:t>217.5155</x:t>
         </x:is>
       </x:c>
       <x:c r="C392" t="inlineStr">
         <x:is>
-          <x:t>334.4108</x:t>
+          <x:t>329.6323</x:t>
         </x:is>
       </x:c>
       <x:c r="D392" t="inlineStr">
         <x:is>
-          <x:t>141.2185</x:t>
+          <x:t>141.5576</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="393">
       <x:c r="A393" s="2" t="n">
-        <x:v/>
+        <x:v>45965</x:v>
       </x:c>
       <x:c r="B393" t="inlineStr">
         <x:is>
-          <x:t>221.9534</x:t>
+          <x:t>216.4150</x:t>
         </x:is>
       </x:c>
       <x:c r="C393" t="inlineStr">
         <x:is>
-          <x:t>333.8540</x:t>
+          <x:t>328.7079</x:t>
         </x:is>
       </x:c>
       <x:c r="D393" t="inlineStr">
         <x:is>
-          <x:t>141.2177</x:t>
+          <x:t>141.4545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="394">
       <x:c r="A394" s="2" t="n">
-        <x:v/>
+        <x:v>45934</x:v>
       </x:c>
       <x:c r="B394" t="inlineStr">
         <x:is>
-          <x:t>221.4521</x:t>
+          <x:t>216.5371</x:t>
         </x:is>
       </x:c>
       <x:c r="C394" t="inlineStr">
         <x:is>
-          <x:t>333.3530</x:t>
+          <x:t>329.4548</x:t>
         </x:is>
       </x:c>
       <x:c r="D394" t="inlineStr">
         <x:is>
-          <x:t>141.2058</x:t>
+          <x:t>141.5201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="395">
       <x:c r="A395" s="2" t="n">
-        <x:v/>
+        <x:v>45904</x:v>
       </x:c>
       <x:c r="B395" t="inlineStr">
         <x:is>
-          <x:t>221.5454</x:t>
+          <x:t>213.5866</x:t>
         </x:is>
       </x:c>
       <x:c r="C395" t="inlineStr">
         <x:is>
-          <x:t>333.6031</x:t>
+          <x:t>326.6507</x:t>
         </x:is>
       </x:c>
       <x:c r="D395" t="inlineStr">
         <x:is>
-          <x:t>141.1746</x:t>
+          <x:t>141.5083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="396">
       <x:c r="A396" s="2" t="n">
-        <x:v/>
+        <x:v>45873</x:v>
       </x:c>
       <x:c r="B396" t="inlineStr">
         <x:is>
-          <x:t>221.7788</x:t>
+          <x:t>213.8358</x:t>
         </x:is>
       </x:c>
       <x:c r="C396" t="inlineStr">
         <x:is>
-          <x:t>333.6640</x:t>
+          <x:t>327.3152</x:t>
         </x:is>
       </x:c>
       <x:c r="D396" t="inlineStr">
         <x:is>
-          <x:t>141.0291</x:t>
+          <x:t>141.5334</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="397">
       <x:c r="A397" s="2" t="n">
-        <x:v/>
+        <x:v>45842</x:v>
       </x:c>
       <x:c r="B397" t="inlineStr">
         <x:is>
-          <x:t>221.4594</x:t>
+          <x:t>211.4715</x:t>
         </x:is>
       </x:c>
       <x:c r="C397" t="inlineStr">
         <x:is>
-          <x:t>333.0163</x:t>
+          <x:t>324.7258</x:t>
         </x:is>
       </x:c>
       <x:c r="D397" t="inlineStr">
         <x:is>
-          <x:t>140.9692</x:t>
+          <x:t>141.5530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="398">
       <x:c r="A398" s="2" t="n">
-        <x:v/>
+        <x:v>45751</x:v>
       </x:c>
       <x:c r="B398" t="inlineStr">
         <x:is>
-          <x:t>221.1528</x:t>
+          <x:t>215.1706</x:t>
         </x:is>
       </x:c>
       <x:c r="C398" t="inlineStr">
         <x:is>
-          <x:t>332.6164</x:t>
+          <x:t>328.1159</x:t>
         </x:is>
       </x:c>
       <x:c r="D398" t="inlineStr">
         <x:is>
-          <x:t>140.9540</x:t>
+          <x:t>141.5607</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="399">
       <x:c r="A399" s="2" t="n">
-        <x:v/>
+        <x:v>45720</x:v>
       </x:c>
       <x:c r="B399" t="inlineStr">
         <x:is>
-          <x:t>220.6095</x:t>
+          <x:t>218.2018</x:t>
         </x:is>
       </x:c>
       <x:c r="C399" t="inlineStr">
         <x:is>
-          <x:t>332.0003</x:t>
+          <x:t>331.0066</x:t>
         </x:is>
       </x:c>
       <x:c r="D399" t="inlineStr">
         <x:is>
-          <x:t>140.9090</x:t>
+          <x:t>141.5154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="400">
       <x:c r="A400" s="2" t="n">
-        <x:v/>
+        <x:v>45692</x:v>
       </x:c>
       <x:c r="B400" t="inlineStr">
         <x:is>
-          <x:t>220.1223</x:t>
+          <x:t>221.0048</x:t>
         </x:is>
       </x:c>
       <x:c r="C400" t="inlineStr">
         <x:is>
-          <x:t>331.7015</x:t>
+          <x:t>333.8346</x:t>
         </x:is>
       </x:c>
       <x:c r="D400" t="inlineStr">
         <x:is>
-          <x:t>140.9547</x:t>
+          <x:t>141.5032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="401">
       <x:c r="A401" s="2" t="n">
-        <x:v>45994</x:v>
+        <x:v>45661</x:v>
       </x:c>
       <x:c r="B401" t="inlineStr">
         <x:is>
-          <x:t>220.2333</x:t>
+          <x:t>221.2798</x:t>
         </x:is>
       </x:c>
       <x:c r="C401" t="inlineStr">
         <x:is>
-          <x:t>331.5253</x:t>
+          <x:t>334.0262</x:t>
         </x:is>
       </x:c>
       <x:c r="D401" t="inlineStr">
         <x:is>
-          <x:t>140.9051</x:t>
+          <x:t>141.4815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="402">
       <x:c r="A402" s="2" t="n">
-        <x:v>45964</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B402" t="inlineStr">
         <x:is>
-          <x:t>219.5115</x:t>
+          <x:t>220.7831</x:t>
         </x:is>
       </x:c>
       <x:c r="C402" t="inlineStr">
         <x:is>
-          <x:t>330.9755</x:t>
+          <x:t>333.5505</x:t>
         </x:is>
       </x:c>
       <x:c r="D402" t="inlineStr">
         <x:is>
-          <x:t>140.9048</x:t>
+          <x:t>141.3966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="403">
       <x:c r="A403" s="2" t="n">
-        <x:v>45933</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B403" t="inlineStr">
         <x:is>
-          <x:t>220.6906</x:t>
+          <x:t>221.4542</x:t>
         </x:is>
       </x:c>
       <x:c r="C403" t="inlineStr">
         <x:is>
-          <x:t>332.2585</x:t>
+          <x:t>333.9263</x:t>
         </x:is>
       </x:c>
       <x:c r="D403" t="inlineStr">
         <x:is>
-          <x:t>141.0224</x:t>
+          <x:t>141.3610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="404">
       <x:c r="A404" s="2" t="n">
-        <x:v>45841</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B404" t="inlineStr">
         <x:is>
-          <x:t>221.4215</x:t>
+          <x:t>222.2042</x:t>
         </x:is>
       </x:c>
       <x:c r="C404" t="inlineStr">
         <x:is>
-          <x:t>332.8353</x:t>
+          <x:t>334.4589</x:t>
         </x:is>
       </x:c>
       <x:c r="D404" t="inlineStr">
         <x:is>
-          <x:t>140.9979</x:t>
+          <x:t>141.2822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="405">
       <x:c r="A405" s="2" t="n">
-        <x:v>45811</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B405" t="inlineStr">
         <x:is>
-          <x:t>221.8957</x:t>
+          <x:t>222.1679</x:t>
         </x:is>
       </x:c>
       <x:c r="C405" t="inlineStr">
         <x:is>
-          <x:t>333.4698</x:t>
+          <x:t>334.4233</x:t>
         </x:is>
       </x:c>
       <x:c r="D405" t="inlineStr">
         <x:is>
-          <x:t>141.0214</x:t>
+          <x:t>141.2450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="406">
       <x:c r="A406" s="2" t="n">
-        <x:v>45780</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B406" t="inlineStr">
         <x:is>
-          <x:t>222.2677</x:t>
+          <x:t>222.5629</x:t>
         </x:is>
       </x:c>
       <x:c r="C406" t="inlineStr">
         <x:is>
-          <x:t>333.9727</x:t>
+          <x:t>334.4108</x:t>
         </x:is>
       </x:c>
       <x:c r="D406" t="inlineStr">
         <x:is>
-          <x:t>141.2515</x:t>
+          <x:t>141.2185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="407">
       <x:c r="A407" s="2" t="n">
-        <x:v>45750</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B407" t="inlineStr">
         <x:is>
-          <x:t>221.4324</x:t>
+          <x:t>221.9534</x:t>
         </x:is>
       </x:c>
       <x:c r="C407" t="inlineStr">
         <x:is>
-          <x:t>334.1183</x:t>
+          <x:t>333.8540</x:t>
         </x:is>
       </x:c>
       <x:c r="D407" t="inlineStr">
         <x:is>
-          <x:t>141.5895</x:t>
+          <x:t>141.2177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="408">
       <x:c r="A408" s="2" t="n">
-        <x:v>45719</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B408" t="inlineStr">
         <x:is>
-          <x:t>224.6528</x:t>
+          <x:t>221.4521</x:t>
         </x:is>
       </x:c>
       <x:c r="C408" t="inlineStr">
         <x:is>
-          <x:t>337.3257</x:t>
+          <x:t>333.3530</x:t>
         </x:is>
       </x:c>
       <x:c r="D408" t="inlineStr">
         <x:is>
-          <x:t>141.6156</x:t>
+          <x:t>141.2058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="409">
       <x:c r="A409" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B409" t="inlineStr">
         <x:is>
-          <x:t>225.3130</x:t>
+          <x:t>221.5454</x:t>
         </x:is>
       </x:c>
       <x:c r="C409" t="inlineStr">
         <x:is>
-          <x:t>337.9443</x:t>
+          <x:t>333.6031</x:t>
         </x:is>
       </x:c>
       <x:c r="D409" t="inlineStr">
         <x:is>
-          <x:t>141.6558</x:t>
+          <x:t>141.1746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="410">
       <x:c r="A410" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B410" t="inlineStr">
         <x:is>
-          <x:t>225.3658</x:t>
+          <x:t>221.7788</x:t>
         </x:is>
       </x:c>
       <x:c r="C410" t="inlineStr">
         <x:is>
-          <x:t>338.0390</x:t>
+          <x:t>333.6640</x:t>
         </x:is>
       </x:c>
       <x:c r="D410" t="inlineStr">
         <x:is>
-          <x:t>141.5742</x:t>
+          <x:t>141.0291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="411">
       <x:c r="A411" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B411" t="inlineStr">
         <x:is>
-          <x:t>225.9697</x:t>
+          <x:t>221.4594</x:t>
         </x:is>
       </x:c>
       <x:c r="C411" t="inlineStr">
         <x:is>
-          <x:t>338.2265</x:t>
+          <x:t>333.0163</x:t>
         </x:is>
       </x:c>
       <x:c r="D411" t="inlineStr">
         <x:is>
-          <x:t>141.5517</x:t>
+          <x:t>140.9692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="412">
       <x:c r="A412" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B412" t="inlineStr">
         <x:is>
-          <x:t>225.2937</x:t>
+          <x:t>221.1528</x:t>
         </x:is>
       </x:c>
       <x:c r="C412" t="inlineStr">
         <x:is>
-          <x:t>337.7108</x:t>
+          <x:t>332.6164</x:t>
         </x:is>
       </x:c>
       <x:c r="D412" t="inlineStr">
         <x:is>
-          <x:t>141.4918</x:t>
+          <x:t>140.9540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="413">
       <x:c r="A413" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B413" t="inlineStr">
         <x:is>
-          <x:t>225.5168</x:t>
+          <x:t>220.6095</x:t>
         </x:is>
       </x:c>
       <x:c r="C413" t="inlineStr">
         <x:is>
-          <x:t>337.8608</x:t>
+          <x:t>332.0003</x:t>
         </x:is>
       </x:c>
       <x:c r="D413" t="inlineStr">
         <x:is>
-          <x:t>141.4572</x:t>
+          <x:t>140.9090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="414">
       <x:c r="A414" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B414" t="inlineStr">
         <x:is>
-          <x:t>226.0918</x:t>
+          <x:t>220.1223</x:t>
         </x:is>
       </x:c>
       <x:c r="C414" t="inlineStr">
         <x:is>
-          <x:t>338.4392</x:t>
+          <x:t>331.7015</x:t>
         </x:is>
       </x:c>
       <x:c r="D414" t="inlineStr">
         <x:is>
-          <x:t>141.4236</x:t>
+          <x:t>140.9547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="415">
       <x:c r="A415" s="2" t="n">
-        <x:v/>
+        <x:v>45994</x:v>
       </x:c>
       <x:c r="B415" t="inlineStr">
         <x:is>
-          <x:t>226.3132</x:t>
+          <x:t>220.2333</x:t>
         </x:is>
       </x:c>
       <x:c r="C415" t="inlineStr">
         <x:is>
-          <x:t>338.4972</x:t>
+          <x:t>331.5253</x:t>
         </x:is>
       </x:c>
       <x:c r="D415" t="inlineStr">
         <x:is>
-          <x:t>141.3420</x:t>
+          <x:t>140.9051</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="416">
       <x:c r="A416" s="2" t="n">
-        <x:v/>
+        <x:v>45964</x:v>
       </x:c>
       <x:c r="B416" t="inlineStr">
         <x:is>
-          <x:t>226.7535</x:t>
+          <x:t>219.5115</x:t>
         </x:is>
       </x:c>
       <x:c r="C416" t="inlineStr">
         <x:is>
-          <x:t>338.8116</x:t>
+          <x:t>330.9755</x:t>
         </x:is>
       </x:c>
       <x:c r="D416" t="inlineStr">
         <x:is>
-          <x:t>141.3006</x:t>
+          <x:t>140.9048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="417">
       <x:c r="A417" s="2" t="n">
-        <x:v/>
+        <x:v>45933</x:v>
       </x:c>
       <x:c r="B417" t="inlineStr">
         <x:is>
-          <x:t>226.6623</x:t>
+          <x:t>220.6906</x:t>
         </x:is>
       </x:c>
       <x:c r="C417" t="inlineStr">
         <x:is>
-          <x:t>338.7728</x:t>
+          <x:t>332.2585</x:t>
         </x:is>
       </x:c>
       <x:c r="D417" t="inlineStr">
         <x:is>
-          <x:t>141.3479</x:t>
+          <x:t>141.0224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="418">
       <x:c r="A418" s="2" t="n">
-        <x:v/>
+        <x:v>45841</x:v>
       </x:c>
       <x:c r="B418" t="inlineStr">
         <x:is>
-          <x:t>226.0975</x:t>
+          <x:t>221.4215</x:t>
         </x:is>
       </x:c>
       <x:c r="C418" t="inlineStr">
         <x:is>
-          <x:t>338.2223</x:t>
+          <x:t>332.8353</x:t>
         </x:is>
       </x:c>
       <x:c r="D418" t="inlineStr">
         <x:is>
-          <x:t>141.3509</x:t>
+          <x:t>140.9979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="419">
       <x:c r="A419" s="2" t="n">
-        <x:v/>
+        <x:v>45811</x:v>
       </x:c>
       <x:c r="B419" t="inlineStr">
         <x:is>
-          <x:t>225.7710</x:t>
+          <x:t>221.8957</x:t>
         </x:is>
       </x:c>
       <x:c r="C419" t="inlineStr">
         <x:is>
-          <x:t>337.8343</x:t>
+          <x:t>333.4698</x:t>
         </x:is>
       </x:c>
       <x:c r="D419" t="inlineStr">
         <x:is>
-          <x:t>141.3524</x:t>
+          <x:t>141.0214</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="420">
       <x:c r="A420" s="2" t="n">
-        <x:v/>
+        <x:v>45780</x:v>
       </x:c>
       <x:c r="B420" t="inlineStr">
         <x:is>
-          <x:t>225.8489</x:t>
+          <x:t>222.2677</x:t>
         </x:is>
       </x:c>
       <x:c r="C420" t="inlineStr">
         <x:is>
-          <x:t>338.0043</x:t>
+          <x:t>333.9727</x:t>
         </x:is>
       </x:c>
       <x:c r="D420" t="inlineStr">
         <x:is>
-          <x:t>141.3601</x:t>
+          <x:t>141.2515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="421">
       <x:c r="A421" s="2" t="n">
-        <x:v>45993</x:v>
+        <x:v>45750</x:v>
       </x:c>
       <x:c r="B421" t="inlineStr">
         <x:is>
-          <x:t>225.4641</x:t>
+          <x:t>221.4324</x:t>
         </x:is>
       </x:c>
       <x:c r="C421" t="inlineStr">
         <x:is>
-          <x:t>337.6533</x:t>
+          <x:t>334.1183</x:t>
         </x:is>
       </x:c>
       <x:c r="D421" t="inlineStr">
         <x:is>
-          <x:t>141.2686</x:t>
+          <x:t>141.5895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="422">
       <x:c r="A422" s="2" t="n">
-        <x:v>45963</x:v>
+        <x:v>45719</x:v>
       </x:c>
       <x:c r="B422" t="inlineStr">
         <x:is>
-          <x:t>225.7648</x:t>
+          <x:t>224.6528</x:t>
         </x:is>
       </x:c>
       <x:c r="C422" t="inlineStr">
         <x:is>
-          <x:t>338.1384</x:t>
+          <x:t>337.3257</x:t>
         </x:is>
       </x:c>
       <x:c r="D422" t="inlineStr">
         <x:is>
-          <x:t>141.3451</x:t>
+          <x:t>141.6156</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="423">
       <x:c r="A423" s="2" t="n">
-        <x:v>45932</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B423" t="inlineStr">
         <x:is>
-          <x:t>225.9195</x:t>
+          <x:t>225.3130</x:t>
         </x:is>
       </x:c>
       <x:c r="C423" t="inlineStr">
         <x:is>
-          <x:t>338.5616</x:t>
+          <x:t>337.9443</x:t>
         </x:is>
       </x:c>
       <x:c r="D423" t="inlineStr">
         <x:is>
-          <x:t>141.3849</x:t>
+          <x:t>141.6558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="424">
       <x:c r="A424" s="2" t="n">
-        <x:v>45840</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B424" t="inlineStr">
         <x:is>
-          <x:t>225.1864</x:t>
+          <x:t>225.3658</x:t>
         </x:is>
       </x:c>
       <x:c r="C424" t="inlineStr">
         <x:is>
-          <x:t>337.7277</x:t>
+          <x:t>338.0390</x:t>
         </x:is>
       </x:c>
       <x:c r="D424" t="inlineStr">
         <x:is>
-          <x:t>141.3168</x:t>
+          <x:t>141.5742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="425">
       <x:c r="A425" s="2" t="n">
-        <x:v>45810</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B425" t="inlineStr">
         <x:is>
-          <x:t>225.6524</x:t>
+          <x:t>225.9697</x:t>
         </x:is>
       </x:c>
       <x:c r="C425" t="inlineStr">
         <x:is>
-          <x:t>338.3324</x:t>
+          <x:t>338.2265</x:t>
         </x:is>
       </x:c>
       <x:c r="D425" t="inlineStr">
         <x:is>
-          <x:t>141.3185</x:t>
+          <x:t>141.5517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="426">
       <x:c r="A426" s="2" t="n">
-        <x:v>45779</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B426" t="inlineStr">
         <x:is>
-          <x:t>225.0697</x:t>
+          <x:t>225.2937</x:t>
         </x:is>
       </x:c>
       <x:c r="C426" t="inlineStr">
         <x:is>
-          <x:t>337.7761</x:t>
+          <x:t>337.7108</x:t>
         </x:is>
       </x:c>
       <x:c r="D426" t="inlineStr">
         <x:is>
-          <x:t>141.2838</x:t>
+          <x:t>141.4918</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="427">
       <x:c r="A427" s="2" t="n">
-        <x:v>45749</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B427" t="inlineStr">
         <x:is>
-          <x:t>224.7483</x:t>
+          <x:t>225.5168</x:t>
         </x:is>
       </x:c>
       <x:c r="C427" t="inlineStr">
         <x:is>
-          <x:t>337.4501</x:t>
+          <x:t>337.8608</x:t>
         </x:is>
       </x:c>
       <x:c r="D427" t="inlineStr">
         <x:is>
-          <x:t>141.1811</x:t>
+          <x:t>141.4572</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="428">
       <x:c r="A428" s="2" t="n">
-        <x:v>45718</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B428" t="inlineStr">
         <x:is>
-          <x:t>224.2418</x:t>
+          <x:t>226.0918</x:t>
         </x:is>
       </x:c>
       <x:c r="C428" t="inlineStr">
         <x:is>
-          <x:t>337.1384</x:t>
+          <x:t>338.4392</x:t>
         </x:is>
       </x:c>
       <x:c r="D428" t="inlineStr">
         <x:is>
-          <x:t>141.2382</x:t>
+          <x:t>141.4236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="429">
       <x:c r="A429" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B429" t="inlineStr">
         <x:is>
-          <x:t>224.7856</x:t>
+          <x:t>226.3132</x:t>
         </x:is>
       </x:c>
       <x:c r="C429" t="inlineStr">
         <x:is>
-          <x:t>337.3116</x:t>
+          <x:t>338.4972</x:t>
         </x:is>
       </x:c>
       <x:c r="D429" t="inlineStr">
         <x:is>
-          <x:t>141.1086</x:t>
+          <x:t>141.3420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="430">
       <x:c r="A430" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B430" t="inlineStr">
         <x:is>
-          <x:t>224.3115</x:t>
+          <x:t>226.7535</x:t>
         </x:is>
       </x:c>
       <x:c r="C430" t="inlineStr">
         <x:is>
-          <x:t>336.8541</x:t>
+          <x:t>338.8116</x:t>
         </x:is>
       </x:c>
       <x:c r="D430" t="inlineStr">
         <x:is>
-          <x:t>141.0155</x:t>
+          <x:t>141.3006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="431">
       <x:c r="A431" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B431" t="inlineStr">
         <x:is>
-          <x:t>223.7832</x:t>
+          <x:t>226.6623</x:t>
         </x:is>
       </x:c>
       <x:c r="C431" t="inlineStr">
         <x:is>
-          <x:t>336.3679</x:t>
+          <x:t>338.7728</x:t>
         </x:is>
       </x:c>
       <x:c r="D431" t="inlineStr">
         <x:is>
-          <x:t>140.9191</x:t>
+          <x:t>141.3479</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="432">
       <x:c r="A432" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B432" t="inlineStr">
         <x:is>
-          <x:t>223.2501</x:t>
+          <x:t>226.0975</x:t>
         </x:is>
       </x:c>
       <x:c r="C432" t="inlineStr">
         <x:is>
-          <x:t>335.8206</x:t>
+          <x:t>338.2223</x:t>
         </x:is>
       </x:c>
       <x:c r="D432" t="inlineStr">
         <x:is>
-          <x:t>140.8955</x:t>
+          <x:t>141.3509</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="433">
       <x:c r="A433" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B433" t="inlineStr">
         <x:is>
-          <x:t>222.5524</x:t>
+          <x:t>225.7710</x:t>
         </x:is>
       </x:c>
       <x:c r="C433" t="inlineStr">
         <x:is>
-          <x:t>334.9840</x:t>
+          <x:t>337.8343</x:t>
         </x:is>
       </x:c>
       <x:c r="D433" t="inlineStr">
         <x:is>
-          <x:t>140.8496</x:t>
+          <x:t>141.3524</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="434">
       <x:c r="A434" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B434" t="inlineStr">
         <x:is>
-          <x:t>223.3513</x:t>
+          <x:t>225.8489</x:t>
         </x:is>
       </x:c>
       <x:c r="C434" t="inlineStr">
         <x:is>
-          <x:t>335.6317</x:t>
+          <x:t>338.0043</x:t>
         </x:is>
       </x:c>
       <x:c r="D434" t="inlineStr">
         <x:is>
-          <x:t>140.7980</x:t>
+          <x:t>141.3601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="435">
       <x:c r="A435" s="2" t="n">
-        <x:v/>
+        <x:v>45993</x:v>
       </x:c>
       <x:c r="B435" t="inlineStr">
         <x:is>
-          <x:t>223.3179</x:t>
+          <x:t>225.4641</x:t>
         </x:is>
       </x:c>
       <x:c r="C435" t="inlineStr">
         <x:is>
-          <x:t>335.6512</x:t>
+          <x:t>337.6533</x:t>
         </x:is>
       </x:c>
       <x:c r="D435" t="inlineStr">
         <x:is>
-          <x:t>140.8093</x:t>
+          <x:t>141.2686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="436">
       <x:c r="A436" s="2" t="n">
-        <x:v/>
+        <x:v>45963</x:v>
       </x:c>
       <x:c r="B436" t="inlineStr">
         <x:is>
-          <x:t>222.8771</x:t>
+          <x:t>225.7648</x:t>
         </x:is>
       </x:c>
       <x:c r="C436" t="inlineStr">
         <x:is>
-          <x:t>335.2392</x:t>
+          <x:t>338.1384</x:t>
         </x:is>
       </x:c>
       <x:c r="D436" t="inlineStr">
         <x:is>
-          <x:t>140.8013</x:t>
+          <x:t>141.3451</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="437">
       <x:c r="A437" s="2" t="n">
-        <x:v/>
+        <x:v>45932</x:v>
       </x:c>
       <x:c r="B437" t="inlineStr">
         <x:is>
-          <x:t>222.5700</x:t>
+          <x:t>225.9195</x:t>
         </x:is>
       </x:c>
       <x:c r="C437" t="inlineStr">
         <x:is>
-          <x:t>335.2789</x:t>
+          <x:t>338.5616</x:t>
         </x:is>
       </x:c>
       <x:c r="D437" t="inlineStr">
         <x:is>
-          <x:t>140.8068</x:t>
+          <x:t>141.3849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="438">
       <x:c r="A438" s="2" t="n">
-        <x:v/>
+        <x:v>45840</x:v>
       </x:c>
       <x:c r="B438" t="inlineStr">
         <x:is>
-          <x:t>221.8625</x:t>
+          <x:t>225.1864</x:t>
         </x:is>
       </x:c>
       <x:c r="C438" t="inlineStr">
         <x:is>
-          <x:t>334.7155</x:t>
+          <x:t>337.7277</x:t>
         </x:is>
       </x:c>
       <x:c r="D438" t="inlineStr">
         <x:is>
-          <x:t>140.7788</x:t>
+          <x:t>141.3168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="439">
       <x:c r="A439" s="2" t="n">
-        <x:v/>
+        <x:v>45810</x:v>
       </x:c>
       <x:c r="B439" t="inlineStr">
         <x:is>
-          <x:t>221.4437</x:t>
+          <x:t>225.6524</x:t>
         </x:is>
       </x:c>
       <x:c r="C439" t="inlineStr">
         <x:is>
-          <x:t>334.3858</x:t>
+          <x:t>338.3324</x:t>
         </x:is>
       </x:c>
       <x:c r="D439" t="inlineStr">
         <x:is>
-          <x:t>140.7531</x:t>
+          <x:t>141.3185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="440">
       <x:c r="A440" s="2" t="n">
-        <x:v/>
+        <x:v>45779</x:v>
       </x:c>
       <x:c r="B440" t="inlineStr">
         <x:is>
-          <x:t>220.8225</x:t>
+          <x:t>225.0697</x:t>
         </x:is>
       </x:c>
       <x:c r="C440" t="inlineStr">
         <x:is>
-          <x:t>333.8809</x:t>
+          <x:t>337.7761</x:t>
         </x:is>
       </x:c>
       <x:c r="D440" t="inlineStr">
         <x:is>
-          <x:t>140.6911</x:t>
+          <x:t>141.2838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="441">
       <x:c r="A441" s="2" t="n">
-        <x:v/>
+        <x:v>45749</x:v>
       </x:c>
       <x:c r="B441" t="inlineStr">
         <x:is>
-          <x:t>220.4047</x:t>
+          <x:t>224.7483</x:t>
         </x:is>
       </x:c>
       <x:c r="C441" t="inlineStr">
         <x:is>
-          <x:t>333.2679</x:t>
+          <x:t>337.4501</x:t>
         </x:is>
       </x:c>
       <x:c r="D441" t="inlineStr">
         <x:is>
-          <x:t>140.6267</x:t>
+          <x:t>141.1811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="442">
       <x:c r="A442" s="2" t="n">
-        <x:v/>
+        <x:v>45718</x:v>
       </x:c>
       <x:c r="B442" t="inlineStr">
         <x:is>
-          <x:t>219.4624</x:t>
+          <x:t>224.2418</x:t>
         </x:is>
       </x:c>
       <x:c r="C442" t="inlineStr">
         <x:is>
-          <x:t>332.4482</x:t>
+          <x:t>337.1384</x:t>
         </x:is>
       </x:c>
       <x:c r="D442" t="inlineStr">
         <x:is>
-          <x:t>140.5503</x:t>
+          <x:t>141.2382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="443">
       <x:c r="A443" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B443" t="inlineStr">
         <x:is>
-          <x:t>219.0202</x:t>
+          <x:t>224.7856</x:t>
         </x:is>
       </x:c>
       <x:c r="C443" t="inlineStr">
         <x:is>
-          <x:t>332.3545</x:t>
+          <x:t>337.3116</x:t>
         </x:is>
       </x:c>
       <x:c r="D443" t="inlineStr">
         <x:is>
-          <x:t>140.6297</x:t>
+          <x:t>141.1086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="444">
       <x:c r="A444" s="2" t="n">
-        <x:v>45931</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B444" t="inlineStr">
         <x:is>
-          <x:t>218.4793</x:t>
+          <x:t>224.3115</x:t>
         </x:is>
       </x:c>
       <x:c r="C444" t="inlineStr">
         <x:is>
-          <x:t>331.5566</x:t>
+          <x:t>336.8541</x:t>
         </x:is>
       </x:c>
       <x:c r="D444" t="inlineStr">
         <x:is>
-          <x:t>140.6522</x:t>
+          <x:t>141.0155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="445">
       <x:c r="A445" s="2" t="n">
-        <x:v>45901</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B445" t="inlineStr">
         <x:is>
-          <x:t>218.5064</x:t>
+          <x:t>223.7832</x:t>
         </x:is>
       </x:c>
       <x:c r="C445" t="inlineStr">
         <x:is>
-          <x:t>331.7996</x:t>
+          <x:t>336.3679</x:t>
         </x:is>
       </x:c>
       <x:c r="D445" t="inlineStr">
         <x:is>
-          <x:t>140.7159</x:t>
+          <x:t>140.9191</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="446">
       <x:c r="A446" s="2" t="n">
-        <x:v>45870</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B446" t="inlineStr">
         <x:is>
-          <x:t>217.9984</x:t>
+          <x:t>223.2501</x:t>
         </x:is>
       </x:c>
       <x:c r="C446" t="inlineStr">
         <x:is>
-          <x:t>331.3876</x:t>
+          <x:t>335.8206</x:t>
         </x:is>
       </x:c>
       <x:c r="D446" t="inlineStr">
         <x:is>
-          <x:t>140.7840</x:t>
+          <x:t>140.8955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="447">
       <x:c r="A447" s="2" t="n">
-        <x:v>45839</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B447" t="inlineStr">
         <x:is>
-          <x:t>217.3927</x:t>
+          <x:t>222.5524</x:t>
         </x:is>
       </x:c>
       <x:c r="C447" t="inlineStr">
         <x:is>
-          <x:t>330.4872</x:t>
+          <x:t>334.9840</x:t>
         </x:is>
       </x:c>
       <x:c r="D447" t="inlineStr">
         <x:is>
-          <x:t>140.8405</x:t>
+          <x:t>140.8496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="448">
       <x:c r="A448" s="2" t="n">
-        <x:v>45809</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B448" t="inlineStr">
         <x:is>
-          <x:t>217.4303</x:t>
+          <x:t>223.3513</x:t>
         </x:is>
       </x:c>
       <x:c r="C448" t="inlineStr">
         <x:is>
-          <x:t>330.3658</x:t>
+          <x:t>335.6317</x:t>
         </x:is>
       </x:c>
       <x:c r="D448" t="inlineStr">
         <x:is>
-          <x:t>140.8149</x:t>
+          <x:t>140.7980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="449">
       <x:c r="A449" s="2" t="n">
-        <x:v>45717</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B449" t="inlineStr">
         <x:is>
-          <x:t>217.4119</x:t>
+          <x:t>223.3179</x:t>
         </x:is>
       </x:c>
       <x:c r="C449" t="inlineStr">
         <x:is>
-          <x:t>330.6899</x:t>
+          <x:t>335.6512</x:t>
         </x:is>
       </x:c>
       <x:c r="D449" t="inlineStr">
         <x:is>
-          <x:t>140.8912</x:t>
+          <x:t>140.8093</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="450">
       <x:c r="A450" s="2" t="n">
-        <x:v>45689</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B450" t="inlineStr">
         <x:is>
-          <x:t>217.4127</x:t>
+          <x:t>222.8771</x:t>
         </x:is>
       </x:c>
       <x:c r="C450" t="inlineStr">
         <x:is>
-          <x:t>330.7276</x:t>
+          <x:t>335.2392</x:t>
         </x:is>
       </x:c>
       <x:c r="D450" t="inlineStr">
         <x:is>
-          <x:t>140.9717</x:t>
+          <x:t>140.8013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="451">
       <x:c r="A451" s="2" t="n">
-        <x:v>45658</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B451" t="inlineStr">
         <x:is>
-          <x:t>216.6829</x:t>
+          <x:t>222.5700</x:t>
         </x:is>
       </x:c>
       <x:c r="C451" t="inlineStr">
         <x:is>
-          <x:t>329.8630</x:t>
+          <x:t>335.2789</x:t>
         </x:is>
       </x:c>
       <x:c r="D451" t="inlineStr">
         <x:is>
-          <x:t>140.9327</x:t>
+          <x:t>140.8068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="452">
       <x:c r="A452" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B452" t="inlineStr">
         <x:is>
-          <x:t>216.6764</x:t>
+          <x:t>221.8625</x:t>
         </x:is>
       </x:c>
       <x:c r="C452" t="inlineStr">
         <x:is>
-          <x:t>329.8517</x:t>
+          <x:t>334.7155</x:t>
         </x:is>
       </x:c>
       <x:c r="D452" t="inlineStr">
         <x:is>
-          <x:t>140.9250</x:t>
+          <x:t>140.7788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="453">
       <x:c r="A453" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B453" t="inlineStr">
         <x:is>
-          <x:t>216.5872</x:t>
+          <x:t>221.4437</x:t>
         </x:is>
       </x:c>
       <x:c r="C453" t="inlineStr">
         <x:is>
-          <x:t>329.6899</x:t>
+          <x:t>334.3858</x:t>
         </x:is>
       </x:c>
       <x:c r="D453" t="inlineStr">
         <x:is>
-          <x:t>140.8959</x:t>
+          <x:t>140.7531</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="454">
       <x:c r="A454" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B454" t="inlineStr">
         <x:is>
-          <x:t>217.2025</x:t>
+          <x:t>220.8225</x:t>
         </x:is>
       </x:c>
       <x:c r="C454" t="inlineStr">
         <x:is>
-          <x:t>330.2507</x:t>
+          <x:t>333.8809</x:t>
         </x:is>
       </x:c>
       <x:c r="D454" t="inlineStr">
         <x:is>
-          <x:t>140.8448</x:t>
+          <x:t>140.6911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="455">
       <x:c r="A455" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B455" t="inlineStr">
         <x:is>
-          <x:t>217.2483</x:t>
+          <x:t>220.4047</x:t>
         </x:is>
       </x:c>
       <x:c r="C455" t="inlineStr">
         <x:is>
-          <x:t>330.2142</x:t>
+          <x:t>333.2679</x:t>
         </x:is>
       </x:c>
       <x:c r="D455" t="inlineStr">
         <x:is>
-          <x:t>140.9264</x:t>
+          <x:t>140.6267</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="456">
       <x:c r="A456" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B456" t="inlineStr">
         <x:is>
-          <x:t>217.2716</x:t>
+          <x:t>219.4624</x:t>
         </x:is>
       </x:c>
       <x:c r="C456" t="inlineStr">
         <x:is>
-          <x:t>330.1995</x:t>
+          <x:t>332.4482</x:t>
         </x:is>
       </x:c>
       <x:c r="D456" t="inlineStr">
         <x:is>
-          <x:t>140.9179</x:t>
+          <x:t>140.5503</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="457">
       <x:c r="A457" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B457" t="inlineStr">
         <x:is>
-          <x:t>217.2652</x:t>
+          <x:t>219.0202</x:t>
         </x:is>
       </x:c>
       <x:c r="C457" t="inlineStr">
         <x:is>
-          <x:t>330.1883</x:t>
+          <x:t>332.3545</x:t>
         </x:is>
       </x:c>
       <x:c r="D457" t="inlineStr">
         <x:is>
-          <x:t>140.9102</x:t>
+          <x:t>140.6297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="458">
       <x:c r="A458" s="2" t="n">
-        <x:v/>
+        <x:v>45931</x:v>
       </x:c>
       <x:c r="B458" t="inlineStr">
         <x:is>
-          <x:t>216.9821</x:t>
+          <x:t>218.4793</x:t>
         </x:is>
       </x:c>
       <x:c r="C458" t="inlineStr">
         <x:is>
-          <x:t>329.9810</x:t>
+          <x:t>331.5566</x:t>
         </x:is>
       </x:c>
       <x:c r="D458" t="inlineStr">
         <x:is>
-          <x:t>140.9070</x:t>
+          <x:t>140.6522</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="459">
       <x:c r="A459" s="2" t="n">
-        <x:v/>
+        <x:v>45901</x:v>
       </x:c>
       <x:c r="B459" t="inlineStr">
         <x:is>
-          <x:t>216.7190</x:t>
+          <x:t>218.5064</x:t>
         </x:is>
       </x:c>
       <x:c r="C459" t="inlineStr">
         <x:is>
-          <x:t>329.7749</x:t>
+          <x:t>331.7996</x:t>
         </x:is>
       </x:c>
       <x:c r="D459" t="inlineStr">
         <x:is>
-          <x:t>140.9083</x:t>
+          <x:t>140.7159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="460">
       <x:c r="A460" s="2" t="n">
-        <x:v/>
+        <x:v>45870</x:v>
       </x:c>
       <x:c r="B460" t="inlineStr">
         <x:is>
-          <x:t>216.7749</x:t>
+          <x:t>217.9984</x:t>
         </x:is>
       </x:c>
       <x:c r="C460" t="inlineStr">
         <x:is>
-          <x:t>329.8762</x:t>
+          <x:t>331.3876</x:t>
         </x:is>
       </x:c>
       <x:c r="D460" t="inlineStr">
         <x:is>
-          <x:t>140.8647</x:t>
+          <x:t>140.7840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="461">
       <x:c r="A461" s="2" t="n">
-        <x:v/>
+        <x:v>45839</x:v>
       </x:c>
       <x:c r="B461" t="inlineStr">
         <x:is>
-          <x:t>217.2987</x:t>
+          <x:t>217.3927</x:t>
         </x:is>
       </x:c>
       <x:c r="C461" t="inlineStr">
         <x:is>
-          <x:t>330.2646</x:t>
+          <x:t>330.4872</x:t>
         </x:is>
       </x:c>
       <x:c r="D461" t="inlineStr">
         <x:is>
-          <x:t>140.9496</x:t>
+          <x:t>140.8405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="462">
       <x:c r="A462" s="2" t="n">
-        <x:v/>
+        <x:v>45809</x:v>
       </x:c>
       <x:c r="B462" t="inlineStr">
         <x:is>
-          <x:t>217.8402</x:t>
+          <x:t>217.4303</x:t>
         </x:is>
       </x:c>
       <x:c r="C462" t="inlineStr">
         <x:is>
-          <x:t>330.6765</x:t>
+          <x:t>330.3658</x:t>
         </x:is>
       </x:c>
       <x:c r="D462" t="inlineStr">
         <x:is>
-          <x:t>140.9542</x:t>
+          <x:t>140.8149</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="463">
       <x:c r="A463" s="2" t="n">
-        <x:v/>
+        <x:v>45717</x:v>
       </x:c>
       <x:c r="B463" t="inlineStr">
         <x:is>
-          <x:t>217.8773</x:t>
+          <x:t>217.4119</x:t>
         </x:is>
       </x:c>
       <x:c r="C463" t="inlineStr">
         <x:is>
-          <x:t>330.6253</x:t>
+          <x:t>330.6899</x:t>
         </x:is>
       </x:c>
       <x:c r="D463" t="inlineStr">
         <x:is>
-          <x:t>140.9480</x:t>
+          <x:t>140.8912</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="464">
       <x:c r="A464" s="2" t="n">
-        <x:v/>
+        <x:v>45689</x:v>
       </x:c>
       <x:c r="B464" t="inlineStr">
         <x:is>
-          <x:t>217.6883</x:t>
+          <x:t>217.4127</x:t>
         </x:is>
       </x:c>
       <x:c r="C464" t="inlineStr">
         <x:is>
-          <x:t>330.5665</x:t>
+          <x:t>330.7276</x:t>
         </x:is>
       </x:c>
       <x:c r="D464" t="inlineStr">
         <x:is>
-          <x:t>140.9031</x:t>
+          <x:t>140.9717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="465">
       <x:c r="A465" s="2" t="n">
-        <x:v>45638</x:v>
+        <x:v>45658</x:v>
       </x:c>
       <x:c r="B465" t="inlineStr">
         <x:is>
-          <x:t>217.8274</x:t>
+          <x:t>216.6829</x:t>
         </x:is>
       </x:c>
       <x:c r="C465" t="inlineStr">
         <x:is>
-          <x:t>330.6913</x:t>
+          <x:t>329.8630</x:t>
         </x:is>
       </x:c>
       <x:c r="D465" t="inlineStr">
         <x:is>
-          <x:t>140.9329</x:t>
+          <x:t>140.9327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="466">
       <x:c r="A466" s="2" t="n">
-        <x:v>45608</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B466" t="inlineStr">
         <x:is>
-          <x:t>218.1521</x:t>
+          <x:t>216.6764</x:t>
         </x:is>
       </x:c>
       <x:c r="C466" t="inlineStr">
         <x:is>
-          <x:t>330.7097</x:t>
+          <x:t>329.8517</x:t>
         </x:is>
       </x:c>
       <x:c r="D466" t="inlineStr">
         <x:is>
-          <x:t>140.9880</x:t>
+          <x:t>140.9250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="467">
       <x:c r="A467" s="2" t="n">
-        <x:v>45577</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B467" t="inlineStr">
         <x:is>
-          <x:t>217.5731</x:t>
+          <x:t>216.5872</x:t>
         </x:is>
       </x:c>
       <x:c r="C467" t="inlineStr">
         <x:is>
-          <x:t>330.0182</x:t>
+          <x:t>329.6899</x:t>
         </x:is>
       </x:c>
       <x:c r="D467" t="inlineStr">
         <x:is>
-          <x:t>140.9590</x:t>
+          <x:t>140.8959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="468">
       <x:c r="A468" s="2" t="n">
-        <x:v>45547</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B468" t="inlineStr">
         <x:is>
-          <x:t>217.3050</x:t>
+          <x:t>217.2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C468" t="inlineStr">
         <x:is>
-          <x:t>329.5283</x:t>
+          <x:t>330.2507</x:t>
         </x:is>
       </x:c>
       <x:c r="D468" t="inlineStr">
         <x:is>
-          <x:t>140.9201</x:t>
+          <x:t>140.8448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="469">
       <x:c r="A469" s="2" t="n">
-        <x:v>45455</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B469" t="inlineStr">
         <x:is>
-          <x:t>217.2375</x:t>
+          <x:t>217.2483</x:t>
         </x:is>
       </x:c>
       <x:c r="C469" t="inlineStr">
         <x:is>
-          <x:t>329.4774</x:t>
+          <x:t>330.2142</x:t>
         </x:is>
       </x:c>
       <x:c r="D469" t="inlineStr">
         <x:is>
-          <x:t>140.8468</x:t>
+          <x:t>140.9264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="470">
       <x:c r="A470" s="2" t="n">
-        <x:v>45424</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B470" t="inlineStr">
         <x:is>
-          <x:t>217.1060</x:t>
+          <x:t>217.2716</x:t>
         </x:is>
       </x:c>
       <x:c r="C470" t="inlineStr">
         <x:is>
-          <x:t>329.5789</x:t>
+          <x:t>330.1995</x:t>
         </x:is>
       </x:c>
       <x:c r="D470" t="inlineStr">
         <x:is>
-          <x:t>140.7951</x:t>
+          <x:t>140.9179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="471">
       <x:c r="A471" s="2" t="n">
-        <x:v>45394</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B471" t="inlineStr">
         <x:is>
-          <x:t>217.0849</x:t>
+          <x:t>217.2652</x:t>
         </x:is>
       </x:c>
       <x:c r="C471" t="inlineStr">
         <x:is>
-          <x:t>329.8717</x:t>
+          <x:t>330.1883</x:t>
         </x:is>
       </x:c>
       <x:c r="D471" t="inlineStr">
         <x:is>
-          <x:t>140.7832</x:t>
+          <x:t>140.9102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="472">
       <x:c r="A472" s="2" t="n">
-        <x:v>45363</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B472" t="inlineStr">
         <x:is>
-          <x:t>217.1088</x:t>
+          <x:t>216.9821</x:t>
         </x:is>
       </x:c>
       <x:c r="C472" t="inlineStr">
         <x:is>
-          <x:t>329.9785</x:t>
+          <x:t>329.9810</x:t>
         </x:is>
       </x:c>
       <x:c r="D472" t="inlineStr">
         <x:is>
-          <x:t>140.7357</x:t>
+          <x:t>140.9070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="473">
       <x:c r="A473" s="2" t="n">
-        <x:v>45334</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B473" t="inlineStr">
         <x:is>
-          <x:t>216.8699</x:t>
+          <x:t>216.7190</x:t>
         </x:is>
       </x:c>
       <x:c r="C473" t="inlineStr">
         <x:is>
-          <x:t>329.8514</x:t>
+          <x:t>329.7749</x:t>
         </x:is>
       </x:c>
       <x:c r="D473" t="inlineStr">
         <x:is>
-          <x:t>140.6745</x:t>
+          <x:t>140.9083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="474">
       <x:c r="A474" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B474" t="inlineStr">
         <x:is>
-          <x:t>216.0577</x:t>
+          <x:t>216.7749</x:t>
         </x:is>
       </x:c>
       <x:c r="C474" t="inlineStr">
         <x:is>
-          <x:t>328.7665</x:t>
+          <x:t>329.8762</x:t>
         </x:is>
       </x:c>
       <x:c r="D474" t="inlineStr">
         <x:is>
-          <x:t>140.4945</x:t>
+          <x:t>140.8647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="475">
       <x:c r="A475" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B475" t="inlineStr">
         <x:is>
-          <x:t>215.8034</x:t>
+          <x:t>217.2987</x:t>
         </x:is>
       </x:c>
       <x:c r="C475" t="inlineStr">
         <x:is>
-          <x:t>328.8505</x:t>
+          <x:t>330.2646</x:t>
         </x:is>
       </x:c>
       <x:c r="D475" t="inlineStr">
         <x:is>
-          <x:t>140.4181</x:t>
+          <x:t>140.9496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="476">
       <x:c r="A476" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B476" t="inlineStr">
         <x:is>
-          <x:t>215.8053</x:t>
+          <x:t>217.8402</x:t>
         </x:is>
       </x:c>
       <x:c r="C476" t="inlineStr">
         <x:is>
-          <x:t>329.0217</x:t>
+          <x:t>330.6765</x:t>
         </x:is>
       </x:c>
       <x:c r="D476" t="inlineStr">
         <x:is>
-          <x:t>140.3786</x:t>
+          <x:t>140.9542</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="477">
       <x:c r="A477" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B477" t="inlineStr">
         <x:is>
-          <x:t>215.7137</x:t>
+          <x:t>217.8773</x:t>
         </x:is>
       </x:c>
       <x:c r="C477" t="inlineStr">
         <x:is>
-          <x:t>328.4163</x:t>
+          <x:t>330.6253</x:t>
         </x:is>
       </x:c>
       <x:c r="D477" t="inlineStr">
         <x:is>
-          <x:t>140.3386</x:t>
+          <x:t>140.9480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="478">
       <x:c r="A478" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B478" t="inlineStr">
         <x:is>
-          <x:t>215.7229</x:t>
+          <x:t>217.6883</x:t>
         </x:is>
       </x:c>
       <x:c r="C478" t="inlineStr">
         <x:is>
-          <x:t>328.3810</x:t>
+          <x:t>330.5665</x:t>
         </x:is>
       </x:c>
       <x:c r="D478" t="inlineStr">
         <x:is>
-          <x:t>140.3177</x:t>
+          <x:t>140.9031</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="479">
       <x:c r="A479" s="2" t="n">
-        <x:v/>
+        <x:v>45638</x:v>
       </x:c>
       <x:c r="B479" t="inlineStr">
         <x:is>
-          <x:t>215.8327</x:t>
+          <x:t>217.8274</x:t>
         </x:is>
       </x:c>
       <x:c r="C479" t="inlineStr">
         <x:is>
-          <x:t>328.4091</x:t>
+          <x:t>330.6913</x:t>
         </x:is>
       </x:c>
       <x:c r="D479" t="inlineStr">
         <x:is>
-          <x:t>140.3104</x:t>
+          <x:t>140.9329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="480">
       <x:c r="A480" s="2" t="n">
-        <x:v/>
+        <x:v>45608</x:v>
       </x:c>
       <x:c r="B480" t="inlineStr">
         <x:is>
-          <x:t>215.2919</x:t>
+          <x:t>218.1521</x:t>
         </x:is>
       </x:c>
       <x:c r="C480" t="inlineStr">
         <x:is>
-          <x:t>327.5771</x:t>
+          <x:t>330.7097</x:t>
         </x:is>
       </x:c>
       <x:c r="D480" t="inlineStr">
         <x:is>
-          <x:t>140.1855</x:t>
+          <x:t>140.9880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="481">
       <x:c r="A481" s="2" t="n">
-        <x:v/>
+        <x:v>45577</x:v>
       </x:c>
       <x:c r="B481" t="inlineStr">
         <x:is>
-          <x:t>214.8395</x:t>
+          <x:t>217.5731</x:t>
         </x:is>
       </x:c>
       <x:c r="C481" t="inlineStr">
         <x:is>
-          <x:t>327.2804</x:t>
+          <x:t>330.0182</x:t>
         </x:is>
       </x:c>
       <x:c r="D481" t="inlineStr">
         <x:is>
-          <x:t>140.1435</x:t>
+          <x:t>140.9590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="482">
       <x:c r="A482" s="2" t="n">
-        <x:v/>
+        <x:v>45547</x:v>
       </x:c>
       <x:c r="B482" t="inlineStr">
         <x:is>
-          <x:t>214.8610</x:t>
+          <x:t>217.3050</x:t>
         </x:is>
       </x:c>
       <x:c r="C482" t="inlineStr">
         <x:is>
-          <x:t>327.0827</x:t>
+          <x:t>329.5283</x:t>
         </x:is>
       </x:c>
       <x:c r="D482" t="inlineStr">
         <x:is>
-          <x:t>140.1453</x:t>
+          <x:t>140.9201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="483">
       <x:c r="A483" s="2" t="n">
-        <x:v/>
+        <x:v>45455</x:v>
       </x:c>
       <x:c r="B483" t="inlineStr">
         <x:is>
-          <x:t>215.0194</x:t>
+          <x:t>217.2375</x:t>
         </x:is>
       </x:c>
       <x:c r="C483" t="inlineStr">
         <x:is>
-          <x:t>327.2379</x:t>
+          <x:t>329.4774</x:t>
         </x:is>
       </x:c>
       <x:c r="D483" t="inlineStr">
         <x:is>
-          <x:t>140.1388</x:t>
+          <x:t>140.8468</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="484">
       <x:c r="A484" s="2" t="n">
-        <x:v/>
+        <x:v>45424</x:v>
       </x:c>
       <x:c r="B484" t="inlineStr">
         <x:is>
-          <x:t>214.7473</x:t>
+          <x:t>217.1060</x:t>
         </x:is>
       </x:c>
       <x:c r="C484" t="inlineStr">
         <x:is>
-          <x:t>326.9052</x:t>
+          <x:t>329.5789</x:t>
         </x:is>
       </x:c>
       <x:c r="D484" t="inlineStr">
         <x:is>
-          <x:t>140.1261</x:t>
+          <x:t>140.7951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="485">
       <x:c r="A485" s="2" t="n">
-        <x:v/>
+        <x:v>45394</x:v>
       </x:c>
       <x:c r="B485" t="inlineStr">
         <x:is>
-          <x:t>215.1621</x:t>
+          <x:t>217.0849</x:t>
         </x:is>
       </x:c>
       <x:c r="C485" t="inlineStr">
         <x:is>
-          <x:t>327.3942</x:t>
+          <x:t>329.8717</x:t>
         </x:is>
       </x:c>
       <x:c r="D485" t="inlineStr">
         <x:is>
-          <x:t>140.1304</x:t>
+          <x:t>140.7832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="486">
       <x:c r="A486" s="2" t="n">
-        <x:v/>
+        <x:v>45363</x:v>
       </x:c>
       <x:c r="B486" t="inlineStr">
         <x:is>
-          <x:t>214.7425</x:t>
+          <x:t>217.1088</x:t>
         </x:is>
       </x:c>
       <x:c r="C486" t="inlineStr">
         <x:is>
-          <x:t>326.4742</x:t>
+          <x:t>329.9785</x:t>
         </x:is>
       </x:c>
       <x:c r="D486" t="inlineStr">
         <x:is>
-          <x:t>140.0669</x:t>
+          <x:t>140.7357</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="487">
       <x:c r="A487" s="2" t="n">
-        <x:v>45637</x:v>
+        <x:v>45334</x:v>
       </x:c>
       <x:c r="B487" t="inlineStr">
         <x:is>
-          <x:t>214.6792</x:t>
+          <x:t>216.8699</x:t>
         </x:is>
       </x:c>
       <x:c r="C487" t="inlineStr">
         <x:is>
-          <x:t>326.3951</x:t>
+          <x:t>329.8514</x:t>
         </x:is>
       </x:c>
       <x:c r="D487" t="inlineStr">
         <x:is>
-          <x:t>140.0755</x:t>
+          <x:t>140.6745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="488">
       <x:c r="A488" s="2" t="n">
-        <x:v>45607</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B488" t="inlineStr">
         <x:is>
-          <x:t>214.9044</x:t>
+          <x:t>216.0577</x:t>
         </x:is>
       </x:c>
       <x:c r="C488" t="inlineStr">
         <x:is>
-          <x:t>326.7593</x:t>
+          <x:t>328.7665</x:t>
         </x:is>
       </x:c>
       <x:c r="D488" t="inlineStr">
         <x:is>
-          <x:t>140.0990</x:t>
+          <x:t>140.4945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="489">
       <x:c r="A489" s="2" t="n">
-        <x:v>45515</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B489" t="inlineStr">
         <x:is>
-          <x:t>214.4464</x:t>
+          <x:t>215.8034</x:t>
         </x:is>
       </x:c>
       <x:c r="C489" t="inlineStr">
         <x:is>
-          <x:t>325.9106</x:t>
+          <x:t>328.8505</x:t>
         </x:is>
       </x:c>
       <x:c r="D489" t="inlineStr">
         <x:is>
-          <x:t>140.0048</x:t>
+          <x:t>140.4181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="490">
       <x:c r="A490" s="2" t="n">
-        <x:v>45484</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B490" t="inlineStr">
         <x:is>
-          <x:t>214.1545</x:t>
+          <x:t>215.8053</x:t>
         </x:is>
       </x:c>
       <x:c r="C490" t="inlineStr">
         <x:is>
-          <x:t>325.7815</x:t>
+          <x:t>329.0217</x:t>
         </x:is>
       </x:c>
       <x:c r="D490" t="inlineStr">
         <x:is>
-          <x:t>139.9420</x:t>
+          <x:t>140.3786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="491">
       <x:c r="A491" s="2" t="n">
-        <x:v>45454</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B491" t="inlineStr">
         <x:is>
-          <x:t>213.9246</x:t>
+          <x:t>215.7137</x:t>
         </x:is>
       </x:c>
       <x:c r="C491" t="inlineStr">
         <x:is>
-          <x:t>325.6604</x:t>
+          <x:t>328.4163</x:t>
         </x:is>
       </x:c>
       <x:c r="D491" t="inlineStr">
         <x:is>
-          <x:t>139.9655</x:t>
+          <x:t>140.3386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="492">
       <x:c r="A492" s="2" t="n">
-        <x:v>45423</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B492" t="inlineStr">
         <x:is>
-          <x:t>213.0432</x:t>
+          <x:t>215.7229</x:t>
         </x:is>
       </x:c>
       <x:c r="C492" t="inlineStr">
         <x:is>
-          <x:t>324.2721</x:t>
+          <x:t>328.3810</x:t>
         </x:is>
       </x:c>
       <x:c r="D492" t="inlineStr">
         <x:is>
-          <x:t>139.8898</x:t>
+          <x:t>140.3177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="493">
       <x:c r="A493" s="2" t="n">
-        <x:v>45393</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B493" t="inlineStr">
         <x:is>
-          <x:t>212.6337</x:t>
+          <x:t>215.8327</x:t>
         </x:is>
       </x:c>
       <x:c r="C493" t="inlineStr">
         <x:is>
-          <x:t>323.9224</x:t>
+          <x:t>328.4091</x:t>
         </x:is>
       </x:c>
       <x:c r="D493" t="inlineStr">
         <x:is>
-          <x:t>139.9046</x:t>
+          <x:t>140.3104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="494">
       <x:c r="A494" s="2" t="n">
-        <x:v>45302</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B494" t="inlineStr">
         <x:is>
-          <x:t>213.0191</x:t>
+          <x:t>215.2919</x:t>
         </x:is>
       </x:c>
       <x:c r="C494" t="inlineStr">
         <x:is>
-          <x:t>324.2141</x:t>
+          <x:t>327.5771</x:t>
         </x:is>
       </x:c>
       <x:c r="D494" t="inlineStr">
         <x:is>
-          <x:t>139.8806</x:t>
+          <x:t>140.1855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="495">
       <x:c r="A495" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B495" t="inlineStr">
         <x:is>
-          <x:t>212.8434</x:t>
+          <x:t>214.8395</x:t>
         </x:is>
       </x:c>
       <x:c r="C495" t="inlineStr">
         <x:is>
-          <x:t>324.0793</x:t>
+          <x:t>327.2804</x:t>
         </x:is>
       </x:c>
       <x:c r="D495" t="inlineStr">
         <x:is>
-          <x:t>139.9032</x:t>
+          <x:t>140.1435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="496">
       <x:c r="A496" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B496" t="inlineStr">
         <x:is>
-          <x:t>213.5582</x:t>
+          <x:t>214.8610</x:t>
         </x:is>
       </x:c>
       <x:c r="C496" t="inlineStr">
         <x:is>
-          <x:t>324.8304</x:t>
+          <x:t>327.0827</x:t>
         </x:is>
       </x:c>
       <x:c r="D496" t="inlineStr">
         <x:is>
-          <x:t>139.9674</x:t>
+          <x:t>140.1453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="497">
       <x:c r="A497" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B497" t="inlineStr">
         <x:is>
-          <x:t>213.8982</x:t>
+          <x:t>215.0194</x:t>
         </x:is>
       </x:c>
       <x:c r="C497" t="inlineStr">
         <x:is>
-          <x:t>325.1407</x:t>
+          <x:t>327.2379</x:t>
         </x:is>
       </x:c>
       <x:c r="D497" t="inlineStr">
         <x:is>
-          <x:t>140.0067</x:t>
+          <x:t>140.1388</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="498">
       <x:c r="A498" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B498" t="inlineStr">
         <x:is>
-          <x:t>214.1518</x:t>
+          <x:t>214.7473</x:t>
         </x:is>
       </x:c>
       <x:c r="C498" t="inlineStr">
         <x:is>
-          <x:t>325.2444</x:t>
+          <x:t>326.9052</x:t>
         </x:is>
       </x:c>
       <x:c r="D498" t="inlineStr">
         <x:is>
-          <x:t>140.0142</x:t>
+          <x:t>140.1261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="499">
       <x:c r="A499" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B499" t="inlineStr">
         <x:is>
-          <x:t>213.9580</x:t>
+          <x:t>215.1621</x:t>
         </x:is>
       </x:c>
       <x:c r="C499" t="inlineStr">
         <x:is>
-          <x:t>325.1741</x:t>
+          <x:t>327.3942</x:t>
         </x:is>
       </x:c>
       <x:c r="D499" t="inlineStr">
         <x:is>
-          <x:t>140.0006</x:t>
+          <x:t>140.1304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="500">
       <x:c r="A500" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B500" t="inlineStr">
         <x:is>
-          <x:t>213.8816</x:t>
+          <x:t>214.7425</x:t>
         </x:is>
       </x:c>
       <x:c r="C500" t="inlineStr">
         <x:is>
-          <x:t>325.2197</x:t>
+          <x:t>326.4742</x:t>
         </x:is>
       </x:c>
       <x:c r="D500" t="inlineStr">
         <x:is>
-          <x:t>139.9826</x:t>
+          <x:t>140.0669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="501">
       <x:c r="A501" s="2" t="n">
-        <x:v/>
+        <x:v>45637</x:v>
       </x:c>
       <x:c r="B501" t="inlineStr">
         <x:is>
-          <x:t>214.0133</x:t>
+          <x:t>214.6792</x:t>
         </x:is>
       </x:c>
       <x:c r="C501" t="inlineStr">
         <x:is>
-          <x:t>325.4417</x:t>
+          <x:t>326.3951</x:t>
         </x:is>
       </x:c>
       <x:c r="D501" t="inlineStr">
         <x:is>
-          <x:t>139.9460</x:t>
+          <x:t>140.0755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="502">
       <x:c r="A502" s="2" t="n">
-        <x:v/>
+        <x:v>45607</x:v>
       </x:c>
       <x:c r="B502" t="inlineStr">
         <x:is>
-          <x:t>214.1243</x:t>
+          <x:t>214.9044</x:t>
         </x:is>
       </x:c>
       <x:c r="C502" t="inlineStr">
         <x:is>
-          <x:t>325.5497</x:t>
+          <x:t>326.7593</x:t>
         </x:is>
       </x:c>
       <x:c r="D502" t="inlineStr">
         <x:is>
-          <x:t>139.9242</x:t>
+          <x:t>140.0990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="503">
       <x:c r="A503" s="2" t="n">
-        <x:v/>
+        <x:v>45515</x:v>
       </x:c>
       <x:c r="B503" t="inlineStr">
         <x:is>
-          <x:t>214.0885</x:t>
+          <x:t>214.4464</x:t>
         </x:is>
       </x:c>
       <x:c r="C503" t="inlineStr">
         <x:is>
-          <x:t>325.5511</x:t>
+          <x:t>325.9106</x:t>
         </x:is>
       </x:c>
       <x:c r="D503" t="inlineStr">
         <x:is>
-          <x:t>139.9505</x:t>
+          <x:t>140.0048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="504">
       <x:c r="A504" s="2" t="n">
-        <x:v/>
+        <x:v>45484</x:v>
       </x:c>
       <x:c r="B504" t="inlineStr">
         <x:is>
-          <x:t>214.4016</x:t>
+          <x:t>214.1545</x:t>
         </x:is>
       </x:c>
       <x:c r="C504" t="inlineStr">
         <x:is>
-          <x:t>326.0176</x:t>
+          <x:t>325.7815</x:t>
         </x:is>
       </x:c>
       <x:c r="D504" t="inlineStr">
         <x:is>
-          <x:t>140.0111</x:t>
+          <x:t>139.9420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="505">
       <x:c r="A505" s="2" t="n">
-        <x:v/>
+        <x:v>45454</x:v>
       </x:c>
       <x:c r="B505" t="inlineStr">
         <x:is>
-          <x:t>214.0717</x:t>
+          <x:t>213.9246</x:t>
         </x:is>
       </x:c>
       <x:c r="C505" t="inlineStr">
         <x:is>
-          <x:t>325.6855</x:t>
+          <x:t>325.6604</x:t>
         </x:is>
       </x:c>
       <x:c r="D505" t="inlineStr">
         <x:is>
-          <x:t>139.9746</x:t>
+          <x:t>139.9655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="506">
       <x:c r="A506" s="2" t="n">
-        <x:v/>
+        <x:v>45423</x:v>
       </x:c>
       <x:c r="B506" t="inlineStr">
         <x:is>
-          <x:t>213.1533</x:t>
+          <x:t>213.0432</x:t>
         </x:is>
       </x:c>
       <x:c r="C506" t="inlineStr">
         <x:is>
-          <x:t>324.7502</x:t>
+          <x:t>324.2721</x:t>
         </x:is>
       </x:c>
       <x:c r="D506" t="inlineStr">
         <x:is>
-          <x:t>139.9378</x:t>
+          <x:t>139.8898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="507">
       <x:c r="A507" s="2" t="n">
-        <x:v/>
+        <x:v>45393</x:v>
       </x:c>
       <x:c r="B507" t="inlineStr">
         <x:is>
-          <x:t>212.9154</x:t>
+          <x:t>212.6337</x:t>
         </x:is>
       </x:c>
       <x:c r="C507" t="inlineStr">
         <x:is>
-          <x:t>324.5477</x:t>
+          <x:t>323.9224</x:t>
         </x:is>
       </x:c>
       <x:c r="D507" t="inlineStr">
         <x:is>
-          <x:t>139.8378</x:t>
+          <x:t>139.9046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="508">
       <x:c r="A508" s="2" t="n">
-        <x:v/>
+        <x:v>45302</x:v>
       </x:c>
       <x:c r="B508" t="inlineStr">
         <x:is>
-          <x:t>212.6160</x:t>
+          <x:t>213.0191</x:t>
         </x:is>
       </x:c>
       <x:c r="C508" t="inlineStr">
         <x:is>
-          <x:t>323.8977</x:t>
+          <x:t>324.2141</x:t>
         </x:is>
       </x:c>
       <x:c r="D508" t="inlineStr">
         <x:is>
-          <x:t>139.7650</x:t>
+          <x:t>139.8806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="509">
       <x:c r="A509" s="2" t="n">
-        <x:v>45606</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B509" t="inlineStr">
         <x:is>
-          <x:t>212.0766</x:t>
+          <x:t>212.8434</x:t>
         </x:is>
       </x:c>
       <x:c r="C509" t="inlineStr">
         <x:is>
-          <x:t>323.3053</x:t>
+          <x:t>324.0793</x:t>
         </x:is>
       </x:c>
       <x:c r="D509" t="inlineStr">
         <x:is>
-          <x:t>139.7408</x:t>
+          <x:t>139.9032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="510">
       <x:c r="A510" s="2" t="n">
-        <x:v>45575</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B510" t="inlineStr">
         <x:is>
-          <x:t>211.7172</x:t>
+          <x:t>213.5582</x:t>
         </x:is>
       </x:c>
       <x:c r="C510" t="inlineStr">
         <x:is>
-          <x:t>322.9912</x:t>
+          <x:t>324.8304</x:t>
         </x:is>
       </x:c>
       <x:c r="D510" t="inlineStr">
         <x:is>
-          <x:t>139.7384</x:t>
+          <x:t>139.9674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="511">
       <x:c r="A511" s="2" t="n">
-        <x:v>45545</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B511" t="inlineStr">
         <x:is>
-          <x:t>211.4976</x:t>
+          <x:t>213.8982</x:t>
         </x:is>
       </x:c>
       <x:c r="C511" t="inlineStr">
         <x:is>
-          <x:t>322.7119</x:t>
+          <x:t>325.1407</x:t>
         </x:is>
       </x:c>
       <x:c r="D511" t="inlineStr">
         <x:is>
-          <x:t>139.7169</x:t>
+          <x:t>140.0067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="512">
       <x:c r="A512" s="2" t="n">
-        <x:v>45514</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B512" t="inlineStr">
         <x:is>
-          <x:t>211.2094</x:t>
+          <x:t>214.1518</x:t>
         </x:is>
       </x:c>
       <x:c r="C512" t="inlineStr">
         <x:is>
-          <x:t>322.4362</x:t>
+          <x:t>325.2444</x:t>
         </x:is>
       </x:c>
       <x:c r="D512" t="inlineStr">
         <x:is>
-          <x:t>139.7155</x:t>
+          <x:t>140.0142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="513">
       <x:c r="A513" s="2" t="n">
-        <x:v>45483</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B513" t="inlineStr">
         <x:is>
-          <x:t>211.2255</x:t>
+          <x:t>213.9580</x:t>
         </x:is>
       </x:c>
       <x:c r="C513" t="inlineStr">
         <x:is>
-          <x:t>322.4015</x:t>
+          <x:t>325.1741</x:t>
         </x:is>
       </x:c>
       <x:c r="D513" t="inlineStr">
         <x:is>
-          <x:t>139.6819</x:t>
+          <x:t>140.0006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="514">
       <x:c r="A514" s="2" t="n">
-        <x:v>45392</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B514" t="inlineStr">
         <x:is>
-          <x:t>211.2077</x:t>
+          <x:t>213.8816</x:t>
         </x:is>
       </x:c>
       <x:c r="C514" t="inlineStr">
         <x:is>
-          <x:t>322.2992</x:t>
+          <x:t>325.2197</x:t>
         </x:is>
       </x:c>
       <x:c r="D514" t="inlineStr">
         <x:is>
-          <x:t>139.6951</x:t>
+          <x:t>139.9826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="515">
       <x:c r="A515" s="2" t="n">
-        <x:v>45361</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B515" t="inlineStr">
         <x:is>
-          <x:t>210.9917</x:t>
+          <x:t>214.0133</x:t>
         </x:is>
       </x:c>
       <x:c r="C515" t="inlineStr">
         <x:is>
-          <x:t>322.1145</x:t>
+          <x:t>325.4417</x:t>
         </x:is>
       </x:c>
       <x:c r="D515" t="inlineStr">
         <x:is>
-          <x:t>139.7331</x:t>
+          <x:t>139.9460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="516">
       <x:c r="A516" s="2" t="n">
-        <x:v>45332</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B516" t="inlineStr">
         <x:is>
-          <x:t>211.1571</x:t>
+          <x:t>214.1243</x:t>
         </x:is>
       </x:c>
       <x:c r="C516" t="inlineStr">
         <x:is>
-          <x:t>322.2400</x:t>
+          <x:t>325.5497</x:t>
         </x:is>
       </x:c>
       <x:c r="D516" t="inlineStr">
         <x:is>
-          <x:t>139.7512</x:t>
+          <x:t>139.9242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="517">
       <x:c r="A517" s="2" t="n">
-        <x:v>45301</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B517" t="inlineStr">
         <x:is>
-          <x:t>211.3189</x:t>
+          <x:t>214.0885</x:t>
         </x:is>
       </x:c>
       <x:c r="C517" t="inlineStr">
         <x:is>
-          <x:t>322.4329</x:t>
+          <x:t>325.5511</x:t>
         </x:is>
       </x:c>
       <x:c r="D517" t="inlineStr">
         <x:is>
-          <x:t>139.7635</x:t>
+          <x:t>139.9505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="518">
       <x:c r="A518" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B518" t="inlineStr">
         <x:is>
-          <x:t>210.9876</x:t>
+          <x:t>214.4016</x:t>
         </x:is>
       </x:c>
       <x:c r="C518" t="inlineStr">
         <x:is>
-          <x:t>321.7229</x:t>
+          <x:t>326.0176</x:t>
         </x:is>
       </x:c>
       <x:c r="D518" t="inlineStr">
         <x:is>
-          <x:t>139.6107</x:t>
+          <x:t>140.0111</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="519">
       <x:c r="A519" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B519" t="inlineStr">
         <x:is>
-          <x:t>211.0360</x:t>
+          <x:t>214.0717</x:t>
         </x:is>
       </x:c>
       <x:c r="C519" t="inlineStr">
         <x:is>
-          <x:t>321.9036</x:t>
+          <x:t>325.6855</x:t>
         </x:is>
       </x:c>
       <x:c r="D519" t="inlineStr">
         <x:is>
-          <x:t>139.5815</x:t>
+          <x:t>139.9746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="520">
       <x:c r="A520" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B520" t="inlineStr">
         <x:is>
-          <x:t>210.8927</x:t>
+          <x:t>213.1533</x:t>
         </x:is>
       </x:c>
       <x:c r="C520" t="inlineStr">
         <x:is>
-          <x:t>321.6535</x:t>
+          <x:t>324.7502</x:t>
         </x:is>
       </x:c>
       <x:c r="D520" t="inlineStr">
         <x:is>
-          <x:t>139.5187</x:t>
+          <x:t>139.9378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="521">
       <x:c r="A521" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B521" t="inlineStr">
         <x:is>
-          <x:t>210.2691</x:t>
+          <x:t>212.9154</x:t>
         </x:is>
       </x:c>
       <x:c r="C521" t="inlineStr">
         <x:is>
-          <x:t>321.1131</x:t>
+          <x:t>324.5477</x:t>
         </x:is>
       </x:c>
       <x:c r="D521" t="inlineStr">
         <x:is>
-          <x:t>139.4795</x:t>
+          <x:t>139.8378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="522">
       <x:c r="A522" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B522" t="inlineStr">
         <x:is>
-          <x:t>210.5390</x:t>
+          <x:t>212.6160</x:t>
         </x:is>
       </x:c>
       <x:c r="C522" t="inlineStr">
         <x:is>
-          <x:t>321.4790</x:t>
+          <x:t>323.8977</x:t>
         </x:is>
       </x:c>
       <x:c r="D522" t="inlineStr">
         <x:is>
-          <x:t>139.5113</x:t>
+          <x:t>139.7650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="523">
       <x:c r="A523" s="2" t="n">
-        <x:v/>
+        <x:v>45606</x:v>
       </x:c>
       <x:c r="B523" t="inlineStr">
         <x:is>
-          <x:t>210.3709</x:t>
+          <x:t>212.0766</x:t>
         </x:is>
       </x:c>
       <x:c r="C523" t="inlineStr">
         <x:is>
-          <x:t>321.2741</x:t>
+          <x:t>323.3053</x:t>
         </x:is>
       </x:c>
       <x:c r="D523" t="inlineStr">
         <x:is>
-          <x:t>139.4776</x:t>
+          <x:t>139.7408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="524">
       <x:c r="A524" s="2" t="n">
-        <x:v/>
+        <x:v>45575</x:v>
       </x:c>
       <x:c r="B524" t="inlineStr">
         <x:is>
-          <x:t>210.1211</x:t>
+          <x:t>211.7172</x:t>
         </x:is>
       </x:c>
       <x:c r="C524" t="inlineStr">
         <x:is>
-          <x:t>320.9302</x:t>
+          <x:t>322.9912</x:t>
         </x:is>
       </x:c>
       <x:c r="D524" t="inlineStr">
         <x:is>
-          <x:t>139.4187</x:t>
+          <x:t>139.7384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="525">
       <x:c r="A525" s="2" t="n">
-        <x:v/>
+        <x:v>45545</x:v>
       </x:c>
       <x:c r="B525" t="inlineStr">
         <x:is>
-          <x:t>210.4491</x:t>
+          <x:t>211.4976</x:t>
         </x:is>
       </x:c>
       <x:c r="C525" t="inlineStr">
         <x:is>
-          <x:t>321.4667</x:t>
+          <x:t>322.7119</x:t>
         </x:is>
       </x:c>
       <x:c r="D525" t="inlineStr">
         <x:is>
-          <x:t>139.3991</x:t>
+          <x:t>139.7169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="526">
       <x:c r="A526" s="2" t="n">
-        <x:v/>
+        <x:v>45514</x:v>
       </x:c>
       <x:c r="B526" t="inlineStr">
         <x:is>
-          <x:t>209.6940</x:t>
+          <x:t>211.2094</x:t>
         </x:is>
       </x:c>
       <x:c r="C526" t="inlineStr">
         <x:is>
-          <x:t>320.6781</x:t>
+          <x:t>322.4362</x:t>
         </x:is>
       </x:c>
       <x:c r="D526" t="inlineStr">
         <x:is>
-          <x:t>139.3217</x:t>
+          <x:t>139.7155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="527">
       <x:c r="A527" s="2" t="n">
-        <x:v/>
+        <x:v>45483</x:v>
       </x:c>
       <x:c r="B527" t="inlineStr">
         <x:is>
-          <x:t>209.8736</x:t>
+          <x:t>211.2255</x:t>
         </x:is>
       </x:c>
       <x:c r="C527" t="inlineStr">
         <x:is>
-          <x:t>320.9143</x:t>
+          <x:t>322.4015</x:t>
         </x:is>
       </x:c>
       <x:c r="D527" t="inlineStr">
         <x:is>
-          <x:t>139.3481</x:t>
+          <x:t>139.6819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="528">
       <x:c r="A528" s="2" t="n">
-        <x:v/>
+        <x:v>45392</x:v>
       </x:c>
       <x:c r="B528" t="inlineStr">
         <x:is>
-          <x:t>209.7212</x:t>
+          <x:t>211.2077</x:t>
         </x:is>
       </x:c>
       <x:c r="C528" t="inlineStr">
         <x:is>
-          <x:t>320.6578</x:t>
+          <x:t>322.2992</x:t>
         </x:is>
       </x:c>
       <x:c r="D528" t="inlineStr">
         <x:is>
-          <x:t>139.3233</x:t>
+          <x:t>139.6951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="529">
       <x:c r="A529" s="2" t="n">
-        <x:v/>
+        <x:v>45361</x:v>
       </x:c>
       <x:c r="B529" t="inlineStr">
         <x:is>
-          <x:t>209.5812</x:t>
+          <x:t>210.9917</x:t>
         </x:is>
       </x:c>
       <x:c r="C529" t="inlineStr">
         <x:is>
-          <x:t>320.7037</x:t>
+          <x:t>322.1145</x:t>
         </x:is>
       </x:c>
       <x:c r="D529" t="inlineStr">
         <x:is>
-          <x:t>139.2512</x:t>
+          <x:t>139.7331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="530">
       <x:c r="A530" s="2" t="n">
-        <x:v>45635</x:v>
+        <x:v>45332</x:v>
       </x:c>
       <x:c r="B530" t="inlineStr">
         <x:is>
-          <x:t>209.4165</x:t>
+          <x:t>211.1571</x:t>
         </x:is>
       </x:c>
       <x:c r="C530" t="inlineStr">
         <x:is>
-          <x:t>320.6476</x:t>
+          <x:t>322.2400</x:t>
         </x:is>
       </x:c>
       <x:c r="D530" t="inlineStr">
         <x:is>
-          <x:t>139.2261</x:t>
+          <x:t>139.7512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="531">
       <x:c r="A531" s="2" t="n">
-        <x:v>45605</x:v>
+        <x:v>45301</x:v>
       </x:c>
       <x:c r="B531" t="inlineStr">
         <x:is>
-          <x:t>208.8105</x:t>
+          <x:t>211.3189</x:t>
         </x:is>
       </x:c>
       <x:c r="C531" t="inlineStr">
         <x:is>
-          <x:t>320.1452</x:t>
+          <x:t>322.4329</x:t>
         </x:is>
       </x:c>
       <x:c r="D531" t="inlineStr">
         <x:is>
-          <x:t>139.2254</x:t>
+          <x:t>139.7635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="532">
       <x:c r="A532" s="2" t="n">
-        <x:v>45574</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B532" t="inlineStr">
         <x:is>
-          <x:t>208.6456</x:t>
+          <x:t>210.9876</x:t>
         </x:is>
       </x:c>
       <x:c r="C532" t="inlineStr">
         <x:is>
-          <x:t>320.0784</x:t>
+          <x:t>321.7229</x:t>
         </x:is>
       </x:c>
       <x:c r="D532" t="inlineStr">
         <x:is>
-          <x:t>139.1287</x:t>
+          <x:t>139.6107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="533">
       <x:c r="A533" s="2" t="n">
-        <x:v>45544</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B533" t="inlineStr">
         <x:is>
-          <x:t>208.4944</x:t>
+          <x:t>211.0360</x:t>
         </x:is>
       </x:c>
       <x:c r="C533" t="inlineStr">
         <x:is>
-          <x:t>319.8196</x:t>
+          <x:t>321.9036</x:t>
         </x:is>
       </x:c>
       <x:c r="D533" t="inlineStr">
         <x:is>
-          <x:t>139.1131</x:t>
+          <x:t>139.5815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="534">
       <x:c r="A534" s="2" t="n">
-        <x:v>45452</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B534" t="inlineStr">
         <x:is>
-          <x:t>208.0100</x:t>
+          <x:t>210.8927</x:t>
         </x:is>
       </x:c>
       <x:c r="C534" t="inlineStr">
         <x:is>
-          <x:t>319.2622</x:t>
+          <x:t>321.6535</x:t>
         </x:is>
       </x:c>
       <x:c r="D534" t="inlineStr">
         <x:is>
-          <x:t>139.0731</x:t>
+          <x:t>139.5187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="535">
       <x:c r="A535" s="2" t="n">
-        <x:v>45421</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B535" t="inlineStr">
         <x:is>
-          <x:t>208.3110</x:t>
+          <x:t>210.2691</x:t>
         </x:is>
       </x:c>
       <x:c r="C535" t="inlineStr">
         <x:is>
-          <x:t>319.4622</x:t>
+          <x:t>321.1131</x:t>
         </x:is>
       </x:c>
       <x:c r="D535" t="inlineStr">
         <x:is>
-          <x:t>138.9519</x:t>
+          <x:t>139.4795</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="536">
       <x:c r="A536" s="2" t="n">
-        <x:v>45391</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B536" t="inlineStr">
         <x:is>
-          <x:t>208.2836</x:t>
+          <x:t>210.5390</x:t>
         </x:is>
       </x:c>
       <x:c r="C536" t="inlineStr">
         <x:is>
-          <x:t>319.3181</x:t>
+          <x:t>321.4790</x:t>
         </x:is>
       </x:c>
       <x:c r="D536" t="inlineStr">
         <x:is>
-          <x:t>138.8814</x:t>
+          <x:t>139.5113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="537">
       <x:c r="A537" s="2" t="n">
-        <x:v>45360</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B537" t="inlineStr">
         <x:is>
-          <x:t>208.3660</x:t>
+          <x:t>210.3709</x:t>
         </x:is>
       </x:c>
       <x:c r="C537" t="inlineStr">
         <x:is>
-          <x:t>319.4852</x:t>
+          <x:t>321.2741</x:t>
         </x:is>
       </x:c>
       <x:c r="D537" t="inlineStr">
         <x:is>
-          <x:t>138.8032</x:t>
+          <x:t>139.4776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="538">
       <x:c r="A538" s="2" t="n">
-        <x:v>45331</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B538" t="inlineStr">
         <x:is>
-          <x:t>208.8361</x:t>
+          <x:t>210.1211</x:t>
         </x:is>
       </x:c>
       <x:c r="C538" t="inlineStr">
         <x:is>
-          <x:t>319.9345</x:t>
+          <x:t>320.9302</x:t>
         </x:is>
       </x:c>
       <x:c r="D538" t="inlineStr">
         <x:is>
-          <x:t>138.7444</x:t>
+          <x:t>139.4187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="539">
       <x:c r="A539" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B539" t="inlineStr">
         <x:is>
-          <x:t>208.7680</x:t>
+          <x:t>210.4491</x:t>
         </x:is>
       </x:c>
       <x:c r="C539" t="inlineStr">
         <x:is>
-          <x:t>319.8243</x:t>
+          <x:t>321.4667</x:t>
         </x:is>
       </x:c>
       <x:c r="D539" t="inlineStr">
         <x:is>
-          <x:t>138.7489</x:t>
+          <x:t>139.3991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="540">
       <x:c r="A540" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B540" t="inlineStr">
         <x:is>
-          <x:t>208.7622</x:t>
+          <x:t>209.6940</x:t>
         </x:is>
       </x:c>
       <x:c r="C540" t="inlineStr">
         <x:is>
-          <x:t>319.8997</x:t>
+          <x:t>320.6781</x:t>
         </x:is>
       </x:c>
       <x:c r="D540" t="inlineStr">
         <x:is>
-          <x:t>138.7494</x:t>
+          <x:t>139.3217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="541">
       <x:c r="A541" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B541" t="inlineStr">
         <x:is>
-          <x:t>208.5093</x:t>
+          <x:t>209.8736</x:t>
         </x:is>
       </x:c>
       <x:c r="C541" t="inlineStr">
         <x:is>
-          <x:t>319.6165</x:t>
+          <x:t>320.9143</x:t>
         </x:is>
       </x:c>
       <x:c r="D541" t="inlineStr">
         <x:is>
-          <x:t>138.7219</x:t>
+          <x:t>139.3481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="542">
       <x:c r="A542" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B542" t="inlineStr">
         <x:is>
-          <x:t>208.3958</x:t>
+          <x:t>209.7212</x:t>
         </x:is>
       </x:c>
       <x:c r="C542" t="inlineStr">
         <x:is>
-          <x:t>319.2821</x:t>
+          <x:t>320.6578</x:t>
         </x:is>
       </x:c>
       <x:c r="D542" t="inlineStr">
         <x:is>
-          <x:t>138.6891</x:t>
+          <x:t>139.3233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="543">
       <x:c r="A543" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B543" t="inlineStr">
         <x:is>
-          <x:t>208.4580</x:t>
+          <x:t>209.5812</x:t>
         </x:is>
       </x:c>
       <x:c r="C543" t="inlineStr">
         <x:is>
-          <x:t>319.3933</x:t>
+          <x:t>320.7037</x:t>
         </x:is>
       </x:c>
       <x:c r="D543" t="inlineStr">
         <x:is>
-          <x:t>138.6868</x:t>
+          <x:t>139.2512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="544">
       <x:c r="A544" s="2" t="n">
-        <x:v/>
+        <x:v>45635</x:v>
       </x:c>
       <x:c r="B544" t="inlineStr">
         <x:is>
-          <x:t>208.6031</x:t>
+          <x:t>209.4165</x:t>
         </x:is>
       </x:c>
       <x:c r="C544" t="inlineStr">
         <x:is>
-          <x:t>319.7690</x:t>
+          <x:t>320.6476</x:t>
         </x:is>
       </x:c>
       <x:c r="D544" t="inlineStr">
         <x:is>
-          <x:t>138.7057</x:t>
+          <x:t>139.2261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="545">
       <x:c r="A545" s="2" t="n">
-        <x:v/>
+        <x:v>45605</x:v>
       </x:c>
       <x:c r="B545" t="inlineStr">
         <x:is>
-          <x:t>208.2634</x:t>
+          <x:t>208.8105</x:t>
         </x:is>
       </x:c>
       <x:c r="C545" t="inlineStr">
         <x:is>
-          <x:t>319.3798</x:t>
+          <x:t>320.1452</x:t>
         </x:is>
       </x:c>
       <x:c r="D545" t="inlineStr">
         <x:is>
-          <x:t>138.6530</x:t>
+          <x:t>139.2254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="546">
       <x:c r="A546" s="2" t="n">
-        <x:v/>
+        <x:v>45574</x:v>
       </x:c>
       <x:c r="B546" t="inlineStr">
         <x:is>
-          <x:t>208.3386</x:t>
+          <x:t>208.6456</x:t>
         </x:is>
       </x:c>
       <x:c r="C546" t="inlineStr">
         <x:is>
-          <x:t>319.5207</x:t>
+          <x:t>320.0784</x:t>
         </x:is>
       </x:c>
       <x:c r="D546" t="inlineStr">
         <x:is>
-          <x:t>138.6885</x:t>
+          <x:t>139.1287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="547">
       <x:c r="A547" s="2" t="n">
-        <x:v/>
+        <x:v>45544</x:v>
       </x:c>
       <x:c r="B547" t="inlineStr">
         <x:is>
-          <x:t>208.1234</x:t>
+          <x:t>208.4944</x:t>
         </x:is>
       </x:c>
       <x:c r="C547" t="inlineStr">
         <x:is>
-          <x:t>319.2557</x:t>
+          <x:t>319.8196</x:t>
         </x:is>
       </x:c>
       <x:c r="D547" t="inlineStr">
         <x:is>
-          <x:t>138.6582</x:t>
+          <x:t>139.1131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="548">
       <x:c r="A548" s="2" t="n">
-        <x:v/>
+        <x:v>45452</x:v>
       </x:c>
       <x:c r="B548" t="inlineStr">
         <x:is>
-          <x:t>207.9478</x:t>
+          <x:t>208.0100</x:t>
         </x:is>
       </x:c>
       <x:c r="C548" t="inlineStr">
         <x:is>
-          <x:t>319.0818</x:t>
+          <x:t>319.2622</x:t>
         </x:is>
       </x:c>
       <x:c r="D548" t="inlineStr">
         <x:is>
-          <x:t>138.5981</x:t>
+          <x:t>139.0731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="549">
       <x:c r="A549" s="2" t="n">
-        <x:v/>
+        <x:v>45421</x:v>
       </x:c>
       <x:c r="B549" t="inlineStr">
         <x:is>
-          <x:t>207.9760</x:t>
+          <x:t>208.3110</x:t>
         </x:is>
       </x:c>
       <x:c r="C549" t="inlineStr">
         <x:is>
-          <x:t>319.0131</x:t>
+          <x:t>319.4622</x:t>
         </x:is>
       </x:c>
       <x:c r="D549" t="inlineStr">
         <x:is>
-          <x:t>138.5699</x:t>
+          <x:t>138.9519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="550">
       <x:c r="A550" s="2" t="n">
-        <x:v/>
+        <x:v>45391</x:v>
       </x:c>
       <x:c r="B550" t="inlineStr">
         <x:is>
-          <x:t>207.7008</x:t>
+          <x:t>208.2836</x:t>
         </x:is>
       </x:c>
       <x:c r="C550" t="inlineStr">
         <x:is>
-          <x:t>318.6794</x:t>
+          <x:t>319.3181</x:t>
         </x:is>
       </x:c>
       <x:c r="D550" t="inlineStr">
         <x:is>
-          <x:t>138.5085</x:t>
+          <x:t>138.8814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="551">
       <x:c r="A551" s="2" t="n">
-        <x:v/>
+        <x:v>45360</x:v>
       </x:c>
       <x:c r="B551" t="inlineStr">
         <x:is>
-          <x:t>207.2620</x:t>
+          <x:t>208.3660</x:t>
         </x:is>
       </x:c>
       <x:c r="C551" t="inlineStr">
         <x:is>
-          <x:t>318.2942</x:t>
+          <x:t>319.4852</x:t>
         </x:is>
       </x:c>
       <x:c r="D551" t="inlineStr">
         <x:is>
-          <x:t>138.5402</x:t>
+          <x:t>138.8032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="552">
       <x:c r="A552" s="2" t="n">
-        <x:v/>
+        <x:v>45331</x:v>
       </x:c>
       <x:c r="B552" t="inlineStr">
         <x:is>
-          <x:t>207.2806</x:t>
+          <x:t>208.8361</x:t>
         </x:is>
       </x:c>
       <x:c r="C552" t="inlineStr">
         <x:is>
-          <x:t>318.4202</x:t>
+          <x:t>319.9345</x:t>
         </x:is>
       </x:c>
       <x:c r="D552" t="inlineStr">
         <x:is>
-          <x:t>138.5361</x:t>
+          <x:t>138.7444</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="553">
       <x:c r="A553" s="2" t="n">
-        <x:v>45634</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B553" t="inlineStr">
         <x:is>
-          <x:t>206.8416</x:t>
+          <x:t>208.7680</x:t>
         </x:is>
       </x:c>
       <x:c r="C553" t="inlineStr">
         <x:is>
-          <x:t>317.9211</x:t>
+          <x:t>319.8243</x:t>
         </x:is>
       </x:c>
       <x:c r="D553" t="inlineStr">
         <x:is>
-          <x:t>138.4694</x:t>
+          <x:t>138.7489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="554">
       <x:c r="A554" s="2" t="n">
-        <x:v>45543</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B554" t="inlineStr">
         <x:is>
-          <x:t>206.5872</x:t>
+          <x:t>208.7622</x:t>
         </x:is>
       </x:c>
       <x:c r="C554" t="inlineStr">
         <x:is>
-          <x:t>317.5501</x:t>
+          <x:t>319.8997</x:t>
         </x:is>
       </x:c>
       <x:c r="D554" t="inlineStr">
         <x:is>
-          <x:t>138.4258</x:t>
+          <x:t>138.7494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="555">
       <x:c r="A555" s="2" t="n">
-        <x:v>45512</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B555" t="inlineStr">
         <x:is>
-          <x:t>206.3818</x:t>
+          <x:t>208.5093</x:t>
         </x:is>
       </x:c>
       <x:c r="C555" t="inlineStr">
         <x:is>
-          <x:t>317.3054</x:t>
+          <x:t>319.6165</x:t>
         </x:is>
       </x:c>
       <x:c r="D555" t="inlineStr">
         <x:is>
-          <x:t>138.3760</x:t>
+          <x:t>138.7219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="556">
       <x:c r="A556" s="2" t="n">
-        <x:v>45481</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B556" t="inlineStr">
         <x:is>
-          <x:t>206.1012</x:t>
+          <x:t>208.3958</x:t>
         </x:is>
       </x:c>
       <x:c r="C556" t="inlineStr">
         <x:is>
-          <x:t>317.1848</x:t>
+          <x:t>319.2821</x:t>
         </x:is>
       </x:c>
       <x:c r="D556" t="inlineStr">
         <x:is>
-          <x:t>138.3661</x:t>
+          <x:t>138.6891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="557">
       <x:c r="A557" s="2" t="n">
-        <x:v>45451</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B557" t="inlineStr">
         <x:is>
-          <x:t>205.6995</x:t>
+          <x:t>208.4580</x:t>
         </x:is>
       </x:c>
       <x:c r="C557" t="inlineStr">
         <x:is>
-          <x:t>316.9370</x:t>
+          <x:t>319.3933</x:t>
         </x:is>
       </x:c>
       <x:c r="D557" t="inlineStr">
         <x:is>
-          <x:t>138.4109</x:t>
+          <x:t>138.6868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="558">
       <x:c r="A558" s="2" t="n">
-        <x:v>45420</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B558" t="inlineStr">
         <x:is>
-          <x:t>205.3999</x:t>
+          <x:t>208.6031</x:t>
         </x:is>
       </x:c>
       <x:c r="C558" t="inlineStr">
         <x:is>
-          <x:t>316.5419</x:t>
+          <x:t>319.7690</x:t>
         </x:is>
       </x:c>
       <x:c r="D558" t="inlineStr">
         <x:is>
-          <x:t>138.3936</x:t>
+          <x:t>138.7057</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="559">
       <x:c r="A559" s="2" t="n">
-        <x:v>45330</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B559" t="inlineStr">
         <x:is>
-          <x:t>207.3055</x:t>
+          <x:t>208.2634</x:t>
         </x:is>
       </x:c>
       <x:c r="C559" t="inlineStr">
         <x:is>
-          <x:t>318.5797</x:t>
+          <x:t>319.3798</x:t>
         </x:is>
       </x:c>
       <x:c r="D559" t="inlineStr">
         <x:is>
-          <x:t>138.4215</x:t>
+          <x:t>138.6530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="560">
       <x:c r="A560" s="2" t="n">
-        <x:v>45299</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B560" t="inlineStr">
         <x:is>
-          <x:t>208.8217</x:t>
+          <x:t>208.3386</x:t>
         </x:is>
       </x:c>
       <x:c r="C560" t="inlineStr">
         <x:is>
-          <x:t>320.1400</x:t>
+          <x:t>319.5207</x:t>
         </x:is>
       </x:c>
       <x:c r="D560" t="inlineStr">
         <x:is>
-          <x:t>138.3086</x:t>
+          <x:t>138.6885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="561">
       <x:c r="A561" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B561" t="inlineStr">
         <x:is>
-          <x:t>209.1706</x:t>
+          <x:t>208.1234</x:t>
         </x:is>
       </x:c>
       <x:c r="C561" t="inlineStr">
         <x:is>
-          <x:t>320.2760</x:t>
+          <x:t>319.2557</x:t>
         </x:is>
       </x:c>
       <x:c r="D561" t="inlineStr">
         <x:is>
-          <x:t>138.1654</x:t>
+          <x:t>138.6582</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="562">
       <x:c r="A562" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B562" t="inlineStr">
         <x:is>
-          <x:t>208.6346</x:t>
+          <x:t>207.9478</x:t>
         </x:is>
       </x:c>
       <x:c r="C562" t="inlineStr">
         <x:is>
-          <x:t>319.7665</x:t>
+          <x:t>319.0818</x:t>
         </x:is>
       </x:c>
       <x:c r="D562" t="inlineStr">
         <x:is>
-          <x:t>138.0662</x:t>
+          <x:t>138.5981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="563">
       <x:c r="A563" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B563" t="inlineStr">
         <x:is>
-          <x:t>208.2746</x:t>
+          <x:t>207.9760</x:t>
         </x:is>
       </x:c>
       <x:c r="C563" t="inlineStr">
         <x:is>
-          <x:t>319.3314</x:t>
+          <x:t>319.0131</x:t>
         </x:is>
       </x:c>
       <x:c r="D563" t="inlineStr">
         <x:is>
-          <x:t>138.0276</x:t>
+          <x:t>138.5699</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="564">
       <x:c r="A564" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B564" t="inlineStr">
         <x:is>
-          <x:t>207.3938</x:t>
+          <x:t>207.7008</x:t>
         </x:is>
       </x:c>
       <x:c r="C564" t="inlineStr">
         <x:is>
-          <x:t>318.0516</x:t>
+          <x:t>318.6794</x:t>
         </x:is>
       </x:c>
       <x:c r="D564" t="inlineStr">
         <x:is>
-          <x:t>137.8965</x:t>
+          <x:t>138.5085</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="565">
       <x:c r="A565" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B565" t="inlineStr">
         <x:is>
-          <x:t>206.6469</x:t>
+          <x:t>207.2620</x:t>
         </x:is>
       </x:c>
       <x:c r="C565" t="inlineStr">
         <x:is>
-          <x:t>317.1259</x:t>
+          <x:t>318.2942</x:t>
         </x:is>
       </x:c>
       <x:c r="D565" t="inlineStr">
         <x:is>
-          <x:t>137.8689</x:t>
+          <x:t>138.5402</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="566">
       <x:c r="A566" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B566" t="inlineStr">
         <x:is>
-          <x:t>206.6029</x:t>
+          <x:t>207.2806</x:t>
         </x:is>
       </x:c>
       <x:c r="C566" t="inlineStr">
         <x:is>
-          <x:t>317.1397</x:t>
+          <x:t>318.4202</x:t>
         </x:is>
       </x:c>
       <x:c r="D566" t="inlineStr">
         <x:is>
-          <x:t>137.8342</x:t>
+          <x:t>138.5361</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="567">
       <x:c r="A567" s="2" t="n">
-        <x:v/>
+        <x:v>45634</x:v>
       </x:c>
       <x:c r="B567" t="inlineStr">
         <x:is>
-          <x:t>207.1694</x:t>
+          <x:t>206.8416</x:t>
         </x:is>
       </x:c>
       <x:c r="C567" t="inlineStr">
         <x:is>
-          <x:t>317.8073</x:t>
+          <x:t>317.9211</x:t>
         </x:is>
       </x:c>
       <x:c r="D567" t="inlineStr">
         <x:is>
-          <x:t>137.8070</x:t>
+          <x:t>138.4694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="568">
       <x:c r="A568" s="2" t="n">
-        <x:v/>
+        <x:v>45543</x:v>
       </x:c>
       <x:c r="B568" t="inlineStr">
         <x:is>
-          <x:t>207.1527</x:t>
+          <x:t>206.5872</x:t>
         </x:is>
       </x:c>
       <x:c r="C568" t="inlineStr">
         <x:is>
-          <x:t>317.6054</x:t>
+          <x:t>317.5501</x:t>
         </x:is>
       </x:c>
       <x:c r="D568" t="inlineStr">
         <x:is>
-          <x:t>137.7676</x:t>
+          <x:t>138.4258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="569">
       <x:c r="A569" s="2" t="n">
-        <x:v/>
+        <x:v>45512</x:v>
       </x:c>
       <x:c r="B569" t="inlineStr">
         <x:is>
-          <x:t>206.8685</x:t>
+          <x:t>206.3818</x:t>
         </x:is>
       </x:c>
       <x:c r="C569" t="inlineStr">
         <x:is>
-          <x:t>317.4348</x:t>
+          <x:t>317.3054</x:t>
         </x:is>
       </x:c>
       <x:c r="D569" t="inlineStr">
         <x:is>
-          <x:t>137.7621</x:t>
+          <x:t>138.3760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="570">
       <x:c r="A570" s="2" t="n">
-        <x:v/>
+        <x:v>45481</x:v>
       </x:c>
       <x:c r="B570" t="inlineStr">
         <x:is>
-          <x:t>207.0640</x:t>
+          <x:t>206.1012</x:t>
         </x:is>
       </x:c>
       <x:c r="C570" t="inlineStr">
         <x:is>
-          <x:t>317.5898</x:t>
+          <x:t>317.1848</x:t>
         </x:is>
       </x:c>
       <x:c r="D570" t="inlineStr">
         <x:is>
-          <x:t>137.7655</x:t>
+          <x:t>138.3661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="571">
       <x:c r="A571" s="2" t="n">
-        <x:v/>
+        <x:v>45451</x:v>
       </x:c>
       <x:c r="B571" t="inlineStr">
         <x:is>
-          <x:t>207.3811</x:t>
+          <x:t>205.6995</x:t>
         </x:is>
       </x:c>
       <x:c r="C571" t="inlineStr">
         <x:is>
-          <x:t>317.9667</x:t>
+          <x:t>316.9370</x:t>
         </x:is>
       </x:c>
       <x:c r="D571" t="inlineStr">
         <x:is>
-          <x:t>137.7475</x:t>
+          <x:t>138.4109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="572">
       <x:c r="A572" s="2" t="n">
-        <x:v/>
+        <x:v>45420</x:v>
       </x:c>
       <x:c r="B572" t="inlineStr">
         <x:is>
-          <x:t>207.7460</x:t>
+          <x:t>205.3999</x:t>
         </x:is>
       </x:c>
       <x:c r="C572" t="inlineStr">
         <x:is>
-          <x:t>318.5776</x:t>
+          <x:t>316.5419</x:t>
         </x:is>
       </x:c>
       <x:c r="D572" t="inlineStr">
         <x:is>
-          <x:t>137.7634</x:t>
+          <x:t>138.3936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="573">
       <x:c r="A573" s="2" t="n">
-        <x:v/>
+        <x:v>45330</x:v>
       </x:c>
       <x:c r="B573" t="inlineStr">
         <x:is>
-          <x:t>206.9446</x:t>
+          <x:t>207.3055</x:t>
         </x:is>
       </x:c>
       <x:c r="C573" t="inlineStr">
         <x:is>
-          <x:t>317.4408</x:t>
+          <x:t>318.5797</x:t>
         </x:is>
       </x:c>
       <x:c r="D573" t="inlineStr">
         <x:is>
-          <x:t>137.6927</x:t>
+          <x:t>138.4215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="574">
       <x:c r="A574" s="2" t="n">
-        <x:v>45633</x:v>
+        <x:v>45299</x:v>
       </x:c>
       <x:c r="B574" t="inlineStr">
         <x:is>
-          <x:t>206.5156</x:t>
+          <x:t>208.8217</x:t>
         </x:is>
       </x:c>
       <x:c r="C574" t="inlineStr">
         <x:is>
-          <x:t>316.9380</x:t>
+          <x:t>320.1400</x:t>
         </x:is>
       </x:c>
       <x:c r="D574" t="inlineStr">
         <x:is>
-          <x:t>137.6742</x:t>
+          <x:t>138.3086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="575">
       <x:c r="A575" s="2" t="n">
-        <x:v>45603</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B575" t="inlineStr">
         <x:is>
-          <x:t>205.8362</x:t>
+          <x:t>209.1706</x:t>
         </x:is>
       </x:c>
       <x:c r="C575" t="inlineStr">
         <x:is>
-          <x:t>316.0856</x:t>
+          <x:t>320.2760</x:t>
         </x:is>
       </x:c>
       <x:c r="D575" t="inlineStr">
         <x:is>
-          <x:t>137.6223</x:t>
+          <x:t>138.1654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="576">
       <x:c r="A576" s="2" t="n">
-        <x:v>45572</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B576" t="inlineStr">
         <x:is>
-          <x:t>205.4834</x:t>
+          <x:t>208.6346</x:t>
         </x:is>
       </x:c>
       <x:c r="C576" t="inlineStr">
         <x:is>
-          <x:t>315.5788</x:t>
+          <x:t>319.7665</x:t>
         </x:is>
       </x:c>
       <x:c r="D576" t="inlineStr">
         <x:is>
-          <x:t>137.5415</x:t>
+          <x:t>138.0662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="577">
       <x:c r="A577" s="2" t="n">
-        <x:v>45542</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B577" t="inlineStr">
         <x:is>
-          <x:t>204.9486</x:t>
+          <x:t>208.2746</x:t>
         </x:is>
       </x:c>
       <x:c r="C577" t="inlineStr">
         <x:is>
-          <x:t>315.1169</x:t>
+          <x:t>319.3314</x:t>
         </x:is>
       </x:c>
       <x:c r="D577" t="inlineStr">
         <x:is>
-          <x:t>137.4985</x:t>
+          <x:t>138.0276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="578">
       <x:c r="A578" s="2" t="n">
-        <x:v>45511</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B578" t="inlineStr">
         <x:is>
-          <x:t>205.0260</x:t>
+          <x:t>207.3938</x:t>
         </x:is>
       </x:c>
       <x:c r="C578" t="inlineStr">
         <x:is>
-          <x:t>315.2729</x:t>
+          <x:t>318.0516</x:t>
         </x:is>
       </x:c>
       <x:c r="D578" t="inlineStr">
         <x:is>
-          <x:t>137.5060</x:t>
+          <x:t>137.8965</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="579">
       <x:c r="A579" s="2" t="n">
-        <x:v>45419</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B579" t="inlineStr">
         <x:is>
-          <x:t>204.8127</x:t>
+          <x:t>206.6469</x:t>
         </x:is>
       </x:c>
       <x:c r="C579" t="inlineStr">
         <x:is>
-          <x:t>315.0141</x:t>
+          <x:t>317.1259</x:t>
         </x:is>
       </x:c>
       <x:c r="D579" t="inlineStr">
         <x:is>
-          <x:t>137.4534</x:t>
+          <x:t>137.8689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="580">
       <x:c r="A580" s="2" t="n">
-        <x:v>45389</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B580" t="inlineStr">
         <x:is>
-          <x:t>204.3426</x:t>
+          <x:t>206.6029</x:t>
         </x:is>
       </x:c>
       <x:c r="C580" t="inlineStr">
         <x:is>
-          <x:t>314.6294</x:t>
+          <x:t>317.1397</x:t>
         </x:is>
       </x:c>
       <x:c r="D580" t="inlineStr">
         <x:is>
-          <x:t>137.4044</x:t>
+          <x:t>137.8342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="581">
       <x:c r="A581" s="2" t="n">
-        <x:v>45358</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B581" t="inlineStr">
         <x:is>
-          <x:t>204.2055</x:t>
+          <x:t>207.1694</x:t>
         </x:is>
       </x:c>
       <x:c r="C581" t="inlineStr">
         <x:is>
-          <x:t>314.4806</x:t>
+          <x:t>317.8073</x:t>
         </x:is>
       </x:c>
       <x:c r="D581" t="inlineStr">
         <x:is>
-          <x:t>137.4182</x:t>
+          <x:t>137.8070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="582">
       <x:c r="A582" s="2" t="n">
-        <x:v>45329</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B582" t="inlineStr">
         <x:is>
-          <x:t>203.7528</x:t>
+          <x:t>207.1527</x:t>
         </x:is>
       </x:c>
       <x:c r="C582" t="inlineStr">
         <x:is>
-          <x:t>314.1422</x:t>
+          <x:t>317.6054</x:t>
         </x:is>
       </x:c>
       <x:c r="D582" t="inlineStr">
         <x:is>
-          <x:t>137.3931</x:t>
+          <x:t>137.7676</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="583">
       <x:c r="A583" s="2" t="n">
-        <x:v>45298</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B583" t="inlineStr">
         <x:is>
-          <x:t>203.5701</x:t>
+          <x:t>206.8685</x:t>
         </x:is>
       </x:c>
       <x:c r="C583" t="inlineStr">
         <x:is>
-          <x:t>313.9706</x:t>
+          <x:t>317.4348</x:t>
         </x:is>
       </x:c>
       <x:c r="D583" t="inlineStr">
         <x:is>
-          <x:t>137.3577</x:t>
+          <x:t>137.7621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="584">
       <x:c r="A584" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B584" t="inlineStr">
         <x:is>
-          <x:t>203.8394</x:t>
+          <x:t>207.0640</x:t>
         </x:is>
       </x:c>
       <x:c r="C584" t="inlineStr">
         <x:is>
-          <x:t>314.3488</x:t>
+          <x:t>317.5898</x:t>
         </x:is>
       </x:c>
       <x:c r="D584" t="inlineStr">
         <x:is>
-          <x:t>137.4408</x:t>
+          <x:t>137.7655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="585">
       <x:c r="A585" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B585" t="inlineStr">
         <x:is>
-          <x:t>203.8212</x:t>
+          <x:t>207.3811</x:t>
         </x:is>
       </x:c>
       <x:c r="C585" t="inlineStr">
         <x:is>
-          <x:t>314.4341</x:t>
+          <x:t>317.9667</x:t>
         </x:is>
       </x:c>
       <x:c r="D585" t="inlineStr">
         <x:is>
-          <x:t>137.4730</x:t>
+          <x:t>137.7475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="586">
       <x:c r="A586" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B586" t="inlineStr">
         <x:is>
-          <x:t>203.8409</x:t>
+          <x:t>207.7460</x:t>
         </x:is>
       </x:c>
       <x:c r="C586" t="inlineStr">
         <x:is>
-          <x:t>314.4820</x:t>
+          <x:t>318.5776</x:t>
         </x:is>
       </x:c>
       <x:c r="D586" t="inlineStr">
         <x:is>
-          <x:t>137.4630</x:t>
+          <x:t>137.7634</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="587">
       <x:c r="A587" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B587" t="inlineStr">
         <x:is>
-          <x:t>203.6222</x:t>
+          <x:t>206.9446</x:t>
         </x:is>
       </x:c>
       <x:c r="C587" t="inlineStr">
         <x:is>
-          <x:t>314.3058</x:t>
+          <x:t>317.4408</x:t>
         </x:is>
       </x:c>
       <x:c r="D587" t="inlineStr">
         <x:is>
-          <x:t>137.4798</x:t>
+          <x:t>137.6927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="588">
       <x:c r="A588" s="2" t="n">
-        <x:v/>
+        <x:v>45633</x:v>
       </x:c>
       <x:c r="B588" t="inlineStr">
         <x:is>
-          <x:t>203.5531</x:t>
+          <x:t>206.5156</x:t>
         </x:is>
       </x:c>
       <x:c r="C588" t="inlineStr">
         <x:is>
-          <x:t>314.1248</x:t>
+          <x:t>316.9380</x:t>
         </x:is>
       </x:c>
       <x:c r="D588" t="inlineStr">
         <x:is>
-          <x:t>137.4613</x:t>
+          <x:t>137.6742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="589">
       <x:c r="A589" s="2" t="n">
-        <x:v/>
+        <x:v>45603</x:v>
       </x:c>
       <x:c r="B589" t="inlineStr">
         <x:is>
-          <x:t>203.5828</x:t>
+          <x:t>205.8362</x:t>
         </x:is>
       </x:c>
       <x:c r="C589" t="inlineStr">
         <x:is>
-          <x:t>314.0869</x:t>
+          <x:t>316.0856</x:t>
         </x:is>
       </x:c>
       <x:c r="D589" t="inlineStr">
         <x:is>
-          <x:t>137.4458</x:t>
+          <x:t>137.6223</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="590">
       <x:c r="A590" s="2" t="n">
-        <x:v/>
+        <x:v>45572</x:v>
       </x:c>
       <x:c r="B590" t="inlineStr">
         <x:is>
-          <x:t>203.5145</x:t>
+          <x:t>205.4834</x:t>
         </x:is>
       </x:c>
       <x:c r="C590" t="inlineStr">
         <x:is>
-          <x:t>314.2800</x:t>
+          <x:t>315.5788</x:t>
         </x:is>
       </x:c>
       <x:c r="D590" t="inlineStr">
         <x:is>
-          <x:t>137.3232</x:t>
+          <x:t>137.5415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="591">
       <x:c r="A591" s="2" t="n">
-        <x:v/>
+        <x:v>45542</x:v>
       </x:c>
       <x:c r="B591" t="inlineStr">
         <x:is>
-          <x:t>203.2360</x:t>
+          <x:t>204.9486</x:t>
         </x:is>
       </x:c>
       <x:c r="C591" t="inlineStr">
         <x:is>
-          <x:t>313.9986</x:t>
+          <x:t>315.1169</x:t>
         </x:is>
       </x:c>
       <x:c r="D591" t="inlineStr">
         <x:is>
-          <x:t>137.3105</x:t>
+          <x:t>137.4985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="592">
       <x:c r="A592" s="2" t="n">
-        <x:v/>
+        <x:v>45511</x:v>
       </x:c>
       <x:c r="B592" t="inlineStr">
         <x:is>
-          <x:t>203.2626</x:t>
+          <x:t>205.0260</x:t>
         </x:is>
       </x:c>
       <x:c r="C592" t="inlineStr">
         <x:is>
-          <x:t>314.2434</x:t>
+          <x:t>315.2729</x:t>
         </x:is>
       </x:c>
       <x:c r="D592" t="inlineStr">
         <x:is>
-          <x:t>137.3096</x:t>
+          <x:t>137.5060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="593">
       <x:c r="A593" s="2" t="n">
-        <x:v/>
+        <x:v>45419</x:v>
       </x:c>
       <x:c r="B593" t="inlineStr">
         <x:is>
-          <x:t>202.8779</x:t>
+          <x:t>204.8127</x:t>
         </x:is>
       </x:c>
       <x:c r="C593" t="inlineStr">
         <x:is>
-          <x:t>313.6612</x:t>
+          <x:t>315.0141</x:t>
         </x:is>
       </x:c>
       <x:c r="D593" t="inlineStr">
         <x:is>
-          <x:t>137.2753</x:t>
+          <x:t>137.4534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="594">
       <x:c r="A594" s="2" t="n">
-        <x:v/>
+        <x:v>45389</x:v>
       </x:c>
       <x:c r="B594" t="inlineStr">
         <x:is>
-          <x:t>202.6192</x:t>
+          <x:t>204.3426</x:t>
         </x:is>
       </x:c>
       <x:c r="C594" t="inlineStr">
         <x:is>
-          <x:t>313.3467</x:t>
+          <x:t>314.6294</x:t>
         </x:is>
       </x:c>
       <x:c r="D594" t="inlineStr">
         <x:is>
-          <x:t>137.3045</x:t>
+          <x:t>137.4044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="595">
       <x:c r="A595" s="2" t="n">
-        <x:v/>
+        <x:v>45358</x:v>
       </x:c>
       <x:c r="B595" t="inlineStr">
         <x:is>
-          <x:t>202.4252</x:t>
+          <x:t>204.2055</x:t>
         </x:is>
       </x:c>
       <x:c r="C595" t="inlineStr">
         <x:is>
-          <x:t>312.8562</x:t>
+          <x:t>314.4806</x:t>
         </x:is>
       </x:c>
       <x:c r="D595" t="inlineStr">
         <x:is>
-          <x:t>137.2397</x:t>
+          <x:t>137.4182</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="596">
       <x:c r="A596" s="2" t="n">
-        <x:v>45632</x:v>
+        <x:v>45329</x:v>
       </x:c>
       <x:c r="B596" t="inlineStr">
         <x:is>
-          <x:t>202.6781</x:t>
+          <x:t>203.7528</x:t>
         </x:is>
       </x:c>
       <x:c r="C596" t="inlineStr">
         <x:is>
-          <x:t>313.1715</x:t>
+          <x:t>314.1422</x:t>
         </x:is>
       </x:c>
       <x:c r="D596" t="inlineStr">
         <x:is>
-          <x:t>137.2813</x:t>
+          <x:t>137.3931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="597">
       <x:c r="A597" s="2" t="n">
-        <x:v>45602</x:v>
+        <x:v>45298</x:v>
       </x:c>
       <x:c r="B597" t="inlineStr">
         <x:is>
-          <x:t>202.1439</x:t>
+          <x:t>203.5701</x:t>
         </x:is>
       </x:c>
       <x:c r="C597" t="inlineStr">
         <x:is>
-          <x:t>312.5387</x:t>
+          <x:t>313.9706</x:t>
         </x:is>
       </x:c>
       <x:c r="D597" t="inlineStr">
         <x:is>
-          <x:t>137.1791</x:t>
+          <x:t>137.3577</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="598">
       <x:c r="A598" s="2" t="n">
-        <x:v>45571</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B598" t="inlineStr">
         <x:is>
-          <x:t>202.0637</x:t>
+          <x:t>203.8394</x:t>
         </x:is>
       </x:c>
       <x:c r="C598" t="inlineStr">
         <x:is>
-          <x:t>312.3958</x:t>
+          <x:t>314.3488</x:t>
         </x:is>
       </x:c>
       <x:c r="D598" t="inlineStr">
         <x:is>
-          <x:t>137.1464</x:t>
+          <x:t>137.4408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="599">
       <x:c r="A599" s="2" t="n">
-        <x:v>45479</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B599" t="inlineStr">
         <x:is>
-          <x:t>201.5712</x:t>
+          <x:t>203.8212</x:t>
         </x:is>
       </x:c>
       <x:c r="C599" t="inlineStr">
         <x:is>
-          <x:t>311.7354</x:t>
+          <x:t>314.4341</x:t>
         </x:is>
       </x:c>
       <x:c r="D599" t="inlineStr">
         <x:is>
-          <x:t>137.1539</x:t>
+          <x:t>137.4730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="600">
       <x:c r="A600" s="2" t="n">
-        <x:v>45449</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B600" t="inlineStr">
         <x:is>
-          <x:t>201.8706</x:t>
+          <x:t>203.8409</x:t>
         </x:is>
       </x:c>
       <x:c r="C600" t="inlineStr">
         <x:is>
-          <x:t>312.0191</x:t>
+          <x:t>314.4820</x:t>
         </x:is>
       </x:c>
       <x:c r="D600" t="inlineStr">
         <x:is>
-          <x:t>137.2529</x:t>
+          <x:t>137.4630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="601">
       <x:c r="A601" s="2" t="n">
-        <x:v>45418</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B601" t="inlineStr">
         <x:is>
-          <x:t>201.4648</x:t>
+          <x:t>203.6222</x:t>
         </x:is>
       </x:c>
       <x:c r="C601" t="inlineStr">
         <x:is>
-          <x:t>311.5922</x:t>
+          <x:t>314.3058</x:t>
         </x:is>
       </x:c>
       <x:c r="D601" t="inlineStr">
         <x:is>
-          <x:t>137.2554</x:t>
+          <x:t>137.4798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="602">
       <x:c r="A602" s="2" t="n">
-        <x:v>45388</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B602" t="inlineStr">
         <x:is>
-          <x:t>201.1002</x:t>
+          <x:t>203.5531</x:t>
         </x:is>
       </x:c>
       <x:c r="C602" t="inlineStr">
         <x:is>
-          <x:t>311.2383</x:t>
+          <x:t>314.1248</x:t>
         </x:is>
       </x:c>
       <x:c r="D602" t="inlineStr">
         <x:is>
-          <x:t>137.2163</x:t>
+          <x:t>137.4613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="603">
       <x:c r="A603" s="2" t="n">
-        <x:v>45357</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B603" t="inlineStr">
         <x:is>
-          <x:t>201.5375</x:t>
+          <x:t>203.5828</x:t>
         </x:is>
       </x:c>
       <x:c r="C603" t="inlineStr">
         <x:is>
-          <x:t>311.6300</x:t>
+          <x:t>314.0869</x:t>
         </x:is>
       </x:c>
       <x:c r="D603" t="inlineStr">
         <x:is>
-          <x:t>137.1802</x:t>
+          <x:t>137.4458</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="604">
       <x:c r="A604" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B604" t="inlineStr">
         <x:is>
-          <x:t>201.3708</x:t>
+          <x:t>203.5145</x:t>
         </x:is>
       </x:c>
       <x:c r="C604" t="inlineStr">
         <x:is>
-          <x:t>311.1602</x:t>
+          <x:t>314.2800</x:t>
         </x:is>
       </x:c>
       <x:c r="D604" t="inlineStr">
         <x:is>
-          <x:t>137.0837</x:t>
+          <x:t>137.3232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="605">
       <x:c r="A605" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B605" t="inlineStr">
         <x:is>
-          <x:t>201.3400</x:t>
+          <x:t>203.2360</x:t>
         </x:is>
       </x:c>
       <x:c r="C605" t="inlineStr">
         <x:is>
-          <x:t>310.9123</x:t>
+          <x:t>313.9986</x:t>
         </x:is>
       </x:c>
       <x:c r="D605" t="inlineStr">
         <x:is>
-          <x:t>137.0831</x:t>
+          <x:t>137.3105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="606">
       <x:c r="A606" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B606" t="inlineStr">
         <x:is>
-          <x:t>201.2362</x:t>
+          <x:t>203.2626</x:t>
         </x:is>
       </x:c>
       <x:c r="C606" t="inlineStr">
         <x:is>
-          <x:t>310.7025</x:t>
+          <x:t>314.2434</x:t>
         </x:is>
       </x:c>
       <x:c r="D606" t="inlineStr">
         <x:is>
-          <x:t>137.0332</x:t>
+          <x:t>137.3096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="607">
       <x:c r="A607" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B607" t="inlineStr">
         <x:is>
-          <x:t>201.7774</x:t>
+          <x:t>202.8779</x:t>
         </x:is>
       </x:c>
       <x:c r="C607" t="inlineStr">
         <x:is>
-          <x:t>311.4878</x:t>
+          <x:t>313.6612</x:t>
         </x:is>
       </x:c>
       <x:c r="D607" t="inlineStr">
         <x:is>
-          <x:t>137.1004</x:t>
+          <x:t>137.2753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="608">
       <x:c r="A608" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B608" t="inlineStr">
         <x:is>
-          <x:t>201.9004</x:t>
+          <x:t>202.6192</x:t>
         </x:is>
       </x:c>
       <x:c r="C608" t="inlineStr">
         <x:is>
-          <x:t>311.8485</x:t>
+          <x:t>313.3467</x:t>
         </x:is>
       </x:c>
       <x:c r="D608" t="inlineStr">
         <x:is>
-          <x:t>137.1339</x:t>
+          <x:t>137.3045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="609">
       <x:c r="A609" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B609" t="inlineStr">
         <x:is>
-          <x:t>201.8615</x:t>
+          <x:t>202.4252</x:t>
         </x:is>
       </x:c>
       <x:c r="C609" t="inlineStr">
         <x:is>
-          <x:t>311.7891</x:t>
+          <x:t>312.8562</x:t>
         </x:is>
       </x:c>
       <x:c r="D609" t="inlineStr">
         <x:is>
-          <x:t>137.0988</x:t>
+          <x:t>137.2397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="610">
       <x:c r="A610" s="2" t="n">
-        <x:v/>
+        <x:v>45632</x:v>
       </x:c>
       <x:c r="B610" t="inlineStr">
         <x:is>
-          <x:t>201.6803</x:t>
+          <x:t>202.6781</x:t>
         </x:is>
       </x:c>
       <x:c r="C610" t="inlineStr">
         <x:is>
-          <x:t>311.6585</x:t>
+          <x:t>313.1715</x:t>
         </x:is>
       </x:c>
       <x:c r="D610" t="inlineStr">
         <x:is>
-          <x:t>137.0883</x:t>
+          <x:t>137.2813</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="611">
       <x:c r="A611" s="2" t="n">
-        <x:v/>
+        <x:v>45602</x:v>
       </x:c>
       <x:c r="B611" t="inlineStr">
         <x:is>
-          <x:t>202.1097</x:t>
+          <x:t>202.1439</x:t>
         </x:is>
       </x:c>
       <x:c r="C611" t="inlineStr">
         <x:is>
-          <x:t>312.1038</x:t>
+          <x:t>312.5387</x:t>
         </x:is>
       </x:c>
       <x:c r="D611" t="inlineStr">
         <x:is>
-          <x:t>137.1571</x:t>
+          <x:t>137.1791</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="612">
       <x:c r="A612" s="2" t="n">
-        <x:v/>
+        <x:v>45571</x:v>
       </x:c>
       <x:c r="B612" t="inlineStr">
         <x:is>
-          <x:t>202.3722</x:t>
+          <x:t>202.0637</x:t>
         </x:is>
       </x:c>
       <x:c r="C612" t="inlineStr">
         <x:is>
-          <x:t>312.3696</x:t>
+          <x:t>312.3958</x:t>
         </x:is>
       </x:c>
       <x:c r="D612" t="inlineStr">
         <x:is>
-          <x:t>137.1672</x:t>
+          <x:t>137.1464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="613">
       <x:c r="A613" s="2" t="n">
-        <x:v/>
+        <x:v>45479</x:v>
       </x:c>
       <x:c r="B613" t="inlineStr">
         <x:is>
-          <x:t>202.2763</x:t>
+          <x:t>201.5712</x:t>
         </x:is>
       </x:c>
       <x:c r="C613" t="inlineStr">
         <x:is>
-          <x:t>312.4550</x:t>
+          <x:t>311.7354</x:t>
         </x:is>
       </x:c>
       <x:c r="D613" t="inlineStr">
         <x:is>
-          <x:t>137.1588</x:t>
+          <x:t>137.1539</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="614">
       <x:c r="A614" s="2" t="n">
-        <x:v/>
+        <x:v>45449</x:v>
       </x:c>
       <x:c r="B614" t="inlineStr">
         <x:is>
-          <x:t>201.5713</x:t>
+          <x:t>201.8706</x:t>
         </x:is>
       </x:c>
       <x:c r="C614" t="inlineStr">
         <x:is>
-          <x:t>312.2040</x:t>
+          <x:t>312.0191</x:t>
         </x:is>
       </x:c>
       <x:c r="D614" t="inlineStr">
         <x:is>
-          <x:t>137.1951</x:t>
+          <x:t>137.2529</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="615">
       <x:c r="A615" s="2" t="n">
-        <x:v/>
+        <x:v>45418</x:v>
       </x:c>
       <x:c r="B615" t="inlineStr">
         <x:is>
-          <x:t>201.5276</x:t>
+          <x:t>201.4648</x:t>
         </x:is>
       </x:c>
       <x:c r="C615" t="inlineStr">
         <x:is>
-          <x:t>312.1375</x:t>
+          <x:t>311.5922</x:t>
         </x:is>
       </x:c>
       <x:c r="D615" t="inlineStr">
         <x:is>
-          <x:t>137.1413</x:t>
+          <x:t>137.2554</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="616">
       <x:c r="A616" s="2" t="n">
-        <x:v/>
+        <x:v>45388</x:v>
       </x:c>
       <x:c r="B616" t="inlineStr">
         <x:is>
-          <x:t>201.0055</x:t>
+          <x:t>201.1002</x:t>
         </x:is>
       </x:c>
       <x:c r="C616" t="inlineStr">
         <x:is>
-          <x:t>311.3474</x:t>
+          <x:t>311.2383</x:t>
         </x:is>
       </x:c>
       <x:c r="D616" t="inlineStr">
         <x:is>
-          <x:t>136.9333</x:t>
+          <x:t>137.2163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="617">
       <x:c r="A617" s="2" t="n">
-        <x:v/>
+        <x:v>45357</x:v>
       </x:c>
       <x:c r="B617" t="inlineStr">
         <x:is>
-          <x:t>200.7842</x:t>
+          <x:t>201.5375</x:t>
         </x:is>
       </x:c>
       <x:c r="C617" t="inlineStr">
         <x:is>
-          <x:t>311.0941</x:t>
+          <x:t>311.6300</x:t>
         </x:is>
       </x:c>
       <x:c r="D617" t="inlineStr">
         <x:is>
-          <x:t>136.9498</x:t>
+          <x:t>137.1802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="618">
       <x:c r="A618" s="2" t="n">
-        <x:v>45570</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B618" t="inlineStr">
         <x:is>
-          <x:t>200.6644</x:t>
+          <x:t>201.3708</x:t>
         </x:is>
       </x:c>
       <x:c r="C618" t="inlineStr">
         <x:is>
-          <x:t>311.0157</x:t>
+          <x:t>311.1602</x:t>
         </x:is>
       </x:c>
       <x:c r="D618" t="inlineStr">
         <x:is>
-          <x:t>136.9076</x:t>
+          <x:t>137.0837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="619">
       <x:c r="A619" s="2" t="n">
-        <x:v>45540</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B619" t="inlineStr">
         <x:is>
-          <x:t>200.6553</x:t>
+          <x:t>201.3400</x:t>
         </x:is>
       </x:c>
       <x:c r="C619" t="inlineStr">
         <x:is>
-          <x:t>310.9209</x:t>
+          <x:t>310.9123</x:t>
         </x:is>
       </x:c>
       <x:c r="D619" t="inlineStr">
         <x:is>
-          <x:t>136.9131</x:t>
+          <x:t>137.0831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="620">
       <x:c r="A620" s="2" t="n">
-        <x:v>45509</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B620" t="inlineStr">
         <x:is>
-          <x:t>200.2826</x:t>
+          <x:t>201.2362</x:t>
         </x:is>
       </x:c>
       <x:c r="C620" t="inlineStr">
         <x:is>
-          <x:t>310.6340</x:t>
+          <x:t>310.7025</x:t>
         </x:is>
       </x:c>
       <x:c r="D620" t="inlineStr">
         <x:is>
-          <x:t>136.9352</x:t>
+          <x:t>137.0332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="621">
       <x:c r="A621" s="2" t="n">
-        <x:v>45478</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B621" t="inlineStr">
         <x:is>
-          <x:t>200.3866</x:t>
+          <x:t>201.7774</x:t>
         </x:is>
       </x:c>
       <x:c r="C621" t="inlineStr">
         <x:is>
-          <x:t>310.8420</x:t>
+          <x:t>311.4878</x:t>
         </x:is>
       </x:c>
       <x:c r="D621" t="inlineStr">
         <x:is>
-          <x:t>136.9382</x:t>
+          <x:t>137.1004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="622">
       <x:c r="A622" s="2" t="n">
-        <x:v>45448</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B622" t="inlineStr">
         <x:is>
-          <x:t>199.8835</x:t>
+          <x:t>201.9004</x:t>
         </x:is>
       </x:c>
       <x:c r="C622" t="inlineStr">
         <x:is>
-          <x:t>310.3949</x:t>
+          <x:t>311.8485</x:t>
         </x:is>
       </x:c>
       <x:c r="D622" t="inlineStr">
         <x:is>
-          <x:t>136.8213</x:t>
+          <x:t>137.1339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="623">
       <x:c r="A623" s="2" t="n">
-        <x:v>45356</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B623" t="inlineStr">
         <x:is>
-          <x:t>199.4067</x:t>
+          <x:t>201.8615</x:t>
         </x:is>
       </x:c>
       <x:c r="C623" t="inlineStr">
         <x:is>
-          <x:t>309.9530</x:t>
+          <x:t>311.7891</x:t>
         </x:is>
       </x:c>
       <x:c r="D623" t="inlineStr">
         <x:is>
-          <x:t>136.7230</x:t>
+          <x:t>137.0988</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="624">
       <x:c r="A624" s="2" t="n">
-        <x:v>45327</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B624" t="inlineStr">
         <x:is>
-          <x:t>198.9424</x:t>
+          <x:t>201.6803</x:t>
         </x:is>
       </x:c>
       <x:c r="C624" t="inlineStr">
         <x:is>
-          <x:t>309.4748</x:t>
+          <x:t>311.6585</x:t>
         </x:is>
       </x:c>
       <x:c r="D624" t="inlineStr">
         <x:is>
-          <x:t>136.6375</x:t>
+          <x:t>137.0883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="625">
       <x:c r="A625" s="2" t="n">
-        <x:v>45296</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B625" t="inlineStr">
         <x:is>
-          <x:t>198.6944</x:t>
+          <x:t>202.1097</x:t>
         </x:is>
       </x:c>
       <x:c r="C625" t="inlineStr">
         <x:is>
-          <x:t>309.0137</x:t>
+          <x:t>312.1038</x:t>
         </x:is>
       </x:c>
       <x:c r="D625" t="inlineStr">
         <x:is>
-          <x:t>136.5925</x:t>
+          <x:t>137.1571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="626">
       <x:c r="A626" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B626" t="inlineStr">
         <x:is>
-          <x:t>198.7041</x:t>
+          <x:t>202.3722</x:t>
         </x:is>
       </x:c>
       <x:c r="C626" t="inlineStr">
         <x:is>
-          <x:t>309.0348</x:t>
+          <x:t>312.3696</x:t>
         </x:is>
       </x:c>
       <x:c r="D626" t="inlineStr">
         <x:is>
-          <x:t>136.5835</x:t>
+          <x:t>137.1672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="627">
       <x:c r="A627" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B627" t="inlineStr">
         <x:is>
-          <x:t>199.3440</x:t>
+          <x:t>202.2763</x:t>
         </x:is>
       </x:c>
       <x:c r="C627" t="inlineStr">
         <x:is>
-          <x:t>309.7136</x:t>
+          <x:t>312.4550</x:t>
         </x:is>
       </x:c>
       <x:c r="D627" t="inlineStr">
         <x:is>
-          <x:t>136.6259</x:t>
+          <x:t>137.1588</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="628">
       <x:c r="A628" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B628" t="inlineStr">
         <x:is>
-          <x:t>199.1467</x:t>
+          <x:t>201.5713</x:t>
         </x:is>
       </x:c>
       <x:c r="C628" t="inlineStr">
         <x:is>
-          <x:t>309.4816</x:t>
+          <x:t>312.2040</x:t>
         </x:is>
       </x:c>
       <x:c r="D628" t="inlineStr">
         <x:is>
-          <x:t>136.5422</x:t>
+          <x:t>137.1951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="629">
       <x:c r="A629" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B629" t="inlineStr">
         <x:is>
-          <x:t>198.3152</x:t>
+          <x:t>201.5276</x:t>
         </x:is>
       </x:c>
       <x:c r="C629" t="inlineStr">
         <x:is>
-          <x:t>308.5970</x:t>
+          <x:t>312.1375</x:t>
         </x:is>
       </x:c>
       <x:c r="D629" t="inlineStr">
         <x:is>
-          <x:t>136.4782</x:t>
+          <x:t>137.1413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="630">
       <x:c r="A630" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B630" t="inlineStr">
         <x:is>
-          <x:t>198.4778</x:t>
+          <x:t>201.0055</x:t>
         </x:is>
       </x:c>
       <x:c r="C630" t="inlineStr">
         <x:is>
-          <x:t>308.7816</x:t>
+          <x:t>311.3474</x:t>
         </x:is>
       </x:c>
       <x:c r="D630" t="inlineStr">
         <x:is>
-          <x:t>136.5936</x:t>
+          <x:t>136.9333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="631">
       <x:c r="A631" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B631" t="inlineStr">
         <x:is>
-          <x:t>198.7039</x:t>
+          <x:t>200.7842</x:t>
         </x:is>
       </x:c>
       <x:c r="C631" t="inlineStr">
         <x:is>
-          <x:t>309.1559</x:t>
+          <x:t>311.0941</x:t>
         </x:is>
       </x:c>
       <x:c r="D631" t="inlineStr">
         <x:is>
-          <x:t>136.6776</x:t>
+          <x:t>136.9498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="632">
       <x:c r="A632" s="2" t="n">
-        <x:v/>
+        <x:v>45570</x:v>
       </x:c>
       <x:c r="B632" t="inlineStr">
         <x:is>
-          <x:t>198.4199</x:t>
+          <x:t>200.6644</x:t>
         </x:is>
       </x:c>
       <x:c r="C632" t="inlineStr">
         <x:is>
-          <x:t>308.9101</x:t>
+          <x:t>311.0157</x:t>
         </x:is>
       </x:c>
       <x:c r="D632" t="inlineStr">
         <x:is>
-          <x:t>136.6514</x:t>
+          <x:t>136.9076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="633">
       <x:c r="A633" s="2" t="n">
-        <x:v/>
+        <x:v>45540</x:v>
       </x:c>
       <x:c r="B633" t="inlineStr">
         <x:is>
-          <x:t>198.4201</x:t>
+          <x:t>200.6553</x:t>
         </x:is>
       </x:c>
       <x:c r="C633" t="inlineStr">
         <x:is>
-          <x:t>308.7201</x:t>
+          <x:t>310.9209</x:t>
         </x:is>
       </x:c>
       <x:c r="D633" t="inlineStr">
         <x:is>
-          <x:t>136.6155</x:t>
+          <x:t>136.9131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="634">
       <x:c r="A634" s="2" t="n">
-        <x:v/>
+        <x:v>45509</x:v>
       </x:c>
       <x:c r="B634" t="inlineStr">
         <x:is>
-          <x:t>198.4647</x:t>
+          <x:t>200.2826</x:t>
         </x:is>
       </x:c>
       <x:c r="C634" t="inlineStr">
         <x:is>
-          <x:t>308.6462</x:t>
+          <x:t>310.6340</x:t>
         </x:is>
       </x:c>
       <x:c r="D634" t="inlineStr">
         <x:is>
-          <x:t>136.6114</x:t>
+          <x:t>136.9352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="635">
       <x:c r="A635" s="2" t="n">
-        <x:v/>
+        <x:v>45478</x:v>
       </x:c>
       <x:c r="B635" t="inlineStr">
         <x:is>
-          <x:t>198.6912</x:t>
+          <x:t>200.3866</x:t>
         </x:is>
       </x:c>
       <x:c r="C635" t="inlineStr">
         <x:is>
-          <x:t>308.9764</x:t>
+          <x:t>310.8420</x:t>
         </x:is>
       </x:c>
       <x:c r="D635" t="inlineStr">
         <x:is>
-          <x:t>136.6376</x:t>
+          <x:t>136.9382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="636">
       <x:c r="A636" s="2" t="n">
-        <x:v/>
+        <x:v>45448</x:v>
       </x:c>
       <x:c r="B636" t="inlineStr">
         <x:is>
-          <x:t>198.6487</x:t>
+          <x:t>199.8835</x:t>
         </x:is>
       </x:c>
       <x:c r="C636" t="inlineStr">
         <x:is>
-          <x:t>308.8777</x:t>
+          <x:t>310.3949</x:t>
         </x:is>
       </x:c>
       <x:c r="D636" t="inlineStr">
         <x:is>
-          <x:t>136.6090</x:t>
+          <x:t>136.8213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="637">
       <x:c r="A637" s="2" t="n">
-        <x:v/>
+        <x:v>45356</x:v>
       </x:c>
       <x:c r="B637" t="inlineStr">
         <x:is>
-          <x:t>199.4145</x:t>
+          <x:t>199.4067</x:t>
         </x:is>
       </x:c>
       <x:c r="C637" t="inlineStr">
         <x:is>
-          <x:t>309.6376</x:t>
+          <x:t>309.9530</x:t>
         </x:is>
       </x:c>
       <x:c r="D637" t="inlineStr">
         <x:is>
-          <x:t>136.6877</x:t>
+          <x:t>136.7230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="638">
       <x:c r="A638" s="2" t="n">
-        <x:v>45630</x:v>
+        <x:v>45327</x:v>
       </x:c>
       <x:c r="B638" t="inlineStr">
         <x:is>
-          <x:t>199.9134</x:t>
+          <x:t>198.9424</x:t>
         </x:is>
       </x:c>
       <x:c r="C638" t="inlineStr">
         <x:is>
-          <x:t>310.1588</x:t>
+          <x:t>309.4748</x:t>
         </x:is>
       </x:c>
       <x:c r="D638" t="inlineStr">
         <x:is>
-          <x:t>136.7112</x:t>
+          <x:t>136.6375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="639">
       <x:c r="A639" s="2" t="n">
-        <x:v>45600</x:v>
+        <x:v>45296</x:v>
       </x:c>
       <x:c r="B639" t="inlineStr">
         <x:is>
-          <x:t>199.6672</x:t>
+          <x:t>198.6944</x:t>
         </x:is>
       </x:c>
       <x:c r="C639" t="inlineStr">
         <x:is>
-          <x:t>309.5821</x:t>
+          <x:t>309.0137</x:t>
         </x:is>
       </x:c>
       <x:c r="D639" t="inlineStr">
         <x:is>
-          <x:t>136.6040</x:t>
+          <x:t>136.5925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="640">
       <x:c r="A640" s="2" t="n">
-        <x:v>45569</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B640" t="inlineStr">
         <x:is>
-          <x:t>199.5572</x:t>
+          <x:t>198.7041</x:t>
         </x:is>
       </x:c>
       <x:c r="C640" t="inlineStr">
         <x:is>
-          <x:t>309.3320</x:t>
+          <x:t>309.0348</x:t>
         </x:is>
       </x:c>
       <x:c r="D640" t="inlineStr">
         <x:is>
-          <x:t>136.6109</x:t>
+          <x:t>136.5835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="641">
       <x:c r="A641" s="2" t="n">
-        <x:v>45539</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B641" t="inlineStr">
         <x:is>
-          <x:t>200.0235</x:t>
+          <x:t>199.3440</x:t>
         </x:is>
       </x:c>
       <x:c r="C641" t="inlineStr">
         <x:is>
-          <x:t>309.8734</x:t>
+          <x:t>309.7136</x:t>
         </x:is>
       </x:c>
       <x:c r="D641" t="inlineStr">
         <x:is>
-          <x:t>136.6651</x:t>
+          <x:t>136.6259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="642">
       <x:c r="A642" s="2" t="n">
-        <x:v>45508</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B642" t="inlineStr">
         <x:is>
-          <x:t>200.0827</x:t>
+          <x:t>199.1467</x:t>
         </x:is>
       </x:c>
       <x:c r="C642" t="inlineStr">
         <x:is>
-          <x:t>309.8737</x:t>
+          <x:t>309.4816</x:t>
         </x:is>
       </x:c>
       <x:c r="D642" t="inlineStr">
         <x:is>
-          <x:t>136.6266</x:t>
+          <x:t>136.5422</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="643">
       <x:c r="A643" s="2" t="n">
-        <x:v>45416</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B643" t="inlineStr">
         <x:is>
-          <x:t>200.0999</x:t>
+          <x:t>198.3152</x:t>
         </x:is>
       </x:c>
       <x:c r="C643" t="inlineStr">
         <x:is>
-          <x:t>309.8761</x:t>
+          <x:t>308.5970</x:t>
         </x:is>
       </x:c>
       <x:c r="D643" t="inlineStr">
         <x:is>
-          <x:t>136.6429</x:t>
+          <x:t>136.4782</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="644">
       <x:c r="A644" s="2" t="n">
-        <x:v>45386</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B644" t="inlineStr">
         <x:is>
-          <x:t>200.1006</x:t>
+          <x:t>198.4778</x:t>
         </x:is>
       </x:c>
       <x:c r="C644" t="inlineStr">
         <x:is>
-          <x:t>310.0098</x:t>
+          <x:t>308.7816</x:t>
         </x:is>
       </x:c>
       <x:c r="D644" t="inlineStr">
         <x:is>
-          <x:t>136.6550</x:t>
+          <x:t>136.5936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="645">
       <x:c r="A645" s="2" t="n">
-        <x:v>45355</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B645" t="inlineStr">
         <x:is>
-          <x:t>200.4379</x:t>
+          <x:t>198.7039</x:t>
         </x:is>
       </x:c>
       <x:c r="C645" t="inlineStr">
         <x:is>
-          <x:t>310.5062</x:t>
+          <x:t>309.1559</x:t>
         </x:is>
       </x:c>
       <x:c r="D645" t="inlineStr">
         <x:is>
-          <x:t>136.6159</x:t>
+          <x:t>136.6776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="646">
       <x:c r="A646" s="2" t="n">
-        <x:v>45326</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B646" t="inlineStr">
         <x:is>
-          <x:t>200.4289</x:t>
+          <x:t>198.4199</x:t>
         </x:is>
       </x:c>
       <x:c r="C646" t="inlineStr">
         <x:is>
-          <x:t>310.6181</x:t>
+          <x:t>308.9101</x:t>
         </x:is>
       </x:c>
       <x:c r="D646" t="inlineStr">
         <x:is>
-          <x:t>136.6336</x:t>
+          <x:t>136.6514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="647">
       <x:c r="A647" s="2" t="n">
-        <x:v>45295</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B647" t="inlineStr">
         <x:is>
-          <x:t>200.7410</x:t>
+          <x:t>198.4201</x:t>
         </x:is>
       </x:c>
       <x:c r="C647" t="inlineStr">
         <x:is>
-          <x:t>310.9154</x:t>
+          <x:t>308.7201</x:t>
         </x:is>
       </x:c>
       <x:c r="D647" t="inlineStr">
         <x:is>
-          <x:t>136.6806</x:t>
+          <x:t>136.6155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="648">
       <x:c r="A648" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B648" t="inlineStr">
         <x:is>
-          <x:t>200.7821</x:t>
+          <x:t>198.4647</x:t>
         </x:is>
       </x:c>
       <x:c r="C648" t="inlineStr">
         <x:is>
-          <x:t>311.1365</x:t>
+          <x:t>308.6462</x:t>
         </x:is>
       </x:c>
       <x:c r="D648" t="inlineStr">
         <x:is>
-          <x:t>136.6555</x:t>
+          <x:t>136.6114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="649">
       <x:c r="A649" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B649" t="inlineStr">
         <x:is>
-          <x:t>200.7486</x:t>
+          <x:t>198.6912</x:t>
         </x:is>
       </x:c>
       <x:c r="C649" t="inlineStr">
         <x:is>
-          <x:t>311.1088</x:t>
+          <x:t>308.9764</x:t>
         </x:is>
       </x:c>
       <x:c r="D649" t="inlineStr">
         <x:is>
-          <x:t>136.6480</x:t>
+          <x:t>136.6376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="650">
       <x:c r="A650" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B650" t="inlineStr">
         <x:is>
-          <x:t>200.6897</x:t>
+          <x:t>198.6487</x:t>
         </x:is>
       </x:c>
       <x:c r="C650" t="inlineStr">
         <x:is>
-          <x:t>310.9224</x:t>
+          <x:t>308.8777</x:t>
         </x:is>
       </x:c>
       <x:c r="D650" t="inlineStr">
         <x:is>
-          <x:t>136.6318</x:t>
+          <x:t>136.6090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="651">
       <x:c r="A651" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B651" t="inlineStr">
         <x:is>
-          <x:t>200.1482</x:t>
+          <x:t>199.4145</x:t>
         </x:is>
       </x:c>
       <x:c r="C651" t="inlineStr">
         <x:is>
-          <x:t>310.3696</x:t>
+          <x:t>309.6376</x:t>
         </x:is>
       </x:c>
       <x:c r="D651" t="inlineStr">
         <x:is>
-          <x:t>136.5670</x:t>
+          <x:t>136.6877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="652">
       <x:c r="A652" s="2" t="n">
-        <x:v/>
+        <x:v>45630</x:v>
       </x:c>
       <x:c r="B652" t="inlineStr">
         <x:is>
-          <x:t>200.1802</x:t>
+          <x:t>199.9134</x:t>
         </x:is>
       </x:c>
       <x:c r="C652" t="inlineStr">
         <x:is>
-          <x:t>310.4404</x:t>
+          <x:t>310.1588</x:t>
         </x:is>
       </x:c>
       <x:c r="D652" t="inlineStr">
         <x:is>
-          <x:t>136.5483</x:t>
+          <x:t>136.7112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="653">
       <x:c r="A653" s="2" t="n">
-        <x:v/>
+        <x:v>45600</x:v>
       </x:c>
       <x:c r="B653" t="inlineStr">
         <x:is>
-          <x:t>200.0926</x:t>
+          <x:t>199.6672</x:t>
         </x:is>
       </x:c>
       <x:c r="C653" t="inlineStr">
         <x:is>
-          <x:t>310.5594</x:t>
+          <x:t>309.5821</x:t>
         </x:is>
       </x:c>
       <x:c r="D653" t="inlineStr">
         <x:is>
-          <x:t>136.5530</x:t>
+          <x:t>136.6040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="654">
       <x:c r="A654" s="2" t="n">
-        <x:v/>
+        <x:v>45569</x:v>
       </x:c>
       <x:c r="B654" t="inlineStr">
         <x:is>
-          <x:t>199.8278</x:t>
+          <x:t>199.5572</x:t>
         </x:is>
       </x:c>
       <x:c r="C654" t="inlineStr">
         <x:is>
-          <x:t>310.1910</x:t>
+          <x:t>309.3320</x:t>
         </x:is>
       </x:c>
       <x:c r="D654" t="inlineStr">
         <x:is>
-          <x:t>136.4562</x:t>
+          <x:t>136.6109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="655">
       <x:c r="A655" s="2" t="n">
-        <x:v/>
+        <x:v>45539</x:v>
       </x:c>
       <x:c r="B655" t="inlineStr">
         <x:is>
-          <x:t>199.2264</x:t>
+          <x:t>200.0235</x:t>
         </x:is>
       </x:c>
       <x:c r="C655" t="inlineStr">
         <x:is>
-          <x:t>309.5478</x:t>
+          <x:t>309.8734</x:t>
         </x:is>
       </x:c>
       <x:c r="D655" t="inlineStr">
         <x:is>
-          <x:t>136.4099</x:t>
+          <x:t>136.6651</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="656">
       <x:c r="A656" s="2" t="n">
-        <x:v/>
+        <x:v>45508</x:v>
       </x:c>
       <x:c r="B656" t="inlineStr">
         <x:is>
-          <x:t>198.7244</x:t>
+          <x:t>200.0827</x:t>
         </x:is>
       </x:c>
       <x:c r="C656" t="inlineStr">
         <x:is>
-          <x:t>308.8405</x:t>
+          <x:t>309.8737</x:t>
         </x:is>
       </x:c>
       <x:c r="D656" t="inlineStr">
         <x:is>
-          <x:t>136.3832</x:t>
+          <x:t>136.6266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="657">
       <x:c r="A657" s="2" t="n">
-        <x:v/>
+        <x:v>45416</x:v>
       </x:c>
       <x:c r="B657" t="inlineStr">
         <x:is>
-          <x:t>198.6125</x:t>
+          <x:t>200.0999</x:t>
         </x:is>
       </x:c>
       <x:c r="C657" t="inlineStr">
         <x:is>
-          <x:t>308.5829</x:t>
+          <x:t>309.8761</x:t>
         </x:is>
       </x:c>
       <x:c r="D657" t="inlineStr">
         <x:is>
-          <x:t>136.3990</x:t>
+          <x:t>136.6429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="658">
       <x:c r="A658" s="2" t="n">
-        <x:v/>
+        <x:v>45386</x:v>
       </x:c>
       <x:c r="B658" t="inlineStr">
         <x:is>
-          <x:t>198.3768</x:t>
+          <x:t>200.1006</x:t>
         </x:is>
       </x:c>
       <x:c r="C658" t="inlineStr">
         <x:is>
-          <x:t>308.4708</x:t>
+          <x:t>310.0098</x:t>
         </x:is>
       </x:c>
       <x:c r="D658" t="inlineStr">
         <x:is>
-          <x:t>136.3920</x:t>
+          <x:t>136.6550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="659">
       <x:c r="A659" s="2" t="n">
-        <x:v/>
+        <x:v>45355</x:v>
       </x:c>
       <x:c r="B659" t="inlineStr">
         <x:is>
-          <x:t>198.1869</x:t>
+          <x:t>200.4379</x:t>
         </x:is>
       </x:c>
       <x:c r="C659" t="inlineStr">
         <x:is>
-          <x:t>308.2122</x:t>
+          <x:t>310.5062</x:t>
         </x:is>
       </x:c>
       <x:c r="D659" t="inlineStr">
         <x:is>
-          <x:t>136.3922</x:t>
+          <x:t>136.6159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="660">
       <x:c r="A660" s="2" t="n">
-        <x:v/>
+        <x:v>45326</x:v>
       </x:c>
       <x:c r="B660" t="inlineStr">
         <x:is>
-          <x:t>198.1201</x:t>
+          <x:t>200.4289</x:t>
         </x:is>
       </x:c>
       <x:c r="C660" t="inlineStr">
         <x:is>
-          <x:t>308.0213</x:t>
+          <x:t>310.6181</x:t>
         </x:is>
       </x:c>
       <x:c r="D660" t="inlineStr">
         <x:is>
-          <x:t>136.4256</x:t>
+          <x:t>136.6336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="661">
       <x:c r="A661" s="2" t="n">
-        <x:v>45629</x:v>
+        <x:v>45295</x:v>
       </x:c>
       <x:c r="B661" t="inlineStr">
         <x:is>
-          <x:t>197.8749</x:t>
+          <x:t>200.7410</x:t>
         </x:is>
       </x:c>
       <x:c r="C661" t="inlineStr">
         <x:is>
-          <x:t>307.5648</x:t>
+          <x:t>310.9154</x:t>
         </x:is>
       </x:c>
       <x:c r="D661" t="inlineStr">
         <x:is>
-          <x:t>136.4327</x:t>
+          <x:t>136.6806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="662">
       <x:c r="A662" s="2" t="n">
-        <x:v>45599</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B662" t="inlineStr">
         <x:is>
-          <x:t>197.5931</x:t>
+          <x:t>200.7821</x:t>
         </x:is>
       </x:c>
       <x:c r="C662" t="inlineStr">
         <x:is>
-          <x:t>307.1376</x:t>
+          <x:t>311.1365</x:t>
         </x:is>
       </x:c>
       <x:c r="D662" t="inlineStr">
         <x:is>
-          <x:t>136.4475</x:t>
+          <x:t>136.6555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="663">
       <x:c r="A663" s="2" t="n">
-        <x:v>45507</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B663" t="inlineStr">
         <x:is>
-          <x:t>197.5838</x:t>
+          <x:t>200.7486</x:t>
         </x:is>
       </x:c>
       <x:c r="C663" t="inlineStr">
         <x:is>
-          <x:t>307.0094</x:t>
+          <x:t>311.1088</x:t>
         </x:is>
       </x:c>
       <x:c r="D663" t="inlineStr">
         <x:is>
-          <x:t>136.4423</x:t>
+          <x:t>136.6480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="664">
       <x:c r="A664" s="2" t="n">
-        <x:v>45476</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B664" t="inlineStr">
         <x:is>
-          <x:t>197.7225</x:t>
+          <x:t>200.6897</x:t>
         </x:is>
       </x:c>
       <x:c r="C664" t="inlineStr">
         <x:is>
-          <x:t>307.1086</x:t>
+          <x:t>310.9224</x:t>
         </x:is>
       </x:c>
       <x:c r="D664" t="inlineStr">
         <x:is>
-          <x:t>136.3670</x:t>
+          <x:t>136.6318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="665">
       <x:c r="A665" s="2" t="n">
-        <x:v>45446</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B665" t="inlineStr">
         <x:is>
-          <x:t>197.4487</x:t>
+          <x:t>200.1482</x:t>
         </x:is>
       </x:c>
       <x:c r="C665" t="inlineStr">
         <x:is>
-          <x:t>307.0489</x:t>
+          <x:t>310.3696</x:t>
         </x:is>
       </x:c>
       <x:c r="D665" t="inlineStr">
         <x:is>
-          <x:t>136.3283</x:t>
+          <x:t>136.5670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="666">
       <x:c r="A666" s="2" t="n">
-        <x:v>45415</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B666" t="inlineStr">
         <x:is>
-          <x:t>197.2511</x:t>
+          <x:t>200.1802</x:t>
         </x:is>
       </x:c>
       <x:c r="C666" t="inlineStr">
         <x:is>
-          <x:t>306.9628</x:t>
+          <x:t>310.4404</x:t>
         </x:is>
       </x:c>
       <x:c r="D666" t="inlineStr">
         <x:is>
-          <x:t>136.2846</x:t>
+          <x:t>136.5483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="667">
       <x:c r="A667" s="2" t="n">
-        <x:v>45385</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B667" t="inlineStr">
         <x:is>
-          <x:t>197.3134</x:t>
+          <x:t>200.0926</x:t>
         </x:is>
       </x:c>
       <x:c r="C667" t="inlineStr">
         <x:is>
-          <x:t>307.0816</x:t>
+          <x:t>310.5594</x:t>
         </x:is>
       </x:c>
       <x:c r="D667" t="inlineStr">
         <x:is>
-          <x:t>136.1898</x:t>
+          <x:t>136.5530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="668">
       <x:c r="A668" s="2" t="n">
-        <x:v>45294</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B668" t="inlineStr">
         <x:is>
-          <x:t>197.0734</x:t>
+          <x:t>199.8278</x:t>
         </x:is>
       </x:c>
       <x:c r="C668" t="inlineStr">
         <x:is>
-          <x:t>306.8929</x:t>
+          <x:t>310.1910</x:t>
         </x:is>
       </x:c>
       <x:c r="D668" t="inlineStr">
         <x:is>
-          <x:t>136.2021</x:t>
+          <x:t>136.4562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="669">
       <x:c r="A669" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B669" t="inlineStr">
         <x:is>
-          <x:t>196.8548</x:t>
+          <x:t>199.2264</x:t>
         </x:is>
       </x:c>
       <x:c r="C669" t="inlineStr">
         <x:is>
-          <x:t>306.5647</x:t>
+          <x:t>309.5478</x:t>
         </x:is>
       </x:c>
       <x:c r="D669" t="inlineStr">
         <x:is>
-          <x:t>136.2316</x:t>
+          <x:t>136.4099</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="670">
       <x:c r="A670" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B670" t="inlineStr">
         <x:is>
-          <x:t>197.1867</x:t>
+          <x:t>198.7244</x:t>
         </x:is>
       </x:c>
       <x:c r="C670" t="inlineStr">
         <x:is>
-          <x:t>306.7431</x:t>
+          <x:t>308.8405</x:t>
         </x:is>
       </x:c>
       <x:c r="D670" t="inlineStr">
         <x:is>
-          <x:t>136.2217</x:t>
+          <x:t>136.3832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="671">
       <x:c r="A671" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B671" t="inlineStr">
         <x:is>
-          <x:t>197.3629</x:t>
+          <x:t>198.6125</x:t>
         </x:is>
       </x:c>
       <x:c r="C671" t="inlineStr">
         <x:is>
-          <x:t>306.8350</x:t>
+          <x:t>308.5829</x:t>
         </x:is>
       </x:c>
       <x:c r="D671" t="inlineStr">
         <x:is>
-          <x:t>136.2136</x:t>
+          <x:t>136.3990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="672">
       <x:c r="A672" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B672" t="inlineStr">
         <x:is>
-          <x:t>197.6056</x:t>
+          <x:t>198.3768</x:t>
         </x:is>
       </x:c>
       <x:c r="C672" t="inlineStr">
         <x:is>
-          <x:t>307.0294</x:t>
+          <x:t>308.4708</x:t>
         </x:is>
       </x:c>
       <x:c r="D672" t="inlineStr">
         <x:is>
-          <x:t>136.2339</x:t>
+          <x:t>136.3920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="673">
       <x:c r="A673" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B673" t="inlineStr">
         <x:is>
-          <x:t>198.0171</x:t>
+          <x:t>198.1869</x:t>
         </x:is>
       </x:c>
       <x:c r="C673" t="inlineStr">
         <x:is>
-          <x:t>307.4416</x:t>
+          <x:t>308.2122</x:t>
         </x:is>
       </x:c>
       <x:c r="D673" t="inlineStr">
         <x:is>
-          <x:t>136.2404</x:t>
+          <x:t>136.3922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="674">
       <x:c r="A674" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B674" t="inlineStr">
         <x:is>
-          <x:t>197.1475</x:t>
+          <x:t>198.1201</x:t>
         </x:is>
       </x:c>
       <x:c r="C674" t="inlineStr">
         <x:is>
-          <x:t>306.1616</x:t>
+          <x:t>308.0213</x:t>
         </x:is>
       </x:c>
       <x:c r="D674" t="inlineStr">
         <x:is>
-          <x:t>136.1873</x:t>
+          <x:t>136.4256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="675">
       <x:c r="A675" s="2" t="n">
-        <x:v/>
+        <x:v>45629</x:v>
       </x:c>
       <x:c r="B675" t="inlineStr">
         <x:is>
-          <x:t>196.3163</x:t>
+          <x:t>197.8749</x:t>
         </x:is>
       </x:c>
       <x:c r="C675" t="inlineStr">
         <x:is>
-          <x:t>305.2538</x:t>
+          <x:t>307.5648</x:t>
         </x:is>
       </x:c>
       <x:c r="D675" t="inlineStr">
         <x:is>
-          <x:t>136.2116</x:t>
+          <x:t>136.4327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="676">
       <x:c r="A676" s="2" t="n">
-        <x:v/>
+        <x:v>45599</x:v>
       </x:c>
       <x:c r="B676" t="inlineStr">
         <x:is>
-          <x:t>195.9202</x:t>
+          <x:t>197.5931</x:t>
         </x:is>
       </x:c>
       <x:c r="C676" t="inlineStr">
         <x:is>
-          <x:t>305.0712</x:t>
+          <x:t>307.1376</x:t>
         </x:is>
       </x:c>
       <x:c r="D676" t="inlineStr">
         <x:is>
-          <x:t>136.2457</x:t>
+          <x:t>136.4475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="677">
       <x:c r="A677" s="2" t="n">
-        <x:v/>
+        <x:v>45507</x:v>
       </x:c>
       <x:c r="B677" t="inlineStr">
         <x:is>
-          <x:t>196.1464</x:t>
+          <x:t>197.5838</x:t>
         </x:is>
       </x:c>
       <x:c r="C677" t="inlineStr">
         <x:is>
-          <x:t>305.4135</x:t>
+          <x:t>307.0094</x:t>
         </x:is>
       </x:c>
       <x:c r="D677" t="inlineStr">
         <x:is>
-          <x:t>136.2336</x:t>
+          <x:t>136.4423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="678">
       <x:c r="A678" s="2" t="n">
-        <x:v/>
+        <x:v>45476</x:v>
       </x:c>
       <x:c r="B678" t="inlineStr">
         <x:is>
-          <x:t>196.1453</x:t>
+          <x:t>197.7225</x:t>
         </x:is>
       </x:c>
       <x:c r="C678" t="inlineStr">
         <x:is>
-          <x:t>305.5457</x:t>
+          <x:t>307.1086</x:t>
         </x:is>
       </x:c>
       <x:c r="D678" t="inlineStr">
         <x:is>
-          <x:t>136.1985</x:t>
+          <x:t>136.3670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="679">
       <x:c r="A679" s="2" t="n">
-        <x:v/>
+        <x:v>45446</x:v>
       </x:c>
       <x:c r="B679" t="inlineStr">
         <x:is>
-          <x:t>196.1041</x:t>
+          <x:t>197.4487</x:t>
         </x:is>
       </x:c>
       <x:c r="C679" t="inlineStr">
         <x:is>
-          <x:t>305.4120</x:t>
+          <x:t>307.0489</x:t>
         </x:is>
       </x:c>
       <x:c r="D679" t="inlineStr">
         <x:is>
-          <x:t>136.2673</x:t>
+          <x:t>136.3283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="680">
       <x:c r="A680" s="2" t="n">
-        <x:v/>
+        <x:v>45415</x:v>
       </x:c>
       <x:c r="B680" t="inlineStr">
         <x:is>
-          <x:t>195.9132</x:t>
+          <x:t>197.2511</x:t>
         </x:is>
       </x:c>
       <x:c r="C680" t="inlineStr">
         <x:is>
-          <x:t>305.2627</x:t>
+          <x:t>306.9628</x:t>
         </x:is>
       </x:c>
       <x:c r="D680" t="inlineStr">
         <x:is>
-          <x:t>136.2339</x:t>
+          <x:t>136.2846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="681">
       <x:c r="A681" s="2" t="n">
-        <x:v/>
+        <x:v>45385</x:v>
       </x:c>
       <x:c r="B681" t="inlineStr">
         <x:is>
-          <x:t>195.6248</x:t>
+          <x:t>197.3134</x:t>
         </x:is>
       </x:c>
       <x:c r="C681" t="inlineStr">
         <x:is>
-          <x:t>304.6935</x:t>
+          <x:t>307.0816</x:t>
         </x:is>
       </x:c>
       <x:c r="D681" t="inlineStr">
         <x:is>
-          <x:t>136.1801</x:t>
+          <x:t>136.1898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="682">
       <x:c r="A682" s="2" t="n">
-        <x:v>45628</x:v>
+        <x:v>45294</x:v>
       </x:c>
       <x:c r="B682" t="inlineStr">
         <x:is>
-          <x:t>196.0795</x:t>
+          <x:t>197.0734</x:t>
         </x:is>
       </x:c>
       <x:c r="C682" t="inlineStr">
         <x:is>
-          <x:t>305.1279</x:t>
+          <x:t>306.8929</x:t>
         </x:is>
       </x:c>
       <x:c r="D682" t="inlineStr">
         <x:is>
-          <x:t>136.2264</x:t>
+          <x:t>136.2021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="683">
       <x:c r="A683" s="2" t="n">
-        <x:v>45537</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B683" t="inlineStr">
         <x:is>
-          <x:t>195.9834</x:t>
+          <x:t>196.8548</x:t>
         </x:is>
       </x:c>
       <x:c r="C683" t="inlineStr">
         <x:is>
-          <x:t>305.0720</x:t>
+          <x:t>306.5647</x:t>
         </x:is>
       </x:c>
       <x:c r="D683" t="inlineStr">
         <x:is>
-          <x:t>136.1815</x:t>
+          <x:t>136.2316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="684">
       <x:c r="A684" s="2" t="n">
-        <x:v>45506</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B684" t="inlineStr">
         <x:is>
-          <x:t>195.6061</x:t>
+          <x:t>197.1867</x:t>
         </x:is>
       </x:c>
       <x:c r="C684" t="inlineStr">
         <x:is>
-          <x:t>304.6483</x:t>
+          <x:t>306.7431</x:t>
         </x:is>
       </x:c>
       <x:c r="D684" t="inlineStr">
         <x:is>
-          <x:t>136.2021</x:t>
+          <x:t>136.2217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="685">
       <x:c r="A685" s="2" t="n">
-        <x:v>45475</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B685" t="inlineStr">
         <x:is>
-          <x:t>195.6828</x:t>
+          <x:t>197.3629</x:t>
         </x:is>
       </x:c>
       <x:c r="C685" t="inlineStr">
         <x:is>
-          <x:t>304.7571</x:t>
+          <x:t>306.8350</x:t>
         </x:is>
       </x:c>
       <x:c r="D685" t="inlineStr">
         <x:is>
-          <x:t>136.2022</x:t>
+          <x:t>136.2136</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="686">
       <x:c r="A686" s="2" t="n">
-        <x:v>45445</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B686" t="inlineStr">
         <x:is>
-          <x:t>195.3854</x:t>
+          <x:t>197.6056</x:t>
         </x:is>
       </x:c>
       <x:c r="C686" t="inlineStr">
         <x:is>
-          <x:t>304.7738</x:t>
+          <x:t>307.0294</x:t>
         </x:is>
       </x:c>
       <x:c r="D686" t="inlineStr">
         <x:is>
-          <x:t>136.2066</x:t>
+          <x:t>136.2339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="687">
       <x:c r="A687" s="2" t="n">
-        <x:v>45414</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B687" t="inlineStr">
         <x:is>
-          <x:t>195.0547</x:t>
+          <x:t>198.0171</x:t>
         </x:is>
       </x:c>
       <x:c r="C687" t="inlineStr">
         <x:is>
-          <x:t>304.3182</x:t>
+          <x:t>307.4416</x:t>
         </x:is>
       </x:c>
       <x:c r="D687" t="inlineStr">
         <x:is>
-          <x:t>136.1749</x:t>
+          <x:t>136.2404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="688">
       <x:c r="A688" s="2" t="n">
-        <x:v>45324</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B688" t="inlineStr">
         <x:is>
-          <x:t>195.1570</x:t>
+          <x:t>197.1475</x:t>
         </x:is>
       </x:c>
       <x:c r="C688" t="inlineStr">
         <x:is>
-          <x:t>304.2448</x:t>
+          <x:t>306.1616</x:t>
         </x:is>
       </x:c>
       <x:c r="D688" t="inlineStr">
         <x:is>
-          <x:t>136.2059</x:t>
+          <x:t>136.1873</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="689">
       <x:c r="A689" s="2" t="n">
-        <x:v>45293</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B689" t="inlineStr">
         <x:is>
-          <x:t>195.0039</x:t>
+          <x:t>196.3163</x:t>
         </x:is>
       </x:c>
       <x:c r="C689" t="inlineStr">
         <x:is>
-          <x:t>304.2712</x:t>
+          <x:t>305.2538</x:t>
         </x:is>
       </x:c>
       <x:c r="D689" t="inlineStr">
         <x:is>
-          <x:t>136.2842</x:t>
+          <x:t>136.2116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="690">
       <x:c r="A690" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B690" t="inlineStr">
         <x:is>
-          <x:t>194.6414</x:t>
+          <x:t>195.9202</x:t>
         </x:is>
       </x:c>
       <x:c r="C690" t="inlineStr">
         <x:is>
-          <x:t>303.9762</x:t>
+          <x:t>305.0712</x:t>
         </x:is>
       </x:c>
       <x:c r="D690" t="inlineStr">
         <x:is>
-          <x:t>136.2576</x:t>
+          <x:t>136.2457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="691">
       <x:c r="A691" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B691" t="inlineStr">
         <x:is>
-          <x:t>194.5942</x:t>
+          <x:t>196.1464</x:t>
         </x:is>
       </x:c>
       <x:c r="C691" t="inlineStr">
         <x:is>
-          <x:t>303.8281</x:t>
+          <x:t>305.4135</x:t>
         </x:is>
       </x:c>
       <x:c r="D691" t="inlineStr">
         <x:is>
-          <x:t>136.1350</x:t>
+          <x:t>136.2336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="692">
       <x:c r="A692" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B692" t="inlineStr">
         <x:is>
-          <x:t>194.4805</x:t>
+          <x:t>196.1453</x:t>
         </x:is>
       </x:c>
       <x:c r="C692" t="inlineStr">
         <x:is>
-          <x:t>303.7540</x:t>
+          <x:t>305.5457</x:t>
         </x:is>
       </x:c>
       <x:c r="D692" t="inlineStr">
         <x:is>
-          <x:t>136.1096</x:t>
+          <x:t>136.1985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="693">
       <x:c r="A693" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B693" t="inlineStr">
         <x:is>
-          <x:t>193.8400</x:t>
+          <x:t>196.1041</x:t>
         </x:is>
       </x:c>
       <x:c r="C693" t="inlineStr">
         <x:is>
-          <x:t>302.9845</x:t>
+          <x:t>305.4120</x:t>
         </x:is>
       </x:c>
       <x:c r="D693" t="inlineStr">
         <x:is>
-          <x:t>135.9887</x:t>
+          <x:t>136.2673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="694">
       <x:c r="A694" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B694" t="inlineStr">
         <x:is>
-          <x:t>193.5319</x:t>
+          <x:t>195.9132</x:t>
         </x:is>
       </x:c>
       <x:c r="C694" t="inlineStr">
         <x:is>
-          <x:t>302.5892</x:t>
+          <x:t>305.2627</x:t>
         </x:is>
       </x:c>
       <x:c r="D694" t="inlineStr">
         <x:is>
-          <x:t>135.9594</x:t>
+          <x:t>136.2339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="695">
       <x:c r="A695" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B695" t="inlineStr">
         <x:is>
-          <x:t>193.3409</x:t>
+          <x:t>195.6248</x:t>
         </x:is>
       </x:c>
       <x:c r="C695" t="inlineStr">
         <x:is>
-          <x:t>302.3573</x:t>
+          <x:t>304.6935</x:t>
         </x:is>
       </x:c>
       <x:c r="D695" t="inlineStr">
         <x:is>
-          <x:t>135.8959</x:t>
+          <x:t>136.1801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="696">
       <x:c r="A696" s="2" t="n">
-        <x:v/>
+        <x:v>45628</x:v>
       </x:c>
       <x:c r="B696" t="inlineStr">
         <x:is>
-          <x:t>193.2135</x:t>
+          <x:t>196.0795</x:t>
         </x:is>
       </x:c>
       <x:c r="C696" t="inlineStr">
         <x:is>
-          <x:t>302.2823</x:t>
+          <x:t>305.1279</x:t>
         </x:is>
       </x:c>
       <x:c r="D696" t="inlineStr">
         <x:is>
-          <x:t>135.8924</x:t>
+          <x:t>136.2264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="697">
       <x:c r="A697" s="2" t="n">
-        <x:v/>
+        <x:v>45537</x:v>
       </x:c>
       <x:c r="B697" t="inlineStr">
         <x:is>
-          <x:t>193.3215</x:t>
+          <x:t>195.9834</x:t>
         </x:is>
       </x:c>
       <x:c r="C697" t="inlineStr">
         <x:is>
-          <x:t>302.4420</x:t>
+          <x:t>305.0720</x:t>
         </x:is>
       </x:c>
       <x:c r="D697" t="inlineStr">
         <x:is>
-          <x:t>135.9079</x:t>
+          <x:t>136.1815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="698">
       <x:c r="A698" s="2" t="n">
-        <x:v/>
+        <x:v>45506</x:v>
       </x:c>
       <x:c r="B698" t="inlineStr">
         <x:is>
-          <x:t>192.9521</x:t>
+          <x:t>195.6061</x:t>
         </x:is>
       </x:c>
       <x:c r="C698" t="inlineStr">
         <x:is>
-          <x:t>302.1399</x:t>
+          <x:t>304.6483</x:t>
         </x:is>
       </x:c>
       <x:c r="D698" t="inlineStr">
         <x:is>
-          <x:t>135.8598</x:t>
+          <x:t>136.2021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="699">
       <x:c r="A699" s="2" t="n">
-        <x:v/>
+        <x:v>45475</x:v>
       </x:c>
       <x:c r="B699" t="inlineStr">
         <x:is>
-          <x:t>192.8229</x:t>
+          <x:t>195.6828</x:t>
         </x:is>
       </x:c>
       <x:c r="C699" t="inlineStr">
         <x:is>
-          <x:t>301.8709</x:t>
+          <x:t>304.7571</x:t>
         </x:is>
       </x:c>
       <x:c r="D699" t="inlineStr">
         <x:is>
-          <x:t>135.8628</x:t>
+          <x:t>136.2022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="700">
       <x:c r="A700" s="2" t="n">
-        <x:v/>
+        <x:v>45445</x:v>
       </x:c>
       <x:c r="B700" t="inlineStr">
         <x:is>
-          <x:t>192.6428</x:t>
+          <x:t>195.3854</x:t>
         </x:is>
       </x:c>
       <x:c r="C700" t="inlineStr">
         <x:is>
-          <x:t>301.6513</x:t>
+          <x:t>304.7738</x:t>
         </x:is>
       </x:c>
       <x:c r="D700" t="inlineStr">
         <x:is>
-          <x:t>135.8719</x:t>
+          <x:t>136.2066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="701">
       <x:c r="A701" s="2" t="n">
-        <x:v/>
+        <x:v>45414</x:v>
       </x:c>
       <x:c r="B701" t="inlineStr">
         <x:is>
-          <x:t>193.1148</x:t>
+          <x:t>195.0547</x:t>
         </x:is>
       </x:c>
       <x:c r="C701" t="inlineStr">
         <x:is>
-          <x:t>302.2069</x:t>
+          <x:t>304.3182</x:t>
         </x:is>
       </x:c>
       <x:c r="D701" t="inlineStr">
         <x:is>
-          <x:t>135.9648</x:t>
+          <x:t>136.1749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="702">
       <x:c r="A702" s="2" t="n">
-        <x:v/>
+        <x:v>45324</x:v>
       </x:c>
       <x:c r="B702" t="inlineStr">
         <x:is>
-          <x:t>192.9175</x:t>
+          <x:t>195.1570</x:t>
         </x:is>
       </x:c>
       <x:c r="C702" t="inlineStr">
         <x:is>
-          <x:t>301.8828</x:t>
+          <x:t>304.2448</x:t>
         </x:is>
       </x:c>
       <x:c r="D702" t="inlineStr">
         <x:is>
-          <x:t>135.9863</x:t>
+          <x:t>136.2059</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="703">
       <x:c r="A703" s="2" t="n">
-        <x:v>45627</x:v>
+        <x:v>45293</x:v>
       </x:c>
       <x:c r="B703" t="inlineStr">
         <x:is>
-          <x:t>192.6844</x:t>
+          <x:t>195.0039</x:t>
         </x:is>
       </x:c>
       <x:c r="C703" t="inlineStr">
         <x:is>
-          <x:t>301.7429</x:t>
+          <x:t>304.2712</x:t>
         </x:is>
       </x:c>
       <x:c r="D703" t="inlineStr">
         <x:is>
-          <x:t>135.9740</x:t>
+          <x:t>136.2842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="704">
       <x:c r="A704" s="2" t="n">
-        <x:v>45597</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B704" t="inlineStr">
         <x:is>
-          <x:t>192.4230</x:t>
+          <x:t>194.6414</x:t>
         </x:is>
       </x:c>
       <x:c r="C704" t="inlineStr">
         <x:is>
-          <x:t>301.2440</x:t>
+          <x:t>303.9762</x:t>
         </x:is>
       </x:c>
       <x:c r="D704" t="inlineStr">
         <x:is>
-          <x:t>135.8863</x:t>
+          <x:t>136.2576</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="705">
       <x:c r="A705" s="2" t="n">
-        <x:v>45566</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B705" t="inlineStr">
         <x:is>
-          <x:t>192.6096</x:t>
+          <x:t>194.5942</x:t>
         </x:is>
       </x:c>
       <x:c r="C705" t="inlineStr">
         <x:is>
-          <x:t>301.4869</x:t>
+          <x:t>303.8281</x:t>
         </x:is>
       </x:c>
       <x:c r="D705" t="inlineStr">
         <x:is>
-          <x:t>135.8653</x:t>
+          <x:t>136.1350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="706">
       <x:c r="A706" s="2" t="n">
-        <x:v>45536</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B706" t="inlineStr">
         <x:is>
-          <x:t>192.6216</x:t>
+          <x:t>194.4805</x:t>
         </x:is>
       </x:c>
       <x:c r="C706" t="inlineStr">
         <x:is>
-          <x:t>301.7136</x:t>
+          <x:t>303.7540</x:t>
         </x:is>
       </x:c>
       <x:c r="D706" t="inlineStr">
         <x:is>
-          <x:t>135.8734</x:t>
+          <x:t>136.1096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="707">
       <x:c r="A707" s="2" t="n">
-        <x:v>45505</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B707" t="inlineStr">
         <x:is>
-          <x:t>191.7240</x:t>
+          <x:t>193.8400</x:t>
         </x:is>
       </x:c>
       <x:c r="C707" t="inlineStr">
         <x:is>
-          <x:t>300.8297</x:t>
+          <x:t>302.9845</x:t>
         </x:is>
       </x:c>
       <x:c r="D707" t="inlineStr">
         <x:is>
-          <x:t>135.8891</x:t>
+          <x:t>135.9887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="708">
       <x:c r="A708" s="2" t="n">
-        <x:v>45413</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B708" t="inlineStr">
         <x:is>
-          <x:t>191.2484</x:t>
+          <x:t>193.5319</x:t>
         </x:is>
       </x:c>
       <x:c r="C708" t="inlineStr">
         <x:is>
-          <x:t>300.4622</x:t>
+          <x:t>302.5892</x:t>
         </x:is>
       </x:c>
       <x:c r="D708" t="inlineStr">
         <x:is>
-          <x:t>135.8855</x:t>
+          <x:t>135.9594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="709">
       <x:c r="A709" s="2" t="n">
-        <x:v>45383</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B709" t="inlineStr">
         <x:is>
-          <x:t>190.9244</x:t>
+          <x:t>193.3409</x:t>
         </x:is>
       </x:c>
       <x:c r="C709" t="inlineStr">
         <x:is>
-          <x:t>300.2006</x:t>
+          <x:t>302.3573</x:t>
         </x:is>
       </x:c>
       <x:c r="D709" t="inlineStr">
         <x:is>
-          <x:t>135.9400</x:t>
+          <x:t>135.8959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="710">
       <x:c r="A710" s="2" t="n">
-        <x:v>45352</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B710" t="inlineStr">
         <x:is>
-          <x:t>191.0648</x:t>
+          <x:t>193.2135</x:t>
         </x:is>
       </x:c>
       <x:c r="C710" t="inlineStr">
         <x:is>
-          <x:t>300.4884</x:t>
+          <x:t>302.2823</x:t>
         </x:is>
       </x:c>
       <x:c r="D710" t="inlineStr">
         <x:is>
-          <x:t>135.9971</x:t>
+          <x:t>135.8924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="711">
       <x:c r="A711" s="2" t="n">
-        <x:v>45323</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B711" t="inlineStr">
         <x:is>
-          <x:t>191.3168</x:t>
+          <x:t>193.3215</x:t>
         </x:is>
       </x:c>
       <x:c r="C711" t="inlineStr">
         <x:is>
-          <x:t>300.7811</x:t>
+          <x:t>302.4420</x:t>
         </x:is>
       </x:c>
       <x:c r="D711" t="inlineStr">
         <x:is>
-          <x:t>136.0319</x:t>
+          <x:t>135.9079</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="712">
       <x:c r="A712" s="2" t="n">
-        <x:v>45292</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B712" t="inlineStr">
         <x:is>
-          <x:t>191.2907</x:t>
+          <x:t>192.9521</x:t>
         </x:is>
       </x:c>
       <x:c r="C712" t="inlineStr">
         <x:is>
-          <x:t>300.7174</x:t>
+          <x:t>302.1399</x:t>
         </x:is>
       </x:c>
       <x:c r="D712" t="inlineStr">
         <x:is>
-          <x:t>136.0869</x:t>
+          <x:t>135.8598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="713">
       <x:c r="A713" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B713" t="inlineStr">
         <x:is>
-          <x:t>190.9799</x:t>
+          <x:t>192.8229</x:t>
         </x:is>
       </x:c>
       <x:c r="C713" t="inlineStr">
         <x:is>
-          <x:t>300.3125</x:t>
+          <x:t>301.8709</x:t>
         </x:is>
       </x:c>
       <x:c r="D713" t="inlineStr">
         <x:is>
-          <x:t>136.0344</x:t>
+          <x:t>135.8628</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="714">
       <x:c r="A714" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B714" t="inlineStr">
         <x:is>
-          <x:t>190.8999</x:t>
+          <x:t>192.6428</x:t>
         </x:is>
       </x:c>
       <x:c r="C714" t="inlineStr">
         <x:is>
-          <x:t>300.2491</x:t>
+          <x:t>301.6513</x:t>
         </x:is>
       </x:c>
       <x:c r="D714" t="inlineStr">
         <x:is>
-          <x:t>136.0669</x:t>
+          <x:t>135.8719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="715">
       <x:c r="A715" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B715" t="inlineStr">
         <x:is>
-          <x:t>190.9865</x:t>
+          <x:t>193.1148</x:t>
         </x:is>
       </x:c>
       <x:c r="C715" t="inlineStr">
         <x:is>
-          <x:t>300.4965</x:t>
+          <x:t>302.2069</x:t>
         </x:is>
       </x:c>
       <x:c r="D715" t="inlineStr">
         <x:is>
-          <x:t>136.0896</x:t>
+          <x:t>135.9648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="716">
       <x:c r="A716" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B716" t="inlineStr">
         <x:is>
-          <x:t>190.8529</x:t>
+          <x:t>192.9175</x:t>
         </x:is>
       </x:c>
       <x:c r="C716" t="inlineStr">
         <x:is>
-          <x:t>300.1681</x:t>
+          <x:t>301.8828</x:t>
         </x:is>
       </x:c>
       <x:c r="D716" t="inlineStr">
         <x:is>
-          <x:t>136.0304</x:t>
+          <x:t>135.9863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="717">
       <x:c r="A717" s="2" t="n">
-        <x:v/>
+        <x:v>45627</x:v>
       </x:c>
       <x:c r="B717" t="inlineStr">
         <x:is>
-          <x:t>190.7920</x:t>
+          <x:t>192.6844</x:t>
         </x:is>
       </x:c>
       <x:c r="C717" t="inlineStr">
         <x:is>
-          <x:t>300.0890</x:t>
+          <x:t>301.7429</x:t>
         </x:is>
       </x:c>
       <x:c r="D717" t="inlineStr">
         <x:is>
-          <x:t>136.0232</x:t>
+          <x:t>135.9740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="718">
       <x:c r="A718" s="2" t="n">
-        <x:v/>
+        <x:v>45597</x:v>
       </x:c>
       <x:c r="B718" t="inlineStr">
         <x:is>
-          <x:t>190.8507</x:t>
+          <x:t>192.4230</x:t>
         </x:is>
       </x:c>
       <x:c r="C718" t="inlineStr">
         <x:is>
-          <x:t>300.2077</x:t>
+          <x:t>301.2440</x:t>
         </x:is>
       </x:c>
       <x:c r="D718" t="inlineStr">
         <x:is>
-          <x:t>136.0187</x:t>
+          <x:t>135.8863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="719">
       <x:c r="A719" s="2" t="n">
-        <x:v/>
+        <x:v>45566</x:v>
       </x:c>
       <x:c r="B719" t="inlineStr">
         <x:is>
-          <x:t>190.7361</x:t>
+          <x:t>192.6096</x:t>
         </x:is>
       </x:c>
       <x:c r="C719" t="inlineStr">
         <x:is>
-          <x:t>300.2712</x:t>
+          <x:t>301.4869</x:t>
         </x:is>
       </x:c>
       <x:c r="D719" t="inlineStr">
         <x:is>
-          <x:t>136.0115</x:t>
+          <x:t>135.8653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="720">
       <x:c r="A720" s="2" t="n">
-        <x:v/>
+        <x:v>45536</x:v>
       </x:c>
       <x:c r="B720" t="inlineStr">
         <x:is>
-          <x:t>190.7001</x:t>
+          <x:t>192.6216</x:t>
         </x:is>
       </x:c>
       <x:c r="C720" t="inlineStr">
         <x:is>
-          <x:t>300.0951</x:t>
+          <x:t>301.7136</x:t>
         </x:is>
       </x:c>
       <x:c r="D720" t="inlineStr">
         <x:is>
-          <x:t>135.9726</x:t>
+          <x:t>135.8734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="721">
       <x:c r="A721" s="2" t="n">
-        <x:v/>
+        <x:v>45505</x:v>
       </x:c>
       <x:c r="B721" t="inlineStr">
         <x:is>
-          <x:t>190.7401</x:t>
+          <x:t>191.7240</x:t>
         </x:is>
       </x:c>
       <x:c r="C721" t="inlineStr">
         <x:is>
-          <x:t>300.2081</x:t>
+          <x:t>300.8297</x:t>
         </x:is>
       </x:c>
       <x:c r="D721" t="inlineStr">
         <x:is>
-          <x:t>135.9134</x:t>
+          <x:t>135.8891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="722">
       <x:c r="A722" s="2" t="n">
-        <x:v/>
+        <x:v>45413</x:v>
       </x:c>
       <x:c r="B722" t="inlineStr">
         <x:is>
-          <x:t>190.3797</x:t>
+          <x:t>191.2484</x:t>
         </x:is>
       </x:c>
       <x:c r="C722" t="inlineStr">
         <x:is>
-          <x:t>299.6629</x:t>
+          <x:t>300.4622</x:t>
         </x:is>
       </x:c>
       <x:c r="D722" t="inlineStr">
         <x:is>
-          <x:t>135.8642</x:t>
+          <x:t>135.8855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="723">
       <x:c r="A723" s="2" t="n">
-        <x:v/>
+        <x:v>45383</x:v>
       </x:c>
       <x:c r="B723" t="inlineStr">
         <x:is>
-          <x:t>190.1952</x:t>
+          <x:t>190.9244</x:t>
         </x:is>
       </x:c>
       <x:c r="C723" t="inlineStr">
         <x:is>
-          <x:t>299.5544</x:t>
+          <x:t>300.2006</x:t>
         </x:is>
       </x:c>
       <x:c r="D723" t="inlineStr">
         <x:is>
-          <x:t>135.8074</x:t>
+          <x:t>135.9400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="724">
       <x:c r="A724" s="2" t="n">
-        <x:v/>
+        <x:v>45352</x:v>
       </x:c>
       <x:c r="B724" t="inlineStr">
         <x:is>
-          <x:t>189.9062</x:t>
+          <x:t>191.0648</x:t>
         </x:is>
       </x:c>
       <x:c r="C724" t="inlineStr">
         <x:is>
-          <x:t>299.3934</x:t>
+          <x:t>300.4884</x:t>
         </x:is>
       </x:c>
       <x:c r="D724" t="inlineStr">
         <x:is>
-          <x:t>135.6126</x:t>
+          <x:t>135.9971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="725">
       <x:c r="A725" s="2" t="n">
-        <x:v/>
+        <x:v>45323</x:v>
       </x:c>
       <x:c r="B725" t="inlineStr">
         <x:is>
-          <x:t>189.2724</x:t>
+          <x:t>191.3168</x:t>
         </x:is>
       </x:c>
       <x:c r="C725" t="inlineStr">
         <x:is>
-          <x:t>298.3907</x:t>
+          <x:t>300.7811</x:t>
         </x:is>
       </x:c>
       <x:c r="D725" t="inlineStr">
         <x:is>
-          <x:t>135.2081</x:t>
+          <x:t>136.0319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="726">
       <x:c r="A726" s="2" t="n">
-        <x:v>45272</x:v>
+        <x:v>45292</x:v>
       </x:c>
       <x:c r="B726" t="inlineStr">
         <x:is>
-          <x:t>189.1148</x:t>
+          <x:t>191.2907</x:t>
         </x:is>
       </x:c>
       <x:c r="C726" t="inlineStr">
         <x:is>
-          <x:t>297.8684</x:t>
+          <x:t>300.7174</x:t>
         </x:is>
       </x:c>
       <x:c r="D726" t="inlineStr">
         <x:is>
-          <x:t>135.0723</x:t>
+          <x:t>136.0869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="727">
       <x:c r="A727" s="2" t="n">
-        <x:v>45242</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B727" t="inlineStr">
         <x:is>
-          <x:t>188.6711</x:t>
+          <x:t>190.9799</x:t>
         </x:is>
       </x:c>
       <x:c r="C727" t="inlineStr">
         <x:is>
-          <x:t>297.3866</x:t>
+          <x:t>300.3125</x:t>
         </x:is>
       </x:c>
       <x:c r="D727" t="inlineStr">
         <x:is>
-          <x:t>134.9965</x:t>
+          <x:t>136.0344</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="728">
       <x:c r="A728" s="2" t="n">
-        <x:v>45150</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B728" t="inlineStr">
         <x:is>
-          <x:t>188.4417</x:t>
+          <x:t>190.8999</x:t>
         </x:is>
       </x:c>
       <x:c r="C728" t="inlineStr">
         <x:is>
-          <x:t>297.1847</x:t>
+          <x:t>300.2491</x:t>
         </x:is>
       </x:c>
       <x:c r="D728" t="inlineStr">
         <x:is>
-          <x:t>134.9731</x:t>
+          <x:t>136.0669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="729">
       <x:c r="A729" s="2" t="n">
-        <x:v>45119</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B729" t="inlineStr">
         <x:is>
-          <x:t>188.3275</x:t>
+          <x:t>190.9865</x:t>
         </x:is>
       </x:c>
       <x:c r="C729" t="inlineStr">
         <x:is>
-          <x:t>297.1255</x:t>
+          <x:t>300.4965</x:t>
         </x:is>
       </x:c>
       <x:c r="D729" t="inlineStr">
         <x:is>
-          <x:t>135.0039</x:t>
+          <x:t>136.0896</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="730">
       <x:c r="A730" s="2" t="n">
-        <x:v>45089</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B730" t="inlineStr">
         <x:is>
-          <x:t>188.3284</x:t>
+          <x:t>190.8529</x:t>
         </x:is>
       </x:c>
       <x:c r="C730" t="inlineStr">
         <x:is>
-          <x:t>297.2432</x:t>
+          <x:t>300.1681</x:t>
         </x:is>
       </x:c>
       <x:c r="D730" t="inlineStr">
         <x:is>
-          <x:t>134.9103</x:t>
+          <x:t>136.0304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="731">
       <x:c r="A731" s="2" t="n">
-        <x:v>45058</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B731" t="inlineStr">
         <x:is>
-          <x:t>188.1978</x:t>
+          <x:t>190.7920</x:t>
         </x:is>
       </x:c>
       <x:c r="C731" t="inlineStr">
         <x:is>
-          <x:t>296.6236</x:t>
+          <x:t>300.0890</x:t>
         </x:is>
       </x:c>
       <x:c r="D731" t="inlineStr">
         <x:is>
-          <x:t>134.7464</x:t>
+          <x:t>136.0232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="732">
       <x:c r="A732" s="2" t="n">
-        <x:v>45028</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B732" t="inlineStr">
         <x:is>
-          <x:t>187.4903</x:t>
+          <x:t>190.8507</x:t>
         </x:is>
       </x:c>
       <x:c r="C732" t="inlineStr">
         <x:is>
-          <x:t>295.7169</x:t>
+          <x:t>300.2077</x:t>
         </x:is>
       </x:c>
       <x:c r="D732" t="inlineStr">
         <x:is>
-          <x:t>134.4120</x:t>
+          <x:t>136.0187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="733">
       <x:c r="A733" s="2" t="n">
-        <x:v>44938</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B733" t="inlineStr">
         <x:is>
-          <x:t>187.3171</x:t>
+          <x:t>190.7361</x:t>
         </x:is>
       </x:c>
       <x:c r="C733" t="inlineStr">
         <x:is>
-          <x:t>295.2561</x:t>
+          <x:t>300.2712</x:t>
         </x:is>
       </x:c>
       <x:c r="D733" t="inlineStr">
         <x:is>
-          <x:t>134.2332</x:t>
+          <x:t>136.0115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="734">
       <x:c r="A734" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B734" t="inlineStr">
         <x:is>
-          <x:t>186.6024</x:t>
+          <x:t>190.7001</x:t>
         </x:is>
       </x:c>
       <x:c r="C734" t="inlineStr">
         <x:is>
-          <x:t>294.1454</x:t>
+          <x:t>300.0951</x:t>
         </x:is>
       </x:c>
       <x:c r="D734" t="inlineStr">
         <x:is>
-          <x:t>134.0355</x:t>
+          <x:t>135.9726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="735">
       <x:c r="A735" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B735" t="inlineStr">
         <x:is>
-          <x:t>186.3495</x:t>
+          <x:t>190.7401</x:t>
         </x:is>
       </x:c>
       <x:c r="C735" t="inlineStr">
         <x:is>
-          <x:t>293.8413</x:t>
+          <x:t>300.2081</x:t>
         </x:is>
       </x:c>
       <x:c r="D735" t="inlineStr">
         <x:is>
-          <x:t>133.9552</x:t>
+          <x:t>135.9134</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="736">
       <x:c r="A736" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B736" t="inlineStr">
         <x:is>
-          <x:t>186.0330</x:t>
+          <x:t>190.3797</x:t>
         </x:is>
       </x:c>
       <x:c r="C736" t="inlineStr">
         <x:is>
-          <x:t>293.4469</x:t>
+          <x:t>299.6629</x:t>
         </x:is>
       </x:c>
       <x:c r="D736" t="inlineStr">
         <x:is>
-          <x:t>133.7419</x:t>
+          <x:t>135.8642</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="737">
       <x:c r="A737" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B737" t="inlineStr">
         <x:is>
-          <x:t>185.6158</x:t>
+          <x:t>190.1952</x:t>
         </x:is>
       </x:c>
       <x:c r="C737" t="inlineStr">
         <x:is>
-          <x:t>293.0680</x:t>
+          <x:t>299.5544</x:t>
         </x:is>
       </x:c>
       <x:c r="D737" t="inlineStr">
         <x:is>
-          <x:t>133.6420</x:t>
+          <x:t>135.8074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="738">
       <x:c r="A738" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B738" t="inlineStr">
         <x:is>
-          <x:t>185.5480</x:t>
+          <x:t>189.9062</x:t>
         </x:is>
       </x:c>
       <x:c r="C738" t="inlineStr">
         <x:is>
-          <x:t>293.0402</x:t>
+          <x:t>299.3934</x:t>
         </x:is>
       </x:c>
       <x:c r="D738" t="inlineStr">
         <x:is>
-          <x:t>133.5799</x:t>
+          <x:t>135.6126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="739">
       <x:c r="A739" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B739" t="inlineStr">
         <x:is>
-          <x:t>185.5294</x:t>
+          <x:t>189.2724</x:t>
         </x:is>
       </x:c>
       <x:c r="C739" t="inlineStr">
         <x:is>
-          <x:t>293.1594</x:t>
+          <x:t>298.3907</x:t>
         </x:is>
       </x:c>
       <x:c r="D739" t="inlineStr">
         <x:is>
-          <x:t>133.6312</x:t>
+          <x:t>135.2081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="740">
       <x:c r="A740" s="2" t="n">
-        <x:v/>
+        <x:v>45272</x:v>
       </x:c>
       <x:c r="B740" t="inlineStr">
         <x:is>
-          <x:t>185.4956</x:t>
+          <x:t>189.1148</x:t>
         </x:is>
       </x:c>
       <x:c r="C740" t="inlineStr">
         <x:is>
-          <x:t>293.0435</x:t>
+          <x:t>297.8684</x:t>
         </x:is>
       </x:c>
       <x:c r="D740" t="inlineStr">
         <x:is>
-          <x:t>133.6197</x:t>
+          <x:t>135.0723</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="741">
       <x:c r="A741" s="2" t="n">
-        <x:v/>
+        <x:v>45242</x:v>
       </x:c>
       <x:c r="B741" t="inlineStr">
         <x:is>
-          <x:t>185.2434</x:t>
+          <x:t>188.6711</x:t>
         </x:is>
       </x:c>
       <x:c r="C741" t="inlineStr">
         <x:is>
-          <x:t>292.7999</x:t>
+          <x:t>297.3866</x:t>
         </x:is>
       </x:c>
       <x:c r="D741" t="inlineStr">
         <x:is>
-          <x:t>133.6001</x:t>
+          <x:t>134.9965</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="742">
       <x:c r="A742" s="2" t="n">
-        <x:v/>
+        <x:v>45150</x:v>
       </x:c>
       <x:c r="B742" t="inlineStr">
         <x:is>
-          <x:t>185.1818</x:t>
+          <x:t>188.4417</x:t>
         </x:is>
       </x:c>
       <x:c r="C742" t="inlineStr">
         <x:is>
-          <x:t>292.7465</x:t>
+          <x:t>297.1847</x:t>
         </x:is>
       </x:c>
       <x:c r="D742" t="inlineStr">
         <x:is>
-          <x:t>133.4529</x:t>
+          <x:t>134.9731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="743">
       <x:c r="A743" s="2" t="n">
-        <x:v/>
+        <x:v>45119</x:v>
       </x:c>
       <x:c r="B743" t="inlineStr">
         <x:is>
-          <x:t>185.1937</x:t>
+          <x:t>188.3275</x:t>
         </x:is>
       </x:c>
       <x:c r="C743" t="inlineStr">
         <x:is>
-          <x:t>292.8175</x:t>
+          <x:t>297.1255</x:t>
         </x:is>
       </x:c>
       <x:c r="D743" t="inlineStr">
         <x:is>
-          <x:t>133.3970</x:t>
+          <x:t>135.0039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="744">
       <x:c r="A744" s="2" t="n">
-        <x:v/>
+        <x:v>45089</x:v>
       </x:c>
       <x:c r="B744" t="inlineStr">
         <x:is>
-          <x:t>184.9270</x:t>
+          <x:t>188.3284</x:t>
         </x:is>
       </x:c>
       <x:c r="C744" t="inlineStr">
         <x:is>
-          <x:t>292.3463</x:t>
+          <x:t>297.2432</x:t>
         </x:is>
       </x:c>
       <x:c r="D744" t="inlineStr">
         <x:is>
-          <x:t>133.2842</x:t>
+          <x:t>134.9103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="745">
       <x:c r="A745" s="2" t="n">
-        <x:v/>
+        <x:v>45058</x:v>
       </x:c>
       <x:c r="B745" t="inlineStr">
         <x:is>
-          <x:t>185.2645</x:t>
+          <x:t>188.1978</x:t>
         </x:is>
       </x:c>
       <x:c r="C745" t="inlineStr">
         <x:is>
-          <x:t>292.7635</x:t>
+          <x:t>296.6236</x:t>
         </x:is>
       </x:c>
       <x:c r="D745" t="inlineStr">
         <x:is>
-          <x:t>133.1131</x:t>
+          <x:t>134.7464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="746">
       <x:c r="A746" s="2" t="n">
-        <x:v/>
+        <x:v>45028</x:v>
       </x:c>
       <x:c r="B746" t="inlineStr">
         <x:is>
-          <x:t>185.2038</x:t>
+          <x:t>187.4903</x:t>
         </x:is>
       </x:c>
       <x:c r="C746" t="inlineStr">
         <x:is>
-          <x:t>292.7581</x:t>
+          <x:t>295.7169</x:t>
         </x:is>
       </x:c>
       <x:c r="D746" t="inlineStr">
         <x:is>
-          <x:t>133.0484</x:t>
+          <x:t>134.4120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="747">
       <x:c r="A747" s="2" t="n">
-        <x:v/>
+        <x:v>44938</x:v>
       </x:c>
       <x:c r="B747" t="inlineStr">
         <x:is>
-          <x:t>184.4033</x:t>
+          <x:t>187.3171</x:t>
         </x:is>
       </x:c>
       <x:c r="C747" t="inlineStr">
         <x:is>
-          <x:t>291.5982</x:t>
+          <x:t>295.2561</x:t>
         </x:is>
       </x:c>
       <x:c r="D747" t="inlineStr">
         <x:is>
-          <x:t>132.9188</x:t>
+          <x:t>134.2332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="748">
       <x:c r="A748" s="2" t="n">
-        <x:v>45210</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B748" t="inlineStr">
         <x:is>
-          <x:t>184.0443</x:t>
+          <x:t>186.6024</x:t>
         </x:is>
       </x:c>
       <x:c r="C748" t="inlineStr">
         <x:is>
-          <x:t>291.1668</x:t>
+          <x:t>294.1454</x:t>
         </x:is>
       </x:c>
       <x:c r="D748" t="inlineStr">
         <x:is>
-          <x:t>132.8878</x:t>
+          <x:t>134.0355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="749">
       <x:c r="A749" s="2" t="n">
-        <x:v>45180</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B749" t="inlineStr">
         <x:is>
-          <x:t>184.0301</x:t>
+          <x:t>186.3495</x:t>
         </x:is>
       </x:c>
       <x:c r="C749" t="inlineStr">
         <x:is>
-          <x:t>291.4113</x:t>
+          <x:t>293.8413</x:t>
         </x:is>
       </x:c>
       <x:c r="D749" t="inlineStr">
         <x:is>
-          <x:t>132.9403</x:t>
+          <x:t>133.9552</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="750">
       <x:c r="A750" s="2" t="n">
-        <x:v>45149</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B750" t="inlineStr">
         <x:is>
-          <x:t>183.8667</x:t>
+          <x:t>186.0330</x:t>
         </x:is>
       </x:c>
       <x:c r="C750" t="inlineStr">
         <x:is>
-          <x:t>291.3057</x:t>
+          <x:t>293.4469</x:t>
         </x:is>
       </x:c>
       <x:c r="D750" t="inlineStr">
         <x:is>
-          <x:t>132.9561</x:t>
+          <x:t>133.7419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="751">
       <x:c r="A751" s="2" t="n">
-        <x:v>45118</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B751" t="inlineStr">
         <x:is>
-          <x:t>183.6931</x:t>
+          <x:t>185.6158</x:t>
         </x:is>
       </x:c>
       <x:c r="C751" t="inlineStr">
         <x:is>
-          <x:t>290.9394</x:t>
+          <x:t>293.0680</x:t>
         </x:is>
       </x:c>
       <x:c r="D751" t="inlineStr">
         <x:is>
-          <x:t>132.9119</x:t>
+          <x:t>133.6420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="752">
       <x:c r="A752" s="2" t="n">
-        <x:v>45088</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B752" t="inlineStr">
         <x:is>
-          <x:t>183.4882</x:t>
+          <x:t>185.5480</x:t>
         </x:is>
       </x:c>
       <x:c r="C752" t="inlineStr">
         <x:is>
-          <x:t>290.6213</x:t>
+          <x:t>293.0402</x:t>
         </x:is>
       </x:c>
       <x:c r="D752" t="inlineStr">
         <x:is>
-          <x:t>132.8817</x:t>
+          <x:t>133.5799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="753">
       <x:c r="A753" s="2" t="n">
-        <x:v>44996</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B753" t="inlineStr">
         <x:is>
-          <x:t>183.4147</x:t>
+          <x:t>185.5294</x:t>
         </x:is>
       </x:c>
       <x:c r="C753" t="inlineStr">
         <x:is>
-          <x:t>290.6549</x:t>
+          <x:t>293.1594</x:t>
         </x:is>
       </x:c>
       <x:c r="D753" t="inlineStr">
         <x:is>
-          <x:t>132.9010</x:t>
+          <x:t>133.6312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="754">
       <x:c r="A754" s="2" t="n">
-        <x:v>44968</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B754" t="inlineStr">
         <x:is>
-          <x:t>183.0217</x:t>
+          <x:t>185.4956</x:t>
         </x:is>
       </x:c>
       <x:c r="C754" t="inlineStr">
         <x:is>
-          <x:t>290.2480</x:t>
+          <x:t>293.0435</x:t>
         </x:is>
       </x:c>
       <x:c r="D754" t="inlineStr">
         <x:is>
-          <x:t>132.8186</x:t>
+          <x:t>133.6197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="755">
       <x:c r="A755" s="2" t="n">
-        <x:v>44937</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B755" t="inlineStr">
         <x:is>
-          <x:t>182.2335</x:t>
+          <x:t>185.2434</x:t>
         </x:is>
       </x:c>
       <x:c r="C755" t="inlineStr">
         <x:is>
-          <x:t>289.0004</x:t>
+          <x:t>292.7999</x:t>
         </x:is>
       </x:c>
       <x:c r="D755" t="inlineStr">
         <x:is>
-          <x:t>132.6728</x:t>
+          <x:t>133.6001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="756">
       <x:c r="A756" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B756" t="inlineStr">
         <x:is>
-          <x:t>181.9567</x:t>
+          <x:t>185.1818</x:t>
         </x:is>
       </x:c>
       <x:c r="C756" t="inlineStr">
         <x:is>
-          <x:t>288.5619</x:t>
+          <x:t>292.7465</x:t>
         </x:is>
       </x:c>
       <x:c r="D756" t="inlineStr">
         <x:is>
-          <x:t>132.5750</x:t>
+          <x:t>133.4529</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="757">
       <x:c r="A757" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B757" t="inlineStr">
         <x:is>
-          <x:t>181.8914</x:t>
+          <x:t>185.1937</x:t>
         </x:is>
       </x:c>
       <x:c r="C757" t="inlineStr">
         <x:is>
-          <x:t>288.4815</x:t>
+          <x:t>292.8175</x:t>
         </x:is>
       </x:c>
       <x:c r="D757" t="inlineStr">
         <x:is>
-          <x:t>132.5220</x:t>
+          <x:t>133.3970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="758">
       <x:c r="A758" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B758" t="inlineStr">
         <x:is>
-          <x:t>181.6566</x:t>
+          <x:t>184.9270</x:t>
         </x:is>
       </x:c>
       <x:c r="C758" t="inlineStr">
         <x:is>
-          <x:t>288.0073</x:t>
+          <x:t>292.3463</x:t>
         </x:is>
       </x:c>
       <x:c r="D758" t="inlineStr">
         <x:is>
-          <x:t>132.4661</x:t>
+          <x:t>133.2842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="759">
       <x:c r="A759" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B759" t="inlineStr">
         <x:is>
-          <x:t>181.6135</x:t>
+          <x:t>185.2645</x:t>
         </x:is>
       </x:c>
       <x:c r="C759" t="inlineStr">
         <x:is>
-          <x:t>287.9279</x:t>
+          <x:t>292.7635</x:t>
         </x:is>
       </x:c>
       <x:c r="D759" t="inlineStr">
         <x:is>
-          <x:t>132.4083</x:t>
+          <x:t>133.1131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="760">
       <x:c r="A760" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B760" t="inlineStr">
         <x:is>
-          <x:t>181.7840</x:t>
+          <x:t>185.2038</x:t>
         </x:is>
       </x:c>
       <x:c r="C760" t="inlineStr">
         <x:is>
-          <x:t>288.0271</x:t>
+          <x:t>292.7581</x:t>
         </x:is>
       </x:c>
       <x:c r="D760" t="inlineStr">
         <x:is>
-          <x:t>132.3803</x:t>
+          <x:t>133.0484</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="761">
       <x:c r="A761" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B761" t="inlineStr">
         <x:is>
-          <x:t>182.0392</x:t>
+          <x:t>184.4033</x:t>
         </x:is>
       </x:c>
       <x:c r="C761" t="inlineStr">
         <x:is>
-          <x:t>288.4505</x:t>
+          <x:t>291.5982</x:t>
         </x:is>
       </x:c>
       <x:c r="D761" t="inlineStr">
         <x:is>
-          <x:t>132.4312</x:t>
+          <x:t>132.9188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="762">
       <x:c r="A762" s="2" t="n">
-        <x:v/>
+        <x:v>45210</x:v>
       </x:c>
       <x:c r="B762" t="inlineStr">
         <x:is>
-          <x:t>181.8103</x:t>
+          <x:t>184.0443</x:t>
         </x:is>
       </x:c>
       <x:c r="C762" t="inlineStr">
         <x:is>
-          <x:t>287.9294</x:t>
+          <x:t>291.1668</x:t>
         </x:is>
       </x:c>
       <x:c r="D762" t="inlineStr">
         <x:is>
-          <x:t>132.3399</x:t>
+          <x:t>132.8878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="763">
       <x:c r="A763" s="2" t="n">
-        <x:v/>
+        <x:v>45180</x:v>
       </x:c>
       <x:c r="B763" t="inlineStr">
         <x:is>
-          <x:t>182.0296</x:t>
+          <x:t>184.0301</x:t>
         </x:is>
       </x:c>
       <x:c r="C763" t="inlineStr">
         <x:is>
-          <x:t>288.0982</x:t>
+          <x:t>291.4113</x:t>
         </x:is>
       </x:c>
       <x:c r="D763" t="inlineStr">
         <x:is>
-          <x:t>132.3173</x:t>
+          <x:t>132.9403</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="764">
       <x:c r="A764" s="2" t="n">
-        <x:v/>
+        <x:v>45149</x:v>
       </x:c>
       <x:c r="B764" t="inlineStr">
         <x:is>
-          <x:t>182.4318</x:t>
+          <x:t>183.8667</x:t>
         </x:is>
       </x:c>
       <x:c r="C764" t="inlineStr">
         <x:is>
-          <x:t>288.6540</x:t>
+          <x:t>291.3057</x:t>
         </x:is>
       </x:c>
       <x:c r="D764" t="inlineStr">
         <x:is>
-          <x:t>132.2690</x:t>
+          <x:t>132.9561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="765">
       <x:c r="A765" s="2" t="n">
-        <x:v/>
+        <x:v>45118</x:v>
       </x:c>
       <x:c r="B765" t="inlineStr">
         <x:is>
-          <x:t>182.8176</x:t>
+          <x:t>183.6931</x:t>
         </x:is>
       </x:c>
       <x:c r="C765" t="inlineStr">
         <x:is>
-          <x:t>289.1064</x:t>
+          <x:t>290.9394</x:t>
         </x:is>
       </x:c>
       <x:c r="D765" t="inlineStr">
         <x:is>
-          <x:t>132.3069</x:t>
+          <x:t>132.9119</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="766">
       <x:c r="A766" s="2" t="n">
-        <x:v/>
+        <x:v>45088</x:v>
       </x:c>
       <x:c r="B766" t="inlineStr">
         <x:is>
-          <x:t>183.2151</x:t>
+          <x:t>183.4882</x:t>
         </x:is>
       </x:c>
       <x:c r="C766" t="inlineStr">
         <x:is>
-          <x:t>289.6945</x:t>
+          <x:t>290.6213</x:t>
         </x:is>
       </x:c>
       <x:c r="D766" t="inlineStr">
         <x:is>
-          <x:t>132.3422</x:t>
+          <x:t>132.8817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="767">
       <x:c r="A767" s="2" t="n">
-        <x:v/>
+        <x:v>44996</x:v>
       </x:c>
       <x:c r="B767" t="inlineStr">
         <x:is>
-          <x:t>183.3662</x:t>
+          <x:t>183.4147</x:t>
         </x:is>
       </x:c>
       <x:c r="C767" t="inlineStr">
         <x:is>
-          <x:t>289.9189</x:t>
+          <x:t>290.6549</x:t>
         </x:is>
       </x:c>
       <x:c r="D767" t="inlineStr">
         <x:is>
-          <x:t>132.4374</x:t>
+          <x:t>132.9010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="768">
       <x:c r="A768" s="2" t="n">
-        <x:v/>
+        <x:v>44968</x:v>
       </x:c>
       <x:c r="B768" t="inlineStr">
         <x:is>
-          <x:t>183.2846</x:t>
+          <x:t>183.0217</x:t>
         </x:is>
       </x:c>
       <x:c r="C768" t="inlineStr">
         <x:is>
-          <x:t>289.5064</x:t>
+          <x:t>290.2480</x:t>
         </x:is>
       </x:c>
       <x:c r="D768" t="inlineStr">
         <x:is>
-          <x:t>132.4287</x:t>
+          <x:t>132.8186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="769">
       <x:c r="A769" s="2" t="n">
-        <x:v>45270</x:v>
+        <x:v>44937</x:v>
       </x:c>
       <x:c r="B769" t="inlineStr">
         <x:is>
-          <x:t>183.3997</x:t>
+          <x:t>182.2335</x:t>
         </x:is>
       </x:c>
       <x:c r="C769" t="inlineStr">
         <x:is>
-          <x:t>289.7342</x:t>
+          <x:t>289.0004</x:t>
         </x:is>
       </x:c>
       <x:c r="D769" t="inlineStr">
         <x:is>
-          <x:t>132.3852</x:t>
+          <x:t>132.6728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="770">
       <x:c r="A770" s="2" t="n">
-        <x:v>45240</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B770" t="inlineStr">
         <x:is>
-          <x:t>183.5009</x:t>
+          <x:t>181.9567</x:t>
         </x:is>
       </x:c>
       <x:c r="C770" t="inlineStr">
         <x:is>
-          <x:t>289.9196</x:t>
+          <x:t>288.5619</x:t>
         </x:is>
       </x:c>
       <x:c r="D770" t="inlineStr">
         <x:is>
-          <x:t>132.3570</x:t>
+          <x:t>132.5750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="771">
       <x:c r="A771" s="2" t="n">
-        <x:v>45209</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B771" t="inlineStr">
         <x:is>
-          <x:t>183.3983</x:t>
+          <x:t>181.8914</x:t>
         </x:is>
       </x:c>
       <x:c r="C771" t="inlineStr">
         <x:is>
-          <x:t>289.8626</x:t>
+          <x:t>288.4815</x:t>
         </x:is>
       </x:c>
       <x:c r="D771" t="inlineStr">
         <x:is>
-          <x:t>132.2325</x:t>
+          <x:t>132.5220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="772">
       <x:c r="A772" s="2" t="n">
-        <x:v>45179</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B772" t="inlineStr">
         <x:is>
-          <x:t>182.6972</x:t>
+          <x:t>181.6566</x:t>
         </x:is>
       </x:c>
       <x:c r="C772" t="inlineStr">
         <x:is>
-          <x:t>288.8809</x:t>
+          <x:t>288.0073</x:t>
         </x:is>
       </x:c>
       <x:c r="D772" t="inlineStr">
         <x:is>
-          <x:t>132.1672</x:t>
+          <x:t>132.4661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="773">
       <x:c r="A773" s="2" t="n">
-        <x:v>45087</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B773" t="inlineStr">
         <x:is>
-          <x:t>183.2677</x:t>
+          <x:t>181.6135</x:t>
         </x:is>
       </x:c>
       <x:c r="C773" t="inlineStr">
         <x:is>
-          <x:t>289.7333</x:t>
+          <x:t>287.9279</x:t>
         </x:is>
       </x:c>
       <x:c r="D773" t="inlineStr">
         <x:is>
-          <x:t>132.1563</x:t>
+          <x:t>132.4083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="774">
       <x:c r="A774" s="2" t="n">
-        <x:v>45056</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B774" t="inlineStr">
         <x:is>
-          <x:t>183.0511</x:t>
+          <x:t>181.7840</x:t>
         </x:is>
       </x:c>
       <x:c r="C774" t="inlineStr">
         <x:is>
-          <x:t>289.6418</x:t>
+          <x:t>288.0271</x:t>
         </x:is>
       </x:c>
       <x:c r="D774" t="inlineStr">
         <x:is>
-          <x:t>132.2302</x:t>
+          <x:t>132.3803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="775">
       <x:c r="A775" s="2" t="n">
-        <x:v>45026</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B775" t="inlineStr">
         <x:is>
-          <x:t>183.1794</x:t>
+          <x:t>182.0392</x:t>
         </x:is>
       </x:c>
       <x:c r="C775" t="inlineStr">
         <x:is>
-          <x:t>289.7189</x:t>
+          <x:t>288.4505</x:t>
         </x:is>
       </x:c>
       <x:c r="D775" t="inlineStr">
         <x:is>
-          <x:t>132.1765</x:t>
+          <x:t>132.4312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="776">
       <x:c r="A776" s="2" t="n">
-        <x:v>44995</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B776" t="inlineStr">
         <x:is>
-          <x:t>183.5261</x:t>
+          <x:t>181.8103</x:t>
         </x:is>
       </x:c>
       <x:c r="C776" t="inlineStr">
         <x:is>
-          <x:t>290.0527</x:t>
+          <x:t>287.9294</x:t>
         </x:is>
       </x:c>
       <x:c r="D776" t="inlineStr">
         <x:is>
-          <x:t>132.2119</x:t>
+          <x:t>132.3399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="777">
       <x:c r="A777" s="2" t="n">
-        <x:v>44967</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B777" t="inlineStr">
         <x:is>
-          <x:t>183.9583</x:t>
+          <x:t>182.0296</x:t>
         </x:is>
       </x:c>
       <x:c r="C777" t="inlineStr">
         <x:is>
-          <x:t>290.6475</x:t>
+          <x:t>288.0982</x:t>
         </x:is>
       </x:c>
       <x:c r="D777" t="inlineStr">
         <x:is>
-          <x:t>132.2841</x:t>
+          <x:t>132.3173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="778">
       <x:c r="A778" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B778" t="inlineStr">
         <x:is>
-          <x:t>184.0485</x:t>
+          <x:t>182.4318</x:t>
         </x:is>
       </x:c>
       <x:c r="C778" t="inlineStr">
         <x:is>
-          <x:t>290.8128</x:t>
+          <x:t>288.6540</x:t>
         </x:is>
       </x:c>
       <x:c r="D778" t="inlineStr">
         <x:is>
-          <x:t>132.3762</x:t>
+          <x:t>132.2690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="779">
       <x:c r="A779" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B779" t="inlineStr">
         <x:is>
-          <x:t>184.0834</x:t>
+          <x:t>182.8176</x:t>
         </x:is>
       </x:c>
       <x:c r="C779" t="inlineStr">
         <x:is>
-          <x:t>290.9558</x:t>
+          <x:t>289.1064</x:t>
         </x:is>
       </x:c>
       <x:c r="D779" t="inlineStr">
         <x:is>
-          <x:t>132.2942</x:t>
+          <x:t>132.3069</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="780">
       <x:c r="A780" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B780" t="inlineStr">
         <x:is>
-          <x:t>184.0199</x:t>
+          <x:t>183.2151</x:t>
         </x:is>
       </x:c>
       <x:c r="C780" t="inlineStr">
         <x:is>
-          <x:t>290.7085</x:t>
+          <x:t>289.6945</x:t>
         </x:is>
       </x:c>
       <x:c r="D780" t="inlineStr">
         <x:is>
-          <x:t>132.4835</x:t>
+          <x:t>132.3422</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="781">
       <x:c r="A781" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B781" t="inlineStr">
         <x:is>
-          <x:t>184.0091</x:t>
+          <x:t>183.3662</x:t>
         </x:is>
       </x:c>
       <x:c r="C781" t="inlineStr">
         <x:is>
-          <x:t>290.6771</x:t>
+          <x:t>289.9189</x:t>
         </x:is>
       </x:c>
       <x:c r="D781" t="inlineStr">
         <x:is>
-          <x:t>132.4885</x:t>
+          <x:t>132.4374</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="782">
       <x:c r="A782" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B782" t="inlineStr">
         <x:is>
-          <x:t>184.2482</x:t>
+          <x:t>183.2846</x:t>
         </x:is>
       </x:c>
       <x:c r="C782" t="inlineStr">
         <x:is>
-          <x:t>290.9610</x:t>
+          <x:t>289.5064</x:t>
         </x:is>
       </x:c>
       <x:c r="D782" t="inlineStr">
         <x:is>
-          <x:t>132.5180</x:t>
+          <x:t>132.4287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="783">
       <x:c r="A783" s="2" t="n">
-        <x:v/>
+        <x:v>45270</x:v>
       </x:c>
       <x:c r="B783" t="inlineStr">
         <x:is>
-          <x:t>184.2792</x:t>
+          <x:t>183.3997</x:t>
         </x:is>
       </x:c>
       <x:c r="C783" t="inlineStr">
         <x:is>
-          <x:t>291.0192</x:t>
+          <x:t>289.7342</x:t>
         </x:is>
       </x:c>
       <x:c r="D783" t="inlineStr">
         <x:is>
-          <x:t>132.5631</x:t>
+          <x:t>132.3852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="784">
       <x:c r="A784" s="2" t="n">
-        <x:v/>
+        <x:v>45240</x:v>
       </x:c>
       <x:c r="B784" t="inlineStr">
         <x:is>
-          <x:t>184.1093</x:t>
+          <x:t>183.5009</x:t>
         </x:is>
       </x:c>
       <x:c r="C784" t="inlineStr">
         <x:is>
-          <x:t>290.7591</x:t>
+          <x:t>289.9196</x:t>
         </x:is>
       </x:c>
       <x:c r="D784" t="inlineStr">
         <x:is>
-          <x:t>132.5199</x:t>
+          <x:t>132.3570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="785">
       <x:c r="A785" s="2" t="n">
-        <x:v/>
+        <x:v>45209</x:v>
       </x:c>
       <x:c r="B785" t="inlineStr">
         <x:is>
-          <x:t>184.6185</x:t>
+          <x:t>183.3983</x:t>
         </x:is>
       </x:c>
       <x:c r="C785" t="inlineStr">
         <x:is>
-          <x:t>291.5054</x:t>
+          <x:t>289.8626</x:t>
         </x:is>
       </x:c>
       <x:c r="D785" t="inlineStr">
         <x:is>
-          <x:t>132.5879</x:t>
+          <x:t>132.2325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="786">
       <x:c r="A786" s="2" t="n">
-        <x:v/>
+        <x:v>45179</x:v>
       </x:c>
       <x:c r="B786" t="inlineStr">
         <x:is>
-          <x:t>184.6131</x:t>
+          <x:t>182.6972</x:t>
         </x:is>
       </x:c>
       <x:c r="C786" t="inlineStr">
         <x:is>
-          <x:t>291.5315</x:t>
+          <x:t>288.8809</x:t>
         </x:is>
       </x:c>
       <x:c r="D786" t="inlineStr">
         <x:is>
-          <x:t>132.5791</x:t>
+          <x:t>132.1672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="787">
       <x:c r="A787" s="2" t="n">
-        <x:v/>
+        <x:v>45087</x:v>
       </x:c>
       <x:c r="B787" t="inlineStr">
         <x:is>
-          <x:t>184.9032</x:t>
+          <x:t>183.2677</x:t>
         </x:is>
       </x:c>
       <x:c r="C787" t="inlineStr">
         <x:is>
-          <x:t>291.8251</x:t>
+          <x:t>289.7333</x:t>
         </x:is>
       </x:c>
       <x:c r="D787" t="inlineStr">
         <x:is>
-          <x:t>132.5867</x:t>
+          <x:t>132.1563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="788">
       <x:c r="A788" s="2" t="n">
-        <x:v/>
+        <x:v>45056</x:v>
       </x:c>
       <x:c r="B788" t="inlineStr">
         <x:is>
-          <x:t>185.1171</x:t>
+          <x:t>183.0511</x:t>
         </x:is>
       </x:c>
       <x:c r="C788" t="inlineStr">
         <x:is>
-          <x:t>292.1098</x:t>
+          <x:t>289.6418</x:t>
         </x:is>
       </x:c>
       <x:c r="D788" t="inlineStr">
         <x:is>
-          <x:t>132.5679</x:t>
+          <x:t>132.2302</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="789">
       <x:c r="A789" s="2" t="n">
-        <x:v/>
+        <x:v>45026</x:v>
       </x:c>
       <x:c r="B789" t="inlineStr">
         <x:is>
-          <x:t>185.1197</x:t>
+          <x:t>183.1794</x:t>
         </x:is>
       </x:c>
       <x:c r="C789" t="inlineStr">
         <x:is>
-          <x:t>292.1878</x:t>
+          <x:t>289.7189</x:t>
         </x:is>
       </x:c>
       <x:c r="D789" t="inlineStr">
         <x:is>
-          <x:t>132.5947</x:t>
+          <x:t>132.1765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="790">
       <x:c r="A790" s="2" t="n">
-        <x:v/>
+        <x:v>44995</x:v>
       </x:c>
       <x:c r="B790" t="inlineStr">
         <x:is>
-          <x:t>184.5537</x:t>
+          <x:t>183.5261</x:t>
         </x:is>
       </x:c>
       <x:c r="C790" t="inlineStr">
         <x:is>
-          <x:t>291.4662</x:t>
+          <x:t>290.0527</x:t>
         </x:is>
       </x:c>
       <x:c r="D790" t="inlineStr">
         <x:is>
-          <x:t>132.5508</x:t>
+          <x:t>132.2119</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="791">
       <x:c r="A791" s="2" t="n">
-        <x:v>45269</x:v>
+        <x:v>44967</x:v>
       </x:c>
       <x:c r="B791" t="inlineStr">
         <x:is>
-          <x:t>184.7953</x:t>
+          <x:t>183.9583</x:t>
         </x:is>
       </x:c>
       <x:c r="C791" t="inlineStr">
         <x:is>
-          <x:t>291.7713</x:t>
+          <x:t>290.6475</x:t>
         </x:is>
       </x:c>
       <x:c r="D791" t="inlineStr">
         <x:is>
-          <x:t>132.5673</x:t>
+          <x:t>132.2841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="792">
       <x:c r="A792" s="2" t="n">
-        <x:v>45239</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B792" t="inlineStr">
         <x:is>
-          <x:t>184.8868</x:t>
+          <x:t>184.0485</x:t>
         </x:is>
       </x:c>
       <x:c r="C792" t="inlineStr">
         <x:is>
-          <x:t>291.8878</x:t>
+          <x:t>290.8128</x:t>
         </x:is>
       </x:c>
       <x:c r="D792" t="inlineStr">
         <x:is>
-          <x:t>132.5756</x:t>
+          <x:t>132.3762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="793">
       <x:c r="A793" s="2" t="n">
-        <x:v>45147</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B793" t="inlineStr">
         <x:is>
-          <x:t>184.8505</x:t>
+          <x:t>184.0834</x:t>
         </x:is>
       </x:c>
       <x:c r="C793" t="inlineStr">
         <x:is>
-          <x:t>291.8242</x:t>
+          <x:t>290.9558</x:t>
         </x:is>
       </x:c>
       <x:c r="D793" t="inlineStr">
         <x:is>
-          <x:t>132.5625</x:t>
+          <x:t>132.2942</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="794">
       <x:c r="A794" s="2" t="n">
-        <x:v>45116</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B794" t="inlineStr">
         <x:is>
-          <x:t>184.6899</x:t>
+          <x:t>184.0199</x:t>
         </x:is>
       </x:c>
       <x:c r="C794" t="inlineStr">
         <x:is>
-          <x:t>291.5320</x:t>
+          <x:t>290.7085</x:t>
         </x:is>
       </x:c>
       <x:c r="D794" t="inlineStr">
         <x:is>
-          <x:t>132.5448</x:t>
+          <x:t>132.4835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="795">
       <x:c r="A795" s="2" t="n">
-        <x:v>45086</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B795" t="inlineStr">
         <x:is>
-          <x:t>184.3716</x:t>
+          <x:t>184.0091</x:t>
         </x:is>
       </x:c>
       <x:c r="C795" t="inlineStr">
         <x:is>
-          <x:t>291.2543</x:t>
+          <x:t>290.6771</x:t>
         </x:is>
       </x:c>
       <x:c r="D795" t="inlineStr">
         <x:is>
-          <x:t>132.5349</x:t>
+          <x:t>132.4885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="796">
       <x:c r="A796" s="2" t="n">
-        <x:v>45055</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B796" t="inlineStr">
         <x:is>
-          <x:t>184.3537</x:t>
+          <x:t>184.2482</x:t>
         </x:is>
       </x:c>
       <x:c r="C796" t="inlineStr">
         <x:is>
-          <x:t>291.0740</x:t>
+          <x:t>290.9610</x:t>
         </x:is>
       </x:c>
       <x:c r="D796" t="inlineStr">
         <x:is>
-          <x:t>132.5728</x:t>
+          <x:t>132.5180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="797">
       <x:c r="A797" s="2" t="n">
-        <x:v>45025</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B797" t="inlineStr">
         <x:is>
-          <x:t>184.3844</x:t>
+          <x:t>184.2792</x:t>
         </x:is>
       </x:c>
       <x:c r="C797" t="inlineStr">
         <x:is>
-          <x:t>291.0154</x:t>
+          <x:t>291.0192</x:t>
         </x:is>
       </x:c>
       <x:c r="D797" t="inlineStr">
         <x:is>
-          <x:t>132.5967</x:t>
+          <x:t>132.5631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="798">
       <x:c r="A798" s="2" t="n">
-        <x:v>44935</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B798" t="inlineStr">
         <x:is>
-          <x:t>184.2231</x:t>
+          <x:t>184.1093</x:t>
         </x:is>
       </x:c>
       <x:c r="C798" t="inlineStr">
         <x:is>
-          <x:t>290.8526</x:t>
+          <x:t>290.7591</x:t>
         </x:is>
       </x:c>
       <x:c r="D798" t="inlineStr">
         <x:is>
-          <x:t>132.5676</x:t>
+          <x:t>132.5199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="799">
       <x:c r="A799" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B799" t="inlineStr">
         <x:is>
-          <x:t>184.1993</x:t>
+          <x:t>184.6185</x:t>
         </x:is>
       </x:c>
       <x:c r="C799" t="inlineStr">
         <x:is>
-          <x:t>290.7053</x:t>
+          <x:t>291.5054</x:t>
         </x:is>
       </x:c>
       <x:c r="D799" t="inlineStr">
         <x:is>
-          <x:t>132.5639</x:t>
+          <x:t>132.5879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="800">
       <x:c r="A800" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B800" t="inlineStr">
         <x:is>
-          <x:t>184.3871</x:t>
+          <x:t>184.6131</x:t>
         </x:is>
       </x:c>
       <x:c r="C800" t="inlineStr">
         <x:is>
-          <x:t>290.9586</x:t>
+          <x:t>291.5315</x:t>
         </x:is>
       </x:c>
       <x:c r="D800" t="inlineStr">
         <x:is>
-          <x:t>132.5199</x:t>
+          <x:t>132.5791</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="801">
       <x:c r="A801" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B801" t="inlineStr">
         <x:is>
-          <x:t>184.3386</x:t>
+          <x:t>184.9032</x:t>
         </x:is>
       </x:c>
       <x:c r="C801" t="inlineStr">
         <x:is>
-          <x:t>290.9176</x:t>
+          <x:t>291.8251</x:t>
         </x:is>
       </x:c>
       <x:c r="D801" t="inlineStr">
         <x:is>
-          <x:t>132.5230</x:t>
+          <x:t>132.5867</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="802">
       <x:c r="A802" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B802" t="inlineStr">
         <x:is>
-          <x:t>183.8981</x:t>
+          <x:t>185.1171</x:t>
         </x:is>
       </x:c>
       <x:c r="C802" t="inlineStr">
         <x:is>
-          <x:t>290.2961</x:t>
+          <x:t>292.1098</x:t>
         </x:is>
       </x:c>
       <x:c r="D802" t="inlineStr">
         <x:is>
-          <x:t>132.4457</x:t>
+          <x:t>132.5679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="803">
       <x:c r="A803" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B803" t="inlineStr">
         <x:is>
-          <x:t>183.6036</x:t>
+          <x:t>185.1197</x:t>
         </x:is>
       </x:c>
       <x:c r="C803" t="inlineStr">
         <x:is>
-          <x:t>289.7422</x:t>
+          <x:t>292.1878</x:t>
         </x:is>
       </x:c>
       <x:c r="D803" t="inlineStr">
         <x:is>
-          <x:t>132.4274</x:t>
+          <x:t>132.5947</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="804">
       <x:c r="A804" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B804" t="inlineStr">
         <x:is>
-          <x:t>183.4189</x:t>
+          <x:t>184.5537</x:t>
         </x:is>
       </x:c>
       <x:c r="C804" t="inlineStr">
         <x:is>
-          <x:t>289.4852</x:t>
+          <x:t>291.4662</x:t>
         </x:is>
       </x:c>
       <x:c r="D804" t="inlineStr">
         <x:is>
-          <x:t>132.4602</x:t>
+          <x:t>132.5508</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="805">
       <x:c r="A805" s="2" t="n">
-        <x:v/>
+        <x:v>45269</x:v>
       </x:c>
       <x:c r="B805" t="inlineStr">
         <x:is>
-          <x:t>183.0349</x:t>
+          <x:t>184.7953</x:t>
         </x:is>
       </x:c>
       <x:c r="C805" t="inlineStr">
         <x:is>
-          <x:t>288.9232</x:t>
+          <x:t>291.7713</x:t>
         </x:is>
       </x:c>
       <x:c r="D805" t="inlineStr">
         <x:is>
-          <x:t>132.4240</x:t>
+          <x:t>132.5673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="806">
       <x:c r="A806" s="2" t="n">
-        <x:v/>
+        <x:v>45239</x:v>
       </x:c>
       <x:c r="B806" t="inlineStr">
         <x:is>
-          <x:t>183.0358</x:t>
+          <x:t>184.8868</x:t>
         </x:is>
       </x:c>
       <x:c r="C806" t="inlineStr">
         <x:is>
-          <x:t>288.8005</x:t>
+          <x:t>291.8878</x:t>
         </x:is>
       </x:c>
       <x:c r="D806" t="inlineStr">
         <x:is>
-          <x:t>132.2429</x:t>
+          <x:t>132.5756</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="807">
       <x:c r="A807" s="2" t="n">
-        <x:v/>
+        <x:v>45147</x:v>
       </x:c>
       <x:c r="B807" t="inlineStr">
         <x:is>
-          <x:t>183.1666</x:t>
+          <x:t>184.8505</x:t>
         </x:is>
       </x:c>
       <x:c r="C807" t="inlineStr">
         <x:is>
-          <x:t>288.9150</x:t>
+          <x:t>291.8242</x:t>
         </x:is>
       </x:c>
       <x:c r="D807" t="inlineStr">
         <x:is>
-          <x:t>132.2259</x:t>
+          <x:t>132.5625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="808">
       <x:c r="A808" s="2" t="n">
-        <x:v/>
+        <x:v>45116</x:v>
       </x:c>
       <x:c r="B808" t="inlineStr">
         <x:is>
-          <x:t>183.2588</x:t>
+          <x:t>184.6899</x:t>
         </x:is>
       </x:c>
       <x:c r="C808" t="inlineStr">
         <x:is>
-          <x:t>288.8890</x:t>
+          <x:t>291.5320</x:t>
         </x:is>
       </x:c>
       <x:c r="D808" t="inlineStr">
         <x:is>
-          <x:t>132.2504</x:t>
+          <x:t>132.5448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="809">
       <x:c r="A809" s="2" t="n">
-        <x:v/>
+        <x:v>45086</x:v>
       </x:c>
       <x:c r="B809" t="inlineStr">
         <x:is>
-          <x:t>183.2641</x:t>
+          <x:t>184.3716</x:t>
         </x:is>
       </x:c>
       <x:c r="C809" t="inlineStr">
         <x:is>
-          <x:t>288.8455</x:t>
+          <x:t>291.2543</x:t>
         </x:is>
       </x:c>
       <x:c r="D809" t="inlineStr">
         <x:is>
-          <x:t>132.2011</x:t>
+          <x:t>132.5349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="810">
       <x:c r="A810" s="2" t="n">
-        <x:v/>
+        <x:v>45055</x:v>
       </x:c>
       <x:c r="B810" t="inlineStr">
         <x:is>
-          <x:t>183.5020</x:t>
+          <x:t>184.3537</x:t>
         </x:is>
       </x:c>
       <x:c r="C810" t="inlineStr">
         <x:is>
-          <x:t>289.1401</x:t>
+          <x:t>291.0740</x:t>
         </x:is>
       </x:c>
       <x:c r="D810" t="inlineStr">
         <x:is>
-          <x:t>132.2657</x:t>
+          <x:t>132.5728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="811">
       <x:c r="A811" s="2" t="n">
-        <x:v/>
+        <x:v>45025</x:v>
       </x:c>
       <x:c r="B811" t="inlineStr">
         <x:is>
-          <x:t>183.6426</x:t>
+          <x:t>184.3844</x:t>
         </x:is>
       </x:c>
       <x:c r="C811" t="inlineStr">
         <x:is>
-          <x:t>289.5178</x:t>
+          <x:t>291.0154</x:t>
         </x:is>
       </x:c>
       <x:c r="D811" t="inlineStr">
         <x:is>
-          <x:t>132.2874</x:t>
+          <x:t>132.5967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="812">
       <x:c r="A812" s="2" t="n">
-        <x:v/>
+        <x:v>44935</x:v>
       </x:c>
       <x:c r="B812" t="inlineStr">
         <x:is>
-          <x:t>183.8707</x:t>
+          <x:t>184.2231</x:t>
         </x:is>
       </x:c>
       <x:c r="C812" t="inlineStr">
         <x:is>
-          <x:t>289.7906</x:t>
+          <x:t>290.8526</x:t>
         </x:is>
       </x:c>
       <x:c r="D812" t="inlineStr">
         <x:is>
-          <x:t>132.4043</x:t>
+          <x:t>132.5676</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="813">
       <x:c r="A813" s="2" t="n">
-        <x:v>45238</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B813" t="inlineStr">
         <x:is>
-          <x:t>183.3569</x:t>
+          <x:t>184.1993</x:t>
         </x:is>
       </x:c>
       <x:c r="C813" t="inlineStr">
         <x:is>
-          <x:t>289.4373</x:t>
+          <x:t>290.7053</x:t>
         </x:is>
       </x:c>
       <x:c r="D813" t="inlineStr">
         <x:is>
-          <x:t>132.4481</x:t>
+          <x:t>132.5639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="814">
       <x:c r="A814" s="2" t="n">
-        <x:v>45207</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B814" t="inlineStr">
         <x:is>
-          <x:t>184.0215</x:t>
+          <x:t>184.3871</x:t>
         </x:is>
       </x:c>
       <x:c r="C814" t="inlineStr">
         <x:is>
-          <x:t>290.2212</x:t>
+          <x:t>290.9586</x:t>
         </x:is>
       </x:c>
       <x:c r="D814" t="inlineStr">
         <x:is>
-          <x:t>132.5001</x:t>
+          <x:t>132.5199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="815">
       <x:c r="A815" s="2" t="n">
-        <x:v>45177</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B815" t="inlineStr">
         <x:is>
-          <x:t>183.8828</x:t>
+          <x:t>184.3386</x:t>
         </x:is>
       </x:c>
       <x:c r="C815" t="inlineStr">
         <x:is>
-          <x:t>289.9570</x:t>
+          <x:t>290.9176</x:t>
         </x:is>
       </x:c>
       <x:c r="D815" t="inlineStr">
         <x:is>
-          <x:t>132.4965</x:t>
+          <x:t>132.5230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="816">
       <x:c r="A816" s="2" t="n">
-        <x:v>45146</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B816" t="inlineStr">
         <x:is>
-          <x:t>183.9134</x:t>
+          <x:t>183.8981</x:t>
         </x:is>
       </x:c>
       <x:c r="C816" t="inlineStr">
         <x:is>
-          <x:t>290.0420</x:t>
+          <x:t>290.2961</x:t>
         </x:is>
       </x:c>
       <x:c r="D816" t="inlineStr">
         <x:is>
-          <x:t>132.4774</x:t>
+          <x:t>132.4457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="817">
       <x:c r="A817" s="2" t="n">
-        <x:v>45115</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B817" t="inlineStr">
         <x:is>
-          <x:t>184.1179</x:t>
+          <x:t>183.6036</x:t>
         </x:is>
       </x:c>
       <x:c r="C817" t="inlineStr">
         <x:is>
-          <x:t>290.2326</x:t>
+          <x:t>289.7422</x:t>
         </x:is>
       </x:c>
       <x:c r="D817" t="inlineStr">
         <x:is>
-          <x:t>132.4106</x:t>
+          <x:t>132.4274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="818">
       <x:c r="A818" s="2" t="n">
-        <x:v>45024</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B818" t="inlineStr">
         <x:is>
-          <x:t>183.8181</x:t>
+          <x:t>183.4189</x:t>
         </x:is>
       </x:c>
       <x:c r="C818" t="inlineStr">
         <x:is>
-          <x:t>289.8046</x:t>
+          <x:t>289.4852</x:t>
         </x:is>
       </x:c>
       <x:c r="D818" t="inlineStr">
         <x:is>
-          <x:t>132.4222</x:t>
+          <x:t>132.4602</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="819">
       <x:c r="A819" s="2" t="n">
-        <x:v>44993</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B819" t="inlineStr">
         <x:is>
-          <x:t>183.5050</x:t>
+          <x:t>183.0349</x:t>
         </x:is>
       </x:c>
       <x:c r="C819" t="inlineStr">
         <x:is>
-          <x:t>289.2883</x:t>
+          <x:t>288.9232</x:t>
         </x:is>
       </x:c>
       <x:c r="D819" t="inlineStr">
         <x:is>
-          <x:t>132.4001</x:t>
+          <x:t>132.4240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="820">
       <x:c r="A820" s="2" t="n">
-        <x:v>44965</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B820" t="inlineStr">
         <x:is>
-          <x:t>183.6927</x:t>
+          <x:t>183.0358</x:t>
         </x:is>
       </x:c>
       <x:c r="C820" t="inlineStr">
         <x:is>
-          <x:t>289.5699</x:t>
+          <x:t>288.8005</x:t>
         </x:is>
       </x:c>
       <x:c r="D820" t="inlineStr">
         <x:is>
-          <x:t>132.4837</x:t>
+          <x:t>132.2429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="821">
       <x:c r="A821" s="2" t="n">
-        <x:v>44934</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B821" t="inlineStr">
         <x:is>
-          <x:t>183.8552</x:t>
+          <x:t>183.1666</x:t>
         </x:is>
       </x:c>
       <x:c r="C821" t="inlineStr">
         <x:is>
-          <x:t>289.9397</x:t>
+          <x:t>288.9150</x:t>
         </x:is>
       </x:c>
       <x:c r="D821" t="inlineStr">
         <x:is>
-          <x:t>132.4679</x:t>
+          <x:t>132.2259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="822">
       <x:c r="A822" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B822" t="inlineStr">
         <x:is>
-          <x:t>183.7532</x:t>
+          <x:t>183.2588</x:t>
         </x:is>
       </x:c>
       <x:c r="C822" t="inlineStr">
         <x:is>
-          <x:t>289.9918</x:t>
+          <x:t>288.8890</x:t>
         </x:is>
       </x:c>
       <x:c r="D822" t="inlineStr">
         <x:is>
-          <x:t>132.5056</x:t>
+          <x:t>132.2504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="823">
       <x:c r="A823" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B823" t="inlineStr">
         <x:is>
-          <x:t>183.6524</x:t>
+          <x:t>183.2641</x:t>
         </x:is>
       </x:c>
       <x:c r="C823" t="inlineStr">
         <x:is>
-          <x:t>289.6330</x:t>
+          <x:t>288.8455</x:t>
         </x:is>
       </x:c>
       <x:c r="D823" t="inlineStr">
         <x:is>
-          <x:t>132.4547</x:t>
+          <x:t>132.2011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="824">
       <x:c r="A824" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B824" t="inlineStr">
         <x:is>
-          <x:t>183.5807</x:t>
+          <x:t>183.5020</x:t>
         </x:is>
       </x:c>
       <x:c r="C824" t="inlineStr">
         <x:is>
-          <x:t>289.5931</x:t>
+          <x:t>289.1401</x:t>
         </x:is>
       </x:c>
       <x:c r="D824" t="inlineStr">
         <x:is>
-          <x:t>132.4564</x:t>
+          <x:t>132.2657</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="825">
       <x:c r="A825" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B825" t="inlineStr">
         <x:is>
-          <x:t>183.3840</x:t>
+          <x:t>183.6426</x:t>
         </x:is>
       </x:c>
       <x:c r="C825" t="inlineStr">
         <x:is>
-          <x:t>289.3813</x:t>
+          <x:t>289.5178</x:t>
         </x:is>
       </x:c>
       <x:c r="D825" t="inlineStr">
         <x:is>
-          <x:t>132.4476</x:t>
+          <x:t>132.2874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="826">
       <x:c r="A826" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B826" t="inlineStr">
         <x:is>
-          <x:t>183.4391</x:t>
+          <x:t>183.8707</x:t>
         </x:is>
       </x:c>
       <x:c r="C826" t="inlineStr">
         <x:is>
-          <x:t>289.3575</x:t>
+          <x:t>289.7906</x:t>
         </x:is>
       </x:c>
       <x:c r="D826" t="inlineStr">
         <x:is>
-          <x:t>132.4580</x:t>
+          <x:t>132.4043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="827">
       <x:c r="A827" s="2" t="n">
-        <x:v/>
+        <x:v>45238</x:v>
       </x:c>
       <x:c r="B827" t="inlineStr">
         <x:is>
-          <x:t>183.2579</x:t>
+          <x:t>183.3569</x:t>
         </x:is>
       </x:c>
       <x:c r="C827" t="inlineStr">
         <x:is>
-          <x:t>289.1446</x:t>
+          <x:t>289.4373</x:t>
         </x:is>
       </x:c>
       <x:c r="D827" t="inlineStr">
         <x:is>
-          <x:t>132.4474</x:t>
+          <x:t>132.4481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="828">
       <x:c r="A828" s="2" t="n">
-        <x:v/>
+        <x:v>45207</x:v>
       </x:c>
       <x:c r="B828" t="inlineStr">
         <x:is>
-          <x:t>182.8454</x:t>
+          <x:t>184.0215</x:t>
         </x:is>
       </x:c>
       <x:c r="C828" t="inlineStr">
         <x:is>
-          <x:t>288.6013</x:t>
+          <x:t>290.2212</x:t>
         </x:is>
       </x:c>
       <x:c r="D828" t="inlineStr">
         <x:is>
-          <x:t>132.3781</x:t>
+          <x:t>132.5001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="829">
       <x:c r="A829" s="2" t="n">
-        <x:v/>
+        <x:v>45177</x:v>
       </x:c>
       <x:c r="B829" t="inlineStr">
         <x:is>
-          <x:t>182.6869</x:t>
+          <x:t>183.8828</x:t>
         </x:is>
       </x:c>
       <x:c r="C829" t="inlineStr">
         <x:is>
-          <x:t>288.3738</x:t>
+          <x:t>289.9570</x:t>
         </x:is>
       </x:c>
       <x:c r="D829" t="inlineStr">
         <x:is>
-          <x:t>132.3894</x:t>
+          <x:t>132.4965</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="830">
       <x:c r="A830" s="2" t="n">
-        <x:v/>
+        <x:v>45146</x:v>
       </x:c>
       <x:c r="B830" t="inlineStr">
         <x:is>
-          <x:t>182.7930</x:t>
+          <x:t>183.9134</x:t>
         </x:is>
       </x:c>
       <x:c r="C830" t="inlineStr">
         <x:is>
-          <x:t>288.4881</x:t>
+          <x:t>290.0420</x:t>
         </x:is>
       </x:c>
       <x:c r="D830" t="inlineStr">
         <x:is>
-          <x:t>132.4417</x:t>
+          <x:t>132.4774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="831">
       <x:c r="A831" s="2" t="n">
-        <x:v/>
+        <x:v>45115</x:v>
       </x:c>
       <x:c r="B831" t="inlineStr">
         <x:is>
-          <x:t>182.4130</x:t>
+          <x:t>184.1179</x:t>
         </x:is>
       </x:c>
       <x:c r="C831" t="inlineStr">
         <x:is>
-          <x:t>287.9834</x:t>
+          <x:t>290.2326</x:t>
         </x:is>
       </x:c>
       <x:c r="D831" t="inlineStr">
         <x:is>
-          <x:t>132.3897</x:t>
+          <x:t>132.4106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="832">
       <x:c r="A832" s="2" t="n">
-        <x:v/>
+        <x:v>45024</x:v>
       </x:c>
       <x:c r="B832" t="inlineStr">
         <x:is>
-          <x:t>181.8685</x:t>
+          <x:t>183.8181</x:t>
         </x:is>
       </x:c>
       <x:c r="C832" t="inlineStr">
         <x:is>
-          <x:t>287.2559</x:t>
+          <x:t>289.8046</x:t>
         </x:is>
       </x:c>
       <x:c r="D832" t="inlineStr">
         <x:is>
-          <x:t>132.2804</x:t>
+          <x:t>132.4222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="833">
       <x:c r="A833" s="2" t="n">
-        <x:v/>
+        <x:v>44993</x:v>
       </x:c>
       <x:c r="B833" t="inlineStr">
         <x:is>
-          <x:t>181.8138</x:t>
+          <x:t>183.5050</x:t>
         </x:is>
       </x:c>
       <x:c r="C833" t="inlineStr">
         <x:is>
-          <x:t>287.2417</x:t>
+          <x:t>289.2883</x:t>
         </x:is>
       </x:c>
       <x:c r="D833" t="inlineStr">
         <x:is>
-          <x:t>132.2664</x:t>
+          <x:t>132.4001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="834">
       <x:c r="A834" s="2" t="n">
-        <x:v/>
+        <x:v>44965</x:v>
       </x:c>
       <x:c r="B834" t="inlineStr">
         <x:is>
-          <x:t>181.9322</x:t>
+          <x:t>183.6927</x:t>
         </x:is>
       </x:c>
       <x:c r="C834" t="inlineStr">
         <x:is>
-          <x:t>287.7105</x:t>
+          <x:t>289.5699</x:t>
         </x:is>
       </x:c>
       <x:c r="D834" t="inlineStr">
         <x:is>
-          <x:t>132.3218</x:t>
+          <x:t>132.4837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="835">
       <x:c r="A835" s="2" t="n">
-        <x:v>45267</x:v>
+        <x:v>44934</x:v>
       </x:c>
       <x:c r="B835" t="inlineStr">
         <x:is>
-          <x:t>181.6086</x:t>
+          <x:t>183.8552</x:t>
         </x:is>
       </x:c>
       <x:c r="C835" t="inlineStr">
         <x:is>
-          <x:t>287.3133</x:t>
+          <x:t>289.9397</x:t>
         </x:is>
       </x:c>
       <x:c r="D835" t="inlineStr">
         <x:is>
-          <x:t>132.1455</x:t>
+          <x:t>132.4679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="836">
       <x:c r="A836" s="2" t="n">
-        <x:v>45237</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B836" t="inlineStr">
         <x:is>
-          <x:t>180.9765</x:t>
+          <x:t>183.7532</x:t>
         </x:is>
       </x:c>
       <x:c r="C836" t="inlineStr">
         <x:is>
-          <x:t>286.6902</x:t>
+          <x:t>289.9918</x:t>
         </x:is>
       </x:c>
       <x:c r="D836" t="inlineStr">
         <x:is>
-          <x:t>132.0714</x:t>
+          <x:t>132.5056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="837">
       <x:c r="A837" s="2" t="n">
-        <x:v>45206</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B837" t="inlineStr">
         <x:is>
-          <x:t>180.8147</x:t>
+          <x:t>183.6524</x:t>
         </x:is>
       </x:c>
       <x:c r="C837" t="inlineStr">
         <x:is>
-          <x:t>286.7532</x:t>
+          <x:t>289.6330</x:t>
         </x:is>
       </x:c>
       <x:c r="D837" t="inlineStr">
         <x:is>
-          <x:t>132.0425</x:t>
+          <x:t>132.4547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="838">
       <x:c r="A838" s="2" t="n">
-        <x:v>45114</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B838" t="inlineStr">
         <x:is>
-          <x:t>180.4090</x:t>
+          <x:t>183.5807</x:t>
         </x:is>
       </x:c>
       <x:c r="C838" t="inlineStr">
         <x:is>
-          <x:t>286.5326</x:t>
+          <x:t>289.5931</x:t>
         </x:is>
       </x:c>
       <x:c r="D838" t="inlineStr">
         <x:is>
-          <x:t>132.0290</x:t>
+          <x:t>132.4564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="839">
       <x:c r="A839" s="2" t="n">
-        <x:v>45084</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B839" t="inlineStr">
         <x:is>
-          <x:t>180.2036</x:t>
+          <x:t>183.3840</x:t>
         </x:is>
       </x:c>
       <x:c r="C839" t="inlineStr">
         <x:is>
-          <x:t>286.4824</x:t>
+          <x:t>289.3813</x:t>
         </x:is>
       </x:c>
       <x:c r="D839" t="inlineStr">
         <x:is>
-          <x:t>132.0816</x:t>
+          <x:t>132.4476</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="840">
       <x:c r="A840" s="2" t="n">
-        <x:v>45053</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B840" t="inlineStr">
         <x:is>
-          <x:t>180.7448</x:t>
+          <x:t>183.4391</x:t>
         </x:is>
       </x:c>
       <x:c r="C840" t="inlineStr">
         <x:is>
-          <x:t>287.1880</x:t>
+          <x:t>289.3575</x:t>
         </x:is>
       </x:c>
       <x:c r="D840" t="inlineStr">
         <x:is>
-          <x:t>132.2830</x:t>
+          <x:t>132.4580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="841">
       <x:c r="A841" s="2" t="n">
-        <x:v>45023</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B841" t="inlineStr">
         <x:is>
-          <x:t>180.8005</x:t>
+          <x:t>183.2579</x:t>
         </x:is>
       </x:c>
       <x:c r="C841" t="inlineStr">
         <x:is>
-          <x:t>287.2735</x:t>
+          <x:t>289.1446</x:t>
         </x:is>
       </x:c>
       <x:c r="D841" t="inlineStr">
         <x:is>
-          <x:t>132.2682</x:t>
+          <x:t>132.4474</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="842">
       <x:c r="A842" s="2" t="n">
-        <x:v>44992</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B842" t="inlineStr">
         <x:is>
-          <x:t>180.6748</x:t>
+          <x:t>182.8454</x:t>
         </x:is>
       </x:c>
       <x:c r="C842" t="inlineStr">
         <x:is>
-          <x:t>287.2727</x:t>
+          <x:t>288.6013</x:t>
         </x:is>
       </x:c>
       <x:c r="D842" t="inlineStr">
         <x:is>
-          <x:t>132.2719</x:t>
+          <x:t>132.3781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="843">
       <x:c r="A843" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B843" t="inlineStr">
         <x:is>
-          <x:t>180.5831</x:t>
+          <x:t>182.6869</x:t>
         </x:is>
       </x:c>
       <x:c r="C843" t="inlineStr">
         <x:is>
-          <x:t>287.0370</x:t>
+          <x:t>288.3738</x:t>
         </x:is>
       </x:c>
       <x:c r="D843" t="inlineStr">
         <x:is>
-          <x:t>132.2325</x:t>
+          <x:t>132.3894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="844">
       <x:c r="A844" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B844" t="inlineStr">
         <x:is>
-          <x:t>180.1370</x:t>
+          <x:t>182.7930</x:t>
         </x:is>
       </x:c>
       <x:c r="C844" t="inlineStr">
         <x:is>
-          <x:t>286.5544</x:t>
+          <x:t>288.4881</x:t>
         </x:is>
       </x:c>
       <x:c r="D844" t="inlineStr">
         <x:is>
-          <x:t>132.2211</x:t>
+          <x:t>132.4417</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="845">
       <x:c r="A845" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B845" t="inlineStr">
         <x:is>
-          <x:t>180.0700</x:t>
+          <x:t>182.4130</x:t>
         </x:is>
       </x:c>
       <x:c r="C845" t="inlineStr">
         <x:is>
-          <x:t>286.3512</x:t>
+          <x:t>287.9834</x:t>
         </x:is>
       </x:c>
       <x:c r="D845" t="inlineStr">
         <x:is>
-          <x:t>132.2714</x:t>
+          <x:t>132.3897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="846">
       <x:c r="A846" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B846" t="inlineStr">
         <x:is>
-          <x:t>180.0676</x:t>
+          <x:t>181.8685</x:t>
         </x:is>
       </x:c>
       <x:c r="C846" t="inlineStr">
         <x:is>
-          <x:t>286.4868</x:t>
+          <x:t>287.2559</x:t>
         </x:is>
       </x:c>
       <x:c r="D846" t="inlineStr">
         <x:is>
-          <x:t>132.2501</x:t>
+          <x:t>132.2804</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="847">
       <x:c r="A847" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B847" t="inlineStr">
         <x:is>
-          <x:t>179.8897</x:t>
+          <x:t>181.8138</x:t>
         </x:is>
       </x:c>
       <x:c r="C847" t="inlineStr">
         <x:is>
-          <x:t>286.3560</x:t>
+          <x:t>287.2417</x:t>
         </x:is>
       </x:c>
       <x:c r="D847" t="inlineStr">
         <x:is>
-          <x:t>132.2725</x:t>
+          <x:t>132.2664</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="848">
       <x:c r="A848" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B848" t="inlineStr">
         <x:is>
-          <x:t>179.5591</x:t>
+          <x:t>181.9322</x:t>
         </x:is>
       </x:c>
       <x:c r="C848" t="inlineStr">
         <x:is>
-          <x:t>285.8154</x:t>
+          <x:t>287.7105</x:t>
         </x:is>
       </x:c>
       <x:c r="D848" t="inlineStr">
         <x:is>
-          <x:t>132.2683</x:t>
+          <x:t>132.3218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="849">
       <x:c r="A849" s="2" t="n">
-        <x:v/>
+        <x:v>45267</x:v>
       </x:c>
       <x:c r="B849" t="inlineStr">
         <x:is>
-          <x:t>179.5507</x:t>
+          <x:t>181.6086</x:t>
         </x:is>
       </x:c>
       <x:c r="C849" t="inlineStr">
         <x:is>
-          <x:t>286.0225</x:t>
+          <x:t>287.3133</x:t>
         </x:is>
       </x:c>
       <x:c r="D849" t="inlineStr">
         <x:is>
-          <x:t>132.1971</x:t>
+          <x:t>132.1455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="850">
       <x:c r="A850" s="2" t="n">
-        <x:v/>
+        <x:v>45237</x:v>
       </x:c>
       <x:c r="B850" t="inlineStr">
         <x:is>
-          <x:t>179.5084</x:t>
+          <x:t>180.9765</x:t>
         </x:is>
       </x:c>
       <x:c r="C850" t="inlineStr">
         <x:is>
-          <x:t>285.9092</x:t>
+          <x:t>286.6902</x:t>
         </x:is>
       </x:c>
       <x:c r="D850" t="inlineStr">
         <x:is>
-          <x:t>132.1916</x:t>
+          <x:t>132.0714</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="851">
       <x:c r="A851" s="2" t="n">
-        <x:v/>
+        <x:v>45206</x:v>
       </x:c>
       <x:c r="B851" t="inlineStr">
         <x:is>
-          <x:t>179.6150</x:t>
+          <x:t>180.8147</x:t>
         </x:is>
       </x:c>
       <x:c r="C851" t="inlineStr">
         <x:is>
-          <x:t>286.0900</x:t>
+          <x:t>286.7532</x:t>
         </x:is>
       </x:c>
       <x:c r="D851" t="inlineStr">
         <x:is>
-          <x:t>132.1917</x:t>
+          <x:t>132.0425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="852">
       <x:c r="A852" s="2" t="n">
-        <x:v/>
+        <x:v>45114</x:v>
       </x:c>
       <x:c r="B852" t="inlineStr">
         <x:is>
-          <x:t>179.1889</x:t>
+          <x:t>180.4090</x:t>
         </x:is>
       </x:c>
       <x:c r="C852" t="inlineStr">
         <x:is>
-          <x:t>285.5159</x:t>
+          <x:t>286.5326</x:t>
         </x:is>
       </x:c>
       <x:c r="D852" t="inlineStr">
         <x:is>
-          <x:t>132.0712</x:t>
+          <x:t>132.0290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="853">
       <x:c r="A853" s="2" t="n">
-        <x:v/>
+        <x:v>45084</x:v>
       </x:c>
       <x:c r="B853" t="inlineStr">
         <x:is>
-          <x:t>179.3463</x:t>
+          <x:t>180.2036</x:t>
         </x:is>
       </x:c>
       <x:c r="C853" t="inlineStr">
         <x:is>
-          <x:t>285.7800</x:t>
+          <x:t>286.4824</x:t>
         </x:is>
       </x:c>
       <x:c r="D853" t="inlineStr">
         <x:is>
-          <x:t>132.0969</x:t>
+          <x:t>132.0816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="854">
       <x:c r="A854" s="2" t="n">
-        <x:v/>
+        <x:v>45053</x:v>
       </x:c>
       <x:c r="B854" t="inlineStr">
         <x:is>
-          <x:t>179.2217</x:t>
+          <x:t>180.7448</x:t>
         </x:is>
       </x:c>
       <x:c r="C854" t="inlineStr">
         <x:is>
-          <x:t>285.5650</x:t>
+          <x:t>287.1880</x:t>
         </x:is>
       </x:c>
       <x:c r="D854" t="inlineStr">
         <x:is>
-          <x:t>132.1031</x:t>
+          <x:t>132.2830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="855">
       <x:c r="A855" s="2" t="n">
-        <x:v/>
+        <x:v>45023</x:v>
       </x:c>
       <x:c r="B855" t="inlineStr">
         <x:is>
-          <x:t>178.9738</x:t>
+          <x:t>180.8005</x:t>
         </x:is>
       </x:c>
       <x:c r="C855" t="inlineStr">
         <x:is>
-          <x:t>285.2917</x:t>
+          <x:t>287.2735</x:t>
         </x:is>
       </x:c>
       <x:c r="D855" t="inlineStr">
         <x:is>
-          <x:t>132.0777</x:t>
+          <x:t>132.2682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="856">
       <x:c r="A856" s="2" t="n">
-        <x:v/>
+        <x:v>44992</x:v>
       </x:c>
       <x:c r="B856" t="inlineStr">
         <x:is>
-          <x:t>178.9319</x:t>
+          <x:t>180.6748</x:t>
         </x:is>
       </x:c>
       <x:c r="C856" t="inlineStr">
         <x:is>
-          <x:t>285.3414</x:t>
+          <x:t>287.2727</x:t>
         </x:is>
       </x:c>
       <x:c r="D856" t="inlineStr">
         <x:is>
-          <x:t>132.0762</x:t>
+          <x:t>132.2719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="857">
       <x:c r="A857" s="2" t="n">
-        <x:v>45266</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B857" t="inlineStr">
         <x:is>
-          <x:t>178.5332</x:t>
+          <x:t>180.5831</x:t>
         </x:is>
       </x:c>
       <x:c r="C857" t="inlineStr">
         <x:is>
-          <x:t>284.7968</x:t>
+          <x:t>287.0370</x:t>
         </x:is>
       </x:c>
       <x:c r="D857" t="inlineStr">
         <x:is>
-          <x:t>132.0569</x:t>
+          <x:t>132.2325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="858">
       <x:c r="A858" s="2" t="n">
-        <x:v>45175</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B858" t="inlineStr">
         <x:is>
-          <x:t>178.2577</x:t>
+          <x:t>180.1370</x:t>
         </x:is>
       </x:c>
       <x:c r="C858" t="inlineStr">
         <x:is>
-          <x:t>284.5316</x:t>
+          <x:t>286.5544</x:t>
         </x:is>
       </x:c>
       <x:c r="D858" t="inlineStr">
         <x:is>
-          <x:t>132.0167</x:t>
+          <x:t>132.2211</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="859">
       <x:c r="A859" s="2" t="n">
-        <x:v>45144</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B859" t="inlineStr">
         <x:is>
-          <x:t>178.0167</x:t>
+          <x:t>180.0700</x:t>
         </x:is>
       </x:c>
       <x:c r="C859" t="inlineStr">
         <x:is>
-          <x:t>284.3648</x:t>
+          <x:t>286.3512</x:t>
         </x:is>
       </x:c>
       <x:c r="D859" t="inlineStr">
         <x:is>
-          <x:t>132.0231</x:t>
+          <x:t>132.2714</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="860">
       <x:c r="A860" s="2" t="n">
-        <x:v>45113</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B860" t="inlineStr">
         <x:is>
-          <x:t>178.0615</x:t>
+          <x:t>180.0676</x:t>
         </x:is>
       </x:c>
       <x:c r="C860" t="inlineStr">
         <x:is>
-          <x:t>284.4485</x:t>
+          <x:t>286.4868</x:t>
         </x:is>
       </x:c>
       <x:c r="D860" t="inlineStr">
         <x:is>
-          <x:t>132.0107</x:t>
+          <x:t>132.2501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="861">
       <x:c r="A861" s="2" t="n">
-        <x:v>45083</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B861" t="inlineStr">
         <x:is>
-          <x:t>178.0452</x:t>
+          <x:t>179.8897</x:t>
         </x:is>
       </x:c>
       <x:c r="C861" t="inlineStr">
         <x:is>
-          <x:t>284.4358</x:t>
+          <x:t>286.3560</x:t>
         </x:is>
       </x:c>
       <x:c r="D861" t="inlineStr">
         <x:is>
-          <x:t>132.0328</x:t>
+          <x:t>132.2725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="862">
       <x:c r="A862" s="2" t="n">
-        <x:v>45052</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B862" t="inlineStr">
         <x:is>
-          <x:t>177.7140</x:t>
+          <x:t>179.5591</x:t>
         </x:is>
       </x:c>
       <x:c r="C862" t="inlineStr">
         <x:is>
-          <x:t>283.9778</x:t>
+          <x:t>285.8154</x:t>
         </x:is>
       </x:c>
       <x:c r="D862" t="inlineStr">
         <x:is>
-          <x:t>131.9759</x:t>
+          <x:t>132.2683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="863">
       <x:c r="A863" s="2" t="n">
-        <x:v>44963</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B863" t="inlineStr">
         <x:is>
-          <x:t>178.0200</x:t>
+          <x:t>179.5507</x:t>
         </x:is>
       </x:c>
       <x:c r="C863" t="inlineStr">
         <x:is>
-          <x:t>284.1802</x:t>
+          <x:t>286.0225</x:t>
         </x:is>
       </x:c>
       <x:c r="D863" t="inlineStr">
         <x:is>
-          <x:t>131.9998</x:t>
+          <x:t>132.1971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="864">
       <x:c r="A864" s="2" t="n">
-        <x:v>44932</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B864" t="inlineStr">
         <x:is>
-          <x:t>177.4650</x:t>
+          <x:t>179.5084</x:t>
         </x:is>
       </x:c>
       <x:c r="C864" t="inlineStr">
         <x:is>
-          <x:t>283.5814</x:t>
+          <x:t>285.9092</x:t>
         </x:is>
       </x:c>
       <x:c r="D864" t="inlineStr">
         <x:is>
-          <x:t>132.0123</x:t>
+          <x:t>132.1916</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="865">
       <x:c r="A865" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B865" t="inlineStr">
         <x:is>
-          <x:t>176.8087</x:t>
+          <x:t>179.6150</x:t>
         </x:is>
       </x:c>
       <x:c r="C865" t="inlineStr">
         <x:is>
-          <x:t>282.7528</x:t>
+          <x:t>286.0900</x:t>
         </x:is>
       </x:c>
       <x:c r="D865" t="inlineStr">
         <x:is>
-          <x:t>131.9348</x:t>
+          <x:t>132.1917</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="866">
       <x:c r="A866" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B866" t="inlineStr">
         <x:is>
-          <x:t>177.0752</x:t>
+          <x:t>179.1889</x:t>
         </x:is>
       </x:c>
       <x:c r="C866" t="inlineStr">
         <x:is>
-          <x:t>283.1366</x:t>
+          <x:t>285.5159</x:t>
         </x:is>
       </x:c>
       <x:c r="D866" t="inlineStr">
         <x:is>
-          <x:t>131.8771</x:t>
+          <x:t>132.0712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="867">
       <x:c r="A867" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B867" t="inlineStr">
         <x:is>
-          <x:t>176.9837</x:t>
+          <x:t>179.3463</x:t>
         </x:is>
       </x:c>
       <x:c r="C867" t="inlineStr">
         <x:is>
-          <x:t>282.9366</x:t>
+          <x:t>285.7800</x:t>
         </x:is>
       </x:c>
       <x:c r="D867" t="inlineStr">
         <x:is>
-          <x:t>131.7842</x:t>
+          <x:t>132.0969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="868">
       <x:c r="A868" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B868" t="inlineStr">
         <x:is>
-          <x:t>176.9052</x:t>
+          <x:t>179.2217</x:t>
         </x:is>
       </x:c>
       <x:c r="C868" t="inlineStr">
         <x:is>
-          <x:t>282.8462</x:t>
+          <x:t>285.5650</x:t>
         </x:is>
       </x:c>
       <x:c r="D868" t="inlineStr">
         <x:is>
-          <x:t>131.7550</x:t>
+          <x:t>132.1031</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="869">
       <x:c r="A869" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B869" t="inlineStr">
         <x:is>
-          <x:t>176.5210</x:t>
+          <x:t>178.9738</x:t>
         </x:is>
       </x:c>
       <x:c r="C869" t="inlineStr">
         <x:is>
-          <x:t>282.2334</x:t>
+          <x:t>285.2917</x:t>
         </x:is>
       </x:c>
       <x:c r="D869" t="inlineStr">
         <x:is>
-          <x:t>131.7798</x:t>
+          <x:t>132.0777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="870">
       <x:c r="A870" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B870" t="inlineStr">
         <x:is>
-          <x:t>176.4115</x:t>
+          <x:t>178.9319</x:t>
         </x:is>
       </x:c>
       <x:c r="C870" t="inlineStr">
         <x:is>
-          <x:t>282.2028</x:t>
+          <x:t>285.3414</x:t>
         </x:is>
       </x:c>
       <x:c r="D870" t="inlineStr">
         <x:is>
-          <x:t>131.8132</x:t>
+          <x:t>132.0762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="871">
       <x:c r="A871" s="2" t="n">
-        <x:v/>
+        <x:v>45266</x:v>
       </x:c>
       <x:c r="B871" t="inlineStr">
         <x:is>
-          <x:t>176.8197</x:t>
+          <x:t>178.5332</x:t>
         </x:is>
       </x:c>
       <x:c r="C871" t="inlineStr">
         <x:is>
-          <x:t>282.6161</x:t>
+          <x:t>284.7968</x:t>
         </x:is>
       </x:c>
       <x:c r="D871" t="inlineStr">
         <x:is>
-          <x:t>131.8253</x:t>
+          <x:t>132.0569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="872">
       <x:c r="A872" s="2" t="n">
-        <x:v/>
+        <x:v>45175</x:v>
       </x:c>
       <x:c r="B872" t="inlineStr">
         <x:is>
-          <x:t>177.1767</x:t>
+          <x:t>178.2577</x:t>
         </x:is>
       </x:c>
       <x:c r="C872" t="inlineStr">
         <x:is>
-          <x:t>283.0053</x:t>
+          <x:t>284.5316</x:t>
         </x:is>
       </x:c>
       <x:c r="D872" t="inlineStr">
         <x:is>
-          <x:t>131.8310</x:t>
+          <x:t>132.0167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="873">
       <x:c r="A873" s="2" t="n">
-        <x:v/>
+        <x:v>45144</x:v>
       </x:c>
       <x:c r="B873" t="inlineStr">
         <x:is>
-          <x:t>177.1812</x:t>
+          <x:t>178.0167</x:t>
         </x:is>
       </x:c>
       <x:c r="C873" t="inlineStr">
         <x:is>
-          <x:t>282.8511</x:t>
+          <x:t>284.3648</x:t>
         </x:is>
       </x:c>
       <x:c r="D873" t="inlineStr">
         <x:is>
-          <x:t>131.8221</x:t>
+          <x:t>132.0231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="874">
       <x:c r="A874" s="2" t="n">
-        <x:v/>
+        <x:v>45113</x:v>
       </x:c>
       <x:c r="B874" t="inlineStr">
         <x:is>
-          <x:t>177.0320</x:t>
+          <x:t>178.0615</x:t>
         </x:is>
       </x:c>
       <x:c r="C874" t="inlineStr">
         <x:is>
-          <x:t>282.6703</x:t>
+          <x:t>284.4485</x:t>
         </x:is>
       </x:c>
       <x:c r="D874" t="inlineStr">
         <x:is>
-          <x:t>131.8609</x:t>
+          <x:t>132.0107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="875">
       <x:c r="A875" s="2" t="n">
-        <x:v/>
+        <x:v>45083</x:v>
       </x:c>
       <x:c r="B875" t="inlineStr">
         <x:is>
-          <x:t>176.6330</x:t>
+          <x:t>178.0452</x:t>
         </x:is>
       </x:c>
       <x:c r="C875" t="inlineStr">
         <x:is>
-          <x:t>282.1423</x:t>
+          <x:t>284.4358</x:t>
         </x:is>
       </x:c>
       <x:c r="D875" t="inlineStr">
         <x:is>
-          <x:t>131.9165</x:t>
+          <x:t>132.0328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="876">
       <x:c r="A876" s="2" t="n">
-        <x:v/>
+        <x:v>45052</x:v>
       </x:c>
       <x:c r="B876" t="inlineStr">
         <x:is>
-          <x:t>176.4890</x:t>
+          <x:t>177.7140</x:t>
         </x:is>
       </x:c>
       <x:c r="C876" t="inlineStr">
         <x:is>
-          <x:t>282.0440</x:t>
+          <x:t>283.9778</x:t>
         </x:is>
       </x:c>
       <x:c r="D876" t="inlineStr">
         <x:is>
-          <x:t>131.9281</x:t>
+          <x:t>131.9759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="877">
       <x:c r="A877" s="2" t="n">
-        <x:v/>
+        <x:v>44963</x:v>
       </x:c>
       <x:c r="B877" t="inlineStr">
         <x:is>
-          <x:t>176.6167</x:t>
+          <x:t>178.0200</x:t>
         </x:is>
       </x:c>
       <x:c r="C877" t="inlineStr">
         <x:is>
-          <x:t>282.1390</x:t>
+          <x:t>284.1802</x:t>
         </x:is>
       </x:c>
       <x:c r="D877" t="inlineStr">
         <x:is>
-          <x:t>131.9144</x:t>
+          <x:t>131.9998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="878">
       <x:c r="A878" s="2" t="n">
-        <x:v>45265</x:v>
+        <x:v>44932</x:v>
       </x:c>
       <x:c r="B878" t="inlineStr">
         <x:is>
-          <x:t>176.2133</x:t>
+          <x:t>177.4650</x:t>
         </x:is>
       </x:c>
       <x:c r="C878" t="inlineStr">
         <x:is>
-          <x:t>281.6787</x:t>
+          <x:t>283.5814</x:t>
         </x:is>
       </x:c>
       <x:c r="D878" t="inlineStr">
         <x:is>
-          <x:t>131.8822</x:t>
+          <x:t>132.0123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="879">
       <x:c r="A879" s="2" t="n">
-        <x:v>45235</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B879" t="inlineStr">
         <x:is>
-          <x:t>176.2206</x:t>
+          <x:t>176.8087</x:t>
         </x:is>
       </x:c>
       <x:c r="C879" t="inlineStr">
         <x:is>
-          <x:t>281.5100</x:t>
+          <x:t>282.7528</x:t>
         </x:is>
       </x:c>
       <x:c r="D879" t="inlineStr">
         <x:is>
-          <x:t>131.9131</x:t>
+          <x:t>131.9348</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="880">
       <x:c r="A880" s="2" t="n">
-        <x:v>45204</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B880" t="inlineStr">
         <x:is>
-          <x:t>175.9770</x:t>
+          <x:t>177.0752</x:t>
         </x:is>
       </x:c>
       <x:c r="C880" t="inlineStr">
         <x:is>
-          <x:t>281.1388</x:t>
+          <x:t>283.1366</x:t>
         </x:is>
       </x:c>
       <x:c r="D880" t="inlineStr">
         <x:is>
-          <x:t>131.8467</x:t>
+          <x:t>131.8771</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="881">
       <x:c r="A881" s="2" t="n">
-        <x:v>45174</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B881" t="inlineStr">
         <x:is>
-          <x:t>175.8141</x:t>
+          <x:t>176.9837</x:t>
         </x:is>
       </x:c>
       <x:c r="C881" t="inlineStr">
         <x:is>
-          <x:t>280.7806</x:t>
+          <x:t>282.9366</x:t>
         </x:is>
       </x:c>
       <x:c r="D881" t="inlineStr">
         <x:is>
-          <x:t>131.7552</x:t>
+          <x:t>131.7842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="882">
       <x:c r="A882" s="2" t="n">
-        <x:v>45143</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B882" t="inlineStr">
         <x:is>
-          <x:t>176.0896</x:t>
+          <x:t>176.9052</x:t>
         </x:is>
       </x:c>
       <x:c r="C882" t="inlineStr">
         <x:is>
-          <x:t>281.0880</x:t>
+          <x:t>282.8462</x:t>
         </x:is>
       </x:c>
       <x:c r="D882" t="inlineStr">
         <x:is>
-          <x:t>131.7376</x:t>
+          <x:t>131.7550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="883">
       <x:c r="A883" s="2" t="n">
-        <x:v>45051</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B883" t="inlineStr">
         <x:is>
-          <x:t>175.8996</x:t>
+          <x:t>176.5210</x:t>
         </x:is>
       </x:c>
       <x:c r="C883" t="inlineStr">
         <x:is>
-          <x:t>280.8341</x:t>
+          <x:t>282.2334</x:t>
         </x:is>
       </x:c>
       <x:c r="D883" t="inlineStr">
         <x:is>
-          <x:t>131.7338</x:t>
+          <x:t>131.7798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="884">
       <x:c r="A884" s="2" t="n">
-        <x:v>45021</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B884" t="inlineStr">
         <x:is>
-          <x:t>175.4651</x:t>
+          <x:t>176.4115</x:t>
         </x:is>
       </x:c>
       <x:c r="C884" t="inlineStr">
         <x:is>
-          <x:t>280.2346</x:t>
+          <x:t>282.2028</x:t>
         </x:is>
       </x:c>
       <x:c r="D884" t="inlineStr">
         <x:is>
-          <x:t>131.7150</x:t>
+          <x:t>131.8132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="885">
       <x:c r="A885" s="2" t="n">
-        <x:v>44990</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B885" t="inlineStr">
         <x:is>
-          <x:t>175.7220</x:t>
+          <x:t>176.8197</x:t>
         </x:is>
       </x:c>
       <x:c r="C885" t="inlineStr">
         <x:is>
-          <x:t>280.5447</x:t>
+          <x:t>282.6161</x:t>
         </x:is>
       </x:c>
       <x:c r="D885" t="inlineStr">
         <x:is>
-          <x:t>131.6877</x:t>
+          <x:t>131.8253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="886">
       <x:c r="A886" s="2" t="n">
-        <x:v>44962</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B886" t="inlineStr">
         <x:is>
-          <x:t>175.5400</x:t>
+          <x:t>177.1767</x:t>
         </x:is>
       </x:c>
       <x:c r="C886" t="inlineStr">
         <x:is>
-          <x:t>280.4775</x:t>
+          <x:t>283.0053</x:t>
         </x:is>
       </x:c>
       <x:c r="D886" t="inlineStr">
         <x:is>
-          <x:t>131.6339</x:t>
+          <x:t>131.8310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="887">
       <x:c r="A887" s="2" t="n">
-        <x:v>44931</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B887" t="inlineStr">
         <x:is>
-          <x:t>175.8070</x:t>
+          <x:t>177.1812</x:t>
         </x:is>
       </x:c>
       <x:c r="C887" t="inlineStr">
         <x:is>
-          <x:t>280.8740</x:t>
+          <x:t>282.8511</x:t>
         </x:is>
       </x:c>
       <x:c r="D887" t="inlineStr">
         <x:is>
-          <x:t>131.5984</x:t>
+          <x:t>131.8221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="888">
       <x:c r="A888" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B888" t="inlineStr">
         <x:is>
-          <x:t>175.7441</x:t>
+          <x:t>177.0320</x:t>
         </x:is>
       </x:c>
       <x:c r="C888" t="inlineStr">
         <x:is>
-          <x:t>280.6670</x:t>
+          <x:t>282.6703</x:t>
         </x:is>
       </x:c>
       <x:c r="D888" t="inlineStr">
         <x:is>
-          <x:t>131.5693</x:t>
+          <x:t>131.8609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="889">
       <x:c r="A889" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B889" t="inlineStr">
         <x:is>
-          <x:t>175.6527</x:t>
+          <x:t>176.6330</x:t>
         </x:is>
       </x:c>
       <x:c r="C889" t="inlineStr">
         <x:is>
-          <x:t>280.4076</x:t>
+          <x:t>282.1423</x:t>
         </x:is>
       </x:c>
       <x:c r="D889" t="inlineStr">
         <x:is>
-          <x:t>131.4826</x:t>
+          <x:t>131.9165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="890">
       <x:c r="A890" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B890" t="inlineStr">
         <x:is>
-          <x:t>175.3433</x:t>
+          <x:t>176.4890</x:t>
         </x:is>
       </x:c>
       <x:c r="C890" t="inlineStr">
         <x:is>
-          <x:t>280.2465</x:t>
+          <x:t>282.0440</x:t>
         </x:is>
       </x:c>
       <x:c r="D890" t="inlineStr">
         <x:is>
-          <x:t>131.5239</x:t>
+          <x:t>131.9281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="891">
       <x:c r="A891" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B891" t="inlineStr">
         <x:is>
-          <x:t>175.3121</x:t>
+          <x:t>176.6167</x:t>
         </x:is>
       </x:c>
       <x:c r="C891" t="inlineStr">
         <x:is>
-          <x:t>280.3266</x:t>
+          <x:t>282.1390</x:t>
         </x:is>
       </x:c>
       <x:c r="D891" t="inlineStr">
         <x:is>
-          <x:t>131.5313</x:t>
+          <x:t>131.9144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="892">
       <x:c r="A892" s="2" t="n">
-        <x:v/>
+        <x:v>45265</x:v>
       </x:c>
       <x:c r="B892" t="inlineStr">
         <x:is>
-          <x:t>175.6326</x:t>
+          <x:t>176.2133</x:t>
         </x:is>
       </x:c>
       <x:c r="C892" t="inlineStr">
         <x:is>
-          <x:t>280.8744</x:t>
+          <x:t>281.6787</x:t>
         </x:is>
       </x:c>
       <x:c r="D892" t="inlineStr">
         <x:is>
-          <x:t>131.4128</x:t>
+          <x:t>131.8822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="893">
       <x:c r="A893" s="2" t="n">
-        <x:v/>
+        <x:v>45235</x:v>
       </x:c>
       <x:c r="B893" t="inlineStr">
         <x:is>
-          <x:t>175.5919</x:t>
+          <x:t>176.2206</x:t>
         </x:is>
       </x:c>
       <x:c r="C893" t="inlineStr">
         <x:is>
-          <x:t>280.8293</x:t>
+          <x:t>281.5100</x:t>
         </x:is>
       </x:c>
       <x:c r="D893" t="inlineStr">
         <x:is>
-          <x:t>131.3806</x:t>
+          <x:t>131.9131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="894">
       <x:c r="A894" s="2" t="n">
-        <x:v/>
+        <x:v>45204</x:v>
       </x:c>
       <x:c r="B894" t="inlineStr">
         <x:is>
-          <x:t>175.6901</x:t>
+          <x:t>175.9770</x:t>
         </x:is>
       </x:c>
       <x:c r="C894" t="inlineStr">
         <x:is>
-          <x:t>280.9834</x:t>
+          <x:t>281.1388</x:t>
         </x:is>
       </x:c>
       <x:c r="D894" t="inlineStr">
         <x:is>
-          <x:t>131.3759</x:t>
+          <x:t>131.8467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="895">
       <x:c r="A895" s="2" t="n">
-        <x:v/>
+        <x:v>45174</x:v>
       </x:c>
       <x:c r="B895" t="inlineStr">
         <x:is>
-          <x:t>175.7761</x:t>
+          <x:t>175.8141</x:t>
         </x:is>
       </x:c>
       <x:c r="C895" t="inlineStr">
         <x:is>
-          <x:t>280.9607</x:t>
+          <x:t>280.7806</x:t>
         </x:is>
       </x:c>
       <x:c r="D895" t="inlineStr">
         <x:is>
-          <x:t>131.3053</x:t>
+          <x:t>131.7552</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="896">
       <x:c r="A896" s="2" t="n">
-        <x:v/>
+        <x:v>45143</x:v>
       </x:c>
       <x:c r="B896" t="inlineStr">
         <x:is>
-          <x:t>175.7839</x:t>
+          <x:t>176.0896</x:t>
         </x:is>
       </x:c>
       <x:c r="C896" t="inlineStr">
         <x:is>
-          <x:t>280.9748</x:t>
+          <x:t>281.0880</x:t>
         </x:is>
       </x:c>
       <x:c r="D896" t="inlineStr">
         <x:is>
-          <x:t>131.3078</x:t>
+          <x:t>131.7376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="897">
       <x:c r="A897" s="2" t="n">
-        <x:v/>
+        <x:v>45051</x:v>
       </x:c>
       <x:c r="B897" t="inlineStr">
         <x:is>
-          <x:t>175.5044</x:t>
+          <x:t>175.8996</x:t>
         </x:is>
       </x:c>
       <x:c r="C897" t="inlineStr">
         <x:is>
-          <x:t>280.5155</x:t>
+          <x:t>280.8341</x:t>
         </x:is>
       </x:c>
       <x:c r="D897" t="inlineStr">
         <x:is>
-          <x:t>131.2892</x:t>
+          <x:t>131.7338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="898">
       <x:c r="A898" s="2" t="n">
-        <x:v/>
+        <x:v>45021</x:v>
       </x:c>
       <x:c r="B898" t="inlineStr">
         <x:is>
-          <x:t>175.5087</x:t>
+          <x:t>175.4651</x:t>
         </x:is>
       </x:c>
       <x:c r="C898" t="inlineStr">
         <x:is>
-          <x:t>280.6225</x:t>
+          <x:t>280.2346</x:t>
         </x:is>
       </x:c>
       <x:c r="D898" t="inlineStr">
         <x:is>
-          <x:t>131.3553</x:t>
+          <x:t>131.7150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="899">
       <x:c r="A899" s="2" t="n">
-        <x:v/>
+        <x:v>44990</x:v>
       </x:c>
       <x:c r="B899" t="inlineStr">
         <x:is>
-          <x:t>175.6085</x:t>
+          <x:t>175.7220</x:t>
         </x:is>
       </x:c>
       <x:c r="C899" t="inlineStr">
         <x:is>
-          <x:t>280.8203</x:t>
+          <x:t>280.5447</x:t>
         </x:is>
       </x:c>
       <x:c r="D899" t="inlineStr">
         <x:is>
-          <x:t>131.4053</x:t>
+          <x:t>131.6877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="900">
       <x:c r="A900" s="2" t="n">
-        <x:v>45264</x:v>
+        <x:v>44962</x:v>
       </x:c>
       <x:c r="B900" t="inlineStr">
         <x:is>
-          <x:t>175.2704</x:t>
+          <x:t>175.5400</x:t>
         </x:is>
       </x:c>
       <x:c r="C900" t="inlineStr">
         <x:is>
-          <x:t>280.5158</x:t>
+          <x:t>280.4775</x:t>
         </x:is>
       </x:c>
       <x:c r="D900" t="inlineStr">
         <x:is>
-          <x:t>131.3992</x:t>
+          <x:t>131.6339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="901">
       <x:c r="A901" s="2" t="n">
-        <x:v>45234</x:v>
+        <x:v>44931</x:v>
       </x:c>
       <x:c r="B901" t="inlineStr">
         <x:is>
-          <x:t>175.0700</x:t>
+          <x:t>175.8070</x:t>
         </x:is>
       </x:c>
       <x:c r="C901" t="inlineStr">
         <x:is>
-          <x:t>280.4373</x:t>
+          <x:t>280.8740</x:t>
         </x:is>
       </x:c>
       <x:c r="D901" t="inlineStr">
         <x:is>
-          <x:t>131.3854</x:t>
+          <x:t>131.5984</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="902">
       <x:c r="A902" s="2" t="n">
-        <x:v>45203</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B902" t="inlineStr">
         <x:is>
-          <x:t>174.7588</x:t>
+          <x:t>175.7441</x:t>
         </x:is>
       </x:c>
       <x:c r="C902" t="inlineStr">
         <x:is>
-          <x:t>280.0798</x:t>
+          <x:t>280.6670</x:t>
         </x:is>
       </x:c>
       <x:c r="D902" t="inlineStr">
         <x:is>
-          <x:t>131.4016</x:t>
+          <x:t>131.5693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="903">
       <x:c r="A903" s="2" t="n">
-        <x:v>45111</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B903" t="inlineStr">
         <x:is>
-          <x:t>174.7857</x:t>
+          <x:t>175.6527</x:t>
         </x:is>
       </x:c>
       <x:c r="C903" t="inlineStr">
         <x:is>
-          <x:t>280.1221</x:t>
+          <x:t>280.4076</x:t>
         </x:is>
       </x:c>
       <x:c r="D903" t="inlineStr">
         <x:is>
-          <x:t>131.3948</x:t>
+          <x:t>131.4826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="904">
       <x:c r="A904" s="2" t="n">
-        <x:v>45081</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B904" t="inlineStr">
         <x:is>
-          <x:t>174.7590</x:t>
+          <x:t>175.3433</x:t>
         </x:is>
       </x:c>
       <x:c r="C904" t="inlineStr">
         <x:is>
-          <x:t>280.0713</x:t>
+          <x:t>280.2465</x:t>
         </x:is>
       </x:c>
       <x:c r="D904" t="inlineStr">
         <x:is>
-          <x:t>131.4002</x:t>
+          <x:t>131.5239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="905">
       <x:c r="A905" s="2" t="n">
-        <x:v>45050</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B905" t="inlineStr">
         <x:is>
-          <x:t>174.6575</x:t>
+          <x:t>175.3121</x:t>
         </x:is>
       </x:c>
       <x:c r="C905" t="inlineStr">
         <x:is>
-          <x:t>280.0007</x:t>
+          <x:t>280.3266</x:t>
         </x:is>
       </x:c>
       <x:c r="D905" t="inlineStr">
         <x:is>
-          <x:t>131.3953</x:t>
+          <x:t>131.5313</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="906">
       <x:c r="A906" s="2" t="n">
-        <x:v>45020</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B906" t="inlineStr">
         <x:is>
-          <x:t>174.5660</x:t>
+          <x:t>175.6326</x:t>
         </x:is>
       </x:c>
       <x:c r="C906" t="inlineStr">
         <x:is>
-          <x:t>280.0062</x:t>
+          <x:t>280.8744</x:t>
         </x:is>
       </x:c>
       <x:c r="D906" t="inlineStr">
         <x:is>
-          <x:t>131.3396</x:t>
+          <x:t>131.4128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="907">
       <x:c r="A907" s="2" t="n">
-        <x:v>44989</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B907" t="inlineStr">
         <x:is>
-          <x:t>174.4899</x:t>
+          <x:t>175.5919</x:t>
         </x:is>
       </x:c>
       <x:c r="C907" t="inlineStr">
         <x:is>
-          <x:t>279.9930</x:t>
+          <x:t>280.8293</x:t>
         </x:is>
       </x:c>
       <x:c r="D907" t="inlineStr">
         <x:is>
-          <x:t>131.2997</x:t>
+          <x:t>131.3806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="908">
       <x:c r="A908" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B908" t="inlineStr">
         <x:is>
-          <x:t>174.1842</x:t>
+          <x:t>175.6901</x:t>
         </x:is>
       </x:c>
       <x:c r="C908" t="inlineStr">
         <x:is>
-          <x:t>279.7022</x:t>
+          <x:t>280.9834</x:t>
         </x:is>
       </x:c>
       <x:c r="D908" t="inlineStr">
         <x:is>
-          <x:t>131.2281</x:t>
+          <x:t>131.3759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="909">
       <x:c r="A909" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B909" t="inlineStr">
         <x:is>
-          <x:t>173.8835</x:t>
+          <x:t>175.7761</x:t>
         </x:is>
       </x:c>
       <x:c r="C909" t="inlineStr">
         <x:is>
-          <x:t>279.3883</x:t>
+          <x:t>280.9607</x:t>
         </x:is>
       </x:c>
       <x:c r="D909" t="inlineStr">
         <x:is>
-          <x:t>131.1741</x:t>
+          <x:t>131.3053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="910">
       <x:c r="A910" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B910" t="inlineStr">
         <x:is>
-          <x:t>173.5547</x:t>
+          <x:t>175.7839</x:t>
         </x:is>
       </x:c>
       <x:c r="C910" t="inlineStr">
         <x:is>
-          <x:t>278.9337</x:t>
+          <x:t>280.9748</x:t>
         </x:is>
       </x:c>
       <x:c r="D910" t="inlineStr">
         <x:is>
-          <x:t>131.1840</x:t>
+          <x:t>131.3078</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="911">
       <x:c r="A911" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B911" t="inlineStr">
         <x:is>
-          <x:t>173.2119</x:t>
+          <x:t>175.5044</x:t>
         </x:is>
       </x:c>
       <x:c r="C911" t="inlineStr">
         <x:is>
-          <x:t>278.7556</x:t>
+          <x:t>280.5155</x:t>
         </x:is>
       </x:c>
       <x:c r="D911" t="inlineStr">
         <x:is>
-          <x:t>131.1958</x:t>
+          <x:t>131.2892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="912">
       <x:c r="A912" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B912" t="inlineStr">
         <x:is>
-          <x:t>173.0586</x:t>
+          <x:t>175.5087</x:t>
         </x:is>
       </x:c>
       <x:c r="C912" t="inlineStr">
         <x:is>
-          <x:t>278.7619</x:t>
+          <x:t>280.6225</x:t>
         </x:is>
       </x:c>
       <x:c r="D912" t="inlineStr">
         <x:is>
-          <x:t>131.2183</x:t>
+          <x:t>131.3553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="913">
       <x:c r="A913" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B913" t="inlineStr">
         <x:is>
-          <x:t>172.5929</x:t>
+          <x:t>175.6085</x:t>
         </x:is>
       </x:c>
       <x:c r="C913" t="inlineStr">
         <x:is>
-          <x:t>278.0208</x:t>
+          <x:t>280.8203</x:t>
         </x:is>
       </x:c>
       <x:c r="D913" t="inlineStr">
         <x:is>
-          <x:t>131.2092</x:t>
+          <x:t>131.4053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="914">
       <x:c r="A914" s="2" t="n">
-        <x:v/>
+        <x:v>45264</x:v>
       </x:c>
       <x:c r="B914" t="inlineStr">
         <x:is>
-          <x:t>172.9426</x:t>
+          <x:t>175.2704</x:t>
         </x:is>
       </x:c>
       <x:c r="C914" t="inlineStr">
         <x:is>
-          <x:t>278.5552</x:t>
+          <x:t>280.5158</x:t>
         </x:is>
       </x:c>
       <x:c r="D914" t="inlineStr">
         <x:is>
-          <x:t>131.1165</x:t>
+          <x:t>131.3992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="915">
       <x:c r="A915" s="2" t="n">
-        <x:v/>
+        <x:v>45234</x:v>
       </x:c>
       <x:c r="B915" t="inlineStr">
         <x:is>
-          <x:t>172.8947</x:t>
+          <x:t>175.0700</x:t>
         </x:is>
       </x:c>
       <x:c r="C915" t="inlineStr">
         <x:is>
-          <x:t>278.4737</x:t>
+          <x:t>280.4373</x:t>
         </x:is>
       </x:c>
       <x:c r="D915" t="inlineStr">
         <x:is>
-          <x:t>130.9757</x:t>
+          <x:t>131.3854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="916">
       <x:c r="A916" s="2" t="n">
-        <x:v/>
+        <x:v>45203</x:v>
       </x:c>
       <x:c r="B916" t="inlineStr">
         <x:is>
-          <x:t>173.0664</x:t>
+          <x:t>174.7588</x:t>
         </x:is>
       </x:c>
       <x:c r="C916" t="inlineStr">
         <x:is>
-          <x:t>278.5872</x:t>
+          <x:t>280.0798</x:t>
         </x:is>
       </x:c>
       <x:c r="D916" t="inlineStr">
         <x:is>
-          <x:t>130.9026</x:t>
+          <x:t>131.4016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="917">
       <x:c r="A917" s="2" t="n">
-        <x:v/>
+        <x:v>45111</x:v>
       </x:c>
       <x:c r="B917" t="inlineStr">
         <x:is>
-          <x:t>172.7822</x:t>
+          <x:t>174.7857</x:t>
         </x:is>
       </x:c>
       <x:c r="C917" t="inlineStr">
         <x:is>
-          <x:t>278.3578</x:t>
+          <x:t>280.1221</x:t>
         </x:is>
       </x:c>
       <x:c r="D917" t="inlineStr">
         <x:is>
-          <x:t>130.8872</x:t>
+          <x:t>131.3948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="918">
       <x:c r="A918" s="2" t="n">
-        <x:v/>
+        <x:v>45081</x:v>
       </x:c>
       <x:c r="B918" t="inlineStr">
         <x:is>
-          <x:t>172.7676</x:t>
+          <x:t>174.7590</x:t>
         </x:is>
       </x:c>
       <x:c r="C918" t="inlineStr">
         <x:is>
-          <x:t>278.3352</x:t>
+          <x:t>280.0713</x:t>
         </x:is>
       </x:c>
       <x:c r="D918" t="inlineStr">
         <x:is>
-          <x:t>130.8739</x:t>
+          <x:t>131.4002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="919">
       <x:c r="A919" s="2" t="n">
-        <x:v/>
+        <x:v>45050</x:v>
       </x:c>
       <x:c r="B919" t="inlineStr">
         <x:is>
-          <x:t>172.9084</x:t>
+          <x:t>174.6575</x:t>
         </x:is>
       </x:c>
       <x:c r="C919" t="inlineStr">
         <x:is>
-          <x:t>278.5642</x:t>
+          <x:t>280.0007</x:t>
         </x:is>
       </x:c>
       <x:c r="D919" t="inlineStr">
         <x:is>
-          <x:t>130.7832</x:t>
+          <x:t>131.3953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="920">
       <x:c r="A920" s="2" t="n">
-        <x:v/>
+        <x:v>45020</x:v>
       </x:c>
       <x:c r="B920" t="inlineStr">
         <x:is>
-          <x:t>172.3605</x:t>
+          <x:t>174.5660</x:t>
         </x:is>
       </x:c>
       <x:c r="C920" t="inlineStr">
         <x:is>
-          <x:t>277.5501</x:t>
+          <x:t>280.0062</x:t>
         </x:is>
       </x:c>
       <x:c r="D920" t="inlineStr">
         <x:is>
-          <x:t>130.7995</x:t>
+          <x:t>131.3396</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="921">
       <x:c r="A921" s="2" t="n">
-        <x:v/>
+        <x:v>44989</x:v>
       </x:c>
       <x:c r="B921" t="inlineStr">
         <x:is>
-          <x:t>173.0833</x:t>
+          <x:t>174.4899</x:t>
         </x:is>
       </x:c>
       <x:c r="C921" t="inlineStr">
         <x:is>
-          <x:t>278.4653</x:t>
+          <x:t>279.9930</x:t>
         </x:is>
       </x:c>
       <x:c r="D921" t="inlineStr">
         <x:is>
-          <x:t>130.7394</x:t>
+          <x:t>131.2997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="922">
       <x:c r="A922" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B922" t="inlineStr">
         <x:is>
-          <x:t>172.7881</x:t>
+          <x:t>174.1842</x:t>
         </x:is>
       </x:c>
       <x:c r="C922" t="inlineStr">
         <x:is>
-          <x:t>278.3759</x:t>
+          <x:t>279.7022</x:t>
         </x:is>
       </x:c>
       <x:c r="D922" t="inlineStr">
         <x:is>
-          <x:t>130.7685</x:t>
+          <x:t>131.2281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="923">
       <x:c r="A923" s="2" t="n">
-        <x:v>45202</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B923" t="inlineStr">
         <x:is>
-          <x:t>173.3222</x:t>
+          <x:t>173.8835</x:t>
         </x:is>
       </x:c>
       <x:c r="C923" t="inlineStr">
         <x:is>
-          <x:t>278.9866</x:t>
+          <x:t>279.3883</x:t>
         </x:is>
       </x:c>
       <x:c r="D923" t="inlineStr">
         <x:is>
-          <x:t>130.5390</x:t>
+          <x:t>131.1741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="924">
       <x:c r="A924" s="2" t="n">
-        <x:v>45172</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B924" t="inlineStr">
         <x:is>
-          <x:t>173.8023</x:t>
+          <x:t>173.5547</x:t>
         </x:is>
       </x:c>
       <x:c r="C924" t="inlineStr">
         <x:is>
-          <x:t>279.4370</x:t>
+          <x:t>278.9337</x:t>
         </x:is>
       </x:c>
       <x:c r="D924" t="inlineStr">
         <x:is>
-          <x:t>130.4608</x:t>
+          <x:t>131.1840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="925">
       <x:c r="A925" s="2" t="n">
-        <x:v>45141</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B925" t="inlineStr">
         <x:is>
-          <x:t>173.7499</x:t>
+          <x:t>173.2119</x:t>
         </x:is>
       </x:c>
       <x:c r="C925" t="inlineStr">
         <x:is>
-          <x:t>279.1559</x:t>
+          <x:t>278.7556</x:t>
         </x:is>
       </x:c>
       <x:c r="D925" t="inlineStr">
         <x:is>
-          <x:t>130.3588</x:t>
+          <x:t>131.1958</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="926">
       <x:c r="A926" s="2" t="n">
-        <x:v>45110</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B926" t="inlineStr">
         <x:is>
-          <x:t>173.1174</x:t>
+          <x:t>173.0586</x:t>
         </x:is>
       </x:c>
       <x:c r="C926" t="inlineStr">
         <x:is>
-          <x:t>278.7056</x:t>
+          <x:t>278.7619</x:t>
         </x:is>
       </x:c>
       <x:c r="D926" t="inlineStr">
         <x:is>
-          <x:t>130.3659</x:t>
+          <x:t>131.2183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="927">
       <x:c r="A927" s="2" t="n">
-        <x:v>45080</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B927" t="inlineStr">
         <x:is>
-          <x:t>173.4374</x:t>
+          <x:t>172.5929</x:t>
         </x:is>
       </x:c>
       <x:c r="C927" t="inlineStr">
         <x:is>
-          <x:t>279.2865</x:t>
+          <x:t>278.0208</x:t>
         </x:is>
       </x:c>
       <x:c r="D927" t="inlineStr">
         <x:is>
-          <x:t>130.3654</x:t>
+          <x:t>131.2092</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="928">
       <x:c r="A928" s="2" t="n">
-        <x:v>44988</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B928" t="inlineStr">
         <x:is>
-          <x:t>173.3840</x:t>
+          <x:t>172.9426</x:t>
         </x:is>
       </x:c>
       <x:c r="C928" t="inlineStr">
         <x:is>
-          <x:t>279.1726</x:t>
+          <x:t>278.5552</x:t>
         </x:is>
       </x:c>
       <x:c r="D928" t="inlineStr">
         <x:is>
-          <x:t>130.3348</x:t>
+          <x:t>131.1165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="929">
       <x:c r="A929" s="2" t="n">
-        <x:v>44960</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B929" t="inlineStr">
         <x:is>
-          <x:t>172.6153</x:t>
+          <x:t>172.8947</x:t>
         </x:is>
       </x:c>
       <x:c r="C929" t="inlineStr">
         <x:is>
-          <x:t>278.2246</x:t>
+          <x:t>278.4737</x:t>
         </x:is>
       </x:c>
       <x:c r="D929" t="inlineStr">
         <x:is>
-          <x:t>130.2502</x:t>
+          <x:t>130.9757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="930">
       <x:c r="A930" s="2" t="n">
-        <x:v>44929</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B930" t="inlineStr">
         <x:is>
-          <x:t>172.4979</x:t>
+          <x:t>173.0664</x:t>
         </x:is>
       </x:c>
       <x:c r="C930" t="inlineStr">
         <x:is>
-          <x:t>278.1637</x:t>
+          <x:t>278.5872</x:t>
         </x:is>
       </x:c>
       <x:c r="D930" t="inlineStr">
         <x:is>
-          <x:t>130.3440</x:t>
+          <x:t>130.9026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="931">
       <x:c r="A931" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B931" t="inlineStr">
         <x:is>
-          <x:t>172.5348</x:t>
+          <x:t>172.7822</x:t>
         </x:is>
       </x:c>
       <x:c r="C931" t="inlineStr">
         <x:is>
-          <x:t>278.4904</x:t>
+          <x:t>278.3578</x:t>
         </x:is>
       </x:c>
       <x:c r="D931" t="inlineStr">
         <x:is>
-          <x:t>130.4791</x:t>
+          <x:t>130.8872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="932">
       <x:c r="A932" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B932" t="inlineStr">
         <x:is>
-          <x:t>172.5921</x:t>
+          <x:t>172.7676</x:t>
         </x:is>
       </x:c>
       <x:c r="C932" t="inlineStr">
         <x:is>
-          <x:t>278.7265</x:t>
+          <x:t>278.3352</x:t>
         </x:is>
       </x:c>
       <x:c r="D932" t="inlineStr">
         <x:is>
-          <x:t>130.5746</x:t>
+          <x:t>130.8739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="933">
       <x:c r="A933" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B933" t="inlineStr">
         <x:is>
-          <x:t>172.3671</x:t>
+          <x:t>172.9084</x:t>
         </x:is>
       </x:c>
       <x:c r="C933" t="inlineStr">
         <x:is>
-          <x:t>278.5664</x:t>
+          <x:t>278.5642</x:t>
         </x:is>
       </x:c>
       <x:c r="D933" t="inlineStr">
         <x:is>
-          <x:t>130.6751</x:t>
+          <x:t>130.7832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="934">
       <x:c r="A934" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B934" t="inlineStr">
         <x:is>
-          <x:t>171.9630</x:t>
+          <x:t>172.3605</x:t>
         </x:is>
       </x:c>
       <x:c r="C934" t="inlineStr">
         <x:is>
-          <x:t>278.2205</x:t>
+          <x:t>277.5501</x:t>
         </x:is>
       </x:c>
       <x:c r="D934" t="inlineStr">
         <x:is>
-          <x:t>130.7126</x:t>
+          <x:t>130.7995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="935">
       <x:c r="A935" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B935" t="inlineStr">
         <x:is>
-          <x:t>172.0574</x:t>
+          <x:t>173.0833</x:t>
         </x:is>
       </x:c>
       <x:c r="C935" t="inlineStr">
         <x:is>
-          <x:t>278.2542</x:t>
+          <x:t>278.4653</x:t>
         </x:is>
       </x:c>
       <x:c r="D935" t="inlineStr">
         <x:is>
-          <x:t>130.7327</x:t>
+          <x:t>130.7394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="936">
       <x:c r="A936" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B936" t="inlineStr">
         <x:is>
-          <x:t>172.6050</x:t>
+          <x:t>172.7881</x:t>
         </x:is>
       </x:c>
       <x:c r="C936" t="inlineStr">
         <x:is>
-          <x:t>278.9805</x:t>
+          <x:t>278.3759</x:t>
         </x:is>
       </x:c>
       <x:c r="D936" t="inlineStr">
         <x:is>
-          <x:t>130.8730</x:t>
+          <x:t>130.7685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="937">
       <x:c r="A937" s="2" t="n">
-        <x:v/>
+        <x:v>45202</x:v>
       </x:c>
       <x:c r="B937" t="inlineStr">
         <x:is>
-          <x:t>172.2983</x:t>
+          <x:t>173.3222</x:t>
         </x:is>
       </x:c>
       <x:c r="C937" t="inlineStr">
         <x:is>
-          <x:t>278.5574</x:t>
+          <x:t>278.9866</x:t>
         </x:is>
       </x:c>
       <x:c r="D937" t="inlineStr">
         <x:is>
-          <x:t>130.8473</x:t>
+          <x:t>130.5390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="938">
       <x:c r="A938" s="2" t="n">
-        <x:v/>
+        <x:v>45172</x:v>
       </x:c>
       <x:c r="B938" t="inlineStr">
         <x:is>
-          <x:t>172.6232</x:t>
+          <x:t>173.8023</x:t>
         </x:is>
       </x:c>
       <x:c r="C938" t="inlineStr">
         <x:is>
-          <x:t>279.0546</x:t>
+          <x:t>279.4370</x:t>
         </x:is>
       </x:c>
       <x:c r="D938" t="inlineStr">
         <x:is>
-          <x:t>130.9535</x:t>
+          <x:t>130.4608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="939">
       <x:c r="A939" s="2" t="n">
-        <x:v/>
+        <x:v>45141</x:v>
       </x:c>
       <x:c r="B939" t="inlineStr">
         <x:is>
-          <x:t>172.5979</x:t>
+          <x:t>173.7499</x:t>
         </x:is>
       </x:c>
       <x:c r="C939" t="inlineStr">
         <x:is>
-          <x:t>279.1595</x:t>
+          <x:t>279.1559</x:t>
         </x:is>
       </x:c>
       <x:c r="D939" t="inlineStr">
         <x:is>
-          <x:t>130.9948</x:t>
+          <x:t>130.3588</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="940">
       <x:c r="A940" s="2" t="n">
-        <x:v/>
+        <x:v>45110</x:v>
       </x:c>
       <x:c r="B940" t="inlineStr">
         <x:is>
-          <x:t>172.6618</x:t>
+          <x:t>173.1174</x:t>
         </x:is>
       </x:c>
       <x:c r="C940" t="inlineStr">
         <x:is>
-          <x:t>279.3633</x:t>
+          <x:t>278.7056</x:t>
         </x:is>
       </x:c>
       <x:c r="D940" t="inlineStr">
         <x:is>
-          <x:t>131.0942</x:t>
+          <x:t>130.3659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="941">
       <x:c r="A941" s="2" t="n">
-        <x:v/>
+        <x:v>45080</x:v>
       </x:c>
       <x:c r="B941" t="inlineStr">
         <x:is>
-          <x:t>172.5362</x:t>
+          <x:t>173.4374</x:t>
         </x:is>
       </x:c>
       <x:c r="C941" t="inlineStr">
         <x:is>
-          <x:t>279.2094</x:t>
+          <x:t>279.2865</x:t>
         </x:is>
       </x:c>
       <x:c r="D941" t="inlineStr">
         <x:is>
-          <x:t>131.1252</x:t>
+          <x:t>130.3654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="942">
       <x:c r="A942" s="2" t="n">
-        <x:v>45201</x:v>
+        <x:v>44988</x:v>
       </x:c>
       <x:c r="B942" t="inlineStr">
         <x:is>
-          <x:t>172.2420</x:t>
+          <x:t>173.3840</x:t>
         </x:is>
       </x:c>
       <x:c r="C942" t="inlineStr">
         <x:is>
-          <x:t>278.7507</x:t>
+          <x:t>279.1726</x:t>
         </x:is>
       </x:c>
       <x:c r="D942" t="inlineStr">
         <x:is>
-          <x:t>131.1482</x:t>
+          <x:t>130.3348</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="943">
       <x:c r="A943" s="2" t="n">
-        <x:v>45171</x:v>
+        <x:v>44960</x:v>
       </x:c>
       <x:c r="B943" t="inlineStr">
         <x:is>
-          <x:t>172.4459</x:t>
+          <x:t>172.6153</x:t>
         </x:is>
       </x:c>
       <x:c r="C943" t="inlineStr">
         <x:is>
-          <x:t>279.2163</x:t>
+          <x:t>278.2246</x:t>
         </x:is>
       </x:c>
       <x:c r="D943" t="inlineStr">
         <x:is>
-          <x:t>131.2823</x:t>
+          <x:t>130.2502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="944">
       <x:c r="A944" s="2" t="n">
-        <x:v>45140</x:v>
+        <x:v>44929</x:v>
       </x:c>
       <x:c r="B944" t="inlineStr">
         <x:is>
-          <x:t>172.2286</x:t>
+          <x:t>172.4979</x:t>
         </x:is>
       </x:c>
       <x:c r="C944" t="inlineStr">
         <x:is>
-          <x:t>279.0198</x:t>
+          <x:t>278.1637</x:t>
         </x:is>
       </x:c>
       <x:c r="D944" t="inlineStr">
         <x:is>
-          <x:t>131.2722</x:t>
+          <x:t>130.3440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="945">
       <x:c r="A945" s="2" t="n">
-        <x:v>45109</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B945" t="inlineStr">
         <x:is>
-          <x:t>172.2088</x:t>
+          <x:t>172.5348</x:t>
         </x:is>
       </x:c>
       <x:c r="C945" t="inlineStr">
         <x:is>
-          <x:t>278.7890</x:t>
+          <x:t>278.4904</x:t>
         </x:is>
       </x:c>
       <x:c r="D945" t="inlineStr">
         <x:is>
-          <x:t>131.2754</x:t>
+          <x:t>130.4791</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="946">
       <x:c r="A946" s="2" t="n">
-        <x:v>45079</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B946" t="inlineStr">
         <x:is>
-          <x:t>171.9418</x:t>
+          <x:t>172.5921</x:t>
         </x:is>
       </x:c>
       <x:c r="C946" t="inlineStr">
         <x:is>
-          <x:t>278.2797</x:t>
+          <x:t>278.7265</x:t>
         </x:is>
       </x:c>
       <x:c r="D946" t="inlineStr">
         <x:is>
-          <x:t>131.3111</x:t>
+          <x:t>130.5746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="947">
       <x:c r="A947" s="2" t="n">
-        <x:v>44987</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B947" t="inlineStr">
         <x:is>
-          <x:t>172.1418</x:t>
+          <x:t>172.3671</x:t>
         </x:is>
       </x:c>
       <x:c r="C947" t="inlineStr">
         <x:is>
-          <x:t>278.5694</x:t>
+          <x:t>278.5664</x:t>
         </x:is>
       </x:c>
       <x:c r="D947" t="inlineStr">
         <x:is>
-          <x:t>131.4386</x:t>
+          <x:t>130.6751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="948">
       <x:c r="A948" s="2" t="n">
-        <x:v>44959</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B948" t="inlineStr">
         <x:is>
-          <x:t>172.4749</x:t>
+          <x:t>171.9630</x:t>
         </x:is>
       </x:c>
       <x:c r="C948" t="inlineStr">
         <x:is>
-          <x:t>278.9954</x:t>
+          <x:t>278.2205</x:t>
         </x:is>
       </x:c>
       <x:c r="D948" t="inlineStr">
         <x:is>
-          <x:t>131.4513</x:t>
+          <x:t>130.7126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="949">
       <x:c r="A949" s="2" t="n">
-        <x:v>44928</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B949" t="inlineStr">
         <x:is>
-          <x:t>171.8898</x:t>
+          <x:t>172.0574</x:t>
         </x:is>
       </x:c>
       <x:c r="C949" t="inlineStr">
         <x:is>
-          <x:t>278.5291</x:t>
+          <x:t>278.2542</x:t>
         </x:is>
       </x:c>
       <x:c r="D949" t="inlineStr">
         <x:is>
-          <x:t>131.3179</x:t>
+          <x:t>130.7327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="950">
       <x:c r="A950" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B950" t="inlineStr">
         <x:is>
-          <x:t>171.2169</x:t>
+          <x:t>172.6050</x:t>
         </x:is>
       </x:c>
       <x:c r="C950" t="inlineStr">
         <x:is>
-          <x:t>277.8327</x:t>
+          <x:t>278.9805</x:t>
         </x:is>
       </x:c>
       <x:c r="D950" t="inlineStr">
         <x:is>
-          <x:t>131.2896</x:t>
+          <x:t>130.8730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="951">
       <x:c r="A951" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B951" t="inlineStr">
         <x:is>
-          <x:t>171.0716</x:t>
+          <x:t>172.2983</x:t>
         </x:is>
       </x:c>
       <x:c r="C951" t="inlineStr">
         <x:is>
-          <x:t>277.6958</x:t>
+          <x:t>278.5574</x:t>
         </x:is>
       </x:c>
       <x:c r="D951" t="inlineStr">
         <x:is>
-          <x:t>131.2615</x:t>
+          <x:t>130.8473</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="952">
       <x:c r="A952" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B952" t="inlineStr">
         <x:is>
-          <x:t>171.2407</x:t>
+          <x:t>172.6232</x:t>
         </x:is>
       </x:c>
       <x:c r="C952" t="inlineStr">
         <x:is>
-          <x:t>277.8431</x:t>
+          <x:t>279.0546</x:t>
         </x:is>
       </x:c>
       <x:c r="D952" t="inlineStr">
         <x:is>
-          <x:t>131.2693</x:t>
+          <x:t>130.9535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="953">
       <x:c r="A953" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B953" t="inlineStr">
         <x:is>
-          <x:t>171.2080</x:t>
+          <x:t>172.5979</x:t>
         </x:is>
       </x:c>
       <x:c r="C953" t="inlineStr">
         <x:is>
-          <x:t>277.8119</x:t>
+          <x:t>279.1595</x:t>
         </x:is>
       </x:c>
       <x:c r="D953" t="inlineStr">
         <x:is>
-          <x:t>131.2919</x:t>
+          <x:t>130.9948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="954">
       <x:c r="A954" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B954" t="inlineStr">
         <x:is>
-          <x:t>170.7025</x:t>
+          <x:t>172.6618</x:t>
         </x:is>
       </x:c>
       <x:c r="C954" t="inlineStr">
         <x:is>
-          <x:t>277.2723</x:t>
+          <x:t>279.3633</x:t>
         </x:is>
       </x:c>
       <x:c r="D954" t="inlineStr">
         <x:is>
-          <x:t>131.3119</x:t>
+          <x:t>131.0942</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="955">
       <x:c r="A955" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B955" t="inlineStr">
         <x:is>
-          <x:t>170.6719</x:t>
+          <x:t>172.5362</x:t>
         </x:is>
       </x:c>
       <x:c r="C955" t="inlineStr">
         <x:is>
-          <x:t>277.1592</x:t>
+          <x:t>279.2094</x:t>
         </x:is>
       </x:c>
       <x:c r="D955" t="inlineStr">
         <x:is>
-          <x:t>131.2530</x:t>
+          <x:t>131.1252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="956">
       <x:c r="A956" s="2" t="n">
-        <x:v/>
+        <x:v>45201</x:v>
       </x:c>
       <x:c r="B956" t="inlineStr">
         <x:is>
-          <x:t>170.5151</x:t>
+          <x:t>172.2420</x:t>
         </x:is>
       </x:c>
       <x:c r="C956" t="inlineStr">
         <x:is>
-          <x:t>277.0630</x:t>
+          <x:t>278.7507</x:t>
         </x:is>
       </x:c>
       <x:c r="D956" t="inlineStr">
         <x:is>
-          <x:t>131.1778</x:t>
+          <x:t>131.1482</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="957">
       <x:c r="A957" s="2" t="n">
-        <x:v/>
+        <x:v>45171</x:v>
       </x:c>
       <x:c r="B957" t="inlineStr">
         <x:is>
-          <x:t>170.0869</x:t>
+          <x:t>172.4459</x:t>
         </x:is>
       </x:c>
       <x:c r="C957" t="inlineStr">
         <x:is>
-          <x:t>276.4946</x:t>
+          <x:t>279.2163</x:t>
         </x:is>
       </x:c>
       <x:c r="D957" t="inlineStr">
         <x:is>
-          <x:t>131.1205</x:t>
+          <x:t>131.2823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="958">
       <x:c r="A958" s="2" t="n">
-        <x:v/>
+        <x:v>45140</x:v>
       </x:c>
       <x:c r="B958" t="inlineStr">
         <x:is>
-          <x:t>169.5361</x:t>
+          <x:t>172.2286</x:t>
         </x:is>
       </x:c>
       <x:c r="C958" t="inlineStr">
         <x:is>
-          <x:t>275.7791</x:t>
+          <x:t>279.0198</x:t>
         </x:is>
       </x:c>
       <x:c r="D958" t="inlineStr">
         <x:is>
-          <x:t>131.1220</x:t>
+          <x:t>131.2722</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="959">
       <x:c r="A959" s="2" t="n">
-        <x:v/>
+        <x:v>45109</x:v>
       </x:c>
       <x:c r="B959" t="inlineStr">
         <x:is>
-          <x:t>169.8140</x:t>
+          <x:t>172.2088</x:t>
         </x:is>
       </x:c>
       <x:c r="C959" t="inlineStr">
         <x:is>
-          <x:t>276.1434</x:t>
+          <x:t>278.7890</x:t>
         </x:is>
       </x:c>
       <x:c r="D959" t="inlineStr">
         <x:is>
-          <x:t>131.0970</x:t>
+          <x:t>131.2754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="960">
       <x:c r="A960" s="2" t="n">
-        <x:v/>
+        <x:v>45079</x:v>
       </x:c>
       <x:c r="B960" t="inlineStr">
         <x:is>
-          <x:t>169.7892</x:t>
+          <x:t>171.9418</x:t>
         </x:is>
       </x:c>
       <x:c r="C960" t="inlineStr">
         <x:is>
-          <x:t>275.9642</x:t>
+          <x:t>278.2797</x:t>
         </x:is>
       </x:c>
       <x:c r="D960" t="inlineStr">
         <x:is>
-          <x:t>130.9722</x:t>
+          <x:t>131.3111</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="961">
       <x:c r="A961" s="2" t="n">
-        <x:v/>
+        <x:v>44987</x:v>
       </x:c>
       <x:c r="B961" t="inlineStr">
         <x:is>
-          <x:t>170.1028</x:t>
+          <x:t>172.1418</x:t>
         </x:is>
       </x:c>
       <x:c r="C961" t="inlineStr">
         <x:is>
-          <x:t>276.2787</x:t>
+          <x:t>278.5694</x:t>
         </x:is>
       </x:c>
       <x:c r="D961" t="inlineStr">
         <x:is>
-          <x:t>130.9637</x:t>
+          <x:t>131.4386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="962">
       <x:c r="A962" s="2" t="n">
-        <x:v/>
+        <x:v>44959</x:v>
       </x:c>
       <x:c r="B962" t="inlineStr">
         <x:is>
-          <x:t>170.4405</x:t>
+          <x:t>172.4749</x:t>
         </x:is>
       </x:c>
       <x:c r="C962" t="inlineStr">
         <x:is>
-          <x:t>276.8826</x:t>
+          <x:t>278.9954</x:t>
         </x:is>
       </x:c>
       <x:c r="D962" t="inlineStr">
         <x:is>
-          <x:t>130.9696</x:t>
+          <x:t>131.4513</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="963">
       <x:c r="A963" s="2" t="n">
-        <x:v>45261</x:v>
+        <x:v>44928</x:v>
       </x:c>
       <x:c r="B963" t="inlineStr">
         <x:is>
-          <x:t>169.9137</x:t>
+          <x:t>171.8898</x:t>
         </x:is>
       </x:c>
       <x:c r="C963" t="inlineStr">
         <x:is>
-          <x:t>276.4238</x:t>
+          <x:t>278.5291</x:t>
         </x:is>
       </x:c>
       <x:c r="D963" t="inlineStr">
         <x:is>
-          <x:t>130.9514</x:t>
+          <x:t>131.3179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="964">
       <x:c r="A964" s="2" t="n">
-        <x:v>45231</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B964" t="inlineStr">
         <x:is>
-          <x:t>169.4092</x:t>
+          <x:t>171.2169</x:t>
         </x:is>
       </x:c>
       <x:c r="C964" t="inlineStr">
         <x:is>
-          <x:t>276.0017</x:t>
+          <x:t>277.8327</x:t>
         </x:is>
       </x:c>
       <x:c r="D964" t="inlineStr">
         <x:is>
-          <x:t>130.8293</x:t>
+          <x:t>131.2896</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="965">
       <x:c r="A965" s="2" t="n">
-        <x:v>45200</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B965" t="inlineStr">
         <x:is>
-          <x:t>168.8356</x:t>
+          <x:t>171.0716</x:t>
         </x:is>
       </x:c>
       <x:c r="C965" t="inlineStr">
         <x:is>
-          <x:t>275.4340</x:t>
+          <x:t>277.6958</x:t>
         </x:is>
       </x:c>
       <x:c r="D965" t="inlineStr">
         <x:is>
-          <x:t>130.7840</x:t>
+          <x:t>131.2615</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="966">
       <x:c r="A966" s="2" t="n">
-        <x:v>45170</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B966" t="inlineStr">
         <x:is>
-          <x:t>168.8339</x:t>
+          <x:t>171.2407</x:t>
         </x:is>
       </x:c>
       <x:c r="C966" t="inlineStr">
         <x:is>
-          <x:t>276.0821</x:t>
+          <x:t>277.8431</x:t>
         </x:is>
       </x:c>
       <x:c r="D966" t="inlineStr">
         <x:is>
-          <x:t>130.9114</x:t>
+          <x:t>131.2693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="967">
       <x:c r="A967" s="2" t="n">
-        <x:v>45078</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B967" t="inlineStr">
         <x:is>
-          <x:t>167.9349</x:t>
+          <x:t>171.2080</x:t>
         </x:is>
       </x:c>
       <x:c r="C967" t="inlineStr">
         <x:is>
-          <x:t>274.9256</x:t>
+          <x:t>277.8119</x:t>
         </x:is>
       </x:c>
       <x:c r="D967" t="inlineStr">
         <x:is>
-          <x:t>130.8840</x:t>
+          <x:t>131.2919</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="968">
       <x:c r="A968" s="2" t="n">
-        <x:v>45047</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B968" t="inlineStr">
         <x:is>
-          <x:t>167.3745</x:t>
+          <x:t>170.7025</x:t>
         </x:is>
       </x:c>
       <x:c r="C968" t="inlineStr">
         <x:is>
-          <x:t>274.1694</x:t>
+          <x:t>277.2723</x:t>
         </x:is>
       </x:c>
       <x:c r="D968" t="inlineStr">
         <x:is>
-          <x:t>130.8330</x:t>
+          <x:t>131.3119</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="969">
       <x:c r="A969" s="2" t="n">
-        <x:v>45017</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B969" t="inlineStr">
         <x:is>
-          <x:t>167.4960</x:t>
+          <x:t>170.6719</x:t>
         </x:is>
       </x:c>
       <x:c r="C969" t="inlineStr">
         <x:is>
-          <x:t>274.4073</x:t>
+          <x:t>277.1592</x:t>
         </x:is>
       </x:c>
       <x:c r="D969" t="inlineStr">
         <x:is>
-          <x:t>130.8751</x:t>
+          <x:t>131.2530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="970">
       <x:c r="A970" s="2" t="n">
-        <x:v>44986</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B970" t="inlineStr">
         <x:is>
-          <x:t>166.8605</x:t>
+          <x:t>170.5151</x:t>
         </x:is>
       </x:c>
       <x:c r="C970" t="inlineStr">
         <x:is>
-          <x:t>273.4582</x:t>
+          <x:t>277.0630</x:t>
         </x:is>
       </x:c>
       <x:c r="D970" t="inlineStr">
         <x:is>
-          <x:t>130.8098</x:t>
+          <x:t>131.1778</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="971">
       <x:c r="A971" s="2" t="n">
-        <x:v>44958</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B971" t="inlineStr">
         <x:is>
-          <x:t>166.7631</x:t>
+          <x:t>170.0869</x:t>
         </x:is>
       </x:c>
       <x:c r="C971" t="inlineStr">
         <x:is>
-          <x:t>273.3301</x:t>
+          <x:t>276.4946</x:t>
         </x:is>
       </x:c>
       <x:c r="D971" t="inlineStr">
         <x:is>
-          <x:t>130.7303</x:t>
+          <x:t>131.1205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="972">
       <x:c r="A972" s="2" t="n">
-        <x:v>44927</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B972" t="inlineStr">
         <x:is>
-          <x:t>166.5308</x:t>
+          <x:t>169.5361</x:t>
         </x:is>
       </x:c>
       <x:c r="C972" t="inlineStr">
         <x:is>
-          <x:t>272.9430</x:t>
+          <x:t>275.7791</x:t>
         </x:is>
       </x:c>
       <x:c r="D972" t="inlineStr">
         <x:is>
-          <x:t>130.8693</x:t>
+          <x:t>131.1220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="973">
       <x:c r="A973" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B973" t="inlineStr">
         <x:is>
-          <x:t>166.5284</x:t>
+          <x:t>169.8140</x:t>
         </x:is>
       </x:c>
       <x:c r="C973" t="inlineStr">
         <x:is>
-          <x:t>272.9327</x:t>
+          <x:t>276.1434</x:t>
         </x:is>
       </x:c>
       <x:c r="D973" t="inlineStr">
         <x:is>
-          <x:t>130.8641</x:t>
+          <x:t>131.0970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="974">
       <x:c r="A974" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B974" t="inlineStr">
         <x:is>
-          <x:t>166.8776</x:t>
+          <x:t>169.7892</x:t>
         </x:is>
       </x:c>
       <x:c r="C974" t="inlineStr">
         <x:is>
-          <x:t>273.4446</x:t>
+          <x:t>275.9642</x:t>
         </x:is>
       </x:c>
       <x:c r="D974" t="inlineStr">
         <x:is>
-          <x:t>130.9709</x:t>
+          <x:t>130.9722</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="975">
       <x:c r="A975" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B975" t="inlineStr">
         <x:is>
-          <x:t>166.4695</x:t>
+          <x:t>170.1028</x:t>
         </x:is>
       </x:c>
       <x:c r="C975" t="inlineStr">
         <x:is>
-          <x:t>272.9153</x:t>
+          <x:t>276.2787</x:t>
         </x:is>
       </x:c>
       <x:c r="D975" t="inlineStr">
         <x:is>
-          <x:t>130.9815</x:t>
+          <x:t>130.9637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="976">
       <x:c r="A976" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B976" t="inlineStr">
         <x:is>
-          <x:t>166.7793</x:t>
+          <x:t>170.4405</x:t>
         </x:is>
       </x:c>
       <x:c r="C976" t="inlineStr">
         <x:is>
-          <x:t>273.4699</x:t>
+          <x:t>276.8826</x:t>
         </x:is>
       </x:c>
       <x:c r="D976" t="inlineStr">
         <x:is>
-          <x:t>131.0385</x:t>
+          <x:t>130.9696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="977">
       <x:c r="A977" s="2" t="n">
-        <x:v/>
+        <x:v>45261</x:v>
       </x:c>
       <x:c r="B977" t="inlineStr">
         <x:is>
-          <x:t>166.7380</x:t>
+          <x:t>169.9137</x:t>
         </x:is>
       </x:c>
       <x:c r="C977" t="inlineStr">
         <x:is>
-          <x:t>273.5501</x:t>
+          <x:t>276.4238</x:t>
         </x:is>
       </x:c>
       <x:c r="D977" t="inlineStr">
         <x:is>
-          <x:t>131.1637</x:t>
+          <x:t>130.9514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="978">
       <x:c r="A978" s="2" t="n">
-        <x:v/>
+        <x:v>45231</x:v>
       </x:c>
       <x:c r="B978" t="inlineStr">
         <x:is>
-          <x:t>166.7358</x:t>
+          <x:t>169.4092</x:t>
         </x:is>
       </x:c>
       <x:c r="C978" t="inlineStr">
         <x:is>
-          <x:t>273.5401</x:t>
+          <x:t>276.0017</x:t>
         </x:is>
       </x:c>
       <x:c r="D978" t="inlineStr">
         <x:is>
-          <x:t>131.1584</x:t>
+          <x:t>130.8293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="979">
       <x:c r="A979" s="2" t="n">
-        <x:v/>
+        <x:v>45200</x:v>
       </x:c>
       <x:c r="B979" t="inlineStr">
         <x:is>
-          <x:t>166.7335</x:t>
+          <x:t>168.8356</x:t>
         </x:is>
       </x:c>
       <x:c r="C979" t="inlineStr">
         <x:is>
-          <x:t>273.5300</x:t>
+          <x:t>275.4340</x:t>
         </x:is>
       </x:c>
       <x:c r="D979" t="inlineStr">
         <x:is>
-          <x:t>131.1530</x:t>
+          <x:t>130.7840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="980">
       <x:c r="A980" s="2" t="n">
-        <x:v/>
+        <x:v>45170</x:v>
       </x:c>
       <x:c r="B980" t="inlineStr">
         <x:is>
-          <x:t>166.7365</x:t>
+          <x:t>168.8339</x:t>
         </x:is>
       </x:c>
       <x:c r="C980" t="inlineStr">
         <x:is>
-          <x:t>273.5331</x:t>
+          <x:t>276.0821</x:t>
         </x:is>
       </x:c>
       <x:c r="D980" t="inlineStr">
         <x:is>
-          <x:t>131.1599</x:t>
+          <x:t>130.9114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="981">
       <x:c r="A981" s="2" t="n">
-        <x:v/>
+        <x:v>45078</x:v>
       </x:c>
       <x:c r="B981" t="inlineStr">
         <x:is>
-          <x:t>166.6517</x:t>
+          <x:t>167.9349</x:t>
         </x:is>
       </x:c>
       <x:c r="C981" t="inlineStr">
         <x:is>
-          <x:t>273.6277</x:t>
+          <x:t>274.9256</x:t>
         </x:is>
       </x:c>
       <x:c r="D981" t="inlineStr">
         <x:is>
-          <x:t>131.2624</x:t>
+          <x:t>130.8840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="982">
       <x:c r="A982" s="2" t="n">
-        <x:v/>
+        <x:v>45047</x:v>
       </x:c>
       <x:c r="B982" t="inlineStr">
         <x:is>
-          <x:t>167.0320</x:t>
+          <x:t>167.3745</x:t>
         </x:is>
       </x:c>
       <x:c r="C982" t="inlineStr">
         <x:is>
-          <x:t>274.1693</x:t>
+          <x:t>274.1694</x:t>
         </x:is>
       </x:c>
       <x:c r="D982" t="inlineStr">
         <x:is>
-          <x:t>131.3174</x:t>
+          <x:t>130.8330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="983">
       <x:c r="A983" s="2" t="n">
-        <x:v/>
+        <x:v>45017</x:v>
       </x:c>
       <x:c r="B983" t="inlineStr">
         <x:is>
-          <x:t>166.3779</x:t>
+          <x:t>167.4960</x:t>
         </x:is>
       </x:c>
       <x:c r="C983" t="inlineStr">
         <x:is>
-          <x:t>273.4510</x:t>
+          <x:t>274.4073</x:t>
         </x:is>
       </x:c>
       <x:c r="D983" t="inlineStr">
         <x:is>
-          <x:t>131.2829</x:t>
+          <x:t>130.8751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="984">
       <x:c r="A984" s="2" t="n">
-        <x:v/>
+        <x:v>44986</x:v>
       </x:c>
       <x:c r="B984" t="inlineStr">
         <x:is>
-          <x:t>166.3667</x:t>
+          <x:t>166.8605</x:t>
         </x:is>
       </x:c>
       <x:c r="C984" t="inlineStr">
         <x:is>
-          <x:t>273.5307</x:t>
+          <x:t>273.4582</x:t>
         </x:is>
       </x:c>
       <x:c r="D984" t="inlineStr">
         <x:is>
-          <x:t>131.3513</x:t>
+          <x:t>130.8098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="985">
       <x:c r="A985" s="2" t="n">
-        <x:v/>
+        <x:v>44958</x:v>
       </x:c>
       <x:c r="B985" t="inlineStr">
         <x:is>
-          <x:t>166.6810</x:t>
+          <x:t>166.7631</x:t>
         </x:is>
       </x:c>
       <x:c r="C985" t="inlineStr">
         <x:is>
-          <x:t>273.7945</x:t>
+          <x:t>273.3301</x:t>
         </x:is>
       </x:c>
       <x:c r="D985" t="inlineStr">
         <x:is>
-          <x:t>131.4232</x:t>
+          <x:t>130.7303</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="986">
       <x:c r="A986" s="2" t="n">
-        <x:v/>
+        <x:v>44927</x:v>
       </x:c>
       <x:c r="B986" t="inlineStr">
         <x:is>
-          <x:t>166.6788</x:t>
+          <x:t>166.5308</x:t>
         </x:is>
       </x:c>
       <x:c r="C986" t="inlineStr">
         <x:is>
-          <x:t>273.7846</x:t>
+          <x:t>272.9430</x:t>
         </x:is>
       </x:c>
       <x:c r="D986" t="inlineStr">
         <x:is>
-          <x:t>131.4179</x:t>
+          <x:t>130.8693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="987">
       <x:c r="A987" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B987" t="inlineStr">
         <x:is>
-          <x:t>166.8071</x:t>
+          <x:t>166.5284</x:t>
         </x:is>
       </x:c>
       <x:c r="C987" t="inlineStr">
         <x:is>
-          <x:t>274.0533</x:t>
+          <x:t>272.9327</x:t>
         </x:is>
       </x:c>
       <x:c r="D987" t="inlineStr">
         <x:is>
-          <x:t>131.5026</x:t>
+          <x:t>130.8641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="988">
       <x:c r="A988" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B988" t="inlineStr">
         <x:is>
-          <x:t>167.1590</x:t>
+          <x:t>166.8776</x:t>
         </x:is>
       </x:c>
       <x:c r="C988" t="inlineStr">
         <x:is>
-          <x:t>274.5354</x:t>
+          <x:t>273.4446</x:t>
         </x:is>
       </x:c>
       <x:c r="D988" t="inlineStr">
         <x:is>
-          <x:t>131.6888</x:t>
+          <x:t>130.9709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="989">
       <x:c r="A989" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B989" t="inlineStr">
         <x:is>
-          <x:t>168.3627</x:t>
+          <x:t>166.4695</x:t>
         </x:is>
       </x:c>
       <x:c r="C989" t="inlineStr">
         <x:is>
-          <x:t>276.3339</x:t>
+          <x:t>272.9153</x:t>
         </x:is>
       </x:c>
       <x:c r="D989" t="inlineStr">
         <x:is>
-          <x:t>131.8532</x:t>
+          <x:t>130.9815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="990">
       <x:c r="A990" s="2" t="n">
         <x:v/>
       </x:c>
       <x:c r="B990" t="inlineStr">
         <x:is>
-          <x:t>168.3612</x:t>
+          <x:t>166.7793</x:t>
         </x:is>
       </x:c>
       <x:c r="C990" t="inlineStr">
         <x:is>
-          <x:t>276.2411</x:t>
+          <x:t>273.4699</x:t>
         </x:is>
       </x:c>
       <x:c r="D990" t="inlineStr">
         <x:is>
-          <x:t>131.8209</x:t>
+          <x:t>131.0385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="991">
       <x:c r="A991" s="2" t="n">
-        <x:v>44907</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B991" t="inlineStr">
         <x:is>
-          <x:t>167.9378</x:t>
+          <x:t>166.7380</x:t>
         </x:is>
       </x:c>
       <x:c r="C991" t="inlineStr">
         <x:is>
-          <x:t>275.5746</x:t>
+          <x:t>273.5501</x:t>
         </x:is>
       </x:c>
       <x:c r="D991" t="inlineStr">
         <x:is>
-          <x:t>131.7590</x:t>
+          <x:t>131.1637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="992">
       <x:c r="A992" s="2" t="n">
-        <x:v>44877</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B992" t="inlineStr">
         <x:is>
-          <x:t>167.7332</x:t>
+          <x:t>166.7358</x:t>
         </x:is>
       </x:c>
       <x:c r="C992" t="inlineStr">
         <x:is>
-          <x:t>275.3822</x:t>
+          <x:t>273.5401</x:t>
         </x:is>
       </x:c>
       <x:c r="D992" t="inlineStr">
         <x:is>
-          <x:t>131.7306</x:t>
+          <x:t>131.1584</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="993">
       <x:c r="A993" s="2" t="n">
-        <x:v>44846</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B993" t="inlineStr">
         <x:is>
-          <x:t>167.7311</x:t>
+          <x:t>166.7335</x:t>
         </x:is>
       </x:c>
       <x:c r="C993" t="inlineStr">
         <x:is>
-          <x:t>275.3723</x:t>
+          <x:t>273.5300</x:t>
         </x:is>
       </x:c>
       <x:c r="D993" t="inlineStr">
         <x:is>
-          <x:t>131.7255</x:t>
+          <x:t>131.1530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="994">
       <x:c r="A994" s="2" t="n">
-        <x:v>44816</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B994" t="inlineStr">
         <x:is>
-          <x:t>167.7769</x:t>
+          <x:t>166.7365</x:t>
         </x:is>
       </x:c>
       <x:c r="C994" t="inlineStr">
         <x:is>
-          <x:t>275.4555</x:t>
+          <x:t>273.5331</x:t>
         </x:is>
       </x:c>
       <x:c r="D994" t="inlineStr">
         <x:is>
-          <x:t>131.7166</x:t>
+          <x:t>131.1599</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="995">
       <x:c r="A995" s="2" t="n">
-        <x:v>44785</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B995" t="inlineStr">
         <x:is>
-          <x:t>167.7097</x:t>
+          <x:t>166.6517</x:t>
         </x:is>
       </x:c>
       <x:c r="C995" t="inlineStr">
         <x:is>
-          <x:t>275.4781</x:t>
+          <x:t>273.6277</x:t>
         </x:is>
       </x:c>
       <x:c r="D995" t="inlineStr">
         <x:is>
-          <x:t>131.7582</x:t>
+          <x:t>131.2624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="996">
       <x:c r="A996" s="2" t="n">
-        <x:v>44754</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B996" t="inlineStr">
         <x:is>
-          <x:t>167.4406</x:t>
+          <x:t>167.0320</x:t>
         </x:is>
       </x:c>
       <x:c r="C996" t="inlineStr">
         <x:is>
-          <x:t>275.3144</x:t>
+          <x:t>274.1693</x:t>
         </x:is>
       </x:c>
       <x:c r="D996" t="inlineStr">
         <x:is>
-          <x:t>131.7067</x:t>
+          <x:t>131.3174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="997">
       <x:c r="A997" s="2" t="n">
-        <x:v>44724</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B997" t="inlineStr">
         <x:is>
-          <x:t>167.3489</x:t>
+          <x:t>166.3779</x:t>
         </x:is>
       </x:c>
       <x:c r="C997" t="inlineStr">
         <x:is>
-          <x:t>275.3112</x:t>
+          <x:t>273.4510</x:t>
         </x:is>
       </x:c>
       <x:c r="D997" t="inlineStr">
         <x:is>
-          <x:t>131.6683</x:t>
+          <x:t>131.2829</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="998">
       <x:c r="A998" s="2" t="n">
-        <x:v>44693</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B998" t="inlineStr">
         <x:is>
-          <x:t>167.4996</x:t>
+          <x:t>166.3667</x:t>
         </x:is>
       </x:c>
       <x:c r="C998" t="inlineStr">
         <x:is>
-          <x:t>275.3480</x:t>
+          <x:t>273.5307</x:t>
         </x:is>
       </x:c>
       <x:c r="D998" t="inlineStr">
         <x:is>
-          <x:t>131.5519</x:t>
+          <x:t>131.3513</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="999">
       <x:c r="A999" s="2" t="n">
-        <x:v>44663</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B999" t="inlineStr">
         <x:is>
-          <x:t>167.8384</x:t>
+          <x:t>166.6810</x:t>
         </x:is>
       </x:c>
       <x:c r="C999" t="inlineStr">
         <x:is>
-          <x:t>275.8236</x:t>
+          <x:t>273.7945</x:t>
         </x:is>
       </x:c>
       <x:c r="D999" t="inlineStr">
         <x:is>
-          <x:t>131.5089</x:t>
+          <x:t>131.4232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="1000">
       <x:c r="A1000" s="2" t="n">
-        <x:v>44632</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B1000" t="inlineStr">
         <x:is>
-          <x:t>167.8362</x:t>
+          <x:t>166.6788</x:t>
         </x:is>
       </x:c>
       <x:c r="C1000" t="inlineStr">
         <x:is>
-          <x:t>275.8137</x:t>
+          <x:t>273.7846</x:t>
         </x:is>
       </x:c>
       <x:c r="D1000" t="inlineStr">
         <x:is>
-          <x:t>131.5037</x:t>
+          <x:t>131.4179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="1001">
       <x:c r="A1001" s="2" t="n">
-        <x:v>44604</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B1001" t="inlineStr">
         <x:is>
-          <x:t>168.1945</x:t>
+          <x:t>166.8071</x:t>
         </x:is>
       </x:c>
       <x:c r="C1001" t="inlineStr">
         <x:is>
-          <x:t>276.5408</x:t>
+          <x:t>274.0533</x:t>
         </x:is>
       </x:c>
       <x:c r="D1001" t="inlineStr">
         <x:is>
-          <x:t>131.6535</x:t>
+          <x:t>131.5026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>